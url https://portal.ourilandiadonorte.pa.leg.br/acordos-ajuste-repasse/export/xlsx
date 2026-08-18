--- v0 (2026-06-20)
+++ v1 (2026-08-18)
@@ -12,137 +12,263 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
-[...13 lines deleted...]
-    <t>Mai/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Número</t>
+  </si>
+  <si>
+    <t>Ano</t>
+  </si>
+  <si>
+    <t>Beneficiário</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Valor Total Previsto</t>
+  </si>
+  <si>
+    <t>Valor Concedido</t>
+  </si>
+  <si>
+    <t>Data do Repasse</t>
+  </si>
+  <si>
+    <t>Vigência Início</t>
+  </si>
+  <si>
+    <t>Vigência Fim</t>
+  </si>
+  <si>
+    <t>Atualização</t>
+  </si>
+  <si>
+    <t>Inteiro Teor</t>
+  </si>
+  <si>
+    <t>Certidão eletrônica de não ocorrência</t>
+  </si>
+  <si>
+    <t>CMON-CERT-TREA-2026-000248</t>
+  </si>
+  <si>
+    <t>Compras e Licitações</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de transferências realizadas — competência 01/07/2026 a 31/07/2026</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>02/08/2026 19:37</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/c613767d-9b65-43d9-88bc-2e45106d3c0d/pdf</t>
+  </si>
+  <si>
+    <t>Declaração histórica de não ocorrência</t>
+  </si>
+  <si>
+    <t>Não se aplica</t>
+  </si>
+  <si>
+    <t>Não celebrou nenhum tipo de ACORDO/AJUSTE DE REPASSE no mês de junho de 2026.</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/2Shk2AGjxkUTE3IevxWdpBa8CcKCt6m2oThpnWio.pdf</t>
   </si>
   <si>
     <t>CERTIDÃO</t>
   </si>
   <si>
-    <t>0,00</t>
-[...65 lines deleted...]
-    <t>Gerado em: 20/06/2026 11:12 | Hash: ffaf817642646d9ace903413aceadb87ca62144dcac40953eec617e18f0186b8</t>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/Z1tllacs7kcwUVzeESDDglndTbIURdh3hxzhpLPD.pdf</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/HXWnbJ3V0caCEwHOF3J3SD0aUapBfbgQwHXbezkz.pdf</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/2ItYwYEhg1cWcSi5H1RNk1vSDfWO8g2ZlHcZk5yi.pdf</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/se02LW5s50DkAdJmgnCFGx5dGDnqLlFY9hrcnYpS.pdf</t>
+  </si>
+  <si>
+    <t>Não celebrou nenhum tipo de ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as 
+legislações pertinentes, no mês de janeiro do Exercício corrente.</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/zGOldLaUHPSgep2KSGtPIEx3Dvufb6J9i5u0g3cZ.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-TREA-2025-000095</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de transferências realizadas — competência 01/12/2025 a 31/12/2025</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d48a6837-12f7-4758-9b59-2d5e26effc52/pdf</t>
+  </si>
+  <si>
+    <t>Não celebrou nenhum tipo de ACORDO DE TRANSFERÊNCIA FINANCEIRA com órgãos ou instituições inscrita conforme as legislações pertinentes.</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/mwrdBloNYtc6ImAic4Y6K8f6u1r8VIHYLNsrBoDl.pdf</t>
+  </si>
+  <si>
+    <t>Não celebrou nenhum tipo de ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as legislações pertinentes, no mês de julho do Exercício corrente.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/g3VuPSbsC09obQHu5TbXw8wx6oHC0r1tFL96Aigg.pdf</t>
+  </si>
+  <si>
+    <t>Não celebrou nenhum tipo de ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as legislações pertinentes, no mês de junho do Exercício corrente.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/bWvJvOaBA3S7BsdiwqjEMRFq2f8i6VbSq7EYifJF.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/TuKTfVzqcR20Vqgh1oWzbyOgOFixo3TOFXVyORUH.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/kiD6rzCk2Hm8EjMvP0B0qyHYBJmimy0wCnhk05bK.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/8sNNuTMX8FyUpJv9srG45JanbEkXNu2CW6XVYoyz.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/i61Skm7PYIqOJbvNu5H6FwY1nrrYucM5dlAOh5Gb.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/Sy1IZzaSrmJUjQzE6It6HZIzm5q6aN9WfVk2c0aE.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/xVFpdxMESUbw1qnhUt59k5loRnNg6UOSoidbmuWy.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/bfdzavMj61bX8hY6zbIV1TsMaqDvOnJqaHmYAJNw.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/n2E7rOhxthJPUuuFjfWhqayJPSBcdbRB6BS4bluM.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/PWSa7GXi8CzN1QS2tzQGJBhWAlNPxsX2JFEFUIQZ.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/IzDSKN5HuJpnNaOcWdJ5pJXJy3BX4HsVQ0uKjTFA.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/mYreTxa1qxCHp8TYPCkTaEKbs4v9Zwfrd3sPGbyr.pdf</t>
+  </si>
+  <si>
+    <t>Não celebrou nenhum tipo de ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as legislações pertinentes, no mês de maio do Exercício corrente.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/WHk33dZDUv8ZsFmvRhhcq5V4gFAX6XK6CqfIfGYN.pdf</t>
+  </si>
+  <si>
+    <t>Não celebrou nenhum tipo de ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as legislações pertinentes, no mês de abril do Exercício corrente.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/fSThEIflKLBNEaSF8qOas7RuRadLAOks9CT2OAhm.pdf</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/FMXrp2xwjDFhwoZ1XDbTgdNQb8oiyW0XQB26jblT.pdf</t>
+  </si>
+  <si>
+    <t>Não celebrou nenhum tipo de ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as legislações pertinentes, no mês de fevereiro do Exercício corrente.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/ooan1IRp7yUb8IpGdqTvxPjVXrWlz5jFZS8XTJak.pdf</t>
+  </si>
+  <si>
+    <t>Não celebrou nenhum tipo de ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as legislações pertinentes, no mês de jneiro do Exercício corrente.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/YohLM7RKsDpfSMjKDzxVSUbqd2DgEeig8XsH0pEj.pdf</t>
+  </si>
+  <si>
+    <t>Não celebrou nenhum tipo de 
+ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as legislações 
+pertinentes, dentro do Exercício 2024.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/YVe5ZNRu7P1qUT7liLEV4Edf6uMuBaem3GsF46WR.pdf</t>
+  </si>
+  <si>
+    <t>Não celebrou nenhum tipo de  ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as legislações  pertinentes, dentro do Exercício 2023.</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/H2UOfX1yCffe5Yvjx59weJ9RpBc0jbJLQ3alxFtO.pdf</t>
+  </si>
+  <si>
+    <t>Não celebrou nenhum tipo de  ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as legislações pertinentes, dentro do Exercício 2022.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/e5GT014jd47V9HvUZGSMSIz6YOLpvElNag8sBMAA.pdf</t>
+  </si>
+  <si>
+    <t>Não celebrou nenhum tipo de  ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as legislações pertinentes, dentro do Exercício 2021.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/VN8HoOlFkERAAXbhI898fWk9bCmkQi6stgfhbYzz.pdf</t>
+  </si>
+  <si>
+    <t>Não celebrou nenhum tipo de ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as legislações  pertinentes, dentro do Exercício 2020.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/jsDIjM79DyaOmZzafkZwYcyefL9OvpGqLfDYd2oJ.pdf</t>
+  </si>
+  <si>
+    <t>RELATÓRIO DE TRANSFERÊNCIAS REALIZADAS</t>
+  </si>
+  <si>
+    <t>Gerado em: 17/08/2026 21:55 | Hash: 8d8b8e8bdbf7e647843e7ef2b41d03f6b4fa32d2d1a8ccf50d15816c25ff6da1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -482,323 +608,757 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D25"/>
+  <dimension ref="A1:L28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:D4"/>
+      <selection activeCell="A4" sqref="A4:L4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="199.237" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="1696.3" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:4">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>12</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5">
+        <v>2026</v>
       </c>
       <c r="D5" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C6">
+        <v>2026</v>
       </c>
       <c r="D6" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C7">
+        <v>2026</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K7" t="s">
+        <v>27</v>
+      </c>
+      <c r="L7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C8">
+        <v>2026</v>
       </c>
       <c r="D8" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" t="s">
+        <v>16</v>
+      </c>
+      <c r="K8" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C9">
+        <v>2026</v>
       </c>
       <c r="D9" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K9" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C10">
+        <v>2026</v>
       </c>
       <c r="D10" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E10" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" t="s">
+        <v>16</v>
+      </c>
+      <c r="K10" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11">
+        <v>2026</v>
+      </c>
+      <c r="D11" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" t="s">
+        <v>16</v>
+      </c>
+      <c r="K11" t="s">
+        <v>34</v>
+      </c>
+      <c r="L11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
         <v>12</v>
       </c>
-      <c r="C11" t="s">
-[...11 lines deleted...]
-        <v>5</v>
+      <c r="B12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12">
+        <v>2025</v>
       </c>
       <c r="D12" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4">
+        <v>14</v>
+      </c>
+      <c r="E12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" t="s">
+        <v>38</v>
+      </c>
+      <c r="J12" t="s">
+        <v>39</v>
+      </c>
+      <c r="K12" t="s">
+        <v>19</v>
+      </c>
+      <c r="L12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C13">
+        <v>2025</v>
       </c>
       <c r="D13" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C14">
+        <v>2025</v>
       </c>
       <c r="D14" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E14" t="s">
+        <v>26</v>
+      </c>
+      <c r="F14" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C15">
+        <v>2025</v>
       </c>
       <c r="D15" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E15" t="s">
+        <v>26</v>
+      </c>
+      <c r="F15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" t="s">
+        <v>16</v>
+      </c>
+      <c r="K15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C16">
+        <v>2025</v>
       </c>
       <c r="D16" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E16" t="s">
+        <v>41</v>
+      </c>
+      <c r="F16" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" t="s">
+        <v>16</v>
+      </c>
+      <c r="K16" t="s">
+        <v>42</v>
+      </c>
+      <c r="L16" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C17">
+        <v>2025</v>
       </c>
       <c r="D17" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E17" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" t="s">
+        <v>42</v>
+      </c>
+      <c r="L17" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C18">
+        <v>2025</v>
       </c>
       <c r="D18" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E18" t="s">
+        <v>46</v>
+      </c>
+      <c r="F18" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" t="s">
+        <v>16</v>
+      </c>
+      <c r="K18" t="s">
+        <v>42</v>
+      </c>
+      <c r="L18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C19">
+        <v>2025</v>
       </c>
       <c r="D19" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E19" t="s">
+        <v>48</v>
+      </c>
+      <c r="F19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" t="s">
+        <v>16</v>
+      </c>
+      <c r="K19" t="s">
+        <v>42</v>
+      </c>
+      <c r="L19" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>21</v>
       </c>
-      <c r="C20" t="s">
-        <v>5</v>
+      <c r="C20">
+        <v>2025</v>
       </c>
       <c r="D20" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E20" t="s">
+        <v>50</v>
+      </c>
+      <c r="F20" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" t="s">
+        <v>42</v>
+      </c>
+      <c r="L20" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C21">
+        <v>2025</v>
       </c>
       <c r="D21" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E21" t="s">
+        <v>44</v>
+      </c>
+      <c r="F21" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" t="s">
+        <v>16</v>
+      </c>
+      <c r="K21" t="s">
+        <v>42</v>
+      </c>
+      <c r="L21" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C22">
+        <v>2025</v>
       </c>
       <c r="D22" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E22" t="s">
+        <v>53</v>
+      </c>
+      <c r="F22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" t="s">
+        <v>16</v>
+      </c>
+      <c r="K22" t="s">
+        <v>42</v>
+      </c>
+      <c r="L22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C23">
+        <v>2025</v>
       </c>
       <c r="D23" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E23" t="s">
+        <v>55</v>
+      </c>
+      <c r="F23" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" t="s">
+        <v>16</v>
+      </c>
+      <c r="K23" t="s">
+        <v>42</v>
+      </c>
+      <c r="L23" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C24">
+        <v>2024</v>
       </c>
       <c r="D24" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4">
+        <v>22</v>
+      </c>
+      <c r="E24" t="s">
+        <v>57</v>
+      </c>
+      <c r="F24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" t="s">
+        <v>16</v>
+      </c>
+      <c r="K24" t="s">
+        <v>42</v>
+      </c>
+      <c r="L24" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>21</v>
+      </c>
+      <c r="C25">
+        <v>2023</v>
       </c>
       <c r="D25" t="s">
-        <v>6</v>
+        <v>22</v>
+      </c>
+      <c r="E25" t="s">
+        <v>59</v>
+      </c>
+      <c r="F25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" t="s">
+        <v>60</v>
+      </c>
+      <c r="L25" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26">
+        <v>2022</v>
+      </c>
+      <c r="D26" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" t="s">
+        <v>62</v>
+      </c>
+      <c r="F26" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" t="s">
+        <v>42</v>
+      </c>
+      <c r="L26" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27">
+        <v>2021</v>
+      </c>
+      <c r="D27" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" t="s">
+        <v>64</v>
+      </c>
+      <c r="F27" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" t="s">
+        <v>16</v>
+      </c>
+      <c r="K27" t="s">
+        <v>42</v>
+      </c>
+      <c r="L27" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28">
+        <v>2020</v>
+      </c>
+      <c r="D28" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" t="s">
+        <v>66</v>
+      </c>
+      <c r="F28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" t="s">
+        <v>42</v>
+      </c>
+      <c r="L28" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>