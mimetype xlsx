--- v0 (2026-08-18)
+++ v1 (2026-10-28)
@@ -1,112 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Beneficiário</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Valor Total Previsto</t>
   </si>
   <si>
     <t>Valor Concedido</t>
   </si>
   <si>
     <t>Data do Repasse</t>
   </si>
   <si>
     <t>Vigência Início</t>
   </si>
   <si>
     <t>Vigência Fim</t>
   </si>
   <si>
     <t>Atualização</t>
   </si>
   <si>
     <t>Inteiro Teor</t>
   </si>
   <si>
     <t>Certidão eletrônica de não ocorrência</t>
   </si>
   <si>
+    <t>CMON-CERT-TREA-2026-000778</t>
+  </si>
+  <si>
+    <t>Tesouraria - RH</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de transferências realizadas — competência 01/09/2026 a 30/09/2026</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>08/10/2026 11:07</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/6a2cb08b-669d-411b-957b-ac63a06246d7/pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-TREA-2026-000736</t>
+  </si>
+  <si>
+    <t>Compras e Licitações</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de transferências realizadas — competência 01/08/2026 a 31/08/2026</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>09/09/2026 11:44</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/abd7d6c3-6fcc-4d3a-9cfb-87f69f19c78f/pdf</t>
+  </si>
+  <si>
     <t>CMON-CERT-TREA-2026-000248</t>
   </si>
   <si>
-    <t>Compras e Licitações</t>
-[...1 lines deleted...]
-  <si>
     <t>Certidão de não ocorrência de transferências realizadas — competência 01/07/2026 a 31/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>0,00</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>02/08/2026 19:37</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/c613767d-9b65-43d9-88bc-2e45106d3c0d/pdf</t>
   </si>
   <si>
     <t>Declaração histórica de não ocorrência</t>
   </si>
   <si>
     <t>Não se aplica</t>
   </si>
   <si>
     <t>Não celebrou nenhum tipo de ACORDO/AJUSTE DE REPASSE no mês de junho de 2026.</t>
   </si>
   <si>
     <t>02/07/2026</t>
   </si>
@@ -224,57 +263,57 @@
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/H2UOfX1yCffe5Yvjx59weJ9RpBc0jbJLQ3alxFtO.pdf</t>
   </si>
   <si>
     <t>Não celebrou nenhum tipo de  ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as legislações pertinentes, dentro do Exercício 2022.</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/e5GT014jd47V9HvUZGSMSIz6YOLpvElNag8sBMAA.pdf</t>
   </si>
   <si>
     <t>Não celebrou nenhum tipo de  ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as legislações pertinentes, dentro do Exercício 2021.</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/VN8HoOlFkERAAXbhI898fWk9bCmkQi6stgfhbYzz.pdf</t>
   </si>
   <si>
     <t>Não celebrou nenhum tipo de ACORDO/AJUSTE DE REPASSE com órgãos ou instituições inscrita conforme as legislações  pertinentes, dentro do Exercício 2020.</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/storage/acordos-ajuste/anexos/jsDIjM79DyaOmZzafkZwYcyefL9OvpGqLfDYd2oJ.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE TRANSFERÊNCIAS REALIZADAS</t>
   </si>
   <si>
-    <t>Gerado em: 18/08/2026 07:40 | Hash: 8d8b8e8bdbf7e647843e7ef2b41d03f6b4fa32d2d1a8ccf50d15816c25ff6da1</t>
+    <t>Gerado em: 28/10/2026 17:16 | Hash: 8421ab854847692c490f5a4a39788f77717aea0d4f105e2b00a40849187fb390</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -604,84 +643,84 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L28"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A4" sqref="A4:L4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="199.237" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="1696.3" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="2" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="3" t="s">
@@ -715,663 +754,724 @@
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>17</v>
       </c>
       <c r="J5" t="s">
         <v>18</v>
       </c>
       <c r="K5" t="s">
         <v>19</v>
       </c>
       <c r="L5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6">
         <v>2026</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6" t="s">
         <v>16</v>
       </c>
+      <c r="I6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" t="s">
+        <v>25</v>
+      </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="L6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>12</v>
+      </c>
+      <c r="B7" t="s">
+        <v>28</v>
       </c>
       <c r="C7">
         <v>2026</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7" t="s">
         <v>16</v>
       </c>
+      <c r="I7" t="s">
+        <v>30</v>
+      </c>
+      <c r="J7" t="s">
+        <v>31</v>
+      </c>
       <c r="K7" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="L7" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C8">
         <v>2026</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
         <v>16</v>
       </c>
       <c r="K8" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="L8" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C9">
         <v>2026</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9" t="s">
         <v>16</v>
       </c>
       <c r="K9" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="L9" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C10">
         <v>2026</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10" t="s">
         <v>16</v>
       </c>
       <c r="K10" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="L10" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C11">
         <v>2026</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11" t="s">
         <v>16</v>
       </c>
       <c r="K11" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="L11" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C12">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12" t="s">
         <v>16</v>
       </c>
-      <c r="I12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K12" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="L12" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C13">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13" t="s">
         <v>16</v>
       </c>
       <c r="K13" t="s">
-        <v>29</v>
+        <v>47</v>
+      </c>
+      <c r="L13" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>12</v>
+      </c>
+      <c r="B14" t="s">
+        <v>49</v>
       </c>
       <c r="C14">
         <v>2025</v>
       </c>
       <c r="D14" t="s">
         <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14" t="s">
         <v>16</v>
       </c>
+      <c r="I14" t="s">
+        <v>51</v>
+      </c>
+      <c r="J14" t="s">
+        <v>52</v>
+      </c>
       <c r="K14" t="s">
-        <v>29</v>
+        <v>32</v>
+      </c>
+      <c r="L14" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C15">
         <v>2025</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15" t="s">
         <v>16</v>
       </c>
       <c r="K15" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C16">
         <v>2025</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16" t="s">
         <v>16</v>
       </c>
       <c r="K16" t="s">
         <v>42</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C17">
         <v>2025</v>
       </c>
       <c r="D17" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17" t="s">
         <v>16</v>
       </c>
       <c r="K17" t="s">
         <v>42</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C18">
         <v>2025</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18" t="s">
         <v>16</v>
       </c>
       <c r="K18" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="L18" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C19">
         <v>2025</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19" t="s">
         <v>16</v>
       </c>
       <c r="K19" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="L19" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C20">
         <v>2025</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20" t="s">
         <v>16</v>
       </c>
       <c r="K20" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="L20" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C21">
         <v>2025</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E21" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21" t="s">
         <v>16</v>
       </c>
       <c r="K21" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="L21" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C22">
         <v>2025</v>
       </c>
       <c r="D22" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E22" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22" t="s">
         <v>16</v>
       </c>
       <c r="K22" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="L22" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C23">
         <v>2025</v>
       </c>
       <c r="D23" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F23" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" t="s">
+        <v>16</v>
+      </c>
+      <c r="K23" t="s">
         <v>55</v>
       </c>
-      <c r="F23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L23" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C24">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D24" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E24" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24" t="s">
         <v>16</v>
       </c>
       <c r="K24" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="L24" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C25">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D25" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E25" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
       <c r="G25" t="s">
         <v>16</v>
       </c>
       <c r="K25" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="L25" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C26">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="D26" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E26" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
       <c r="K26" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="L26" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C27">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D27" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E27" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
       <c r="G27" t="s">
         <v>16</v>
       </c>
       <c r="K27" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="L27" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C28">
+        <v>2022</v>
+      </c>
+      <c r="D28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E28" t="s">
+        <v>75</v>
+      </c>
+      <c r="F28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" t="s">
+        <v>55</v>
+      </c>
+      <c r="L28" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29">
+        <v>2021</v>
+      </c>
+      <c r="D29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E29" t="s">
+        <v>77</v>
+      </c>
+      <c r="F29" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" t="s">
+        <v>55</v>
+      </c>
+      <c r="L29" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30">
         <v>2020</v>
       </c>
-      <c r="D28" t="s">
-[...15 lines deleted...]
-        <v>67</v>
+      <c r="D30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E30" t="s">
+        <v>79</v>
+      </c>
+      <c r="F30" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30" t="s">
+        <v>55</v>
+      </c>
+      <c r="L30" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>