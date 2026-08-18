--- v0 (2026-06-20)
+++ v1 (2026-08-18)
@@ -12,171 +12,506 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
-[...16 lines deleted...]
-    <t>Abr/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+  <si>
+    <t>Tipo de registro</t>
+  </si>
+  <si>
+    <t>Exercício</t>
+  </si>
+  <si>
+    <t>Período coberto</t>
+  </si>
+  <si>
+    <t>Número/ano</t>
+  </si>
+  <si>
+    <t>Partes</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Data de assinatura</t>
+  </si>
+  <si>
+    <t>Início da vigência</t>
+  </si>
+  <si>
+    <t>Fim da vigência</t>
+  </si>
+  <si>
+    <t>Obrigações ajustadas</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Declaração</t>
+  </si>
+  <si>
+    <t>Data da informação</t>
+  </si>
+  <si>
+    <t>Última alteração do registro</t>
+  </si>
+  <si>
+    <t>Responsável</t>
+  </si>
+  <si>
+    <t>Número da certidão</t>
+  </si>
+  <si>
+    <t>Emissão real da certidão</t>
+  </si>
+  <si>
+    <t>Assinante</t>
+  </si>
+  <si>
+    <t>Verificação pública</t>
+  </si>
+  <si>
+    <t>Quantidade de arquivos</t>
+  </si>
+  <si>
+    <t>Declaração de não ocorrência</t>
+  </si>
+  <si>
+    <t>01/07/2026 a 31/07/2026</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/01/2026 a 31/12/2026, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>03/08/2026 17:36</t>
+  </si>
+  <si>
+    <t>Departamento de Compras e Licitações</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2026-000023</t>
+  </si>
+  <si>
+    <t>03/08/2026 19:36:44</t>
+  </si>
+  <si>
+    <t>Lucas Eduardo de Sousa e Silva</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/b1079040-8015-4a0c-a724-293e57d3a593</t>
+  </si>
+  <si>
+    <t>01/06/2026 a 30/06/2026</t>
   </si>
   <si>
     <t>CERTIDÃO</t>
   </si>
   <si>
-    <t>0,00</t>
-[...96 lines deleted...]
-    <t>Gerado em: 20/06/2026 11:13 | Hash: 5eccbe8c158a6b2ea1960097d11128a7a79ae2824197a42fe9c52d4924714ad5</t>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/06/2026 a 30/06/2026, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:22</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2026-000001</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:22:49</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/8f80b843-312d-4ebc-885e-77ae580dfc8c</t>
+  </si>
+  <si>
+    <t>01/05/2026 a 31/05/2026</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/05/2026 a 31/05/2026, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:23</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2026-000002</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:23:16</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/65cd9c55-1474-42c8-882c-0589e1afe25e</t>
+  </si>
+  <si>
+    <t>01/04/2026 a 30/04/2026</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/04/2026 a 30/04/2026, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2026-000003</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:23:30</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/a26966eb-0acb-4ec8-bcb1-f8f86f2920b7</t>
+  </si>
+  <si>
+    <t>01/03/2026 a 31/03/2026</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/03/2026 a 31/03/2026, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2026-000004</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:23:46</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/822e4546-bf0d-48b1-8a14-c76feea0bb37</t>
+  </si>
+  <si>
+    <t>01/02/2026 a 28/02/2026</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/02/2026 a 28/02/2026, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:24</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2026-000005</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:24:25</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/e88db4c2-8d0c-4403-ade1-6d02e2642c25</t>
+  </si>
+  <si>
+    <t>01/01/2026 a 31/01/2026</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/01/2026 a 31/01/2026, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2026-000006</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:24:47</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/5b8ef35b-becc-4aa0-9a29-9d0473614eb0</t>
+  </si>
+  <si>
+    <t>01/11/2025 a 30/11/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/11/2025 a 30/11/2025, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:25</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2025-000007</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:25:03</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/2dd8fbd2-16cf-4f49-97e1-db31491a66bb</t>
+  </si>
+  <si>
+    <t>01/10/2025 a 31/10/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/10/2025 a 31/10/2025, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2025-000008</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:25:18</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/7047e2be-db46-4633-9be0-0c46e18bac54</t>
+  </si>
+  <si>
+    <t>01/09/2025 a 30/09/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/09/2025 a 30/09/2025, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2025-000009</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:25:33</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/f346a417-0e77-42c1-a655-66291862c3c3</t>
+  </si>
+  <si>
+    <t>01/08/2025 a 31/08/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/08/2025 a 31/08/2025, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2025-000010</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:25:51</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/3b36edd1-40d9-498f-a72b-cb0d281752d8</t>
+  </si>
+  <si>
+    <t>01/07/2025 a 31/07/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/07/2025 a 31/07/2025, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:26</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2025-000011</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:26:07</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/64d92ffe-6a89-4007-9371-aed4fd1d847e</t>
+  </si>
+  <si>
+    <t>01/06/2025 a 30/06/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/06/2025 a 30/06/2025, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:27</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2025-000015</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:27:14</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/37864bd9-7b06-4b51-ab86-223b83fbd60f</t>
+  </si>
+  <si>
+    <t>01/05/2025 a 31/05/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/05/2025 a 31/05/2025, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2025-000014</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:26:54</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/04f48ad4-6b2e-4e1d-911d-60982bee4054</t>
+  </si>
+  <si>
+    <t>01/04/2025 a 30/04/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/04/2025 a 30/04/2025, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2025-000013</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:26:39</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/19f6f42d-7226-41d5-a2fe-9c59d4599ad5</t>
+  </si>
+  <si>
+    <t>01/03/2025 a 31/03/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/03/2025 a 31/03/2025, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2025-000012</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:26:23</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/532d8b97-d0ed-4406-a94c-56ba4185f6a5</t>
+  </si>
+  <si>
+    <t>01/02/2025 a 28/02/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/02/2025 a 28/02/2025, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2025-000017</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:27:54</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/67f51a38-ca58-4997-b08b-7dce351bf488</t>
+  </si>
+  <si>
+    <t>01/01/2025 a 31/01/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/01/2025 a 31/01/2025, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:28</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2025-000018</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:28:12</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/07ac8133-8887-457b-8c83-4b6475e2044f</t>
+  </si>
+  <si>
+    <t>01/12/2024 a 31/12/2024</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/12/2024 a 31/12/2024, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2024-000020</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:28:48</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/4f4d5422-8868-40d5-9dc8-c0ca07b1b60e</t>
+  </si>
+  <si>
+    <t>01/12/2023 a 31/12/2023</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/12/2023 a 31/12/2023, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:29</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2023-000022</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:29:35</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/f3698832-5f10-4dc5-9246-a65a06d704ec</t>
+  </si>
+  <si>
+    <t>01/12/2022 a 31/12/2022</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/12/2022 a 31/12/2022, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2022-000021</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:29:14</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/0b42adac-6f0f-49ce-a9ac-afeb878611b4</t>
+  </si>
+  <si>
+    <t>01/12/2021 a 31/12/2021</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/12/2021 a 31/12/2021, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2021-000019</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:28:30</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/fd77ff15-fafa-4d64-853a-bdcd4509e4ca</t>
+  </si>
+  <si>
+    <t>01/12/2020 a 31/12/2020</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 5.3 do Programa Nacional de Transparência Pública (PNTP), que, no período de 01/12/2020 a 31/12/2020, não celebrou nem manteve vigentes acordos firmados sem transferência de recursos financeiros. A presente declaração foi elaborada com base nas informações confirmadas pelas unidades competentes.</t>
+  </si>
+  <si>
+    <t>CMON-CERT-2020-000016</t>
+  </si>
+  <si>
+    <t>02/08/2026 18:27:37</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao/d7f4d3c1-aecc-42af-9cce-73150dd3d681</t>
+  </si>
+  <si>
+    <t>ACORDOS SEM TRANSFERÊNCIA DE RECURSOS FINANCEIROS</t>
+  </si>
+  <si>
+    <t>Gerado em: 17/08/2026 21:55 | Hash: 4ab686a00de61699df0378eff30f8864ac2a9fddd4b4e96e0539a6678238ba71</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -204,55 +539,60 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEEEEEE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -516,376 +856,1218 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E24"/>
+  <dimension ref="A1:T27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:E4"/>
+      <selection activeCell="A4" sqref="A4:T27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="195.667" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="502.449" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="116.686" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="F4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C5" t="s">
+      <c r="G4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D5" t="s">
+      <c r="H4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E5" t="s">
+      <c r="I4" s="3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="J4" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      <c r="A7" t="s">
+      <c r="K4" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="L4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8" t="s">
+      <c r="M4" s="3" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" t="s">
+      <c r="N4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="O4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="P4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="Q4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12" t="s">
+      <c r="R4" s="3" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" t="s">
+      <c r="S4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13" t="s">
+      <c r="T4" s="3" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
-[...14 lines deleted...]
-      <c r="A15" t="s">
+    <row r="5" spans="1:20">
+      <c r="A5" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C5" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15" t="s">
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" t="s">
+      <c r="M5" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="N5" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      <c r="A18" t="s">
+      <c r="O5" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      <c r="A19" t="s">
+      <c r="P5" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C19" t="s">
-[...10 lines deleted...]
-      <c r="A20" t="s">
+      <c r="Q5" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C20" t="s">
-[...10 lines deleted...]
-      <c r="A21" t="s">
+      <c r="R5" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S5" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C21" t="s">
-[...5 lines deleted...]
-      <c r="E21" t="s">
+      <c r="T5" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C6" s="4" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" t="s">
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="C22" t="s">
-[...5 lines deleted...]
-      <c r="E22" t="s">
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" t="s">
+      <c r="M6" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="C23" t="s">
-[...5 lines deleted...]
-      <c r="E23" t="s">
+      <c r="N6" s="4" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" t="s">
+      <c r="O6" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="P6" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C24" t="s">
-[...5 lines deleted...]
-      <c r="E24" t="s">
+      <c r="Q6" s="4" t="s">
         <v>36</v>
+      </c>
+      <c r="R6" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="T6" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O7" s="4"/>
+      <c r="P7" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q7" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="R7" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="T7" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="4"/>
+      <c r="H8" s="4"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+      <c r="K8" s="4"/>
+      <c r="L8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="4"/>
+      <c r="P8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q8" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="R8" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S8" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="T8" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+      <c r="K9" s="4"/>
+      <c r="L9" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O9" s="4"/>
+      <c r="P9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="R9" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="T9" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D10" s="4"/>
+      <c r="E10" s="4"/>
+      <c r="F10" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10" s="4"/>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+      <c r="K10" s="4"/>
+      <c r="L10" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O10" s="4"/>
+      <c r="P10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="R10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="T10" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G11" s="4"/>
+      <c r="H11" s="4"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O11" s="4"/>
+      <c r="P11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="R11" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="T11" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="4">
+        <v>2025</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+      <c r="K12" s="4"/>
+      <c r="L12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O12" s="4"/>
+      <c r="P12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="R12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="T12" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="4">
+        <v>2025</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G13" s="4"/>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+      <c r="K13" s="4"/>
+      <c r="L13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O13" s="4"/>
+      <c r="P13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="R13" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="T13" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="4">
+        <v>2025</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="R14" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="T14" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="4">
+        <v>2025</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O15" s="4"/>
+      <c r="P15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="R15" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="T15" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="4">
+        <v>2025</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+      <c r="K16" s="4"/>
+      <c r="L16" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O16" s="4"/>
+      <c r="P16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="R16" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T16" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="4">
+        <v>2025</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+      <c r="K17" s="4"/>
+      <c r="L17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O17" s="4"/>
+      <c r="P17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="R17" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="T17" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="4">
+        <v>2025</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+      <c r="K18" s="4"/>
+      <c r="L18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O18" s="4"/>
+      <c r="P18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="R18" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="T18" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="4">
+        <v>2025</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O19" s="4"/>
+      <c r="P19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="R19" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="T19" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="4">
+        <v>2025</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+      <c r="K20" s="4"/>
+      <c r="L20" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O20" s="4"/>
+      <c r="P20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="R20" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="T20" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="4">
+        <v>2025</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="D21" s="4"/>
+      <c r="E21" s="4"/>
+      <c r="F21" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G21" s="4"/>
+      <c r="H21" s="4"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="4"/>
+      <c r="K21" s="4"/>
+      <c r="L21" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O21" s="4"/>
+      <c r="P21" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="R21" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S21" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="T21" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="4">
+        <v>2025</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+      <c r="K22" s="4"/>
+      <c r="L22" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O22" s="4"/>
+      <c r="P22" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="R22" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S22" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="T22" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="4">
+        <v>2024</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G23" s="4"/>
+      <c r="H23" s="4"/>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+      <c r="K23" s="4"/>
+      <c r="L23" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O23" s="4"/>
+      <c r="P23" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q23" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="R23" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S23" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="T23" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="4">
+        <v>2023</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+      <c r="I24" s="4"/>
+      <c r="J24" s="4"/>
+      <c r="K24" s="4"/>
+      <c r="L24" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O24" s="4"/>
+      <c r="P24" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q24" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="R24" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S24" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="T24" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="4">
+        <v>2022</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O25" s="4"/>
+      <c r="P25" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q25" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="R25" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S25" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="T25" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="4">
+        <v>2021</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4"/>
+      <c r="F26" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O26" s="4"/>
+      <c r="P26" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q26" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="R26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S26" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="T26" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="4">
+        <v>2020</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4"/>
+      <c r="F27" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G27" s="4"/>
+      <c r="H27" s="4"/>
+      <c r="I27" s="4"/>
+      <c r="J27" s="4"/>
+      <c r="K27" s="4"/>
+      <c r="L27" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O27" s="4"/>
+      <c r="P27" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q27" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="R27" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="S27" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="T27" s="4">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:E1"/>
-    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A2:T2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>