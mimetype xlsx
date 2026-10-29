--- v0 (2026-08-18)
+++ v1 (2026-10-29)
@@ -1,231 +1,282 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="376">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="393">
   <si>
     <t>Natureza</t>
   </si>
   <si>
     <t>Comissão</t>
   </si>
   <si>
     <t>Data ou período</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>Origem/situação</t>
   </si>
   <si>
     <t>Documento</t>
   </si>
   <si>
     <t>Reunião de comissão</t>
   </si>
   <si>
     <t>Comissão Permanente de Constituição, Legislação, Justiça e Redação Final</t>
   </si>
   <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>Analise de projetos</t>
+  </si>
+  <si>
+    <t>Pauta consolidada assinada</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/a37e7bf1-5c42-4a4d-8462-b4aa89945cbb</t>
+  </si>
+  <si>
+    <t>Comissão Permanente de Finanças,Orçamento e Tributação</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/43d3833a-e5bf-4ad1-8718-b5e9428de7c2</t>
+  </si>
+  <si>
+    <t>Comissão permanente de Terras, Obras e Serviços Publicos</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/aa2bee84-c005-49d1-98ab-65b5c384de07</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/87994145-cabd-4709-84e3-c6b3e6c64bec</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/97900ae7-fa65-4561-907b-88a532713746</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/29f31061-41e1-4742-86e3-39b2adc994e4</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/61734f50-74f8-4d7d-bf65-79b90d1d25cb</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/d788dfbb-3ad3-48d1-b023-1c869c7a66f2</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/7ea088db-bc7a-4b44-9eb7-5bde642d2f2c</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/581a4581-1124-4133-bbc5-18b1c26f9b5a</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/2f340c81-163d-4b3d-a131-bce31b977675</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/8139560c-74ab-480e-8cfd-bc979d7924ce</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/35429264-4389-474d-8f76-bbf0a90f546f</t>
+  </si>
+  <si>
     <t>12/08/2026</t>
   </si>
   <si>
-    <t>Analise de projetos</t>
-[...8 lines deleted...]
-    <t>Comissão permanente de Terras, Obras e Serviços Publicos</t>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/5c069674-038e-4b25-a447-6e774e3b365d</t>
   </si>
   <si>
     <t>05/08/2026</t>
   </si>
   <si>
-    <t>Ata-fonte: https://sapl.ourilandiadonorte.pa.leg.br/media/sapl/public/reuniao/278/ata/ata_comissao_05-08-2026.pdf</t>
-[...8 lines deleted...]
-    <t>Ata-fonte: https://sapl.ourilandiadonorte.pa.leg.br/media/sapl/public/reuniao/279/ata/ata_comissao_05-08-2026.pdf</t>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/ad06c0e1-1376-4528-9fe2-2518b890b349</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/20f04746-7966-4c13-9983-a0e1cb66153c</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/8a324cd6-a75e-4bcb-a763-91ef82a5bb01</t>
   </si>
   <si>
     <t>Certidão de não ocorrência</t>
   </si>
   <si>
     <t>18/06/2026 a 17/07/2026</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 20.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros pela unidade competente, não houve reunião de comissão legislativa no período de 18/06/2026 a 17/07/2026 e, consequentemente, não houve pauta de comissão a publicar nesse intervalo.</t>
   </si>
   <si>
     <t>Assinada e publicada</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/b9c04a0c-a393-4e86-9f8c-204d55ba5dd3/pdf</t>
   </si>
   <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>Analise de projetos e preenchimento de vagas nas comissões</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/4697c224-06fa-4783-808b-71d1b11149a1</t>
+  </si>
+  <si>
     <t>Comissão Permanente de Meio Ambiente,Geologia, Mineração e Energia</t>
   </si>
   <si>
-    <t>17/06/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/93fed2a2-d398-4f5a-b208-b60241e54e67</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/e47aa1b2-8c13-4e55-9f11-6d9aa05bc291</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/4697c224-06fa-4783-808b-71d1b11149a1</t>
+    <t>Constituição, Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/a3a79a95-1978-4e0a-b47f-80e94115699f</t>
   </si>
   <si>
     <t>Conselho de Ética e Decoro Parlamentar</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/6afe1ec7-a496-47be-9357-a7b5f81d11ce</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/2b516286-4163-419b-90a2-17e5571cd14d</t>
+  </si>
+  <si>
+    <t>Comissão Permanente de Educação,Saúde, Assistencia Social e Habitação</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/b1123f9f-a17f-4fee-ac0f-e066f7ca79f7</t>
+  </si>
+  <si>
     <t>Comissão Permanente de Ind.Def.Consumidor e Direitos Humanos</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/5ce538ca-2bbb-4604-9300-b6768971364d</t>
   </si>
   <si>
-    <t>Comissão Permanente de Educação,Saúde, Assistencia Social e Habitação</t>
-[...13 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>Analise da LDO</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/20c8a32a-a17f-4314-bb90-02d68206edbe</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/02f8a688-559f-407d-a035-87e416245a97</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/20c8a32a-a17f-4314-bb90-02d68206edbe</t>
-[...1 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/582bb815-092f-401c-a423-a36a29b3932d</t>
   </si>
   <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/ceae3c97-75d6-4065-883b-86a74d8597a1</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/c3da6fda-389a-499c-90fc-12c915069f9c</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/e15c71fa-954e-4029-ab5f-3c3a098e6dbd</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/0ca1b856-821d-4cd3-ae32-b88ee7c37959</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/26ef3e9c-9cc7-4a03-9a86-264a3ee88580</t>
   </si>
   <si>
     <t>06/05/2026</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/3886b285-2d05-4da5-8a03-9711e9033c2f</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/20def997-dbc0-4c3f-910c-8094d1a8ca7b</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/2dbe17c9-b5bf-468a-a9a4-b2bcdf145e68</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/3886b285-2d05-4da5-8a03-9711e9033c2f</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/fa113ee1-fb16-4c7c-8330-2028a6e73cc6</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>Prestação de contas do executivo</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/42ed7302-6f05-4aba-bbff-5ca52dccd3b3</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/f46bbd70-32e3-4858-9c47-68625e3e8dff</t>
   </si>
   <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/582ff1a4-8e1c-4670-a759-df6425be179d</t>
@@ -314,377 +365,377 @@
   <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/80b8547e-1ba4-41db-89e2-6b69724b606a</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/fa999c3e-2398-4b77-8f29-6dbeb2cae30f</t>
   </si>
   <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/51f96355-fb09-4775-b9e0-e9315face686</t>
   </si>
   <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>Analise do PL LOA e PPA</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/b2297e57-6f7d-4541-8285-62cfe8e79582</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/e9cbcfe5-c223-484d-a154-906ae06f42f0</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/f41194c1-fc66-49a2-a9ae-1add300e6694</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/e9cbcfe5-c223-484d-a154-906ae06f42f0</t>
-[...1 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/1efb3f60-bdc7-4089-aa0c-b25074475f91</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/3b9e7112-f122-4d94-9f8f-b8a79f20b8d1</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/459426ed-0c39-4303-9df1-ec7babe6480e</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/a82cd61e-3bfd-4f24-a6ee-d52c815906f6</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/5776bfba-daca-4031-a4b5-39a00d5166e4</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/459426ed-0c39-4303-9df1-ec7babe6480e</t>
-[...1 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/e9c4c841-0c83-45bc-95ad-b2b4d669632f</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/d80cd03a-f87f-4576-b5bf-3874c0c7ab42</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/c7780a4a-c84c-419e-b213-82b82310b374</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/e9c4c841-0c83-45bc-95ad-b2b4d669632f</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/media/sapl/public/reuniao/226/pauta/ata_de_sessao_conjunta_da_comissoes-29-10-2025.pdf</t>
   </si>
   <si>
     <t>Analise do PL LOA</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/6314151e-fec7-4f69-9e0f-c81058030918</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/7a09b903-ef10-43be-b468-afc655d60a55</t>
   </si>
   <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>Analise do PL 036</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/de2ef137-77c6-4184-b8b5-76d000e66491</t>
   </si>
   <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/materia/2308</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/12fd4cb7-4965-4417-ad7a-eee92496c206</t>
   </si>
   <si>
-    <t>https://sapl.ourilandiadonorte.pa.leg.br/materia/2308</t>
-[...1 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>Analise do PPA e LOA</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/0a15cad6-6568-402d-b35a-2b658f438059</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/d1d87dc3-ca22-4edd-9f0b-e52e87b32f12</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/ffc98763-3bfd-42a2-8828-134c19b93406</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/9172f3e6-2a0d-4a7b-946d-29e4bf50c3b4</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/26af22c5-5dfb-45df-af24-5e46c45fc62f</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/d9cbe3e8-1c51-48f8-b070-f91cb9983a09</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/26af22c5-5dfb-45df-af24-5e46c45fc62f</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>Analise de projeto</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/449d53db-dea3-43c6-8462-5dce75f1c2f3</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/5d5d245a-b71b-4ce1-8b5a-1f315803b1c5</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/027831bf-2183-49fc-a57e-5af087715407</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/449d53db-dea3-43c6-8462-5dce75f1c2f3</t>
-[...1 lines deleted...]
-  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/3b16a0b7-e9bc-463a-8a64-c52fa6352a4b</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/5d5d245a-b71b-4ce1-8b5a-1f315803b1c5</t>
-[...1 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>Analise do projeto nº 029</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/90fbb832-23e8-4869-8935-3536de4b5335</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/d17231bd-ccce-4418-a16f-c69004682d9e</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/a5cf6160-a923-449f-8c5e-f4fd85e07628</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/ab6df7c7-b459-4388-b389-7e41db4bd0c9</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/90fbb832-23e8-4869-8935-3536de4b5335</t>
-[...1 lines deleted...]
-  <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/fdb0dbc3-a8ac-4c3c-aea6-689f18d98e3c</t>
   </si>
   <si>
     <t>03/09/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/fbd6e3a9-ef04-413e-bca9-dd6aadce2dcc</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/9ed0c520-04fd-4977-a415-78bcb9664835</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/e583365b-f83f-42ef-a4dc-cddde19c4f59</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/9ed0c520-04fd-4977-a415-78bcb9664835</t>
-[...1 lines deleted...]
-  <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/2acbb4ee-98d4-4fe3-af6b-f78859b9f214</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/0ee5446b-db89-4745-b5c2-20587037bf65</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/f1f403e1-df71-480a-993c-f4440c4c0b7a</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/0ee5446b-db89-4745-b5c2-20587037bf65</t>
-[...1 lines deleted...]
-  <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/3c1ac382-b0b5-4882-957c-c1efe489ce51</t>
   </si>
   <si>
     <t>01/07/2025 a 30/07/2025</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 20.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros pela unidade competente, não houve reunião de comissão legislativa no período de 01/07/2025 a 30/07/2025 e, consequentemente, não houve pauta de comissão a publicar nesse intervalo.</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/90ab0e7a-69f3-4e27-ae53-61cfee2e75ac/pdf</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>Deliberação do Parecer</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/2ecca733-7aa3-4166-9f2a-99337f548256</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/media/sapl/public/reuniao/198/pauta/edital_de_convocacao_das_comissoes.pdf</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/media/sapl/public/reuniao/197/pauta/edital_de_convocacao_das_comissoes.pdf</t>
+  </si>
+  <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/media/sapl/public/reuniao/196/pauta/edital_de_convocacao_das_comissoes.pdf</t>
   </si>
   <si>
-    <t>https://sapl.ourilandiadonorte.pa.leg.br/media/sapl/public/reuniao/198/pauta/edital_de_convocacao_das_comissoes.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/409e9109-86ee-406c-8d78-2b29af4b85d8</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/e423a69c-5aac-4bba-84ee-61a93ddea641</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/bd821b27-9427-424b-8ebf-35b292abba64</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/68285572-8e3a-444e-a151-9272134f6759</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/827b29f7-64db-4d8d-958e-68ee79a8bd7b</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/68285572-8e3a-444e-a151-9272134f6759</t>
-[...1 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/f5d73f45-fcff-404e-8427-e963b040813f</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/900e0845-3d92-462a-83d0-9db22c4d260e</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/6a352f1c-4abf-4293-ac18-c3ffe996d7ea</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/3c724cbf-9401-454c-a348-cb6360712081</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/d5fa3bdf-ca6b-47a2-ab5f-b0f14b628ab9</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/6a352f1c-4abf-4293-ac18-c3ffe996d7ea</t>
-[...1 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>Cria cargos Secretaria de Obras</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/ae5c9cfe-b6d5-493e-8200-e292b51bee16</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/1d2cbc93-a865-4390-a468-1667b7ca2dd1</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/9b5031df-95ff-453d-ab22-914beab47c2e</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/4764daa3-babd-4960-9b42-2a8bd744e8a0</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/a315ec1f-b443-49e3-bf59-49f8e5fc1c3d</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/feb93191-226f-4abf-a61d-86f241015c43</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/a315ec1f-b443-49e3-bf59-49f8e5fc1c3d</t>
-[...1 lines deleted...]
-  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/c7616044-32d4-4697-b9e7-7eb00559f0da</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/8a8dddc4-25c8-479b-a0f7-23119cdde913</t>
+  </si>
+  <si>
     <t>Refis-2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/37156da1-36b7-4f5a-8fc9-816ca0efc0db</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/8a8dddc4-25c8-479b-a0f7-23119cdde913</t>
-[...1 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/f06e686a-5018-43d6-ad39-eb778ead6848</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/41bc9759-6b86-4338-b908-34b5dda5559f</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/6208d4b7-574c-478c-b9d3-272033373c00</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/88606a83-db37-4f25-95e7-6e65fda344ae</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/cfa19bed-ea67-4e81-b6ab-5577510f3692</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/b5600dd3-c975-4fb8-ab0c-77896ae69659</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/cfa19bed-ea67-4e81-b6ab-5577510f3692</t>
-[...1 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/6ecf071b-9441-4653-95fd-1c154153e7db</t>
   </si>
   <si>
     <t>04/01/2025 a 02/02/2025</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 20.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros pela unidade competente, não houve reunião de comissão legislativa no período de 04/01/2025 a 02/02/2025 e, consequentemente, não houve pauta de comissão a publicar nesse intervalo.</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d699fac7-f987-4501-9207-1c125e5301df/pdf</t>
   </si>
   <si>
     <t>05/12/2024 a 03/01/2025</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 20.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros pela unidade competente, não houve reunião de comissão legislativa no período de 05/12/2024 a 03/01/2025 e, consequentemente, não houve pauta de comissão a publicar nesse intervalo.</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/7853e2c4-e6de-41ad-b43c-0a2fa12ac40b/pdf</t>
   </si>
   <si>
     <t>04/12/2024</t>
@@ -758,110 +809,110 @@
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/22344052-3339-4155-8ab0-d7cffd78e971</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/e475fa2d-9ee0-4616-b655-d1cd2920d10f</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/9cfe67ce-8d4e-4c78-b63e-2b2cce0302da</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/a089e3b6-22fd-4417-ab45-32bc662f3625</t>
   </si>
   <si>
     <t>15/05/2024</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/469babea-582d-4ef7-a8da-c84308ec6718</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/883a08f9-2a49-4996-8539-93af545f6dc6</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/469babea-582d-4ef7-a8da-c84308ec6718</t>
-[...1 lines deleted...]
-  <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/8d348460-e9bb-44aa-af21-37e6ad0af79e</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>Ata sintetica</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/37993435-03cc-4a7f-b8d5-8d9c32cc83a9</t>
   </si>
   <si>
     <t>17/04/2024</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/dafa1cdd-0545-4e07-aefa-bae080d37eb0</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/8965cffc-e207-41a2-8f9a-6164176e5fc6</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>PL CMDC</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/50ed76da-6041-49fa-8b21-6488ae3bd440</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/4ee886e9-7d98-4449-8691-704a6c480b7c</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/a8a4e34d-b94a-4447-9eb3-ccb4f5e177d3</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/4ee886e9-7d98-4449-8691-704a6c480b7c</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>Direitos da criança e Adolescente</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/78a03c8b-938e-4aeb-b339-1ce40fc12c61</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/4acaa6f8-4cce-4ad5-8fca-1f63d6c756bc</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/78a03c8b-938e-4aeb-b339-1ce40fc12c61</t>
-[...1 lines deleted...]
-  <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/c581a95b-f2d5-483f-8e10-f7e29ebb942c</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/2ba99790-24a2-4c23-a6b6-9e6cc04f233f</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/8857d715-5838-4e08-9eff-b17ef684904a</t>
   </si>
   <si>
     <t>13/01/2024 a 11/02/2024</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 20.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros pela unidade competente, não houve reunião de comissão legislativa no período de 13/01/2024 a 11/02/2024 e, consequentemente, não houve pauta de comissão a publicar nesse intervalo.</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/f3d9b7d6-b652-4a05-8a8b-1f9363cd26b6/pdf</t>
@@ -914,282 +965,282 @@
   <si>
     <t>proposta lei orgânica</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/b828524c-8aad-477c-b278-004dba21e3d7</t>
   </si>
   <si>
     <t>18/10/2023</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/607f953f-ec5b-419e-a898-c7349c1a74d3</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/b16cad6f-2833-4669-bdb1-31fe0f6daa10</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/06139604-d30d-4b2f-b7ee-a4deb98aa863</t>
   </si>
   <si>
+    <t>Terras, Obras e Serviços Públicos</t>
+  </si>
+  <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>Discussões de Projetos</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/30dd142c-091f-442b-932b-cba701bd09e4</t>
+  </si>
+  <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/materia/1963</t>
   </si>
   <si>
-    <t>Terras, Obras e Serviços Públicos</t>
-[...4 lines deleted...]
-  <si>
     <t>20/09/2023</t>
   </si>
   <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/materia/1955</t>
+  </si>
+  <si>
+    <t>Educação,Saúde, Assistência Social e Habitação</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/f630812f-0475-4acb-aa30-d55f712a14cc</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/57ff10ed-d144-4375-9886-56bdbb3e2b35</t>
   </si>
   <si>
-    <t>https://sapl.ourilandiadonorte.pa.leg.br/materia/1955</t>
-[...7 lines deleted...]
-  <si>
     <t>13/09/2023</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/3bd22bb9-0c2e-4c2a-b065-bce790a405c9</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/2072e7ae-f1c1-498d-b5fa-68573700dfdc</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/b2678288-e0e6-4dc0-8379-54c0490063c4</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/2072e7ae-f1c1-498d-b5fa-68573700dfdc</t>
-[...4 lines deleted...]
-  <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/c9a84a76-b4e3-4066-8504-e676f3808fa6</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/b147b72d-ef05-4587-808f-8c12402e7c7f</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/c77e0913-89b1-4aea-9740-ba38025b86d9</t>
+  </si>
+  <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/materia/1932</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/c77e0913-89b1-4aea-9740-ba38025b86d9</t>
-[...4 lines deleted...]
-  <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/7c7f3a97-242d-468f-8d39-0b2d1816b46c</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/45d1ef76-2c20-4f30-b986-b7febab1649e</t>
   </si>
   <si>
     <t>13/08/2023</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/5080c5bd-33f5-4de5-9bb9-defa8f9f5090</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/875fd275-da48-4ab9-8dfa-d09615cef903</t>
   </si>
   <si>
     <t>22/06/2023 a 21/07/2023</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 20.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros pela unidade competente, não houve reunião de comissão legislativa no período de 22/06/2023 a 21/07/2023 e, consequentemente, não houve pauta de comissão a publicar nesse intervalo.</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/452398b9-9258-4ba2-8401-4f33168945d9/pdf</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/ef674e6e-df44-431c-87cb-8882b05afe05</t>
   </si>
   <si>
     <t>14/06/2023</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/a9c55a81-585c-4f97-9803-6b6360bee68b</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/bcb3ffc8-1b3f-4d4e-b55f-27464273e4d8</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/a9c55a81-585c-4f97-9803-6b6360bee68b</t>
-[...1 lines deleted...]
-  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/0831268e-1842-4a76-8fe2-2862a92d2ac2</t>
   </si>
   <si>
     <t>11/05/2023 a 09/06/2023</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 20.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros pela unidade competente, não houve reunião de comissão legislativa no período de 11/05/2023 a 09/06/2023 e, consequentemente, não houve pauta de comissão a publicar nesse intervalo.</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d2d6069a-88f6-4721-8c4d-8200fa97f073/pdf</t>
   </si>
   <si>
+    <t>Indústria, Comércio,defesa do consumidor e Direitos Humanos</t>
+  </si>
+  <si>
     <t>10/05/2023</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/5519506d-8fca-4bb4-a5d3-a56f4874cefe</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/3d6ac753-9e20-46c6-8f5e-5629133a152c</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/987b6cff-68cf-4c96-86d7-18e969ccdbe0</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/e35c5f2b-1b49-434c-9b1d-477b37ac6354</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/3d6ac753-9e20-46c6-8f5e-5629133a152c</t>
-[...5 lines deleted...]
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/5519506d-8fca-4bb4-a5d3-a56f4874cefe</t>
+    <t>Ecologia,Meio Ambiente,Geologia,Mineração e Energia</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/ad96b46f-2d97-4543-9288-f14c8b759e30</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/4eedf742-2024-4409-8452-2fce4df0d944</t>
   </si>
   <si>
-    <t>Ecologia,Meio Ambiente,Geologia,Mineração e Energia</t>
-[...7 lines deleted...]
-  <si>
     <t>19/04/2023</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/c5d333d1-46f8-4e5e-a3fc-62717752cf0a</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/bcb33d6d-44ee-4ec5-a22d-d7e91d11dcd2</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/e071487e-d799-4fbd-8a08-2a9fb6615e79</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/bcb33d6d-44ee-4ec5-a22d-d7e91d11dcd2</t>
-[...4 lines deleted...]
-  <si>
     <t>12/04/2023</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/bb7bbdee-dda3-4e6d-9e84-be3c92302887</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/df93817c-3f79-4137-80ff-16914e8ea596</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/bb7bbdee-dda3-4e6d-9e84-be3c92302887</t>
-[...1 lines deleted...]
-  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/cddeb55a-75a5-4e7e-8c3b-0da7c226994e</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/c13594c3-1551-4e55-b32f-f93022d1567d</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/bc9ca68a-61f6-4fdc-b5d2-f4e19c64c888</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/d25e7d3d-24d9-4f48-b64b-69c51ba44acf</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/b341bdc1-c84b-4898-b569-0b1b5b895a55</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/c13594c3-1551-4e55-b32f-f93022d1567d</t>
-[...4 lines deleted...]
-  <si>
     <t>22/03/2023</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/f8ba3d74-fae7-42e7-aca5-3c66a3849d7a</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/dfe55b33-e995-4940-8ffb-d17774c1af6b</t>
   </si>
   <si>
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/f8ba3d74-fae7-42e7-aca5-3c66a3849d7a</t>
-[...1 lines deleted...]
-  <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/46e9db33-a037-4467-aee1-bc777e78f676</t>
   </si>
   <si>
     <t>08/03/2023</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/0aa936f7-b666-415e-8e24-9f21ad79561e</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/5d3ff75d-d918-4b48-b946-61cdeb21e60e</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/80880131-a458-44c6-867c-7496d3bee467</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/c5e49492-c627-4e73-aef4-e4b17d76ea90</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/4700c772-71a8-40f4-bc58-71b15a3a0741</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/80880131-a458-44c6-867c-7496d3bee467</t>
   </si>
   <si>
     <t>01/01/2023 a 30/01/2023</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 20.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros pela unidade competente, não houve reunião de comissão legislativa no período de 01/01/2023 a 30/01/2023 e, consequentemente, não houve pauta de comissão a publicar nesse intervalo.</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/90bd955f-435d-435d-911d-fb682ec3fd30/pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -1483,55 +1534,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F201"/>
+  <dimension ref="A1:F214"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="478.883" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1551,3813 +1602,4064 @@
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E21" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F21" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C22" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D22" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E22" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F22" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="C23" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="D23" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E23" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F23" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="C24" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="D24" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E24" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F24" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C25" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="D25" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E25" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F25" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="C26" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="D26" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E26" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F26" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="C27" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="D27" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="E27" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F27" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>6</v>
       </c>
       <c r="B28" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C28" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D28" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E28" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F28" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="C29" t="s">
-        <v>63</v>
+        <v>56</v>
+      </c>
+      <c r="D29" t="s">
+        <v>57</v>
       </c>
       <c r="E29" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F29" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C30" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D30" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E30" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F30" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="C31" t="s">
-        <v>67</v>
+        <v>62</v>
+      </c>
+      <c r="D31" t="s">
+        <v>9</v>
       </c>
       <c r="E31" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F31" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>6</v>
       </c>
       <c r="B32" t="s">
         <v>7</v>
       </c>
       <c r="C32" t="s">
-        <v>69</v>
+        <v>62</v>
+      </c>
+      <c r="D32" t="s">
+        <v>9</v>
       </c>
       <c r="E32" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F32" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C33" t="s">
-        <v>71</v>
+        <v>62</v>
+      </c>
+      <c r="D33" t="s">
+        <v>9</v>
       </c>
       <c r="E33" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F33" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" t="s">
         <v>7</v>
       </c>
       <c r="C34" t="s">
-        <v>73</v>
+        <v>66</v>
+      </c>
+      <c r="D34" t="s">
+        <v>9</v>
       </c>
       <c r="E34" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F34" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C35" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="D35" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="E35" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F35" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="C36" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D36" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="E36" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F36" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>18</v>
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>12</v>
       </c>
       <c r="C37" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="D37" t="s">
-        <v>80</v>
+        <v>9</v>
       </c>
       <c r="E37" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F37" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>6</v>
       </c>
       <c r="B38" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C38" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="D38" t="s">
-        <v>83</v>
+        <v>9</v>
       </c>
       <c r="E38" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F38" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C39" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="D39" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E39" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F39" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C40" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="D40" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="E40" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F40" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>6</v>
       </c>
       <c r="B41" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C41" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="D41" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="E41" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F41" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C42" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="E42" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F42" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>6</v>
       </c>
       <c r="B43" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C43" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="D43" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="E43" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F43" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="C44" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="E44" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F44" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>7</v>
       </c>
       <c r="C45" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="E45" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F45" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>6</v>
       </c>
       <c r="B46" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C46" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="E46" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F46" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>7</v>
       </c>
       <c r="C47" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="E47" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F47" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>6</v>
       </c>
       <c r="B48" t="s">
         <v>7</v>
       </c>
       <c r="C48" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="D48" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="E48" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F48" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="C49" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="D49" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="E49" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F49" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="C50" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="D50" t="s">
+        <v>97</v>
+      </c>
+      <c r="E50" t="s">
+        <v>39</v>
+      </c>
+      <c r="F50" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C51" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D51" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E51" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F51" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C52" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="D52" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="E52" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="F52" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C53" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D53" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="E53" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F53" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="C54" t="s">
         <v>109</v>
       </c>
       <c r="D54" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="E54" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F54" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>6</v>
       </c>
       <c r="B55" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C55" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D55" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="E55" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F55" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>6</v>
       </c>
       <c r="B56" t="s">
         <v>7</v>
       </c>
       <c r="C56" t="s">
+        <v>112</v>
+      </c>
+      <c r="D56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="C57" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D57" t="s">
         <v>115</v>
       </c>
       <c r="E57" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F57" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>6</v>
       </c>
       <c r="B58" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="C58" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="D58" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E58" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F58" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>6</v>
       </c>
       <c r="B59" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C59" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="D59" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E59" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F59" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>6</v>
       </c>
       <c r="B60" t="s">
         <v>7</v>
       </c>
       <c r="C60" t="s">
         <v>119</v>
       </c>
-      <c r="D60" t="s">
+      <c r="E60" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>6</v>
       </c>
       <c r="B61" t="s">
         <v>7</v>
       </c>
       <c r="C61" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="D61" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="E61" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F61" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C62" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="D62" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="E62" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F62" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="C63" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="D63" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E63" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F63" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C64" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="D64" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E64" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F64" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C65" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D65" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E65" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F65" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>6</v>
       </c>
       <c r="B66" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="C66" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D66" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E66" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F66" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C67" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="D67" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="E67" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F67" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D68" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="E68" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="F68" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="C69" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D69" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="E69" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F69" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>6</v>
       </c>
       <c r="B70" t="s">
         <v>7</v>
       </c>
       <c r="C70" t="s">
         <v>134</v>
       </c>
       <c r="D70" t="s">
+        <v>132</v>
+      </c>
+      <c r="E70" t="s">
+        <v>10</v>
+      </c>
+      <c r="F70" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>6</v>
       </c>
       <c r="B71" t="s">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="C71" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D71" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E71" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F71" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C72" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D72" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E72" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="F72" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="C73" t="s">
+        <v>136</v>
+      </c>
+      <c r="D73" t="s">
+        <v>137</v>
+      </c>
+      <c r="E73" t="s">
+        <v>10</v>
+      </c>
+      <c r="F73" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="C74" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D74" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E74" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F74" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>6</v>
       </c>
       <c r="B75" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C75" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D75" t="s">
-        <v>59</v>
+        <v>142</v>
       </c>
       <c r="E75" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F75" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>6</v>
       </c>
       <c r="B76" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C76" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D76" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="E76" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F76" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="C77" t="s">
-        <v>150</v>
+        <v>146</v>
+      </c>
+      <c r="D77" t="s">
+        <v>9</v>
       </c>
       <c r="E77" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F77" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C78" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D78" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="E78" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F78" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>6</v>
       </c>
       <c r="B79" t="s">
         <v>7</v>
       </c>
       <c r="C79" t="s">
-        <v>153</v>
+        <v>146</v>
+      </c>
+      <c r="D79" t="s">
+        <v>9</v>
       </c>
       <c r="E79" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F79" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C80" t="s">
-        <v>155</v>
+        <v>151</v>
+      </c>
+      <c r="D80" t="s">
+        <v>152</v>
       </c>
       <c r="E80" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F80" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>6</v>
       </c>
       <c r="B81" t="s">
         <v>7</v>
       </c>
       <c r="C81" t="s">
-        <v>155</v>
+        <v>151</v>
+      </c>
+      <c r="D81" t="s">
+        <v>152</v>
       </c>
       <c r="E81" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F81" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>6</v>
       </c>
       <c r="B82" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="C82" t="s">
-        <v>158</v>
+        <v>151</v>
+      </c>
+      <c r="D82" t="s">
+        <v>152</v>
       </c>
       <c r="E82" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F82" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>18</v>
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>52</v>
       </c>
       <c r="C83" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="D83" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="E83" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F83" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>6</v>
       </c>
       <c r="B84" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="C84" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="D84" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="E84" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F84" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>6</v>
       </c>
       <c r="B85" t="s">
         <v>7</v>
       </c>
       <c r="C85" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="D85" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="E85" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F85" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>6</v>
       </c>
       <c r="B86" t="s">
         <v>12</v>
       </c>
       <c r="C86" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="D86" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="E86" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F86" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>6</v>
       </c>
       <c r="B87" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="C87" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="D87" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="E87" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F87" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>6</v>
       </c>
       <c r="B88" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C88" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="D88" t="s">
+        <v>76</v>
+      </c>
+      <c r="E88" t="s">
+        <v>10</v>
+      </c>
+      <c r="F88" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>6</v>
       </c>
       <c r="B89" t="s">
         <v>7</v>
       </c>
       <c r="C89" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D89" t="s">
-        <v>164</v>
+        <v>76</v>
       </c>
       <c r="E89" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F89" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="C90" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D90" t="s">
-        <v>164</v>
+        <v>76</v>
       </c>
       <c r="E90" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F90" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C91" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E91" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F91" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>6</v>
       </c>
       <c r="B92" t="s">
         <v>7</v>
       </c>
       <c r="C92" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E92" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F92" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>6</v>
       </c>
       <c r="B93" t="s">
         <v>7</v>
       </c>
       <c r="C93" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="E93" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F93" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>6</v>
       </c>
       <c r="B94" t="s">
         <v>7</v>
       </c>
       <c r="C94" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="E94" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F94" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
         <v>6</v>
       </c>
       <c r="B95" t="s">
         <v>7</v>
       </c>
       <c r="C95" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="E95" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F95" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="C96" t="s">
-        <v>181</v>
+        <v>177</v>
+      </c>
+      <c r="D96" t="s">
+        <v>178</v>
       </c>
       <c r="E96" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F96" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
         <v>6</v>
       </c>
       <c r="B97" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="C97" t="s">
+        <v>180</v>
+      </c>
+      <c r="D97" t="s">
         <v>181</v>
       </c>
       <c r="E97" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F97" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
         <v>6</v>
       </c>
       <c r="B98" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C98" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D98" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="E98" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="F98" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
         <v>6</v>
       </c>
       <c r="B99" t="s">
         <v>12</v>
       </c>
       <c r="C99" t="s">
+        <v>183</v>
+      </c>
+      <c r="D99" t="s">
+        <v>181</v>
+      </c>
+      <c r="E99" t="s">
+        <v>104</v>
+      </c>
+      <c r="F99" t="s">
         <v>185</v>
-      </c>
-[...7 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
         <v>6</v>
       </c>
       <c r="B100" t="s">
         <v>7</v>
       </c>
       <c r="C100" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D100" t="s">
+        <v>181</v>
+      </c>
+      <c r="E100" t="s">
+        <v>104</v>
+      </c>
+      <c r="F100" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
         <v>6</v>
       </c>
       <c r="B101" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C101" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D101" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="E101" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F101" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
         <v>6</v>
       </c>
       <c r="B102" t="s">
         <v>7</v>
       </c>
       <c r="C102" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D102" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="E102" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F102" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
         <v>6</v>
       </c>
       <c r="B103" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="C103" t="s">
+        <v>187</v>
+      </c>
+      <c r="D103" t="s">
+        <v>181</v>
+      </c>
+      <c r="E103" t="s">
+        <v>10</v>
+      </c>
+      <c r="F103" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
         <v>6</v>
       </c>
       <c r="B104" t="s">
         <v>7</v>
       </c>
       <c r="C104" t="s">
-        <v>194</v>
+        <v>191</v>
+      </c>
+      <c r="D104" t="s">
+        <v>181</v>
       </c>
       <c r="E104" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F104" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
         <v>6</v>
       </c>
       <c r="B105" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C105" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="D105" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="E105" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F105" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
         <v>6</v>
       </c>
       <c r="B106" t="s">
         <v>7</v>
       </c>
       <c r="C106" t="s">
-        <v>196</v>
+        <v>194</v>
+      </c>
+      <c r="D106" t="s">
+        <v>181</v>
       </c>
       <c r="E106" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F106" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
         <v>6</v>
       </c>
       <c r="B107" t="s">
         <v>7</v>
       </c>
       <c r="C107" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="D107" t="s">
+        <v>196</v>
+      </c>
+      <c r="E107" t="s">
+        <v>10</v>
+      </c>
+      <c r="F107" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
         <v>6</v>
       </c>
       <c r="B108" t="s">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="C108" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E108" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F108" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
         <v>6</v>
       </c>
       <c r="B109" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="C109" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="E109" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F109" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
         <v>6</v>
       </c>
       <c r="B110" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C110" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="E110" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F110" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
         <v>6</v>
       </c>
       <c r="B111" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="C111" t="s">
+        <v>202</v>
+      </c>
+      <c r="D111" t="s">
+        <v>203</v>
+      </c>
+      <c r="E111" t="s">
+        <v>10</v>
+      </c>
+      <c r="F111" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
         <v>6</v>
       </c>
       <c r="B112" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C112" t="s">
-        <v>204</v>
+        <v>202</v>
+      </c>
+      <c r="D112" t="s">
+        <v>203</v>
       </c>
       <c r="E112" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F112" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
         <v>6</v>
       </c>
       <c r="B113" t="s">
         <v>7</v>
       </c>
       <c r="C113" t="s">
-        <v>209</v>
+        <v>202</v>
+      </c>
+      <c r="D113" t="s">
+        <v>203</v>
       </c>
       <c r="E113" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F113" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>18</v>
+        <v>6</v>
+      </c>
+      <c r="B114" t="s">
+        <v>14</v>
       </c>
       <c r="C114" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="D114" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="E114" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F114" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>18</v>
+        <v>6</v>
+      </c>
+      <c r="B115" t="s">
+        <v>12</v>
       </c>
       <c r="C115" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="D115" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="E115" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F115" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
         <v>6</v>
       </c>
       <c r="B116" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C116" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="D116" t="s">
-        <v>218</v>
+        <v>203</v>
       </c>
       <c r="E116" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F116" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
         <v>6</v>
       </c>
       <c r="B117" t="s">
         <v>7</v>
       </c>
       <c r="C117" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="E117" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F117" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
         <v>6</v>
       </c>
       <c r="B118" t="s">
         <v>7</v>
       </c>
       <c r="C118" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="E118" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F118" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
         <v>6</v>
       </c>
       <c r="B119" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C119" t="s">
-        <v>224</v>
+        <v>213</v>
+      </c>
+      <c r="D119" t="s">
+        <v>215</v>
       </c>
       <c r="E119" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F119" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
         <v>6</v>
       </c>
       <c r="B120" t="s">
         <v>7</v>
       </c>
       <c r="C120" t="s">
-        <v>226</v>
+        <v>217</v>
+      </c>
+      <c r="D120" t="s">
+        <v>215</v>
       </c>
       <c r="E120" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F120" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
         <v>6</v>
       </c>
       <c r="B121" t="s">
         <v>7</v>
       </c>
       <c r="C121" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="E121" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F121" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
         <v>6</v>
       </c>
       <c r="B122" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="C122" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="E122" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F122" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
         <v>6</v>
       </c>
       <c r="B123" t="s">
         <v>7</v>
       </c>
       <c r="C123" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="E123" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F123" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>18</v>
+        <v>6</v>
+      </c>
+      <c r="B124" t="s">
+        <v>12</v>
       </c>
       <c r="C124" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="E124" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F124" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
         <v>6</v>
       </c>
       <c r="B125" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="C125" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="E125" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F125" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
         <v>6</v>
       </c>
       <c r="B126" t="s">
         <v>7</v>
       </c>
       <c r="C126" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="E126" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F126" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="C127" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="D127" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="E127" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F127" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="C128" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="D128" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E128" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F128" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
         <v>6</v>
       </c>
       <c r="B129" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C129" t="s">
-        <v>245</v>
+        <v>234</v>
+      </c>
+      <c r="D129" t="s">
+        <v>235</v>
       </c>
       <c r="E129" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F129" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
         <v>6</v>
       </c>
       <c r="B130" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="C130" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="E130" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F130" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
         <v>6</v>
       </c>
       <c r="B131" t="s">
         <v>7</v>
       </c>
       <c r="C131" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="E131" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F131" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
         <v>6</v>
       </c>
       <c r="B132" t="s">
         <v>7</v>
       </c>
       <c r="C132" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="E132" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F132" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
         <v>6</v>
       </c>
       <c r="B133" t="s">
         <v>7</v>
       </c>
       <c r="C133" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="E133" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F133" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
         <v>6</v>
       </c>
       <c r="B134" t="s">
         <v>7</v>
       </c>
       <c r="C134" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="E134" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F134" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
         <v>6</v>
       </c>
       <c r="B135" t="s">
         <v>7</v>
       </c>
       <c r="C135" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="E135" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F135" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
         <v>6</v>
       </c>
       <c r="B136" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C136" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="E136" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F136" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="C137" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="D137" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="E137" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F137" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
         <v>6</v>
       </c>
       <c r="B138" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="C138" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="D138" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="E138" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F138" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
         <v>6</v>
       </c>
       <c r="B139" t="s">
         <v>7</v>
       </c>
       <c r="C139" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="E139" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F139" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
         <v>6</v>
       </c>
       <c r="B140" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="C140" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="D140" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="E140" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F140" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
         <v>6</v>
       </c>
       <c r="B141" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="C141" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="D141" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="E141" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F141" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
         <v>6</v>
       </c>
       <c r="B142" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="C142" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="E142" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F142" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>6</v>
       </c>
       <c r="B143" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="C143" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="E143" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F143" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>18</v>
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>52</v>
       </c>
       <c r="C144" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="E144" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F144" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>18</v>
+        <v>6</v>
+      </c>
+      <c r="B145" t="s">
+        <v>7</v>
       </c>
       <c r="C145" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="E145" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F145" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
         <v>6</v>
       </c>
       <c r="B146" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="C146" t="s">
-        <v>280</v>
+        <v>269</v>
+      </c>
+      <c r="D146" t="s">
+        <v>270</v>
       </c>
       <c r="E146" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F146" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
         <v>6</v>
       </c>
       <c r="B147" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="C147" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="D147" t="s">
-        <v>283</v>
+        <v>270</v>
       </c>
       <c r="E147" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F147" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
         <v>6</v>
       </c>
       <c r="B148" t="s">
-        <v>285</v>
+        <v>7</v>
       </c>
       <c r="C148" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="D148" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="E148" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F148" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
         <v>6</v>
       </c>
       <c r="B149" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="C149" t="s">
-        <v>289</v>
+        <v>276</v>
       </c>
       <c r="D149" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E149" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F149" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
         <v>6</v>
       </c>
       <c r="B150" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="C150" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="D150" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="E150" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F150" t="s">
-        <v>293</v>
+        <v>279</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
         <v>6</v>
       </c>
       <c r="B151" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="C151" t="s">
-        <v>294</v>
+        <v>276</v>
+      </c>
+      <c r="D151" t="s">
+        <v>277</v>
       </c>
       <c r="E151" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F151" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
         <v>6</v>
       </c>
       <c r="B152" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="C152" t="s">
-        <v>296</v>
+        <v>281</v>
+      </c>
+      <c r="D152" t="s">
+        <v>282</v>
       </c>
       <c r="E152" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F152" t="s">
-        <v>297</v>
+        <v>283</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>6</v>
       </c>
       <c r="B153" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="C153" t="s">
-        <v>298</v>
+        <v>281</v>
+      </c>
+      <c r="D153" t="s">
+        <v>282</v>
       </c>
       <c r="E153" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F153" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>6</v>
       </c>
       <c r="B154" t="s">
+        <v>47</v>
+      </c>
+      <c r="C154" t="s">
         <v>285</v>
       </c>
-      <c r="C154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D154" t="s">
-        <v>301</v>
+        <v>282</v>
       </c>
       <c r="E154" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F154" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>6</v>
       </c>
       <c r="B155" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="C155" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="E155" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F155" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
         <v>6</v>
       </c>
       <c r="B156" t="s">
-        <v>303</v>
+        <v>47</v>
       </c>
       <c r="C156" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="E156" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F156" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>36</v>
       </c>
       <c r="C157" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="D157" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="E157" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F157" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C158" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="D158" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="E158" t="s">
-        <v>87</v>
+        <v>39</v>
       </c>
       <c r="F158" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>6</v>
       </c>
       <c r="B159" t="s">
-        <v>308</v>
+        <v>47</v>
       </c>
       <c r="C159" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="E159" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F159" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>6</v>
       </c>
       <c r="B160" t="s">
-        <v>285</v>
+        <v>47</v>
       </c>
       <c r="C160" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="D160" t="s">
+        <v>300</v>
+      </c>
+      <c r="E160" t="s">
+        <v>10</v>
+      </c>
+      <c r="F160" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
         <v>6</v>
       </c>
       <c r="B161" t="s">
-        <v>37</v>
+        <v>302</v>
       </c>
       <c r="C161" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="D161" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E161" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F161" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>6</v>
       </c>
       <c r="B162" t="s">
-        <v>308</v>
+        <v>47</v>
       </c>
       <c r="C162" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="D162" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E162" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F162" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
         <v>6</v>
       </c>
       <c r="B163" t="s">
-        <v>285</v>
+        <v>47</v>
       </c>
       <c r="C163" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="D163" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="E163" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F163" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
         <v>6</v>
       </c>
       <c r="B164" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="C164" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="E164" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F164" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
         <v>6</v>
       </c>
       <c r="B165" t="s">
-        <v>308</v>
+        <v>47</v>
       </c>
       <c r="C165" t="s">
+        <v>313</v>
+      </c>
+      <c r="E165" t="s">
+        <v>10</v>
+      </c>
+      <c r="F165" t="s">
         <v>314</v>
-      </c>
-[...7 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
         <v>6</v>
       </c>
       <c r="B166" t="s">
-        <v>303</v>
+        <v>47</v>
       </c>
       <c r="C166" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="E166" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F166" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
         <v>6</v>
       </c>
       <c r="B167" t="s">
-        <v>37</v>
+        <v>317</v>
       </c>
       <c r="C167" t="s">
+        <v>318</v>
+      </c>
+      <c r="D167" t="s">
         <v>319</v>
       </c>
       <c r="E167" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
         <v>6</v>
       </c>
       <c r="B168" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="C168" t="s">
+        <v>318</v>
+      </c>
+      <c r="D168" t="s">
+        <v>319</v>
+      </c>
+      <c r="E168" t="s">
+        <v>104</v>
+      </c>
+      <c r="F168" t="s">
         <v>321</v>
-      </c>
-[...4 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
         <v>6</v>
       </c>
       <c r="B169" t="s">
-        <v>37</v>
+        <v>302</v>
       </c>
       <c r="C169" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="D169" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="E169" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="F169" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
         <v>6</v>
       </c>
       <c r="B170" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="C170" t="s">
-        <v>325</v>
+        <v>322</v>
+      </c>
+      <c r="D170" t="s">
+        <v>319</v>
       </c>
       <c r="E170" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="F170" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>18</v>
+        <v>6</v>
+      </c>
+      <c r="B171" t="s">
+        <v>324</v>
       </c>
       <c r="C171" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="D171" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="E171" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F171" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
         <v>6</v>
       </c>
       <c r="B172" t="s">
-        <v>285</v>
+        <v>302</v>
       </c>
       <c r="C172" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="D172" t="s">
-        <v>218</v>
+        <v>319</v>
       </c>
       <c r="E172" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F172" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
         <v>6</v>
       </c>
       <c r="B173" t="s">
-        <v>37</v>
+        <v>324</v>
       </c>
       <c r="C173" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="D173" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="E173" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F173" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
         <v>6</v>
       </c>
       <c r="B174" t="s">
-        <v>285</v>
+        <v>47</v>
       </c>
       <c r="C174" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="D174" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="E174" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F174" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
         <v>6</v>
       </c>
       <c r="B175" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="C175" t="s">
-        <v>332</v>
+        <v>327</v>
+      </c>
+      <c r="D175" t="s">
+        <v>319</v>
       </c>
       <c r="E175" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F175" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>18</v>
+        <v>6</v>
+      </c>
+      <c r="B176" t="s">
+        <v>302</v>
       </c>
       <c r="C176" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="D176" t="s">
-        <v>337</v>
+        <v>319</v>
       </c>
       <c r="E176" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F176" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
         <v>6</v>
       </c>
       <c r="B177" t="s">
-        <v>303</v>
+        <v>317</v>
       </c>
       <c r="C177" t="s">
-        <v>339</v>
+        <v>331</v>
+      </c>
+      <c r="D177" t="s">
+        <v>319</v>
       </c>
       <c r="E177" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F177" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
         <v>6</v>
       </c>
       <c r="B178" t="s">
-        <v>285</v>
+        <v>324</v>
       </c>
       <c r="C178" t="s">
-        <v>339</v>
+        <v>331</v>
+      </c>
+      <c r="D178" t="s">
+        <v>319</v>
       </c>
       <c r="E178" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F178" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
         <v>6</v>
       </c>
       <c r="B179" t="s">
-        <v>342</v>
+        <v>47</v>
       </c>
       <c r="C179" t="s">
-        <v>339</v>
+        <v>331</v>
+      </c>
+      <c r="D179" t="s">
+        <v>319</v>
       </c>
       <c r="E179" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="F179" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
         <v>6</v>
       </c>
       <c r="B180" t="s">
-        <v>308</v>
+        <v>47</v>
       </c>
       <c r="C180" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="E180" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F180" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
         <v>6</v>
       </c>
       <c r="B181" t="s">
-        <v>345</v>
+        <v>47</v>
       </c>
       <c r="C181" t="s">
+        <v>338</v>
+      </c>
+      <c r="E181" t="s">
+        <v>10</v>
+      </c>
+      <c r="F181" t="s">
         <v>339</v>
-      </c>
-[...4 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
         <v>6</v>
       </c>
       <c r="B182" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="C182" t="s">
-        <v>339</v>
+        <v>340</v>
+      </c>
+      <c r="D182" t="s">
+        <v>319</v>
       </c>
       <c r="E182" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F182" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
         <v>6</v>
       </c>
       <c r="B183" t="s">
-        <v>285</v>
+        <v>47</v>
       </c>
       <c r="C183" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>342</v>
       </c>
       <c r="E183" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F183" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>36</v>
       </c>
       <c r="C184" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="D184" t="s">
-        <v>301</v>
+        <v>345</v>
       </c>
       <c r="E184" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F184" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
         <v>6</v>
       </c>
       <c r="B185" t="s">
-        <v>37</v>
+        <v>302</v>
       </c>
       <c r="C185" t="s">
+        <v>347</v>
+      </c>
+      <c r="D185" t="s">
+        <v>235</v>
+      </c>
+      <c r="E185" t="s">
+        <v>10</v>
+      </c>
+      <c r="F185" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
         <v>6</v>
       </c>
       <c r="B186" t="s">
-        <v>37</v>
+        <v>302</v>
       </c>
       <c r="C186" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="D186" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="E186" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F186" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
         <v>6</v>
       </c>
       <c r="B187" t="s">
-        <v>308</v>
+        <v>47</v>
       </c>
       <c r="C187" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="D187" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="E187" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F187" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
         <v>6</v>
       </c>
       <c r="B188" t="s">
-        <v>285</v>
+        <v>324</v>
       </c>
       <c r="C188" t="s">
+        <v>349</v>
+      </c>
+      <c r="E188" t="s">
+        <v>10</v>
+      </c>
+      <c r="F188" t="s">
         <v>352</v>
-      </c>
-[...7 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>36</v>
       </c>
       <c r="C189" t="s">
-        <v>356</v>
+        <v>353</v>
+      </c>
+      <c r="D189" t="s">
+        <v>354</v>
       </c>
       <c r="E189" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F189" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
         <v>6</v>
       </c>
       <c r="B190" t="s">
-        <v>285</v>
+        <v>356</v>
       </c>
       <c r="C190" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E190" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F190" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
         <v>6</v>
       </c>
       <c r="B191" t="s">
-        <v>37</v>
+        <v>302</v>
       </c>
       <c r="C191" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E191" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F191" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
         <v>6</v>
       </c>
       <c r="B192" t="s">
-        <v>308</v>
+        <v>47</v>
       </c>
       <c r="C192" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E192" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F192" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
         <v>6</v>
       </c>
       <c r="B193" t="s">
-        <v>285</v>
+        <v>317</v>
       </c>
       <c r="C193" t="s">
+        <v>357</v>
+      </c>
+      <c r="E193" t="s">
+        <v>10</v>
+      </c>
+      <c r="F193" t="s">
         <v>361</v>
-      </c>
-[...4 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
         <v>6</v>
       </c>
       <c r="B194" t="s">
-        <v>308</v>
+        <v>362</v>
       </c>
       <c r="C194" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E194" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
         <v>6</v>
       </c>
       <c r="B195" t="s">
-        <v>285</v>
+        <v>324</v>
       </c>
       <c r="C195" t="s">
+        <v>357</v>
+      </c>
+      <c r="E195" t="s">
+        <v>10</v>
+      </c>
+      <c r="F195" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
         <v>6</v>
       </c>
       <c r="B196" t="s">
-        <v>303</v>
+        <v>47</v>
       </c>
       <c r="C196" t="s">
+        <v>365</v>
+      </c>
+      <c r="D196" t="s">
+        <v>319</v>
+      </c>
+      <c r="E196" t="s">
+        <v>10</v>
+      </c>
+      <c r="F196" t="s">
         <v>366</v>
-      </c>
-[...4 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
         <v>6</v>
       </c>
       <c r="B197" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="C197" t="s">
-        <v>368</v>
+        <v>365</v>
+      </c>
+      <c r="D197" t="s">
+        <v>319</v>
       </c>
       <c r="E197" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F197" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
         <v>6</v>
       </c>
       <c r="B198" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C198" t="s">
+        <v>365</v>
+      </c>
+      <c r="D198" t="s">
+        <v>319</v>
+      </c>
+      <c r="E198" t="s">
+        <v>10</v>
+      </c>
+      <c r="F198" t="s">
         <v>368</v>
-      </c>
-[...4 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
         <v>6</v>
       </c>
       <c r="B199" t="s">
-        <v>285</v>
+        <v>324</v>
       </c>
       <c r="C199" t="s">
-        <v>368</v>
+        <v>369</v>
+      </c>
+      <c r="D199" t="s">
+        <v>319</v>
       </c>
       <c r="E199" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F199" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
         <v>6</v>
       </c>
       <c r="B200" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="C200" t="s">
-        <v>368</v>
+        <v>369</v>
+      </c>
+      <c r="D200" t="s">
+        <v>319</v>
       </c>
       <c r="E200" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F200" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>18</v>
+        <v>6</v>
+      </c>
+      <c r="B201" t="s">
+        <v>302</v>
       </c>
       <c r="C201" t="s">
+        <v>369</v>
+      </c>
+      <c r="D201" t="s">
+        <v>319</v>
+      </c>
+      <c r="E201" t="s">
+        <v>10</v>
+      </c>
+      <c r="F201" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202" t="s">
+        <v>6</v>
+      </c>
+      <c r="B202" t="s">
+        <v>47</v>
+      </c>
+      <c r="C202" t="s">
         <v>373</v>
       </c>
-      <c r="D201" t="s">
+      <c r="E202" t="s">
+        <v>10</v>
+      </c>
+      <c r="F202" t="s">
         <v>374</v>
       </c>
-      <c r="E201" t="s">
-[...2 lines deleted...]
-      <c r="F201" t="s">
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" t="s">
+        <v>6</v>
+      </c>
+      <c r="B203" t="s">
+        <v>324</v>
+      </c>
+      <c r="C203" t="s">
+        <v>373</v>
+      </c>
+      <c r="E203" t="s">
+        <v>10</v>
+      </c>
+      <c r="F203" t="s">
         <v>375</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" t="s">
+        <v>6</v>
+      </c>
+      <c r="B204" t="s">
+        <v>317</v>
+      </c>
+      <c r="C204" t="s">
+        <v>373</v>
+      </c>
+      <c r="E204" t="s">
+        <v>10</v>
+      </c>
+      <c r="F204" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" t="s">
+        <v>6</v>
+      </c>
+      <c r="B205" t="s">
+        <v>302</v>
+      </c>
+      <c r="C205" t="s">
+        <v>373</v>
+      </c>
+      <c r="E205" t="s">
+        <v>10</v>
+      </c>
+      <c r="F205" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" t="s">
+        <v>6</v>
+      </c>
+      <c r="B206" t="s">
+        <v>324</v>
+      </c>
+      <c r="C206" t="s">
+        <v>378</v>
+      </c>
+      <c r="E206" t="s">
+        <v>10</v>
+      </c>
+      <c r="F206" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" t="s">
+        <v>6</v>
+      </c>
+      <c r="B207" t="s">
+        <v>302</v>
+      </c>
+      <c r="C207" t="s">
+        <v>378</v>
+      </c>
+      <c r="E207" t="s">
+        <v>10</v>
+      </c>
+      <c r="F207" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" t="s">
+        <v>6</v>
+      </c>
+      <c r="B208" t="s">
+        <v>302</v>
+      </c>
+      <c r="C208" t="s">
+        <v>381</v>
+      </c>
+      <c r="E208" t="s">
+        <v>10</v>
+      </c>
+      <c r="F208" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" t="s">
+        <v>6</v>
+      </c>
+      <c r="B209" t="s">
+        <v>317</v>
+      </c>
+      <c r="C209" t="s">
+        <v>383</v>
+      </c>
+      <c r="E209" t="s">
+        <v>10</v>
+      </c>
+      <c r="F209" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6">
+      <c r="A210" t="s">
+        <v>6</v>
+      </c>
+      <c r="B210" t="s">
+        <v>324</v>
+      </c>
+      <c r="C210" t="s">
+        <v>385</v>
+      </c>
+      <c r="E210" t="s">
+        <v>10</v>
+      </c>
+      <c r="F210" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6">
+      <c r="A211" t="s">
+        <v>6</v>
+      </c>
+      <c r="B211" t="s">
+        <v>47</v>
+      </c>
+      <c r="C211" t="s">
+        <v>385</v>
+      </c>
+      <c r="E211" t="s">
+        <v>10</v>
+      </c>
+      <c r="F211" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6">
+      <c r="A212" t="s">
+        <v>6</v>
+      </c>
+      <c r="B212" t="s">
+        <v>302</v>
+      </c>
+      <c r="C212" t="s">
+        <v>385</v>
+      </c>
+      <c r="E212" t="s">
+        <v>10</v>
+      </c>
+      <c r="F212" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6">
+      <c r="A213" t="s">
+        <v>6</v>
+      </c>
+      <c r="B213" t="s">
+        <v>317</v>
+      </c>
+      <c r="C213" t="s">
+        <v>385</v>
+      </c>
+      <c r="E213" t="s">
+        <v>10</v>
+      </c>
+      <c r="F213" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6">
+      <c r="A214" t="s">
+        <v>36</v>
+      </c>
+      <c r="C214" t="s">
+        <v>390</v>
+      </c>
+      <c r="D214" t="s">
+        <v>391</v>
+      </c>
+      <c r="E214" t="s">
+        <v>39</v>
+      </c>
+      <c r="F214" t="s">
+        <v>392</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>