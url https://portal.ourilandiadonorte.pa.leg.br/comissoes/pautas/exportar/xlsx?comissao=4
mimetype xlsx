--- v0 (2026-08-18)
+++ v1 (2026-10-28)
@@ -1,108 +1,129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Natureza</t>
   </si>
   <si>
     <t>Comissão</t>
   </si>
   <si>
     <t>Data ou período</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>Origem/situação</t>
   </si>
   <si>
     <t>Documento</t>
   </si>
   <si>
     <t>Reunião de comissão</t>
   </si>
   <si>
     <t>Comissão Permanente de Finanças,Orçamento e Tributação</t>
   </si>
   <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>Analise de projetos</t>
+  </si>
+  <si>
+    <t>Pauta consolidada assinada</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/43d3833a-e5bf-4ad1-8718-b5e9428de7c2</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/87994145-cabd-4709-84e3-c6b3e6c64bec</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/61734f50-74f8-4d7d-bf65-79b90d1d25cb</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/2f340c81-163d-4b3d-a131-bce31b977675</t>
+  </si>
+  <si>
     <t>05/08/2026</t>
   </si>
   <si>
-    <t>Analise de projetos</t>
-[...5 lines deleted...]
-    <t>Ata-fonte: https://sapl.ourilandiadonorte.pa.leg.br/media/sapl/public/reuniao/279/ata/ata_comissao_05-08-2026.pdf</t>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/20f04746-7966-4c13-9983-a0e1cb66153c</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>Analise de projetos e preenchimento de vagas nas comissões</t>
   </si>
   <si>
-    <t>Pauta consolidada assinada</t>
-[...1 lines deleted...]
-  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/4697c224-06fa-4783-808b-71d1b11149a1</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>Analise da LDO</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/20c8a32a-a17f-4314-bb90-02d68206edbe</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/582bb815-092f-401c-a423-a36a29b3932d</t>
   </si>
   <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/e15c71fa-954e-4029-ab5f-3c3a098e6dbd</t>
   </si>
   <si>
     <t>13/05/2026</t>
@@ -155,54 +176,54 @@
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>Emissão de parecer do PL 028-PPA</t>
   </si>
   <si>
     <t>Pauta oficial do SAPL</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/materia/2274</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>Analise da LOA</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/c33445f0-2f5c-4802-b41e-0c450ff9be0a</t>
   </si>
   <si>
     <t>09/12/2025</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/fa999c3e-2398-4b77-8f29-6dbeb2cae30f</t>
+  </si>
+  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/80b8547e-1ba4-41db-89e2-6b69724b606a</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/fa999c3e-2398-4b77-8f29-6dbeb2cae30f</t>
   </si>
   <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>Analise do PL LOA e PPA</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/e9cbcfe5-c223-484d-a154-906ae06f42f0</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/5776bfba-daca-4031-a4b5-39a00d5166e4</t>
   </si>
   <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/c7780a4a-c84c-419e-b213-82b82310b374</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
@@ -335,51 +356,51 @@
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/e475fa2d-9ee0-4616-b655-d1cd2920d10f</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/9cfe67ce-8d4e-4c78-b63e-2b2cce0302da</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>PL CMDC</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/comissoes/pautas/verificar/a8a4e34d-b94a-4447-9eb3-ccb4f5e177d3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -673,55 +694,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F40"/>
+  <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -744,806 +765,877 @@
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>7</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
         <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>7</v>
       </c>
       <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
+        <v>51</v>
+      </c>
+      <c r="E19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>7</v>
       </c>
       <c r="C20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" t="s">
+        <v>51</v>
+      </c>
+      <c r="E20" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
         <v>7</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F21" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" t="s">
+        <v>57</v>
+      </c>
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D23" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="E23" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F23" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D24" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="E24" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F24" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="E25" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="F25" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
         <v>7</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="E26" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F26" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="E27" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F27" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>6</v>
       </c>
       <c r="B28" t="s">
         <v>7</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="E28" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F28" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>6</v>
       </c>
       <c r="B29" t="s">
         <v>7</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D29" t="s">
+        <v>74</v>
+      </c>
+      <c r="E29" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D30" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E30" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F30" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>6</v>
       </c>
       <c r="B31" t="s">
         <v>7</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>79</v>
+      </c>
+      <c r="D31" t="s">
+        <v>35</v>
       </c>
       <c r="E31" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F31" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>6</v>
       </c>
       <c r="B32" t="s">
         <v>7</v>
       </c>
       <c r="C32" t="s">
+        <v>81</v>
+      </c>
+      <c r="D32" t="s">
+        <v>82</v>
+      </c>
+      <c r="E32" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>6</v>
       </c>
       <c r="B33" t="s">
         <v>7</v>
       </c>
       <c r="C33" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D33" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E33" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="F33" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" t="s">
         <v>7</v>
       </c>
       <c r="C34" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D34" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="E34" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F34" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35" t="s">
         <v>7</v>
       </c>
       <c r="C35" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="E35" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F35" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>6</v>
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D36" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E36" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F36" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D37" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E37" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F37" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>6</v>
       </c>
       <c r="B38" t="s">
         <v>7</v>
       </c>
       <c r="C38" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="D38" t="s">
+        <v>96</v>
+      </c>
+      <c r="E38" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E39" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F39" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40" t="s">
         <v>7</v>
       </c>
       <c r="C40" t="s">
+        <v>100</v>
+      </c>
+      <c r="D40" t="s">
+        <v>101</v>
+      </c>
+      <c r="E40" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" t="s">
+        <v>6</v>
+      </c>
+      <c r="B41" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" t="s">
         <v>103</v>
       </c>
-      <c r="D40" t="s">
+      <c r="D41" t="s">
         <v>104</v>
       </c>
-      <c r="E40" t="s">
-[...2 lines deleted...]
-      <c r="F40" t="s">
+      <c r="E41" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" t="s">
         <v>105</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" t="s">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" t="s">
+        <v>106</v>
+      </c>
+      <c r="D42" t="s">
+        <v>104</v>
+      </c>
+      <c r="E42" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" t="s">
+        <v>7</v>
+      </c>
+      <c r="C43" t="s">
+        <v>108</v>
+      </c>
+      <c r="D43" t="s">
+        <v>104</v>
+      </c>
+      <c r="E43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" t="s">
+        <v>6</v>
+      </c>
+      <c r="B44" t="s">
+        <v>7</v>
+      </c>
+      <c r="C44" t="s">
+        <v>110</v>
+      </c>
+      <c r="D44" t="s">
+        <v>111</v>
+      </c>
+      <c r="E44" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>