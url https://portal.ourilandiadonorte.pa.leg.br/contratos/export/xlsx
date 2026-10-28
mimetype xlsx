--- v1 (2026-08-18)
+++ v2 (2026-10-28)
@@ -1,149 +1,168 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Nº Contrato / Documento</t>
   </si>
   <si>
     <t>Data do ato</t>
   </si>
   <si>
     <t>Fornecedor</t>
   </si>
   <si>
     <t>CNPJ Fornecedor</t>
   </si>
   <si>
     <t>Data Início</t>
   </si>
   <si>
     <t>Data Fim</t>
   </si>
   <si>
     <t>Fim da vigência consolidada</t>
   </si>
   <si>
     <t>Valor (R$)</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Inteiro teor / Link de verificação</t>
   </si>
   <si>
+    <t>Certidão de não ocorrência</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2026-000786</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Ourilândia do Norte</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>Não houve celebração de novo contrato nem formalização de termo aditivo no período certificado.</t>
+  </si>
+  <si>
+    <t>Assinada e publicada</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/25254642-c165-49c4-867a-673efc4f53c4</t>
+  </si>
+  <si>
     <t>Contrato original</t>
   </si>
   <si>
     <t>007</t>
   </si>
   <si>
     <t>11/08/2026</t>
   </si>
   <si>
     <t>TELESPAZIO BRASIL S.A.</t>
   </si>
   <si>
     <t>02.214.014/0001-33</t>
   </si>
   <si>
     <t>11/08/2027</t>
   </si>
   <si>
     <t>63.451,44</t>
   </si>
   <si>
-    <t>Fornecimento de 07 (sete) acesso à Internet móvel/mensal ilimitado, para veículos da Câmara Municipal de Ourilândia do Norte (sem o fornecimento de equipamentos), conforme condições, quantidades e exigências estabelecidas neste Edital e seus
-anexos.</t>
+    <t>Prestação de Serviço para o fornecimento de 07 (sete) acesso à Internet móvel/mensal
+ilimitado, para veículos da Câmara Municipal de Ourilândia do Norte (sem o fornecimento
+de equipamentos</t>
   </si>
   <si>
     <t>Vigente</t>
   </si>
   <si>
-    <t>Certidão de não ocorrência</t>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/Js8WkiE4Drp1ATJdbY8vn0bDgF7X5wa0DH2GHeKV.pdf</t>
   </si>
   <si>
     <t>CMON-CERT-CONT-2026-000282</t>
   </si>
   <si>
     <t>02/08/2026</t>
   </si>
   <si>
-    <t>Câmara Municipal de Ourilândia do Norte</t>
-[...1 lines deleted...]
-  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>31/07/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>Assinada e publicada</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/35a7d70a-ccc1-4509-a27b-c52d58ac4130</t>
   </si>
   <si>
     <t>CMON-CERT-CONT-2026-000281</t>
   </si>
   <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/324cfc53-6b73-4107-938f-53503f23ee13</t>
   </si>
   <si>
     <t>CMON-CERT-CONT-2026-000280</t>
   </si>
   <si>
     <t>01/05/2026</t>
   </si>
   <si>
     <t>31/05/2026</t>
   </si>
@@ -850,283 +869,279 @@
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>POSTO ÁGUIA  EIRELI</t>
   </si>
   <si>
     <t>83.800,00</t>
   </si>
   <si>
     <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/001/Yeweqg9Zm6p6Jwo8vHZwgeVjKgUBjvoXLWnwK04G.pdf</t>
   </si>
   <si>
     <t>CMON-CERT-CONT-2023-000259</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/37b5185c-52bb-457a-8407-edcc70ddd2eb</t>
   </si>
   <si>
+    <t>011/2022</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>VALE COMERCIO DE MOTOS LTDA</t>
+  </si>
+  <si>
+    <t>12.939.753/0001-46</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>46.000,00</t>
+  </si>
+  <si>
+    <t>Aquisição de um veiculo conforme termos e condições constantes no Termo de Referência.</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/007/zWQip1Jurj74WiKJ5OLkny4LiA7bD1nC0Wlp7l2X.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/007/FKwFiFWx7NLjQswgmGjANRIcBbpVbN7IIJpDnGnw.pdf</t>
+  </si>
+  <si>
+    <t>007/2022</t>
+  </si>
+  <si>
+    <t>Aquisição de um veiculo conforme termos e condições constantes no Termo de Referência</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/q6zaNryU5Y1BnjBulXYPaULW0SDRKm0aMC8TpecJ.pdf</t>
+  </si>
+  <si>
+    <t>010/2022</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>R. DE C. G. DA SILVA ENERGIA SOLAR EIRELI,</t>
+  </si>
+  <si>
+    <t>34.346.741/0001-40</t>
+  </si>
+  <si>
+    <t>30/05/2023</t>
+  </si>
+  <si>
+    <t>159.999,53</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA OBJETIVANDO A PRESTAÇÃO DE SERVIÇOS PARA A INSTALAÇÃO DA USINA  OTOVOLTAICA DE MICROGERAÇÃO NO PRÉDIO SEDE DA CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE- PARÁ, COM CAPACIDADE MÍNIMA DE GERAÇÃO DE 41,8KWP</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/revisao-20261012/Contrato-010-2022-energia-solar.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/NL3Lg76wErc2Np42cqgp73kAYWTfjExqzlhUJsMg.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/IvudwStCPQPoHFW3r12H7axCIIBBXsMYN1lK0jZs.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/p7ckC8ToQ0ROZA8ldINfAsEK6nuudppBoqqSn7ws.pdf | Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/P4F7Dc9F34WIPkei7qeBLwoHYEBGbjllvfOdMLCA.pdf | Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/CCYridJ6gpwM1FRlbhLId5STkzIOcl6GjAThHOkt.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/kANIhAELuttreHi1BIt9sw9WtVYssKnyrZ3DsZAh.pdf | Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/iTRchk3SAu5dAlAw8XHYYlZ0CKiZ91ks4M9XDfMe.pdf</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>LEIVYDEANE DE ALMEIDA BARBOSA DANTAS,MEI</t>
+  </si>
+  <si>
+    <t>42.726.388/0001-52</t>
+  </si>
+  <si>
+    <t>1.368,00</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE BENS PERMANENTES E DE CONSUMO DE INFORMÁTICA</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/J03S1Th59bm7933opTpaHsNYCDYyowfIXkcauluP.pdf</t>
+  </si>
+  <si>
+    <t>009/2022</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>TJ COMERCIO DE PRODUTOS EIRELI</t>
+  </si>
+  <si>
+    <t>27.274.178/0001-87</t>
+  </si>
+  <si>
+    <t>7.032,00</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/2X1kUwnn0Ac2kU3qmQPoIndzlsYK2MiH69OWBS3U.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/UvvqlKqTryG2wchnQA1zo0nm3BilBJEqpP1nDvby.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/idpJ3iZVdQApJQbIzTYZHtvHD5unkKZuu7kXY1w7.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/Mts3qRy55QBxWf7RAwwXrIxzbzIqUAxSseYIaiEv.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/pVhKFIk9EwXo0HsQCiulNvwU4uvRBmSlRHO2yXpU.pdf</t>
+  </si>
+  <si>
     <t>004/2022</t>
   </si>
   <si>
-    <t>13/12/2022</t>
+    <t>13/06/2022</t>
   </si>
   <si>
     <t>NB AUTOMÓVEIS E PEÇAS LTDA</t>
   </si>
   <si>
     <t>83.836.130/0001-96</t>
   </si>
   <si>
-    <t>31/12/2022</t>
+    <t>13/07/2022</t>
   </si>
   <si>
     <t>116.900,00</t>
   </si>
   <si>
-    <t>Aquisição de um veiculo conforme termos e condições constantes no Termo de Referência.</t>
-[...102 lines deleted...]
-    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/2X1kUwnn0Ac2kU3qmQPoIndzlsYK2MiH69OWBS3U.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/UvvqlKqTryG2wchnQA1zo0nm3BilBJEqpP1nDvby.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/idpJ3iZVdQApJQbIzTYZHtvHD5unkKZuu7kXY1w7.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/Mts3qRy55QBxWf7RAwwXrIxzbzIqUAxSseYIaiEv.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/pVhKFIk9EwXo0HsQCiulNvwU4uvRBmSlRHO2yXpU.pdf</t>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/revisao-20261012/Contrato-004-2022-veiculo-assinado.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/004/AqbIsoxmPhXZcelyXEoV9pv7Owlwz0tMWF7WtC3t.pdf</t>
   </si>
   <si>
     <t>003/2022</t>
   </si>
   <si>
     <t>17/05/2022</t>
   </si>
   <si>
     <t>POSTO ÁGUIA EIRELI</t>
   </si>
   <si>
+    <t>07/10/2023</t>
+  </si>
+  <si>
     <t>101.710,00</t>
   </si>
   <si>
     <t>Fornecimento fracionado de combustíveis, conforme termos e condições constantes no Termo de Referência.</t>
   </si>
   <si>
     <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/001/g1Br1TdWD14oRTSpGmEzsBvGpQh2PdozKDCEOprU.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/001/ieXh365LUcSJCCkQno7kwZ2Wq228nCWateHBrPnP.pdf</t>
   </si>
   <si>
     <t>006/2021/</t>
   </si>
   <si>
     <t>07/04/2021</t>
   </si>
   <si>
     <t>MARCOVEL VEÍCULOS COMÉRCIO LTDA</t>
   </si>
   <si>
     <t>06.949.667/0001-11</t>
   </si>
   <si>
     <t>07/02/2022</t>
   </si>
   <si>
     <t>206.000,00</t>
   </si>
   <si>
-    <t>AQUISIÇÃO DE VEICULO UTILITARIO, CAMINHONETA, MITSUBISHI.</t>
-[...2 lines deleted...]
-    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/004/XupPFKbh53rWOrPKYP0PWnni0KtssR25EbE4LOUt.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/004/LwDseEGhBYqWL82nxOn2MDLSOK66GAs1Ln3K8ZqL.pdf</t>
+    <t>Aquisição de um veículo utilitário, camioneta Mitsubishi, modelo TRITON</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/OYKJ600j5zqQVhRzGGBpFdVe05Jn90nOM7epAhDk.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/004/XupPFKbh53rWOrPKYP0PWnni0KtssR25EbE4LOUt.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/004/LwDseEGhBYqWL82nxOn2MDLSOK66GAs1Ln3K8ZqL.pdf</t>
   </si>
   <si>
     <t>004/2021</t>
   </si>
   <si>
+    <t>01/04/2021</t>
+  </si>
+  <si>
+    <t>BATISTA E MILHOMEM LTDA - ME</t>
+  </si>
+  <si>
+    <t>05.726.789/0001-86</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>23.325,00</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO EQUIPAMENTOS, PRODUTOS E SUPRIMENTOS DE INFORMATICA.</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/003/habilitacao/ijYweenxwSxwj5JQkFTAJvwlhHeLUUWOcJOzIl0K.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/003/habilitacao/OyGUJtmpDkuy0Kn4SRJ9RGWVLjFx6XWQMV9qP4hS.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/003/habilitacao/hGyspzfS6cxOtcUnZ3zQKmMm7y62lk17or20TfAo.pdf</t>
+  </si>
+  <si>
     <t>23/03/2021</t>
   </si>
   <si>
-    <t>BATISTA E MILHOMEM LTDA - ME</t>
-[...4 lines deleted...]
-  <si>
     <t>31/12/2021</t>
-  </si>
-[...10 lines deleted...]
-    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/003/habilitacao/ijYweenxwSxwj5JQkFTAJvwlhHeLUUWOcJOzIl0K.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/003/habilitacao/OyGUJtmpDkuy0Kn4SRJ9RGWVLjFx6XWQMV9qP4hS.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/003/habilitacao/hGyspzfS6cxOtcUnZ3zQKmMm7y62lk17or20TfAo.pdf</t>
   </si>
   <si>
     <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/003/xJslXzUKrEgj4dEdbpdD6plsENNsdkVDBiJIK5iA.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/003/uGEYWeCsiJ89F5K4Dsy7wyQRlQOn3YKpqAoLIPPU.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/003/AdpGRLxc9J9R5hPRrPkryoLuvzR1BG8l0VPqu7KY.pdf</t>
   </si>
   <si>
     <t>003/2021</t>
   </si>
   <si>
     <t>01/03/2021</t>
   </si>
   <si>
     <t>SUPERMERCADO NORTE SUL LTDA</t>
   </si>
   <si>
     <t>16.965.316/0001-58</t>
   </si>
   <si>
     <t>45.974,66</t>
   </si>
   <si>
     <t>PRODUTOS LIMPEZA, HIGIENE E GENEROS ALIMENTÍCIOS, COPA, COZINHA E OUTROS.</t>
   </si>
   <si>
     <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/002/2EmANXOfqKPJ8opzFjGsVbUDhW8KF4zRe8YBuSiW.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/002/0b1mkGFQ2ZGPhfcSszxoyfcxK4vFNGDG26hXmdDC.pdf</t>
   </si>
   <si>
     <t>002/2021/</t>
   </si>
   <si>
     <t>18/02/2021</t>
   </si>
   <si>
     <t>210.900,00</t>
   </si>
   <si>
     <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/001/2021/5BPw8WSNb4UHhZZhrtwArp8EAYobTz2Vp3vIb6BL.pdf | Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/001/2021/Y2t5Y2hqsx8AVWvcXPqWOTmzbNLAadB8Pn5I9aOZ.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1430,55 +1445,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L65"/>
+  <dimension ref="A1:L64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -1493,2200 +1508,2156 @@
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2" t="s">
         <v>15</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>17</v>
       </c>
-      <c r="H2" t="s">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>18</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>19</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>22</v>
       </c>
       <c r="C3" t="s">
         <v>23</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
+      <c r="E3" t="s">
+        <v>25</v>
+      </c>
       <c r="F3" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="G3" t="s">
         <v>26</v>
       </c>
+      <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
+        <v>27</v>
+      </c>
       <c r="J3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K4" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J5" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K5" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J6" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K6" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="B7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C7" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" t="s">
         <v>45</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>46</v>
       </c>
-      <c r="F7" t="s">
+      <c r="J7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" t="s">
+        <v>19</v>
+      </c>
+      <c r="L7" t="s">
         <v>47</v>
-      </c>
-[...16 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
       <c r="G8" t="s">
         <v>54</v>
       </c>
+      <c r="H8" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" t="s">
+        <v>55</v>
+      </c>
       <c r="J8" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="K8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C9" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="D9" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G9" t="s">
         <v>60</v>
       </c>
-      <c r="H9" t="s">
-[...2 lines deleted...]
-      <c r="I9" t="s">
+      <c r="J9" t="s">
+        <v>18</v>
+      </c>
+      <c r="K9" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="B10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" t="s">
+        <v>63</v>
+      </c>
+      <c r="D10" t="s">
         <v>64</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>65</v>
       </c>
-      <c r="D10" t="s">
+      <c r="F10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G10" t="s">
         <v>66</v>
       </c>
-      <c r="E10" t="s">
+      <c r="H10" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" t="s">
         <v>67</v>
       </c>
-      <c r="F10" t="s">
+      <c r="J10" t="s">
         <v>68</v>
       </c>
-      <c r="G10" t="s">
+      <c r="K10" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D11" t="s">
+        <v>72</v>
+      </c>
+      <c r="E11" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F11" t="s">
         <v>74</v>
       </c>
       <c r="G11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H11" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" t="s">
+        <v>76</v>
+      </c>
+      <c r="J11" t="s">
         <v>77</v>
       </c>
-      <c r="H11" t="s">
-[...2 lines deleted...]
-      <c r="I11" t="s">
+      <c r="K11" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C12" t="s">
+        <v>80</v>
+      </c>
+      <c r="D12" t="s">
         <v>81</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" t="s">
         <v>82</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" t="s">
+        <v>80</v>
+      </c>
+      <c r="G12" t="s">
         <v>83</v>
       </c>
-      <c r="E12" t="s">
+      <c r="H12" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" t="s">
         <v>84</v>
       </c>
-      <c r="F12" t="s">
-[...2 lines deleted...]
-      <c r="G12" t="s">
+      <c r="J12" t="s">
         <v>85</v>
       </c>
-      <c r="H12" t="s">
-[...2 lines deleted...]
-      <c r="I12" t="s">
+      <c r="K12" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13" t="s">
+        <v>87</v>
+      </c>
+      <c r="C13" t="s">
+        <v>88</v>
+      </c>
+      <c r="D13" t="s">
+        <v>89</v>
+      </c>
+      <c r="E13" t="s">
         <v>90</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" t="s">
+        <v>88</v>
+      </c>
+      <c r="G13" t="s">
         <v>91</v>
       </c>
-      <c r="G13" t="s">
+      <c r="H13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I13" t="s">
         <v>92</v>
       </c>
       <c r="J13" t="s">
-        <v>27</v>
+        <v>93</v>
       </c>
       <c r="K13" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="L13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C14" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="E14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G14" t="s">
         <v>98</v>
       </c>
-      <c r="H14" t="s">
-[...2 lines deleted...]
-      <c r="I14" t="s">
+      <c r="J14" t="s">
+        <v>18</v>
+      </c>
+      <c r="K14" t="s">
+        <v>19</v>
+      </c>
+      <c r="L14" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B15" t="s">
+        <v>100</v>
+      </c>
+      <c r="C15" t="s">
+        <v>101</v>
+      </c>
+      <c r="D15" t="s">
         <v>102</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
         <v>103</v>
       </c>
-      <c r="D15" t="s">
+      <c r="F15" t="s">
+        <v>101</v>
+      </c>
+      <c r="G15" t="s">
         <v>104</v>
       </c>
-      <c r="E15" t="s">
+      <c r="H15" t="s">
+        <v>104</v>
+      </c>
+      <c r="I15" t="s">
         <v>105</v>
       </c>
-      <c r="F15" t="s">
-[...2 lines deleted...]
-      <c r="G15" t="s">
+      <c r="J15" t="s">
         <v>106</v>
       </c>
-      <c r="H15" t="s">
-[...2 lines deleted...]
-      <c r="I15" t="s">
+      <c r="K15" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16" t="s">
+        <v>108</v>
+      </c>
+      <c r="C16" t="s">
+        <v>109</v>
+      </c>
+      <c r="D16" t="s">
         <v>110</v>
       </c>
-      <c r="C16" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="E16" t="s">
+        <v>111</v>
       </c>
       <c r="F16" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="G16" t="s">
         <v>112</v>
       </c>
+      <c r="H16" t="s">
+        <v>112</v>
+      </c>
+      <c r="I16" t="s">
+        <v>113</v>
+      </c>
       <c r="J16" t="s">
-        <v>27</v>
+        <v>114</v>
       </c>
       <c r="K16" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="L16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C17" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G17" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J17" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K17" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C18" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="E18" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G18" t="s">
         <v>122</v>
       </c>
-      <c r="H18" t="s">
-[...2 lines deleted...]
-      <c r="I18" t="s">
+      <c r="J18" t="s">
+        <v>18</v>
+      </c>
+      <c r="K18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L18" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B19" t="s">
+        <v>124</v>
+      </c>
+      <c r="C19" t="s">
+        <v>125</v>
+      </c>
+      <c r="D19" t="s">
         <v>126</v>
       </c>
-      <c r="C19" t="s">
+      <c r="E19" t="s">
         <v>127</v>
       </c>
-      <c r="D19" t="s">
+      <c r="F19" t="s">
+        <v>125</v>
+      </c>
+      <c r="G19" t="s">
         <v>128</v>
       </c>
-      <c r="E19" t="s">
+      <c r="H19" t="s">
+        <v>128</v>
+      </c>
+      <c r="I19" t="s">
         <v>129</v>
       </c>
-      <c r="F19" t="s">
-[...2 lines deleted...]
-      <c r="G19" t="s">
+      <c r="J19" t="s">
         <v>130</v>
       </c>
-      <c r="H19" t="s">
-[...2 lines deleted...]
-      <c r="I19" t="s">
+      <c r="K19" t="s">
+        <v>94</v>
+      </c>
+      <c r="L19" t="s">
         <v>131</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>21</v>
       </c>
       <c r="B20" t="s">
+        <v>132</v>
+      </c>
+      <c r="C20" t="s">
+        <v>133</v>
+      </c>
+      <c r="D20" t="s">
         <v>134</v>
       </c>
-      <c r="C20" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="E20" t="s">
+        <v>135</v>
       </c>
       <c r="F20" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G20" t="s">
         <v>136</v>
       </c>
+      <c r="H20" t="s">
+        <v>136</v>
+      </c>
+      <c r="I20" t="s">
+        <v>137</v>
+      </c>
       <c r="J20" t="s">
-        <v>27</v>
+        <v>138</v>
       </c>
       <c r="K20" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="L20" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B21" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C21" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F21" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="J21" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K21" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
         <v>12</v>
       </c>
       <c r="B22" t="s">
-        <v>43</v>
+        <v>144</v>
       </c>
       <c r="C22" t="s">
-        <v>142</v>
+        <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="F22" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="G22" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="J22" t="s">
-        <v>144</v>
+        <v>18</v>
       </c>
       <c r="K22" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="L22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="C23" t="s">
-        <v>23</v>
+        <v>148</v>
       </c>
       <c r="D23" t="s">
-        <v>24</v>
+        <v>51</v>
+      </c>
+      <c r="E23" t="s">
+        <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>148</v>
       </c>
       <c r="G23" t="s">
+        <v>53</v>
+      </c>
+      <c r="H23" t="s">
+        <v>54</v>
+      </c>
+      <c r="I23" t="s">
         <v>149</v>
       </c>
       <c r="J23" t="s">
-        <v>27</v>
+        <v>150</v>
       </c>
       <c r="K23" t="s">
-        <v>28</v>
+        <v>151</v>
       </c>
       <c r="L23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C24" t="s">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="D24" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>15</v>
       </c>
       <c r="F24" t="s">
-        <v>68</v>
+        <v>154</v>
       </c>
       <c r="G24" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>155</v>
       </c>
       <c r="J24" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="K24" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="L24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B25" t="s">
-        <v>64</v>
+        <v>157</v>
       </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>158</v>
       </c>
       <c r="E25" t="s">
+        <v>159</v>
+      </c>
+      <c r="F25" t="s">
+        <v>74</v>
+      </c>
+      <c r="G25" t="s">
+        <v>128</v>
+      </c>
+      <c r="H25" t="s">
+        <v>128</v>
+      </c>
+      <c r="I25" t="s">
         <v>67</v>
       </c>
-      <c r="F25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J25" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="K25" t="s">
-        <v>145</v>
+        <v>94</v>
       </c>
       <c r="L25" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>21</v>
       </c>
       <c r="B26" t="s">
-        <v>160</v>
+        <v>70</v>
       </c>
       <c r="C26" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>24</v>
+        <v>72</v>
+      </c>
+      <c r="E26" t="s">
+        <v>73</v>
       </c>
       <c r="F26" t="s">
-        <v>161</v>
+        <v>74</v>
       </c>
       <c r="G26" t="s">
         <v>162</v>
       </c>
+      <c r="H26" t="s">
+        <v>75</v>
+      </c>
+      <c r="I26" t="s">
+        <v>163</v>
+      </c>
       <c r="J26" t="s">
-        <v>27</v>
+        <v>164</v>
       </c>
       <c r="K26" t="s">
-        <v>28</v>
+        <v>151</v>
       </c>
       <c r="L26" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B27" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C27" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D27" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F27" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G27" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="J27" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K27" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L27" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B28" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C28" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F28" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="G28" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="J28" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K28" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L28" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B29" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C29" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D29" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="G29" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="J29" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K29" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C30" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D30" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F30" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G30" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="J30" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K30" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L30" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B31" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C31" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D31" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F31" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G31" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="J31" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K31" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L31" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C32" t="s">
-        <v>185</v>
+        <v>32</v>
       </c>
       <c r="D32" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="E32" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32" t="s">
         <v>187</v>
       </c>
-      <c r="F32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" t="s">
-        <v>173</v>
-[...4 lines deleted...]
-      <c r="I32" t="s">
         <v>188</v>
       </c>
       <c r="J32" t="s">
+        <v>18</v>
+      </c>
+      <c r="K32" t="s">
+        <v>19</v>
+      </c>
+      <c r="L32" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" t="s">
         <v>21</v>
       </c>
       <c r="B33" t="s">
+        <v>190</v>
+      </c>
+      <c r="C33" t="s">
         <v>191</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>24</v>
+        <v>192</v>
+      </c>
+      <c r="E33" t="s">
+        <v>193</v>
       </c>
       <c r="F33" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G33" t="s">
-        <v>193</v>
+        <v>179</v>
+      </c>
+      <c r="H33" t="s">
+        <v>179</v>
+      </c>
+      <c r="I33" t="s">
+        <v>194</v>
       </c>
       <c r="J33" t="s">
-        <v>27</v>
+        <v>195</v>
       </c>
       <c r="K33" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="L33" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B34" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C34" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D34" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F34" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G34" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="J34" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K34" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L34" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B35" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C35" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D35" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F35" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G35" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="J35" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K35" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L35" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B36" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C36" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D36" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F36" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="G36" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="J36" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K36" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L36" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B37" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C37" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D37" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F37" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="G37" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="J37" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K37" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L37" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B38" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C38" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D38" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F38" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="G38" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="J38" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K38" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L38" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B39" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C39" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D39" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F39" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G39" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="J39" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K39" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L39" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C40" t="s">
-        <v>220</v>
+        <v>32</v>
       </c>
       <c r="D40" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="E40" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" t="s">
         <v>222</v>
       </c>
-      <c r="F40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="I40" t="s">
         <v>223</v>
       </c>
       <c r="J40" t="s">
+        <v>18</v>
+      </c>
+      <c r="K40" t="s">
+        <v>19</v>
+      </c>
+      <c r="L40" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B41" t="s">
+        <v>225</v>
+      </c>
+      <c r="C41" t="s">
+        <v>226</v>
+      </c>
+      <c r="D41" t="s">
+        <v>227</v>
+      </c>
+      <c r="E41" t="s">
+        <v>228</v>
+      </c>
+      <c r="F41" t="s">
+        <v>226</v>
+      </c>
+      <c r="G41" t="s">
         <v>219</v>
       </c>
-      <c r="C41" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H41" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="I41" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="J41" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="K41" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L41" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B42" t="s">
+        <v>225</v>
+      </c>
+      <c r="C42" t="s">
+        <v>226</v>
+      </c>
+      <c r="D42" t="s">
+        <v>227</v>
+      </c>
+      <c r="E42" t="s">
+        <v>228</v>
+      </c>
+      <c r="F42" t="s">
+        <v>226</v>
+      </c>
+      <c r="G42" t="s">
         <v>219</v>
       </c>
-      <c r="C42" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="I42" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="J42" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="K42" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L42" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" t="s">
         <v>21</v>
       </c>
       <c r="B43" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="C43" t="s">
-        <v>23</v>
+        <v>226</v>
       </c>
       <c r="D43" t="s">
-        <v>24</v>
+        <v>234</v>
+      </c>
+      <c r="E43" t="s">
+        <v>228</v>
       </c>
       <c r="F43" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="G43" t="s">
+        <v>219</v>
+      </c>
+      <c r="H43" t="s">
+        <v>219</v>
+      </c>
+      <c r="I43" t="s">
+        <v>229</v>
+      </c>
+      <c r="J43" t="s">
         <v>232</v>
       </c>
-      <c r="J43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K43" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="L43" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B44" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C44" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D44" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F44" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="G44" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="J44" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K44" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L44" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C45" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D45" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F45" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="G45" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="J45" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K45" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L45" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" t="s">
         <v>12</v>
       </c>
       <c r="B46" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C46" t="s">
-        <v>243</v>
+        <v>32</v>
       </c>
       <c r="D46" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="E46" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="G46" t="s">
         <v>246</v>
       </c>
-      <c r="H46" t="s">
-[...2 lines deleted...]
-      <c r="I46" t="s">
+      <c r="J46" t="s">
+        <v>18</v>
+      </c>
+      <c r="K46" t="s">
+        <v>19</v>
+      </c>
+      <c r="L46" t="s">
         <v>247</v>
-      </c>
-[...7 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" t="s">
         <v>21</v>
       </c>
       <c r="B47" t="s">
+        <v>248</v>
+      </c>
+      <c r="C47" t="s">
+        <v>249</v>
+      </c>
+      <c r="D47" t="s">
         <v>250</v>
       </c>
-      <c r="C47" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="E47" t="s">
+        <v>251</v>
       </c>
       <c r="F47" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="G47" t="s">
         <v>252</v>
       </c>
+      <c r="H47" t="s">
+        <v>252</v>
+      </c>
+      <c r="I47" t="s">
+        <v>253</v>
+      </c>
       <c r="J47" t="s">
-        <v>27</v>
+        <v>254</v>
       </c>
       <c r="K47" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="L47" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B48" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C48" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D48" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F48" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G48" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="J48" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K48" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L48" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" t="s">
         <v>12</v>
       </c>
       <c r="B49" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C49" t="s">
-        <v>259</v>
+        <v>32</v>
       </c>
       <c r="D49" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="E49" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49" t="s">
         <v>261</v>
       </c>
-      <c r="F49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="I49" t="s">
         <v>262</v>
       </c>
       <c r="J49" t="s">
+        <v>18</v>
+      </c>
+      <c r="K49" t="s">
+        <v>19</v>
+      </c>
+      <c r="L49" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B50" t="s">
+        <v>264</v>
+      </c>
+      <c r="C50" t="s">
         <v>265</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>266</v>
       </c>
-      <c r="D50" t="s">
+      <c r="E50" t="s">
         <v>267</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="G50" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="H50" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="I50" t="s">
         <v>268</v>
       </c>
       <c r="J50" t="s">
-        <v>79</v>
+        <v>269</v>
       </c>
       <c r="K50" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L50" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" t="s">
         <v>21</v>
       </c>
       <c r="B51" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C51" t="s">
-        <v>23</v>
+        <v>272</v>
       </c>
       <c r="D51" t="s">
-        <v>24</v>
+        <v>273</v>
+      </c>
+      <c r="E51" t="s">
+        <v>82</v>
       </c>
       <c r="F51" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G51" t="s">
-        <v>272</v>
+        <v>219</v>
+      </c>
+      <c r="H51" t="s">
+        <v>219</v>
+      </c>
+      <c r="I51" t="s">
+        <v>274</v>
       </c>
       <c r="J51" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="K51" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="L51" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>12</v>
       </c>
       <c r="B52" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C52" t="s">
-        <v>275</v>
+        <v>32</v>
       </c>
       <c r="D52" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="E52" t="s">
+        <v>15</v>
+      </c>
+      <c r="F52" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="G52" t="s">
         <v>278</v>
       </c>
-      <c r="H52" t="s">
-[...2 lines deleted...]
-      <c r="I52" t="s">
+      <c r="J52" t="s">
+        <v>18</v>
+      </c>
+      <c r="K52" t="s">
+        <v>19</v>
+      </c>
+      <c r="L52" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B53" t="s">
+        <v>280</v>
+      </c>
+      <c r="C53" t="s">
+        <v>281</v>
+      </c>
+      <c r="D53" t="s">
         <v>282</v>
       </c>
-      <c r="C53" t="s">
+      <c r="E53" t="s">
         <v>283</v>
       </c>
-      <c r="D53" t="s">
+      <c r="F53" t="s">
+        <v>281</v>
+      </c>
+      <c r="G53" t="s">
         <v>284</v>
       </c>
-      <c r="E53" t="s">
+      <c r="H53" t="s">
+        <v>284</v>
+      </c>
+      <c r="I53" t="s">
         <v>285</v>
       </c>
-      <c r="F53" t="s">
-[...8 lines deleted...]
-      <c r="I53" t="s">
+      <c r="J53" t="s">
         <v>286</v>
       </c>
-      <c r="J53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K53" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L53" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B54" t="s">
         <v>288</v>
       </c>
       <c r="C54" t="s">
+        <v>281</v>
+      </c>
+      <c r="D54" t="s">
+        <v>282</v>
+      </c>
+      <c r="E54" t="s">
         <v>283</v>
       </c>
-      <c r="D54" t="s">
+      <c r="F54" t="s">
+        <v>281</v>
+      </c>
+      <c r="G54" t="s">
         <v>284</v>
       </c>
-      <c r="E54" t="s">
+      <c r="H54" t="s">
+        <v>284</v>
+      </c>
+      <c r="I54" t="s">
         <v>285</v>
-      </c>
-[...10 lines deleted...]
-        <v>286</v>
       </c>
       <c r="J54" t="s">
         <v>289</v>
       </c>
       <c r="K54" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L54" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B55" t="s">
         <v>291</v>
       </c>
       <c r="C55" t="s">
         <v>292</v>
       </c>
       <c r="D55" t="s">
         <v>293</v>
       </c>
       <c r="E55" t="s">
         <v>294</v>
       </c>
       <c r="F55" t="s">
         <v>292</v>
       </c>
       <c r="G55" t="s">
         <v>295</v>
       </c>
       <c r="H55" t="s">
         <v>295</v>
       </c>
       <c r="I55" t="s">
         <v>296</v>
       </c>
       <c r="J55" t="s">
         <v>297</v>
       </c>
       <c r="K55" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L55" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B56" t="s">
+        <v>288</v>
+      </c>
+      <c r="C56" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="D56" t="s">
         <v>300</v>
       </c>
       <c r="E56" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="F56" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="G56" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="H56" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="I56" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="J56" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="K56" t="s">
-        <v>88</v>
+        <v>94</v>
+      </c>
+      <c r="L56" t="s">
+        <v>304</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B57" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="C57" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
       <c r="D57" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="E57" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="F57" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
       <c r="G57" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="H57" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="I57" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="J57" t="s">
-        <v>301</v>
+        <v>254</v>
       </c>
       <c r="K57" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L57" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B58" t="s">
-        <v>288</v>
+        <v>311</v>
       </c>
       <c r="C58" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="D58" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="E58" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="F58" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="G58" t="s">
-        <v>278</v>
+        <v>315</v>
       </c>
       <c r="H58" t="s">
-        <v>278</v>
+        <v>315</v>
       </c>
       <c r="I58" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="J58" t="s">
-        <v>307</v>
+        <v>286</v>
       </c>
       <c r="K58" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L58" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B59" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="C59" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="D59" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="E59" t="s">
-        <v>312</v>
+        <v>82</v>
       </c>
       <c r="F59" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="G59" t="s">
-        <v>278</v>
+        <v>321</v>
       </c>
       <c r="H59" t="s">
-        <v>278</v>
+        <v>321</v>
       </c>
       <c r="I59" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="J59" t="s">
-        <v>248</v>
+        <v>323</v>
       </c>
       <c r="K59" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L59" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B60" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="C60" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="D60" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="E60" t="s">
-        <v>76</v>
+        <v>328</v>
       </c>
       <c r="F60" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="G60" t="s">
-        <v>278</v>
+        <v>329</v>
       </c>
       <c r="H60" t="s">
-        <v>278</v>
+        <v>329</v>
       </c>
       <c r="I60" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="J60" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="K60" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L60" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B61" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="C61" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="D61" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="E61" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="F61" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="G61" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="H61" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="I61" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="J61" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="K61" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L61" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B62" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C62" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="D62" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="E62" t="s">
-        <v>332</v>
+        <v>336</v>
+      </c>
+      <c r="F62" t="s">
+        <v>341</v>
+      </c>
+      <c r="G62" t="s">
+        <v>342</v>
       </c>
       <c r="H62" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="I62" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="J62" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="K62" t="s">
-        <v>336</v>
+        <v>94</v>
       </c>
       <c r="L62" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B63" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="C63" t="s">
-        <v>330</v>
+        <v>345</v>
       </c>
       <c r="D63" t="s">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="E63" t="s">
-        <v>332</v>
+        <v>347</v>
       </c>
       <c r="F63" t="s">
-        <v>330</v>
+        <v>345</v>
       </c>
       <c r="G63" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="H63" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="I63" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
       <c r="J63" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="K63" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L63" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B64" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="C64" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="D64" t="s">
-        <v>341</v>
+        <v>320</v>
       </c>
       <c r="E64" t="s">
+        <v>82</v>
+      </c>
+      <c r="F64" t="s">
+        <v>352</v>
+      </c>
+      <c r="G64" t="s">
         <v>342</v>
       </c>
-      <c r="F64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H64" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="I64" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="J64" t="s">
-        <v>344</v>
+        <v>85</v>
       </c>
       <c r="K64" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L64" t="s">
-        <v>345</v>
-[...37 lines deleted...]
-        <v>349</v>
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>