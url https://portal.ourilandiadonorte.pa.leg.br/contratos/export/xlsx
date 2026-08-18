--- v0 (2026-06-20)
+++ v1 (2026-08-18)
@@ -12,592 +12,1115 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
-[...1 lines deleted...]
-    <t>Nº Contrato</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Nº Contrato / Documento</t>
+  </si>
+  <si>
+    <t>Data do ato</t>
   </si>
   <si>
     <t>Fornecedor</t>
   </si>
   <si>
     <t>CNPJ Fornecedor</t>
   </si>
   <si>
     <t>Data Início</t>
   </si>
   <si>
     <t>Data Fim</t>
   </si>
   <si>
+    <t>Fim da vigência consolidada</t>
+  </si>
+  <si>
     <t>Valor (R$)</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
-    <t>004/2021</t>
-[...32 lines deleted...]
-    <t>Processo nº 006_2025_Licitação nº 001_2025_Concorrência_Contratação de Agencia de Publicidade</t>
+    <t>Inteiro teor / Link de verificação</t>
+  </si>
+  <si>
+    <t>Contrato original</t>
+  </si>
+  <si>
+    <t>007</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>TELESPAZIO BRASIL S.A.</t>
+  </si>
+  <si>
+    <t>02.214.014/0001-33</t>
+  </si>
+  <si>
+    <t>11/08/2027</t>
+  </si>
+  <si>
+    <t>63.451,44</t>
+  </si>
+  <si>
+    <t>Fornecimento de 07 (sete) acesso à Internet móvel/mensal ilimitado, para veículos da Câmara Municipal de Ourilândia do Norte (sem o fornecimento de equipamentos), conforme condições, quantidades e exigências estabelecidas neste Edital e seus
+anexos.</t>
+  </si>
+  <si>
+    <t>Vigente</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2026-000282</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Ourilândia do Norte</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>Não houve celebração de novo contrato nem formalização de termo aditivo no período certificado.</t>
+  </si>
+  <si>
+    <t>Assinada e publicada</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/35a7d70a-ccc1-4509-a27b-c52d58ac4130</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2026-000281</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/324cfc53-6b73-4107-938f-53503f23ee13</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2026-000280</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/64ecd434-ba58-4063-8539-403f876523a8</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2026-000279</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/c144f20b-f254-4178-8a6d-a316d366e9af</t>
+  </si>
+  <si>
+    <t>Termo aditivo</t>
   </si>
   <si>
     <t>004/2025</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
   </si>
   <si>
     <t>J G E SERVIÇOS E COMÉRCIO LTDA</t>
   </si>
   <si>
     <t>19.051.017/0001-04</t>
   </si>
   <si>
     <t>21/03/2026</t>
   </si>
   <si>
     <t>21/03/2027</t>
   </si>
   <si>
     <t>31.683,71</t>
   </si>
   <si>
     <t>Prorrogação de prazo e revisão/reajuste de preços do Contrato Administrativo n° 004/2025, referente a contratação de empresa especializada para prestação de serviços continuados de manutenção preventiva e corretiva em bebedouros, refrigeradores horizontal/vertical, aparelhos de ar-condicionado
 e freezers, com serviços sob demanda de instalação e remanejamento, com
 fornecimento de mão de obra, materiais e equipamentos necessários para
 execução dos serviços.</t>
   </si>
   <si>
-    <t>Vigente</t>
+    <t>Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2026/007/2026/3MF4EkGJ8EHKPJexigVCUVSPosWcjoGZBUKCgrOH.pdf | Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2026/007/2026/B1XInvjPeTYMWlv2WHK5DH9FGQPiuxCxr9kNMyjc.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2026/007/2026/eea0ZoaHdlB044B1kN7Z9G2q8H80BLIBP8mvSR6m.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2026-000278</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/48ce208c-db3a-4e39-8016-e77d1fa87c08</t>
   </si>
   <si>
     <t>001/2026</t>
   </si>
   <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
     <t>GLEYDSON GUIMARÃES SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
   </si>
   <si>
     <t>44.964.839/0001-15</t>
   </si>
   <si>
-    <t>16/01/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>31/12/2026</t>
   </si>
   <si>
     <t>360.000,00</t>
   </si>
   <si>
     <t>Prestação de serviços técnicos especializados relativos à serviços jurídicos desenvolvidos no âmbito da gestão administrativa da câmara municipal de Ourilândia do Norte/PA</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/Im3Ubt9TnYAVSJ2wieLfe8xRlX379nGb47QTkaLh.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2026/002/xBJ1UxQgW0Y8s8daiZZRSs3lhU20FkHhG9SOdAqs.pdf</t>
+  </si>
+  <si>
+    <t>001/2025</t>
+  </si>
+  <si>
+    <t>08/01/2026</t>
+  </si>
+  <si>
+    <t>UNIQUE – ESCRITÓRIOS CONTÁBEIS LTDA</t>
+  </si>
+  <si>
+    <t>36.060.539/0001-83</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>17/01/2027</t>
+  </si>
+  <si>
+    <t>484.575,00</t>
+  </si>
+  <si>
+    <t>prestação pela contratada, de serviços técnicos especializados de assessoria e consultoria contábil, Gestão de Tesouraria e Recursos Humanos, objetivando a contabilização da
+execução orçamentária, patrimonial e financeira, de acordo com normas e princípios contábeis
+vigentes, à Unidade Gestora Câmara Municipal de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/kExKvzzrwVsOd5QNtMfjYyl2vCGkF6RuzXt63dtc.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2026/003/V2JjyhbEyuBzwZzODB1cnHOwoeLQ4eJ3m2KYlFi8.pdf | Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2026/003/fr0IAmfOt884Mb83oUn8moZaFzpJFFM5T0wzPhC0.pdf</t>
+  </si>
+  <si>
     <t>028/2025/CMON</t>
   </si>
   <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
     <t>POSTO ÁGUIA LTDA</t>
   </si>
   <si>
     <t>10.775.041/0001-03</t>
   </si>
   <si>
-    <t>19/12/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>19/12/2026</t>
   </si>
   <si>
     <t>236.750,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE COMBUSTÍVEIS (GASOLINA COMUM E DIESEL S-10).</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/012/rRtWeFKyllGaIx6tE7xAKO4Aa98FO70bUY3GAzg6.pdf</t>
+  </si>
+  <si>
     <t>0026/2025/CMON</t>
   </si>
   <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
     <t>SAGA SOCIEDADE ANÔNIMA GOIÁS DE AUTOMÓVEIS</t>
   </si>
   <si>
     <t>01.104.751/0001-10</t>
   </si>
   <si>
-    <t>12/12/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>135.600,00</t>
   </si>
   <si>
     <t>Eventual aquisição de veículos automotores para atender necessidades de transporte de vereadores e servidores no cumprimento das atividades parlamentares e administrativas da Câmara Municipal de Ourilândia do Norte-Pará</t>
   </si>
   <si>
+    <t>Encerrado</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/011/3k7SD5leRa0bbzIFvoErmfiMH4DEUyV4SbFMuuE4.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/011/7QSWvuwc8OzoBTa5FG1jvKEAsKSLvgqxSyjo4ixl.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/011/dQNxNjz8YFUEB9ZBDJoLUdbtMKSyypxnPzKcf5Xp.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/011/gF6Sr5zHvpmiqsA4ie1FEpf6KFnKpqb9jAUsUIuW.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/011/habilitacao/e4JiP5sat71UOklS0UGddGb6raUx9tipRizcYKOz.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2025-000329</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>30/11/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/0e9169c2-4531-4df6-9615-8fddffac56e0</t>
+  </si>
+  <si>
     <t>021/2025</t>
   </si>
   <si>
+    <t>08/10/2025</t>
+  </si>
+  <si>
     <t>E. A. DA SILVA MARCENARIA LTDA</t>
   </si>
   <si>
     <t>42.025.745/0001-55</t>
   </si>
   <si>
-    <t>08/10/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>08/10/2026</t>
   </si>
   <si>
     <t>55.151,00</t>
   </si>
   <si>
     <t>Confecção de móveis planejados para a Câmara Municipal de Ourilândia do Norte-Pará, conforme projeto básico e solicitação demanda da Secretaria Administrativa da Câmara Municipal.</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/010/kDEN23UUItqzzNGWiMbKwpEF1rE7O9RDjp3o3HJL.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/010/habilitacao/KG0tx6BygkltGSqXjqaIi8qpAtfD4DZiaR9JtEOt.pdf</t>
+  </si>
+  <si>
+    <t>020/2025</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>CONTRATANTE, FR MARKETING E  COMUNICAÇÃO LTDA</t>
+  </si>
+  <si>
+    <t>30.578.135/0001-08</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>500.000,00</t>
+  </si>
+  <si>
+    <t>Processo nº 006_2025_Licitação nº 001_2025_Concorrência_Contratação de Agencia de Publicidade</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/02025/006/zB8Pac9C9GzhsJQWxv0uf53sH1E4jnKkIzue887P.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2025-000328</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/69c19a15-fa74-407f-9f78-119696010db5</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2025-000327</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/458bdcc7-d40a-47ee-89b6-619df6cad7fe</t>
+  </si>
+  <si>
     <t>0018/2025</t>
   </si>
   <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
     <t>CH3 ELETRO E ELETRONICOS LTDA</t>
   </si>
   <si>
     <t>39.581.101/0001-39</t>
   </si>
   <si>
-    <t>27/06/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>10.250,00</t>
   </si>
   <si>
     <t>Processo 007 - Pregão eletrônico n°: 003 aquisição de bens de climatização e refrigeração (ar condicionado e frigobar)</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/007/2D5tSSFQZ4BEbYQEIWdjqLFM4b8Ti6ybVMvKEHfm.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/007/habilitacao/XB9jbcMBB89FeIVBiADDjAVOXY9xrNjl4ZWtFdq8.pdf</t>
+  </si>
+  <si>
     <t>005/2025</t>
   </si>
   <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
     <t>3S SECURITY TECNOLOGIA  SEGURANCA E SERVICOS LTDA</t>
   </si>
   <si>
     <t>19.140.331/0001-55</t>
   </si>
   <si>
-    <t>18/06/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>8.140,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE BENS PERMANENTES E DE CONSUMO DE TECNOLOGIA DA INFORMAÇÃO E COMUNICAÇÃO (TIC)</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/YK2bY6AVnjrW56F6zwz39D76EUoYn4WqnyQ4USfZ.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/GqyOFlAltBCaEsEjona46euEuHSJjRErW30HdSbH.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/6pmKjdBA9K8IVIhVmS7w6AGqjDtB5v0kMX9egXtf.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/cEBhfnykhq74NY4eM6DZ7aBzdBVPGPbVVA6RHmnS.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/rUEWz4PNCKDJ7735JTMcD9gopb847b33MSH9OVg7.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/wo6LbkSE5ufZRoSyEFTOf5vfELTbj0iIv3IrJjBF.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/6C5bVkkGFFVKObRCYGjKuWCDe9AHxRlCOjzVPrH3.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/UF9uThUDSHR3HZGVKe5TJAdKwVN35aFrEcyMu3yF.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/ROsCoLu629l41c3BOMrKe6H2NLVhFM37qHPmJhWJ.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/6SMEzvVsVfGir7Suyg4kcB3Om0OZNxKsf9qikfCz.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/eRr1asODmaae43x0DTSLhVeWgFAH5aFU6zDeedU6.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/cHqaAYMdymN5dLtdFUBioXO4tnQAVLZI2O5B0gp7.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/rECoVCN14wrz1Ve2QDuxPoPPGdOGBJJ92mLbLjiu.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/mFDGlbPT0BPXqkX7sE9FS8U4yfqcHuTGtzdrBJGe.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/habilitacao/8XiuvlmroS2cgrKXPOTHu5g7BssQBJV737BGVm8n.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/habilitacao/hTnPd0ZFcI2Nt9EKl5s9E8P28ROjTXGIm7VyBexN.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/habilitacao/hh02EyIF7j23hz6xX9OrTw7rYepGgKRJNxX07o01.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/005/habilitacao/3I8E0DncH4WAwfH26qMUiPVA7lh4hPw4fPg825Rj.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2025-000326</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/22f8145f-5423-49da-9342-e108a3907ada</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2025-000325</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/3a69c890-2235-4323-a1e9-0cbc742cce47</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>25.347,51</t>
   </si>
   <si>
     <t>O objeto do presente instrumento é a contratação de empresa especializada para
 prestação de serviços continuados de manutenção preventiva e corretiva em
 bebedouros, refrigeradores horizontal/vertical, aparelhos de ar-condicionado e
 freezers, com serviços sob demanda de instalação e remanejamento, com
 fornecimento de mão de obra, materiais e equipamentos necessários para execução
 dos serviços, para atender as demandas da Câmara Municipal de Ourilândia do
 Norte, nas condições estabelecidas no Termo de Referência</t>
   </si>
   <si>
-    <t>001/2025</t>
-[...8 lines deleted...]
-    <t>17/01/2025</t>
+    <t>Vigente por aditivo</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/afPG79MVMuqT8lpxeqVFnzeqQVpTZ3a25Za0Pc6o.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2025-000324</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/0603d810-23f5-4d2a-8841-8a0e14feb159</t>
+  </si>
+  <si>
+    <t>002/2025</t>
+  </si>
+  <si>
+    <t>L COSTA SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
+  </si>
+  <si>
+    <t>33.558.212/0001-48</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de assessoria e consultoria jurídica especializada à Câmara Municipal de Ourilândia do Norte</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/002/2025/vuYFDce9PyYiRFybXAZiqoOeAsS1smyKA0Nz7til.pdf</t>
   </si>
   <si>
     <t>17/01/2026</t>
   </si>
   <si>
     <t>390.000,00</t>
   </si>
   <si>
     <t>Prestação pela contratada, de serviços técnicos especializados de assessoria e consultoria contábil, Gestão de Tesouraria e Recursos Humanos, objetivando a contabilização da execução orçamentária, patrimonial e financeira, de acordo com normas e princípios contábeis 
 vigentes, à Unidade Gestora Câmara Municipal de Ourilândia do Norte</t>
   </si>
   <si>
-    <t>002/2025</t>
-[...19 lines deleted...]
-vigentes, à Unidade Gestora Câmara Municipal de Ourilândia do Norte.</t>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/6LAGPG5lCS3TZemirhToeZ0f8l6F5VA42ieyHbXT.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2025/001/2025/wykt0Hdpw63xYS6h8AAkQPGzbBQciSnOPZIKKNXa.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2024-000277</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/2eb7e3e0-4d40-484b-baef-a1d7b2824185</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2024-000276</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/5be85771-6167-4dc6-a0d5-0a1ab6d0aadf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2024-000275</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/a70daa4b-d084-4dc8-bbb8-cca383007e71</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2024-000274</t>
+  </si>
+  <si>
+    <t>01/09/2024</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/0309b4c1-5899-444a-b059-4189c12c53a4</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2024-000273</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>31/08/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/0da65363-e656-44c0-845e-04008f8065f9</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2024-000272</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/46a1d02b-f342-4862-a7c6-cc9727abdf26</t>
   </si>
   <si>
     <t>006/2024</t>
   </si>
   <si>
+    <t>04/06/2024</t>
+  </si>
+  <si>
     <t>RODA BRASIL  COMÉRCIO E SERVIÇOS LTDA. ENDEREÇO</t>
   </si>
   <si>
     <t>15.332.890/0001-06</t>
   </si>
   <si>
-    <t>04/06/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>463.400,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE VEÍCULOS PARA USO OFICIAL.</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2026/004/zvlzuyWTmTG1nw1gQoqblXWt2a0c17pcOyBaJMpZ.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2026/004/4MvkvbTHNPBHdKEqf6x9Ff19tsGMRFIkcZtkBPiZ.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2026/004/habilitacao/sKWTx3Tlrnj6f8PaWATv7vYZiof9sA6xEX5lXaWC.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2024-000271</t>
+  </si>
+  <si>
+    <t>01/05/2024</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/dcc854c8-c83f-4c76-999d-2f96d70325db</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2024-000270</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/937b2c0c-7480-4579-b917-592447e9e012</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2024-000269</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/493e4357-fdd8-41bd-944e-9ef222364b10</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2024-000268</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/ed4b1342-7048-4057-9fa8-ac31671b360b</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2024-000267</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/38cfd024-c82c-4535-966a-fc5cdff578d2</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2023-000266</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/741c5984-768d-4442-965b-93e8ea4e17fe</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2023-000265</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d21488f6-6153-46f3-9296-c40c75c64828</t>
+  </si>
+  <si>
     <t>008/2023</t>
   </si>
   <si>
+    <t>24/10/2023</t>
+  </si>
+  <si>
     <t>N. G. DE ARAUJO CONSTRUTORA E SERVIÇOS-ME/ENGEPAR CONSTRUTORA E SERVIÇOS</t>
   </si>
   <si>
     <t>28.659.680/0001-79</t>
   </si>
   <si>
-    <t>24/10/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>144.805,18</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA DO RAMO DA CONSTRUÇÃO CIVIL, PARA EXECUÇÃO DE OBRA DE REFORMA DO PRÉDIO SEDE DA  CAMARA MUNICIPAL DE OURILANDIA DO NORTE, DE ACORDO O PROJETO BÁSICO DE ENGENHARIA E PROPOSTA COMERCIAL ADJUDICADA NA TOMADA DE PREÇOS.</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/008/JqK1UJnTk8jTZn7gEuXYAYMBQBOCBDtTxrECoQt8.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/008/uQoaQ6ZdhwU6oCAhInB6GyKYqInSME5PFbTh0v81.pdf</t>
+  </si>
+  <si>
     <t>CONTRATAÇÃO DE EMPRESA DO RAMO DA CONSTRUÇÃO CIVIL, PARA EXECUÇÃO DE OBRA DE REFORMA DO PRÉDIO SEDE DA CAMARA MUNICIPAL DE OURILANDIA DO NORTE, DE ACORDO O PROJETO BÁSICO DE ENGENHARIA E PROPOSTA COMERCIAL ADJUDICADA NA TOMADA DE PREÇOS.</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/CmCR3v7VRStlkA2UF675YTpSQdJBY7JxCnbff8ae.pdf</t>
+  </si>
+  <si>
     <t>N. G. DE ARAUJO CONSTRUTORA E  SERVIÇOS-ME/ENGEPAR CONSTRUTORA E SERVIÇOS,</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/001/gIGUTgeZsOS4azVMtOHUdAQQHSxJ69LYv3994V3T.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/001/habilitacao/7W3Zk3CibpG5pwH7ebIMPKpMd9BeiCAxUkOCw9yP.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2023-000264</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/541dad63-73d0-4614-86e9-3ead1dab1eb1</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2023-000263</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/7bee74b9-1d7d-4d38-8672-c584a25c9367</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2023-000262</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/7710a22b-b2ff-49a0-a93a-b731974f90e4</t>
+  </si>
+  <si>
     <t>007/2023</t>
   </si>
   <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
     <t>PONTO INFO COMERCIO E SERVICOS DE  INFORMATICA EIRELI</t>
   </si>
   <si>
     <t>08.255.726/0001-87</t>
   </si>
   <si>
-    <t>15/06/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>9.090,00</t>
   </si>
   <si>
     <t>FORNECIMENTO DE BENS PERMANENTES E DE CONSUMO DE INFORMÁTICA.</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/004/iDhLnm18XiVEdZsCIOkUVieNywqHE1KqLd33mctO.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2023-000261</t>
+  </si>
+  <si>
+    <t>01/05/2023</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/5e63fc22-8c86-4925-b9b6-426cdb8a7180</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2023-000260</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>30/04/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/5bb66e8c-4089-4523-8493-b316ca8aa215</t>
+  </si>
+  <si>
     <t>003/2023</t>
   </si>
   <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
     <t>I. DE ALMEIDA B. DIAS LTDA</t>
   </si>
   <si>
     <t>29.751.618/0001-75</t>
-  </si>
-[...1 lines deleted...]
-    <t>20/03/2023</t>
   </si>
   <si>
     <t>31.229,18</t>
   </si>
   <si>
     <t>Aquisição de PRODUTOS LIMPEZA, HIGIENE E GENEROS
 ALIMENTÍCIOS, COPA, COZINHA E OUTROS, conforme condições especificadas nas cláusulas seguintes e no anexo I deste contrato.</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/002/ivJGbnv1u9A9pX9bizMXgEyDPQsSRGo8QXvW4umB.pdf</t>
+  </si>
+  <si>
     <t>002/2023</t>
   </si>
   <si>
+    <t>16/02/2023</t>
+  </si>
+  <si>
     <t>POSTO ÁGUIA  EIRELI</t>
   </si>
   <si>
-    <t>16/02/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>83.800,00</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/001/Yeweqg9Zm6p6Jwo8vHZwgeVjKgUBjvoXLWnwK04G.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2023-000259</t>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/37b5185c-52bb-457a-8407-edcc70ddd2eb</t>
+  </si>
+  <si>
     <t>004/2022</t>
   </si>
   <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
     <t>NB AUTOMÓVEIS E PEÇAS LTDA</t>
   </si>
   <si>
     <t>83.836.130/0001-96</t>
   </si>
   <si>
-    <t>13/12/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>116.900,00</t>
   </si>
   <si>
     <t>Aquisição de um veiculo conforme termos e condições constantes no Termo de Referência.</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/004/AqbIsoxmPhXZcelyXEoV9pv7Owlwz0tMWF7WtC3t.pdf</t>
+  </si>
+  <si>
+    <t>011/2022</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>VALE COMERCIO DE MOTOS LTDA</t>
+  </si>
+  <si>
+    <t>12.939.753/0001-46</t>
+  </si>
+  <si>
+    <t>46.000,00</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/007/zWQip1Jurj74WiKJ5OLkny4LiA7bD1nC0Wlp7l2X.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/007/FKwFiFWx7NLjQswgmGjANRIcBbpVbN7IIJpDnGnw.pdf</t>
+  </si>
+  <si>
     <t>007/2022</t>
   </si>
   <si>
-    <t>VALE COMERCIO DE MOTOS LTDA</t>
-[...10 lines deleted...]
-  <si>
     <t>Aquisição de um veiculo conforme termos e condições constantes no Termo de Referência</t>
   </si>
   <si>
-    <t>011/2022</t>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/q6zaNryU5Y1BnjBulXYPaULW0SDRKm0aMC8TpecJ.pdf</t>
+  </si>
+  <si>
+    <t>010/2022</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>R. DE C. G. DA SILVA ENERGIA SOLAR EIRELI,</t>
+  </si>
+  <si>
+    <t>34.346.741/0001-40</t>
+  </si>
+  <si>
+    <t>31/12/2002</t>
+  </si>
+  <si>
+    <t>159.999,53</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA OBJETIVANDO A PRESTAÇÃO DE SERVIÇOS PARA A INSTALAÇÃO DA USINA  OTOVOLTAICA DE MICROGERAÇÃO NO PRÉDIO SEDE DA CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE- PARÁ, COM CAPACIDADE MÍNIMA DE GERAÇÃO DE 41,8KWP</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/IvudwStCPQPoHFW3r12H7axCIIBBXsMYN1lK0jZs.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/p7ckC8ToQ0ROZA8ldINfAsEK6nuudppBoqqSn7ws.pdf | Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/P4F7Dc9F34WIPkei7qeBLwoHYEBGbjllvfOdMLCA.pdf | Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/CCYridJ6gpwM1FRlbhLId5STkzIOcl6GjAThHOkt.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/kANIhAELuttreHi1BIt9sw9WtVYssKnyrZ3DsZAh.pdf | Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/iTRchk3SAu5dAlAw8XHYYlZ0CKiZ91ks4M9XDfMe.pdf</t>
   </si>
   <si>
     <t>006/2022</t>
   </si>
   <si>
     <t>R. DE C. G. DA SILVA ENERGIA SOLAR EIRELI</t>
-  </si>
-[...7 lines deleted...]
-    <t>159.999,53</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA OBJETIVANDO A PRESTAÇÃO DE SERVIÇOS PARA A INSTALAÇÃO DA USINA FOTOVOLTAICA DE MICROGERAÇÃO NO PRÉDIO SEDE
 DA CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE- PARÁ, COM CAPACIDADE MÍNIMA DE GERAÇÃO DE 41,8KWP</t>
   </si>
   <si>
-    <t>010/2022</t>
-[...8 lines deleted...]
-    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA OBJETIVANDO A PRESTAÇÃO DE SERVIÇOS PARA A INSTALAÇÃO DA USINA  OTOVOLTAICA DE MICROGERAÇÃO NO PRÉDIO SEDE DA CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE- PARÁ, COM CAPACIDADE MÍNIMA DE GERAÇÃO DE 41,8KWP</t>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/NL3Lg76wErc2Np42cqgp73kAYWTfjExqzlhUJsMg.pdf</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
   </si>
   <si>
     <t>LEIVYDEANE DE ALMEIDA BARBOSA DANTAS,MEI</t>
   </si>
   <si>
     <t>42.726.388/0001-52</t>
   </si>
   <si>
-    <t>11/11/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>1.368,00</t>
   </si>
   <si>
     <t>FORNECIMENTO DE BENS PERMANENTES E DE CONSUMO DE INFORMÁTICA</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/J03S1Th59bm7933opTpaHsNYCDYyowfIXkcauluP.pdf</t>
+  </si>
+  <si>
     <t>009/2022</t>
   </si>
   <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
     <t>TJ COMERCIO DE PRODUTOS EIRELI</t>
   </si>
   <si>
     <t>27.274.178/0001-87</t>
   </si>
   <si>
-    <t>10/11/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>7.032,00</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/2X1kUwnn0Ac2kU3qmQPoIndzlsYK2MiH69OWBS3U.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/UvvqlKqTryG2wchnQA1zo0nm3BilBJEqpP1nDvby.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/idpJ3iZVdQApJQbIzTYZHtvHD5unkKZuu7kXY1w7.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/Mts3qRy55QBxWf7RAwwXrIxzbzIqUAxSseYIaiEv.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/pVhKFIk9EwXo0HsQCiulNvwU4uvRBmSlRHO2yXpU.pdf</t>
+  </si>
+  <si>
     <t>003/2022</t>
   </si>
   <si>
+    <t>17/05/2022</t>
+  </si>
+  <si>
     <t>POSTO ÁGUIA EIRELI</t>
   </si>
   <si>
-    <t>17/05/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>101.710,00</t>
   </si>
   <si>
     <t>Fornecimento fracionado de combustíveis, conforme termos e condições constantes no Termo de Referência.</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/001/g1Br1TdWD14oRTSpGmEzsBvGpQh2PdozKDCEOprU.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/001/ieXh365LUcSJCCkQno7kwZ2Wq228nCWateHBrPnP.pdf</t>
+  </si>
+  <si>
     <t>006/2021/</t>
   </si>
   <si>
+    <t>07/04/2021</t>
+  </si>
+  <si>
     <t>MARCOVEL VEÍCULOS COMÉRCIO LTDA</t>
   </si>
   <si>
     <t>06.949.667/0001-11</t>
   </si>
   <si>
-    <t>07/04/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>07/02/2022</t>
   </si>
   <si>
     <t>206.000,00</t>
   </si>
   <si>
+    <t>AQUISIÇÃO DE VEICULO UTILITARIO, CAMINHONETA, MITSUBISHI.</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/004/XupPFKbh53rWOrPKYP0PWnni0KtssR25EbE4LOUt.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/004/LwDseEGhBYqWL82nxOn2MDLSOK66GAs1Ln3K8ZqL.pdf</t>
+  </si>
+  <si>
+    <t>004/2021</t>
+  </si>
+  <si>
     <t>23/03/2021</t>
   </si>
   <si>
+    <t>BATISTA E MILHOMEM LTDA - ME</t>
+  </si>
+  <si>
+    <t>05.726.789/0001-86</t>
+  </si>
+  <si>
     <t>31/12/2021</t>
   </si>
   <si>
+    <t>23.325,00</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO EQUIPAMENTOS, PRODUTOS E SUPRIMENTOS DE INFORMATICA.</t>
+  </si>
+  <si>
+    <t>Dados de vigência pendentes</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/003/habilitacao/ijYweenxwSxwj5JQkFTAJvwlhHeLUUWOcJOzIl0K.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/003/habilitacao/OyGUJtmpDkuy0Kn4SRJ9RGWVLjFx6XWQMV9qP4hS.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2023/003/habilitacao/hGyspzfS6cxOtcUnZ3zQKmMm7y62lk17or20TfAo.pdf</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/003/xJslXzUKrEgj4dEdbpdD6plsENNsdkVDBiJIK5iA.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/003/uGEYWeCsiJ89F5K4Dsy7wyQRlQOn3YKpqAoLIPPU.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/003/AdpGRLxc9J9R5hPRrPkryoLuvzR1BG8l0VPqu7KY.pdf</t>
+  </si>
+  <si>
     <t>003/2021</t>
   </si>
   <si>
+    <t>01/03/2021</t>
+  </si>
+  <si>
     <t>SUPERMERCADO NORTE SUL LTDA</t>
   </si>
   <si>
     <t>16.965.316/0001-58</t>
   </si>
   <si>
-    <t>01/03/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>45.974,66</t>
   </si>
   <si>
     <t>PRODUTOS LIMPEZA, HIGIENE E GENEROS ALIMENTÍCIOS, COPA, COZINHA E OUTROS.</t>
   </si>
   <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/002/2EmANXOfqKPJ8opzFjGsVbUDhW8KF4zRe8YBuSiW.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/002/0b1mkGFQ2ZGPhfcSszxoyfcxK4vFNGDG26hXmdDC.pdf</t>
+  </si>
+  <si>
     <t>002/2021/</t>
   </si>
   <si>
     <t>18/02/2021</t>
   </si>
   <si>
     <t>210.900,00</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/001/2021/5BPw8WSNb4UHhZZhrtwArp8EAYobTz2Vp3vIb6BL.pdf | Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2021/001/2021/Y2t5Y2hqsx8AVWvcXPqWOTmzbNLAadB8Pn5I9aOZ.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -911,937 +1434,2244 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:L65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H1"/>
+      <selection activeCell="A1" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B2" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D2" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E2" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8">
+        <v>17</v>
+      </c>
+      <c r="I2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G3" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:8">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
         <v>21</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="B5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" t="s">
         <v>23</v>
       </c>
-      <c r="E4" t="s">
+      <c r="D5" t="s">
         <v>24</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="F5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="K5" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
-[...17 lines deleted...]
-      <c r="H5" t="s">
+      <c r="L5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G6" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" t="s">
         <v>27</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G6" t="s">
+      <c r="K6" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" t="s">
         <v>41</v>
       </c>
-      <c r="H6" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:8">
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" t="s">
         <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7" t="s">
         <v>48</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:8">
+        <v>48</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" t="s">
+        <v>50</v>
+      </c>
+      <c r="K7" t="s">
+        <v>20</v>
+      </c>
+      <c r="L7" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="E8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s">
         <v>53</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>54</v>
       </c>
-      <c r="G8" t="s">
+      <c r="J8" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" t="s">
+        <v>28</v>
+      </c>
+      <c r="L8" t="s">
         <v>55</v>
       </c>
-      <c r="H8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:8">
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" t="s">
         <v>56</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>57</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>58</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>59</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G9" t="s">
         <v>60</v>
       </c>
-      <c r="F9" t="s">
+      <c r="H9" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" t="s">
         <v>61</v>
       </c>
-      <c r="G9" t="s">
+      <c r="J9" t="s">
         <v>62</v>
       </c>
-      <c r="H9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:8">
+      <c r="K9" t="s">
+        <v>20</v>
+      </c>
+      <c r="L9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>64</v>
       </c>
       <c r="C10" t="s">
         <v>65</v>
       </c>
       <c r="D10" t="s">
         <v>66</v>
       </c>
       <c r="E10" t="s">
         <v>67</v>
       </c>
       <c r="F10" t="s">
         <v>68</v>
       </c>
       <c r="G10" t="s">
         <v>69</v>
       </c>
       <c r="H10" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8">
+        <v>69</v>
+      </c>
+      <c r="I10" t="s">
+        <v>70</v>
+      </c>
+      <c r="J10" t="s">
+        <v>71</v>
+      </c>
+      <c r="K10" t="s">
+        <v>20</v>
+      </c>
+      <c r="L10" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" t="s">
+        <v>73</v>
+      </c>
+      <c r="C11" t="s">
+        <v>74</v>
+      </c>
+      <c r="D11" t="s">
+        <v>75</v>
+      </c>
+      <c r="E11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F11" t="s">
+        <v>74</v>
+      </c>
+      <c r="G11" t="s">
+        <v>77</v>
+      </c>
+      <c r="H11" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" t="s">
+        <v>78</v>
+      </c>
+      <c r="J11" t="s">
+        <v>79</v>
+      </c>
+      <c r="K11" t="s">
         <v>20</v>
       </c>
-      <c r="B11" t="s">
+      <c r="L11" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C12" t="s">
+        <v>82</v>
+      </c>
+      <c r="D12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E12" t="s">
+        <v>84</v>
+      </c>
+      <c r="F12" t="s">
+        <v>82</v>
+      </c>
+      <c r="G12" t="s">
+        <v>85</v>
+      </c>
+      <c r="H12" t="s">
+        <v>85</v>
+      </c>
+      <c r="I12" t="s">
+        <v>86</v>
+      </c>
+      <c r="J12" t="s">
+        <v>87</v>
+      </c>
+      <c r="K12" t="s">
+        <v>88</v>
+      </c>
+      <c r="L12" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
         <v>21</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11" t="s">
+      <c r="B13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C13" t="s">
         <v>23</v>
       </c>
-      <c r="F11" t="s">
-[...19 lines deleted...]
-      <c r="D12" t="s">
+      <c r="D13" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" t="s">
+        <v>91</v>
+      </c>
+      <c r="G13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" t="s">
+        <v>28</v>
+      </c>
+      <c r="L13" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" t="s">
+        <v>94</v>
+      </c>
+      <c r="C14" t="s">
+        <v>95</v>
+      </c>
+      <c r="D14" t="s">
+        <v>96</v>
+      </c>
+      <c r="E14" t="s">
+        <v>97</v>
+      </c>
+      <c r="F14" t="s">
+        <v>95</v>
+      </c>
+      <c r="G14" t="s">
+        <v>98</v>
+      </c>
+      <c r="H14" t="s">
+        <v>98</v>
+      </c>
+      <c r="I14" t="s">
+        <v>99</v>
+      </c>
+      <c r="J14" t="s">
+        <v>100</v>
+      </c>
+      <c r="K14" t="s">
+        <v>20</v>
+      </c>
+      <c r="L14" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C15" t="s">
+        <v>103</v>
+      </c>
+      <c r="D15" t="s">
+        <v>104</v>
+      </c>
+      <c r="E15" t="s">
+        <v>105</v>
+      </c>
+      <c r="F15" t="s">
+        <v>103</v>
+      </c>
+      <c r="G15" t="s">
+        <v>106</v>
+      </c>
+      <c r="H15" t="s">
+        <v>106</v>
+      </c>
+      <c r="I15" t="s">
+        <v>107</v>
+      </c>
+      <c r="J15" t="s">
+        <v>108</v>
+      </c>
+      <c r="K15" t="s">
+        <v>20</v>
+      </c>
+      <c r="L15" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" t="s">
+        <v>110</v>
+      </c>
+      <c r="C16" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" t="s">
+        <v>111</v>
+      </c>
+      <c r="G16" t="s">
+        <v>112</v>
+      </c>
+      <c r="J16" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" t="s">
+        <v>28</v>
+      </c>
+      <c r="L16" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" t="s">
+        <v>114</v>
+      </c>
+      <c r="C17" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" t="s">
+        <v>115</v>
+      </c>
+      <c r="G17" t="s">
+        <v>116</v>
+      </c>
+      <c r="J17" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" t="s">
+        <v>28</v>
+      </c>
+      <c r="L17" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" t="s">
+        <v>118</v>
+      </c>
+      <c r="C18" t="s">
+        <v>119</v>
+      </c>
+      <c r="D18" t="s">
+        <v>120</v>
+      </c>
+      <c r="E18" t="s">
+        <v>121</v>
+      </c>
+      <c r="F18" t="s">
+        <v>119</v>
+      </c>
+      <c r="G18" t="s">
+        <v>122</v>
+      </c>
+      <c r="H18" t="s">
+        <v>122</v>
+      </c>
+      <c r="I18" t="s">
+        <v>123</v>
+      </c>
+      <c r="J18" t="s">
+        <v>124</v>
+      </c>
+      <c r="K18" t="s">
+        <v>88</v>
+      </c>
+      <c r="L18" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" t="s">
+        <v>126</v>
+      </c>
+      <c r="C19" t="s">
+        <v>127</v>
+      </c>
+      <c r="D19" t="s">
+        <v>128</v>
+      </c>
+      <c r="E19" t="s">
+        <v>129</v>
+      </c>
+      <c r="F19" t="s">
+        <v>127</v>
+      </c>
+      <c r="G19" t="s">
+        <v>130</v>
+      </c>
+      <c r="H19" t="s">
+        <v>130</v>
+      </c>
+      <c r="I19" t="s">
+        <v>131</v>
+      </c>
+      <c r="J19" t="s">
+        <v>132</v>
+      </c>
+      <c r="K19" t="s">
+        <v>88</v>
+      </c>
+      <c r="L19" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" t="s">
+        <v>134</v>
+      </c>
+      <c r="C20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" t="s">
+        <v>135</v>
+      </c>
+      <c r="G20" t="s">
+        <v>136</v>
+      </c>
+      <c r="J20" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" t="s">
+        <v>28</v>
+      </c>
+      <c r="L20" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" t="s">
+        <v>138</v>
+      </c>
+      <c r="C21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" t="s">
+        <v>139</v>
+      </c>
+      <c r="G21" t="s">
+        <v>140</v>
+      </c>
+      <c r="J21" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" t="s">
+        <v>28</v>
+      </c>
+      <c r="L21" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" t="s">
+        <v>142</v>
+      </c>
+      <c r="D22" t="s">
+        <v>45</v>
+      </c>
+      <c r="E22" t="s">
+        <v>46</v>
+      </c>
+      <c r="F22" t="s">
+        <v>142</v>
+      </c>
+      <c r="G22" t="s">
+        <v>47</v>
+      </c>
+      <c r="H22" t="s">
+        <v>48</v>
+      </c>
+      <c r="I22" t="s">
+        <v>143</v>
+      </c>
+      <c r="J22" t="s">
+        <v>144</v>
+      </c>
+      <c r="K22" t="s">
+        <v>145</v>
+      </c>
+      <c r="L22" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" t="s">
+        <v>147</v>
+      </c>
+      <c r="C23" t="s">
+        <v>23</v>
+      </c>
+      <c r="D23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" t="s">
+        <v>148</v>
+      </c>
+      <c r="G23" t="s">
+        <v>149</v>
+      </c>
+      <c r="J23" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" t="s">
+        <v>28</v>
+      </c>
+      <c r="L23" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" t="s">
+        <v>151</v>
+      </c>
+      <c r="C24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" t="s">
+        <v>152</v>
+      </c>
+      <c r="E24" t="s">
+        <v>153</v>
+      </c>
+      <c r="F24" t="s">
+        <v>68</v>
+      </c>
+      <c r="G24" t="s">
+        <v>122</v>
+      </c>
+      <c r="H24" t="s">
+        <v>122</v>
+      </c>
+      <c r="I24" t="s">
+        <v>61</v>
+      </c>
+      <c r="J24" t="s">
+        <v>154</v>
+      </c>
+      <c r="K24" t="s">
+        <v>88</v>
+      </c>
+      <c r="L24" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" t="s">
+        <v>66</v>
+      </c>
+      <c r="E25" t="s">
+        <v>67</v>
+      </c>
+      <c r="F25" t="s">
+        <v>68</v>
+      </c>
+      <c r="G25" t="s">
+        <v>156</v>
+      </c>
+      <c r="H25" t="s">
+        <v>69</v>
+      </c>
+      <c r="I25" t="s">
+        <v>157</v>
+      </c>
+      <c r="J25" t="s">
+        <v>158</v>
+      </c>
+      <c r="K25" t="s">
+        <v>145</v>
+      </c>
+      <c r="L25" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" t="s">
+        <v>160</v>
+      </c>
+      <c r="C26" t="s">
+        <v>23</v>
+      </c>
+      <c r="D26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" t="s">
+        <v>161</v>
+      </c>
+      <c r="G26" t="s">
+        <v>162</v>
+      </c>
+      <c r="J26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" t="s">
+        <v>28</v>
+      </c>
+      <c r="L26" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" t="s">
+        <v>164</v>
+      </c>
+      <c r="C27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" t="s">
+        <v>165</v>
+      </c>
+      <c r="G27" t="s">
+        <v>166</v>
+      </c>
+      <c r="J27" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" t="s">
+        <v>28</v>
+      </c>
+      <c r="L27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" t="s">
+        <v>168</v>
+      </c>
+      <c r="C28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" t="s">
+        <v>169</v>
+      </c>
+      <c r="G28" t="s">
+        <v>170</v>
+      </c>
+      <c r="J28" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" t="s">
+        <v>28</v>
+      </c>
+      <c r="L28" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" t="s">
+        <v>172</v>
+      </c>
+      <c r="C29" t="s">
+        <v>23</v>
+      </c>
+      <c r="D29" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" t="s">
+        <v>173</v>
+      </c>
+      <c r="G29" t="s">
+        <v>174</v>
+      </c>
+      <c r="J29" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" t="s">
+        <v>28</v>
+      </c>
+      <c r="L29" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" t="s">
+        <v>176</v>
+      </c>
+      <c r="C30" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" t="s">
+        <v>177</v>
+      </c>
+      <c r="G30" t="s">
+        <v>178</v>
+      </c>
+      <c r="J30" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" t="s">
+        <v>28</v>
+      </c>
+      <c r="L30" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B31" t="s">
+        <v>180</v>
+      </c>
+      <c r="C31" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" t="s">
+        <v>24</v>
+      </c>
+      <c r="F31" t="s">
+        <v>181</v>
+      </c>
+      <c r="G31" t="s">
+        <v>182</v>
+      </c>
+      <c r="J31" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" t="s">
+        <v>28</v>
+      </c>
+      <c r="L31" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" t="s">
+        <v>184</v>
+      </c>
+      <c r="C32" t="s">
+        <v>185</v>
+      </c>
+      <c r="D32" t="s">
+        <v>186</v>
+      </c>
+      <c r="E32" t="s">
+        <v>187</v>
+      </c>
+      <c r="F32" t="s">
+        <v>185</v>
+      </c>
+      <c r="G32" t="s">
+        <v>173</v>
+      </c>
+      <c r="H32" t="s">
+        <v>173</v>
+      </c>
+      <c r="I32" t="s">
+        <v>188</v>
+      </c>
+      <c r="J32" t="s">
+        <v>189</v>
+      </c>
+      <c r="K32" t="s">
+        <v>88</v>
+      </c>
+      <c r="L32" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B33" t="s">
+        <v>191</v>
+      </c>
+      <c r="C33" t="s">
+        <v>23</v>
+      </c>
+      <c r="D33" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" t="s">
+        <v>192</v>
+      </c>
+      <c r="G33" t="s">
+        <v>193</v>
+      </c>
+      <c r="J33" t="s">
+        <v>27</v>
+      </c>
+      <c r="K33" t="s">
+        <v>28</v>
+      </c>
+      <c r="L33" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" t="s">
+        <v>195</v>
+      </c>
+      <c r="C34" t="s">
+        <v>23</v>
+      </c>
+      <c r="D34" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" t="s">
+        <v>196</v>
+      </c>
+      <c r="G34" t="s">
+        <v>197</v>
+      </c>
+      <c r="J34" t="s">
+        <v>27</v>
+      </c>
+      <c r="K34" t="s">
+        <v>28</v>
+      </c>
+      <c r="L34" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B35" t="s">
+        <v>199</v>
+      </c>
+      <c r="C35" t="s">
+        <v>23</v>
+      </c>
+      <c r="D35" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" t="s">
+        <v>200</v>
+      </c>
+      <c r="G35" t="s">
+        <v>201</v>
+      </c>
+      <c r="J35" t="s">
+        <v>27</v>
+      </c>
+      <c r="K35" t="s">
+        <v>28</v>
+      </c>
+      <c r="L35" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" t="s">
+        <v>21</v>
+      </c>
+      <c r="B36" t="s">
+        <v>203</v>
+      </c>
+      <c r="C36" t="s">
+        <v>23</v>
+      </c>
+      <c r="D36" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" t="s">
+        <v>204</v>
+      </c>
+      <c r="G36" t="s">
+        <v>205</v>
+      </c>
+      <c r="J36" t="s">
+        <v>27</v>
+      </c>
+      <c r="K36" t="s">
+        <v>28</v>
+      </c>
+      <c r="L36" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B37" t="s">
+        <v>207</v>
+      </c>
+      <c r="C37" t="s">
+        <v>23</v>
+      </c>
+      <c r="D37" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" t="s">
+        <v>208</v>
+      </c>
+      <c r="G37" t="s">
+        <v>209</v>
+      </c>
+      <c r="J37" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" t="s">
+        <v>28</v>
+      </c>
+      <c r="L37" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" t="s">
+        <v>211</v>
+      </c>
+      <c r="C38" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" t="s">
+        <v>24</v>
+      </c>
+      <c r="F38" t="s">
+        <v>212</v>
+      </c>
+      <c r="G38" t="s">
+        <v>213</v>
+      </c>
+      <c r="J38" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" t="s">
+        <v>28</v>
+      </c>
+      <c r="L38" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B39" t="s">
+        <v>215</v>
+      </c>
+      <c r="C39" t="s">
+        <v>23</v>
+      </c>
+      <c r="D39" t="s">
+        <v>24</v>
+      </c>
+      <c r="F39" t="s">
+        <v>216</v>
+      </c>
+      <c r="G39" t="s">
+        <v>217</v>
+      </c>
+      <c r="J39" t="s">
+        <v>27</v>
+      </c>
+      <c r="K39" t="s">
+        <v>28</v>
+      </c>
+      <c r="L39" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" t="s">
+        <v>12</v>
+      </c>
+      <c r="B40" t="s">
+        <v>219</v>
+      </c>
+      <c r="C40" t="s">
+        <v>220</v>
+      </c>
+      <c r="D40" t="s">
+        <v>221</v>
+      </c>
+      <c r="E40" t="s">
+        <v>222</v>
+      </c>
+      <c r="F40" t="s">
+        <v>220</v>
+      </c>
+      <c r="G40" t="s">
+        <v>213</v>
+      </c>
+      <c r="H40" t="s">
+        <v>213</v>
+      </c>
+      <c r="I40" t="s">
+        <v>223</v>
+      </c>
+      <c r="J40" t="s">
+        <v>224</v>
+      </c>
+      <c r="K40" t="s">
+        <v>88</v>
+      </c>
+      <c r="L40" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B41" t="s">
+        <v>219</v>
+      </c>
+      <c r="C41" t="s">
+        <v>220</v>
+      </c>
+      <c r="D41" t="s">
+        <v>221</v>
+      </c>
+      <c r="E41" t="s">
+        <v>222</v>
+      </c>
+      <c r="F41" t="s">
+        <v>220</v>
+      </c>
+      <c r="G41" t="s">
+        <v>213</v>
+      </c>
+      <c r="H41" t="s">
+        <v>213</v>
+      </c>
+      <c r="I41" t="s">
+        <v>223</v>
+      </c>
+      <c r="J41" t="s">
+        <v>226</v>
+      </c>
+      <c r="K41" t="s">
+        <v>88</v>
+      </c>
+      <c r="L41" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" t="s">
+        <v>12</v>
+      </c>
+      <c r="B42" t="s">
+        <v>219</v>
+      </c>
+      <c r="C42" t="s">
+        <v>220</v>
+      </c>
+      <c r="D42" t="s">
+        <v>228</v>
+      </c>
+      <c r="E42" t="s">
+        <v>222</v>
+      </c>
+      <c r="F42" t="s">
+        <v>220</v>
+      </c>
+      <c r="G42" t="s">
+        <v>213</v>
+      </c>
+      <c r="H42" t="s">
+        <v>213</v>
+      </c>
+      <c r="I42" t="s">
+        <v>223</v>
+      </c>
+      <c r="J42" t="s">
+        <v>226</v>
+      </c>
+      <c r="K42" t="s">
+        <v>88</v>
+      </c>
+      <c r="L42" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" t="s">
+        <v>21</v>
+      </c>
+      <c r="B43" t="s">
+        <v>230</v>
+      </c>
+      <c r="C43" t="s">
+        <v>23</v>
+      </c>
+      <c r="D43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F43" t="s">
+        <v>231</v>
+      </c>
+      <c r="G43" t="s">
+        <v>232</v>
+      </c>
+      <c r="J43" t="s">
+        <v>27</v>
+      </c>
+      <c r="K43" t="s">
+        <v>28</v>
+      </c>
+      <c r="L43" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" t="s">
+        <v>21</v>
+      </c>
+      <c r="B44" t="s">
+        <v>234</v>
+      </c>
+      <c r="C44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D44" t="s">
+        <v>24</v>
+      </c>
+      <c r="F44" t="s">
+        <v>235</v>
+      </c>
+      <c r="G44" t="s">
+        <v>236</v>
+      </c>
+      <c r="J44" t="s">
+        <v>27</v>
+      </c>
+      <c r="K44" t="s">
+        <v>28</v>
+      </c>
+      <c r="L44" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45" t="s">
+        <v>21</v>
+      </c>
+      <c r="B45" t="s">
+        <v>238</v>
+      </c>
+      <c r="C45" t="s">
+        <v>23</v>
+      </c>
+      <c r="D45" t="s">
+        <v>24</v>
+      </c>
+      <c r="F45" t="s">
+        <v>239</v>
+      </c>
+      <c r="G45" t="s">
+        <v>240</v>
+      </c>
+      <c r="J45" t="s">
+        <v>27</v>
+      </c>
+      <c r="K45" t="s">
+        <v>28</v>
+      </c>
+      <c r="L45" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" t="s">
+        <v>12</v>
+      </c>
+      <c r="B46" t="s">
+        <v>242</v>
+      </c>
+      <c r="C46" t="s">
+        <v>243</v>
+      </c>
+      <c r="D46" t="s">
+        <v>244</v>
+      </c>
+      <c r="E46" t="s">
+        <v>245</v>
+      </c>
+      <c r="F46" t="s">
+        <v>243</v>
+      </c>
+      <c r="G46" t="s">
+        <v>246</v>
+      </c>
+      <c r="H46" t="s">
+        <v>246</v>
+      </c>
+      <c r="I46" t="s">
+        <v>247</v>
+      </c>
+      <c r="J46" t="s">
+        <v>248</v>
+      </c>
+      <c r="K46" t="s">
+        <v>88</v>
+      </c>
+      <c r="L46" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B47" t="s">
+        <v>250</v>
+      </c>
+      <c r="C47" t="s">
+        <v>23</v>
+      </c>
+      <c r="D47" t="s">
+        <v>24</v>
+      </c>
+      <c r="F47" t="s">
+        <v>251</v>
+      </c>
+      <c r="G47" t="s">
+        <v>252</v>
+      </c>
+      <c r="J47" t="s">
+        <v>27</v>
+      </c>
+      <c r="K47" t="s">
+        <v>28</v>
+      </c>
+      <c r="L47" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" t="s">
+        <v>21</v>
+      </c>
+      <c r="B48" t="s">
+        <v>254</v>
+      </c>
+      <c r="C48" t="s">
+        <v>23</v>
+      </c>
+      <c r="D48" t="s">
+        <v>24</v>
+      </c>
+      <c r="F48" t="s">
+        <v>255</v>
+      </c>
+      <c r="G48" t="s">
+        <v>256</v>
+      </c>
+      <c r="J48" t="s">
+        <v>27</v>
+      </c>
+      <c r="K48" t="s">
+        <v>28</v>
+      </c>
+      <c r="L48" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" t="s">
+        <v>12</v>
+      </c>
+      <c r="B49" t="s">
+        <v>258</v>
+      </c>
+      <c r="C49" t="s">
+        <v>259</v>
+      </c>
+      <c r="D49" t="s">
+        <v>260</v>
+      </c>
+      <c r="E49" t="s">
+        <v>261</v>
+      </c>
+      <c r="F49" t="s">
+        <v>259</v>
+      </c>
+      <c r="G49" t="s">
+        <v>213</v>
+      </c>
+      <c r="H49" t="s">
+        <v>213</v>
+      </c>
+      <c r="I49" t="s">
+        <v>262</v>
+      </c>
+      <c r="J49" t="s">
+        <v>263</v>
+      </c>
+      <c r="K49" t="s">
+        <v>88</v>
+      </c>
+      <c r="L49" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12">
+      <c r="A50" t="s">
+        <v>12</v>
+      </c>
+      <c r="B50" t="s">
+        <v>265</v>
+      </c>
+      <c r="C50" t="s">
+        <v>266</v>
+      </c>
+      <c r="D50" t="s">
+        <v>267</v>
+      </c>
+      <c r="E50" t="s">
         <v>76</v>
       </c>
-      <c r="E12" t="s">
-[...5 lines deleted...]
-      <c r="G12" t="s">
+      <c r="F50" t="s">
+        <v>266</v>
+      </c>
+      <c r="G50" t="s">
+        <v>213</v>
+      </c>
+      <c r="H50" t="s">
+        <v>213</v>
+      </c>
+      <c r="I50" t="s">
+        <v>268</v>
+      </c>
+      <c r="J50" t="s">
         <v>79</v>
       </c>
-      <c r="H12" t="s">
-[...13 lines deleted...]
-      <c r="D13" t="s">
+      <c r="K50" t="s">
+        <v>88</v>
+      </c>
+      <c r="L50" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" t="s">
+        <v>270</v>
+      </c>
+      <c r="C51" t="s">
+        <v>23</v>
+      </c>
+      <c r="D51" t="s">
+        <v>24</v>
+      </c>
+      <c r="F51" t="s">
+        <v>271</v>
+      </c>
+      <c r="G51" t="s">
+        <v>272</v>
+      </c>
+      <c r="J51" t="s">
+        <v>27</v>
+      </c>
+      <c r="K51" t="s">
+        <v>28</v>
+      </c>
+      <c r="L51" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52" t="s">
+        <v>12</v>
+      </c>
+      <c r="B52" t="s">
+        <v>274</v>
+      </c>
+      <c r="C52" t="s">
+        <v>275</v>
+      </c>
+      <c r="D52" t="s">
+        <v>276</v>
+      </c>
+      <c r="E52" t="s">
+        <v>277</v>
+      </c>
+      <c r="F52" t="s">
+        <v>275</v>
+      </c>
+      <c r="G52" t="s">
+        <v>278</v>
+      </c>
+      <c r="H52" t="s">
+        <v>278</v>
+      </c>
+      <c r="I52" t="s">
+        <v>279</v>
+      </c>
+      <c r="J52" t="s">
+        <v>280</v>
+      </c>
+      <c r="K52" t="s">
+        <v>88</v>
+      </c>
+      <c r="L52" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" t="s">
+        <v>12</v>
+      </c>
+      <c r="B53" t="s">
+        <v>282</v>
+      </c>
+      <c r="C53" t="s">
+        <v>283</v>
+      </c>
+      <c r="D53" t="s">
+        <v>284</v>
+      </c>
+      <c r="E53" t="s">
+        <v>285</v>
+      </c>
+      <c r="F53" t="s">
+        <v>283</v>
+      </c>
+      <c r="G53" t="s">
+        <v>278</v>
+      </c>
+      <c r="H53" t="s">
+        <v>278</v>
+      </c>
+      <c r="I53" t="s">
+        <v>286</v>
+      </c>
+      <c r="J53" t="s">
+        <v>280</v>
+      </c>
+      <c r="K53" t="s">
+        <v>88</v>
+      </c>
+      <c r="L53" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" t="s">
+        <v>12</v>
+      </c>
+      <c r="B54" t="s">
+        <v>288</v>
+      </c>
+      <c r="C54" t="s">
+        <v>283</v>
+      </c>
+      <c r="D54" t="s">
+        <v>284</v>
+      </c>
+      <c r="E54" t="s">
+        <v>285</v>
+      </c>
+      <c r="F54" t="s">
+        <v>283</v>
+      </c>
+      <c r="G54" t="s">
+        <v>278</v>
+      </c>
+      <c r="H54" t="s">
+        <v>278</v>
+      </c>
+      <c r="I54" t="s">
+        <v>286</v>
+      </c>
+      <c r="J54" t="s">
+        <v>289</v>
+      </c>
+      <c r="K54" t="s">
+        <v>88</v>
+      </c>
+      <c r="L54" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12">
+      <c r="A55" t="s">
+        <v>12</v>
+      </c>
+      <c r="B55" t="s">
+        <v>291</v>
+      </c>
+      <c r="C55" t="s">
+        <v>292</v>
+      </c>
+      <c r="D55" t="s">
+        <v>293</v>
+      </c>
+      <c r="E55" t="s">
+        <v>294</v>
+      </c>
+      <c r="F55" t="s">
+        <v>292</v>
+      </c>
+      <c r="G55" t="s">
+        <v>295</v>
+      </c>
+      <c r="H55" t="s">
+        <v>295</v>
+      </c>
+      <c r="I55" t="s">
+        <v>296</v>
+      </c>
+      <c r="J55" t="s">
+        <v>297</v>
+      </c>
+      <c r="K55" t="s">
+        <v>88</v>
+      </c>
+      <c r="L55" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12">
+      <c r="A56" t="s">
+        <v>12</v>
+      </c>
+      <c r="B56" t="s">
+        <v>299</v>
+      </c>
+      <c r="C56" t="s">
+        <v>292</v>
+      </c>
+      <c r="D56" t="s">
+        <v>300</v>
+      </c>
+      <c r="E56" t="s">
+        <v>294</v>
+      </c>
+      <c r="F56" t="s">
+        <v>292</v>
+      </c>
+      <c r="G56" t="s">
+        <v>278</v>
+      </c>
+      <c r="H56" t="s">
+        <v>278</v>
+      </c>
+      <c r="I56" t="s">
+        <v>296</v>
+      </c>
+      <c r="J56" t="s">
+        <v>301</v>
+      </c>
+      <c r="K56" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12">
+      <c r="A57" t="s">
+        <v>12</v>
+      </c>
+      <c r="B57" t="s">
+        <v>299</v>
+      </c>
+      <c r="C57" t="s">
+        <v>292</v>
+      </c>
+      <c r="D57" t="s">
+        <v>300</v>
+      </c>
+      <c r="E57" t="s">
+        <v>294</v>
+      </c>
+      <c r="F57" t="s">
+        <v>292</v>
+      </c>
+      <c r="G57" t="s">
+        <v>278</v>
+      </c>
+      <c r="H57" t="s">
+        <v>278</v>
+      </c>
+      <c r="I57" t="s">
+        <v>296</v>
+      </c>
+      <c r="J57" t="s">
+        <v>301</v>
+      </c>
+      <c r="K57" t="s">
+        <v>88</v>
+      </c>
+      <c r="L57" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12">
+      <c r="A58" t="s">
+        <v>12</v>
+      </c>
+      <c r="B58" t="s">
+        <v>288</v>
+      </c>
+      <c r="C58" t="s">
+        <v>303</v>
+      </c>
+      <c r="D58" t="s">
+        <v>304</v>
+      </c>
+      <c r="E58" t="s">
+        <v>305</v>
+      </c>
+      <c r="F58" t="s">
+        <v>303</v>
+      </c>
+      <c r="G58" t="s">
+        <v>278</v>
+      </c>
+      <c r="H58" t="s">
+        <v>278</v>
+      </c>
+      <c r="I58" t="s">
+        <v>306</v>
+      </c>
+      <c r="J58" t="s">
+        <v>307</v>
+      </c>
+      <c r="K58" t="s">
+        <v>88</v>
+      </c>
+      <c r="L58" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12">
+      <c r="A59" t="s">
+        <v>12</v>
+      </c>
+      <c r="B59" t="s">
+        <v>309</v>
+      </c>
+      <c r="C59" t="s">
+        <v>310</v>
+      </c>
+      <c r="D59" t="s">
+        <v>311</v>
+      </c>
+      <c r="E59" t="s">
+        <v>312</v>
+      </c>
+      <c r="F59" t="s">
+        <v>310</v>
+      </c>
+      <c r="G59" t="s">
+        <v>278</v>
+      </c>
+      <c r="H59" t="s">
+        <v>278</v>
+      </c>
+      <c r="I59" t="s">
+        <v>313</v>
+      </c>
+      <c r="J59" t="s">
+        <v>248</v>
+      </c>
+      <c r="K59" t="s">
+        <v>88</v>
+      </c>
+      <c r="L59" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12">
+      <c r="A60" t="s">
+        <v>12</v>
+      </c>
+      <c r="B60" t="s">
+        <v>315</v>
+      </c>
+      <c r="C60" t="s">
+        <v>316</v>
+      </c>
+      <c r="D60" t="s">
+        <v>317</v>
+      </c>
+      <c r="E60" t="s">
         <v>76</v>
       </c>
-      <c r="E13" t="s">
-[...22 lines deleted...]
-      <c r="D14" t="s">
+      <c r="F60" t="s">
+        <v>316</v>
+      </c>
+      <c r="G60" t="s">
+        <v>278</v>
+      </c>
+      <c r="H60" t="s">
+        <v>278</v>
+      </c>
+      <c r="I60" t="s">
+        <v>318</v>
+      </c>
+      <c r="J60" t="s">
+        <v>319</v>
+      </c>
+      <c r="K60" t="s">
+        <v>88</v>
+      </c>
+      <c r="L60" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12">
+      <c r="A61" t="s">
+        <v>12</v>
+      </c>
+      <c r="B61" t="s">
+        <v>321</v>
+      </c>
+      <c r="C61" t="s">
+        <v>322</v>
+      </c>
+      <c r="D61" t="s">
+        <v>323</v>
+      </c>
+      <c r="E61" t="s">
+        <v>324</v>
+      </c>
+      <c r="F61" t="s">
+        <v>322</v>
+      </c>
+      <c r="G61" t="s">
+        <v>325</v>
+      </c>
+      <c r="H61" t="s">
+        <v>325</v>
+      </c>
+      <c r="I61" t="s">
+        <v>326</v>
+      </c>
+      <c r="J61" t="s">
+        <v>327</v>
+      </c>
+      <c r="K61" t="s">
+        <v>88</v>
+      </c>
+      <c r="L61" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12">
+      <c r="A62" t="s">
+        <v>12</v>
+      </c>
+      <c r="B62" t="s">
+        <v>329</v>
+      </c>
+      <c r="C62" t="s">
+        <v>330</v>
+      </c>
+      <c r="D62" t="s">
+        <v>331</v>
+      </c>
+      <c r="E62" t="s">
+        <v>332</v>
+      </c>
+      <c r="H62" t="s">
+        <v>333</v>
+      </c>
+      <c r="I62" t="s">
+        <v>334</v>
+      </c>
+      <c r="J62" t="s">
+        <v>335</v>
+      </c>
+      <c r="K62" t="s">
+        <v>336</v>
+      </c>
+      <c r="L62" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12">
+      <c r="A63" t="s">
+        <v>12</v>
+      </c>
+      <c r="B63" t="s">
+        <v>329</v>
+      </c>
+      <c r="C63" t="s">
+        <v>330</v>
+      </c>
+      <c r="D63" t="s">
+        <v>331</v>
+      </c>
+      <c r="E63" t="s">
+        <v>332</v>
+      </c>
+      <c r="F63" t="s">
+        <v>330</v>
+      </c>
+      <c r="G63" t="s">
+        <v>333</v>
+      </c>
+      <c r="H63" t="s">
+        <v>333</v>
+      </c>
+      <c r="I63" t="s">
+        <v>334</v>
+      </c>
+      <c r="J63" t="s">
+        <v>335</v>
+      </c>
+      <c r="K63" t="s">
+        <v>88</v>
+      </c>
+      <c r="L63" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12">
+      <c r="A64" t="s">
+        <v>12</v>
+      </c>
+      <c r="B64" t="s">
+        <v>339</v>
+      </c>
+      <c r="C64" t="s">
+        <v>340</v>
+      </c>
+      <c r="D64" t="s">
+        <v>341</v>
+      </c>
+      <c r="E64" t="s">
+        <v>342</v>
+      </c>
+      <c r="F64" t="s">
+        <v>340</v>
+      </c>
+      <c r="G64" t="s">
+        <v>333</v>
+      </c>
+      <c r="H64" t="s">
+        <v>333</v>
+      </c>
+      <c r="I64" t="s">
+        <v>343</v>
+      </c>
+      <c r="J64" t="s">
+        <v>344</v>
+      </c>
+      <c r="K64" t="s">
+        <v>88</v>
+      </c>
+      <c r="L64" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" t="s">
+        <v>12</v>
+      </c>
+      <c r="B65" t="s">
+        <v>346</v>
+      </c>
+      <c r="C65" t="s">
+        <v>347</v>
+      </c>
+      <c r="D65" t="s">
+        <v>317</v>
+      </c>
+      <c r="E65" t="s">
         <v>76</v>
       </c>
-      <c r="E14" t="s">
-[...16 lines deleted...]
-      <c r="B15" t="s">
+      <c r="F65" t="s">
+        <v>347</v>
+      </c>
+      <c r="G65" t="s">
+        <v>333</v>
+      </c>
+      <c r="H65" t="s">
+        <v>333</v>
+      </c>
+      <c r="I65" t="s">
+        <v>348</v>
+      </c>
+      <c r="J65" t="s">
+        <v>79</v>
+      </c>
+      <c r="K65" t="s">
         <v>88</v>
       </c>
-      <c r="C15" t="s">
-[...506 lines deleted...]
-        <v>14</v>
+      <c r="L65" t="s">
+        <v>349</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">