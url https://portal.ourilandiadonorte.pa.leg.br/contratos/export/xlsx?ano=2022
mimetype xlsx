--- v0 (2026-08-18)
+++ v1 (2026-10-28)
@@ -1,257 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Nº Contrato / Documento</t>
   </si>
   <si>
     <t>Data do ato</t>
   </si>
   <si>
     <t>Fornecedor</t>
   </si>
   <si>
     <t>CNPJ Fornecedor</t>
   </si>
   <si>
     <t>Data Início</t>
   </si>
   <si>
     <t>Data Fim</t>
   </si>
   <si>
     <t>Fim da vigência consolidada</t>
   </si>
   <si>
     <t>Valor (R$)</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Inteiro teor / Link de verificação</t>
   </si>
   <si>
     <t>Contrato original</t>
   </si>
   <si>
+    <t>011/2022</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>VALE COMERCIO DE MOTOS LTDA</t>
+  </si>
+  <si>
+    <t>12.939.753/0001-46</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>46.000,00</t>
+  </si>
+  <si>
+    <t>Aquisição de um veiculo conforme termos e condições constantes no Termo de Referência.</t>
+  </si>
+  <si>
+    <t>Encerrado</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/007/zWQip1Jurj74WiKJ5OLkny4LiA7bD1nC0Wlp7l2X.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/007/FKwFiFWx7NLjQswgmGjANRIcBbpVbN7IIJpDnGnw.pdf</t>
+  </si>
+  <si>
+    <t>007/2022</t>
+  </si>
+  <si>
+    <t>Aquisição de um veiculo conforme termos e condições constantes no Termo de Referência</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/q6zaNryU5Y1BnjBulXYPaULW0SDRKm0aMC8TpecJ.pdf</t>
+  </si>
+  <si>
+    <t>010/2022</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>R. DE C. G. DA SILVA ENERGIA SOLAR EIRELI,</t>
+  </si>
+  <si>
+    <t>34.346.741/0001-40</t>
+  </si>
+  <si>
+    <t>30/05/2023</t>
+  </si>
+  <si>
+    <t>159.999,53</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA OBJETIVANDO A PRESTAÇÃO DE SERVIÇOS PARA A INSTALAÇÃO DA USINA  OTOVOLTAICA DE MICROGERAÇÃO NO PRÉDIO SEDE DA CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE- PARÁ, COM CAPACIDADE MÍNIMA DE GERAÇÃO DE 41,8KWP</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/revisao-20261012/Contrato-010-2022-energia-solar.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/NL3Lg76wErc2Np42cqgp73kAYWTfjExqzlhUJsMg.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/IvudwStCPQPoHFW3r12H7axCIIBBXsMYN1lK0jZs.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/p7ckC8ToQ0ROZA8ldINfAsEK6nuudppBoqqSn7ws.pdf | Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/P4F7Dc9F34WIPkei7qeBLwoHYEBGbjllvfOdMLCA.pdf | Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/CCYridJ6gpwM1FRlbhLId5STkzIOcl6GjAThHOkt.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/kANIhAELuttreHi1BIt9sw9WtVYssKnyrZ3DsZAh.pdf | Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/006/iTRchk3SAu5dAlAw8XHYYlZ0CKiZ91ks4M9XDfMe.pdf</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>LEIVYDEANE DE ALMEIDA BARBOSA DANTAS,MEI</t>
+  </si>
+  <si>
+    <t>42.726.388/0001-52</t>
+  </si>
+  <si>
+    <t>1.368,00</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE BENS PERMANENTES E DE CONSUMO DE INFORMÁTICA</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/J03S1Th59bm7933opTpaHsNYCDYyowfIXkcauluP.pdf</t>
+  </si>
+  <si>
+    <t>009/2022</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>TJ COMERCIO DE PRODUTOS EIRELI</t>
+  </si>
+  <si>
+    <t>27.274.178/0001-87</t>
+  </si>
+  <si>
+    <t>7.032,00</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE BENS PERMANENTES E DE CONSUMO DE INFORMÁTICA.</t>
+  </si>
+  <si>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/2X1kUwnn0Ac2kU3qmQPoIndzlsYK2MiH69OWBS3U.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/UvvqlKqTryG2wchnQA1zo0nm3BilBJEqpP1nDvby.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/idpJ3iZVdQApJQbIzTYZHtvHD5unkKZuu7kXY1w7.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/Mts3qRy55QBxWf7RAwwXrIxzbzIqUAxSseYIaiEv.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/pVhKFIk9EwXo0HsQCiulNvwU4uvRBmSlRHO2yXpU.pdf</t>
+  </si>
+  <si>
     <t>004/2022</t>
   </si>
   <si>
-    <t>13/12/2022</t>
+    <t>13/06/2022</t>
   </si>
   <si>
     <t>NB AUTOMÓVEIS E PEÇAS LTDA</t>
   </si>
   <si>
     <t>83.836.130/0001-96</t>
   </si>
   <si>
-    <t>31/12/2022</t>
+    <t>13/07/2022</t>
   </si>
   <si>
     <t>116.900,00</t>
   </si>
   <si>
-    <t>Aquisição de um veiculo conforme termos e condições constantes no Termo de Referência.</t>
-[...108 lines deleted...]
-    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/2X1kUwnn0Ac2kU3qmQPoIndzlsYK2MiH69OWBS3U.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/UvvqlKqTryG2wchnQA1zo0nm3BilBJEqpP1nDvby.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/idpJ3iZVdQApJQbIzTYZHtvHD5unkKZuu7kXY1w7.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/Mts3qRy55QBxWf7RAwwXrIxzbzIqUAxSseYIaiEv.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/005/pVhKFIk9EwXo0HsQCiulNvwU4uvRBmSlRHO2yXpU.pdf</t>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/revisao-20261012/Contrato-004-2022-veiculo-assinado.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/004/AqbIsoxmPhXZcelyXEoV9pv7Owlwz0tMWF7WtC3t.pdf</t>
   </si>
   <si>
     <t>003/2022</t>
   </si>
   <si>
     <t>17/05/2022</t>
   </si>
   <si>
     <t>POSTO ÁGUIA EIRELI</t>
   </si>
   <si>
     <t>10.775.041/0001-03</t>
   </si>
   <si>
+    <t>07/10/2023</t>
+  </si>
+  <si>
     <t>101.710,00</t>
   </si>
   <si>
     <t>Fornecimento fracionado de combustíveis, conforme termos e condições constantes no Termo de Referência.</t>
   </si>
   <si>
     <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/001/g1Br1TdWD14oRTSpGmEzsBvGpQh2PdozKDCEOprU.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2022/001/ieXh365LUcSJCCkQno7kwZ2Wq228nCWateHBrPnP.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -555,55 +548,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L10"/>
+  <dimension ref="A1:L8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -651,356 +644,274 @@
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>22</v>
       </c>
       <c r="C3" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F3" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>20</v>
       </c>
       <c r="L3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" t="s">
         <v>28</v>
       </c>
-      <c r="C4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="K4" t="s">
         <v>20</v>
       </c>
       <c r="L4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" t="s">
         <v>33</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I5" t="s">
         <v>36</v>
       </c>
       <c r="J5" t="s">
         <v>37</v>
       </c>
       <c r="K5" t="s">
         <v>20</v>
       </c>
       <c r="L5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6" t="s">
         <v>17</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="J6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="K6" t="s">
         <v>20</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F7" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="G7" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="H7" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="K7" t="s">
         <v>20</v>
       </c>
       <c r="L7" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="D8" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="H8" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="J8" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="K8" t="s">
         <v>20</v>
       </c>
       <c r="L8" t="s">
-        <v>48</v>
-[...65 lines deleted...]
-      <c r="I10" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>