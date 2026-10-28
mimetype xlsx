--- v0 (2026-08-18)
+++ v1 (2026-10-28)
@@ -1,149 +1,168 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Nº Contrato / Documento</t>
   </si>
   <si>
     <t>Data do ato</t>
   </si>
   <si>
     <t>Fornecedor</t>
   </si>
   <si>
     <t>CNPJ Fornecedor</t>
   </si>
   <si>
     <t>Data Início</t>
   </si>
   <si>
     <t>Data Fim</t>
   </si>
   <si>
     <t>Fim da vigência consolidada</t>
   </si>
   <si>
     <t>Valor (R$)</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Inteiro teor / Link de verificação</t>
   </si>
   <si>
+    <t>Certidão de não ocorrência</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONT-2026-000786</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Ourilândia do Norte</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>Não houve celebração de novo contrato nem formalização de termo aditivo no período certificado.</t>
+  </si>
+  <si>
+    <t>Assinada e publicada</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/25254642-c165-49c4-867a-673efc4f53c4</t>
+  </si>
+  <si>
     <t>Contrato original</t>
   </si>
   <si>
     <t>007</t>
   </si>
   <si>
     <t>11/08/2026</t>
   </si>
   <si>
     <t>TELESPAZIO BRASIL S.A.</t>
   </si>
   <si>
     <t>02.214.014/0001-33</t>
   </si>
   <si>
     <t>11/08/2027</t>
   </si>
   <si>
     <t>63.451,44</t>
   </si>
   <si>
-    <t>Fornecimento de 07 (sete) acesso à Internet móvel/mensal ilimitado, para veículos da Câmara Municipal de Ourilândia do Norte (sem o fornecimento de equipamentos), conforme condições, quantidades e exigências estabelecidas neste Edital e seus
-anexos.</t>
+    <t>Prestação de Serviço para o fornecimento de 07 (sete) acesso à Internet móvel/mensal
+ilimitado, para veículos da Câmara Municipal de Ourilândia do Norte (sem o fornecimento
+de equipamentos</t>
   </si>
   <si>
     <t>Vigente</t>
   </si>
   <si>
-    <t>Certidão de não ocorrência</t>
+    <t>Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/Js8WkiE4Drp1ATJdbY8vn0bDgF7X5wa0DH2GHeKV.pdf</t>
   </si>
   <si>
     <t>CMON-CERT-CONT-2026-000282</t>
   </si>
   <si>
     <t>02/08/2026</t>
   </si>
   <si>
-    <t>Câmara Municipal de Ourilândia do Norte</t>
-[...1 lines deleted...]
-  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>31/07/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>Assinada e publicada</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/35a7d70a-ccc1-4509-a27b-c52d58ac4130</t>
   </si>
   <si>
     <t>CMON-CERT-CONT-2026-000281</t>
   </si>
   <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/324cfc53-6b73-4107-938f-53503f23ee13</t>
   </si>
   <si>
     <t>CMON-CERT-CONT-2026-000280</t>
   </si>
   <si>
     <t>01/05/2026</t>
   </si>
   <si>
     <t>31/05/2026</t>
   </si>
@@ -242,51 +261,51 @@
   </si>
   <si>
     <t>36.060.539/0001-83</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>17/01/2027</t>
   </si>
   <si>
     <t>484.575,00</t>
   </si>
   <si>
     <t>prestação pela contratada, de serviços técnicos especializados de assessoria e consultoria contábil, Gestão de Tesouraria e Recursos Humanos, objetivando a contabilização da
 execução orçamentária, patrimonial e financeira, de acordo com normas e princípios contábeis
 vigentes, à Unidade Gestora Câmara Municipal de Ourilândia do Norte.</t>
   </si>
   <si>
     <t>Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/contratos/kExKvzzrwVsOd5QNtMfjYyl2vCGkF6RuzXt63dtc.pdf | Contrato original: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2026/003/V2JjyhbEyuBzwZzODB1cnHOwoeLQ4eJ3m2KYlFi8.pdf | Termo aditivo: https://portal.ourilandiadonorte.pa.leg.br/storage/licitacoes/2026/003/fr0IAmfOt884Mb83oUn8moZaFzpJFFM5T0wzPhC0.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -590,55 +609,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L10"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -653,344 +672,367 @@
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2" t="s">
         <v>15</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>17</v>
       </c>
-      <c r="H2" t="s">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>18</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>19</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>22</v>
       </c>
       <c r="C3" t="s">
         <v>23</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
+      <c r="E3" t="s">
+        <v>25</v>
+      </c>
       <c r="F3" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="G3" t="s">
         <v>26</v>
       </c>
+      <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
+        <v>27</v>
+      </c>
       <c r="J3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K4" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J5" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K5" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J6" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="K6" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="L6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="B7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C7" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" t="s">
         <v>45</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>46</v>
       </c>
-      <c r="F7" t="s">
+      <c r="J7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" t="s">
+        <v>19</v>
+      </c>
+      <c r="L7" t="s">
         <v>47</v>
-      </c>
-[...16 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
       <c r="G8" t="s">
         <v>54</v>
       </c>
+      <c r="H8" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" t="s">
+        <v>55</v>
+      </c>
       <c r="J8" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="K8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C9" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="D9" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G9" t="s">
         <v>60</v>
       </c>
-      <c r="H9" t="s">
-[...2 lines deleted...]
-      <c r="I9" t="s">
+      <c r="J9" t="s">
+        <v>18</v>
+      </c>
+      <c r="K9" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="B10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" t="s">
+        <v>63</v>
+      </c>
+      <c r="D10" t="s">
         <v>64</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>65</v>
       </c>
-      <c r="D10" t="s">
+      <c r="F10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G10" t="s">
         <v>66</v>
       </c>
-      <c r="E10" t="s">
+      <c r="H10" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" t="s">
         <v>67</v>
       </c>
-      <c r="F10" t="s">
+      <c r="J10" t="s">
         <v>68</v>
       </c>
-      <c r="G10" t="s">
+      <c r="K10" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" t="s">
         <v>69</v>
       </c>
-      <c r="H10" t="s">
-[...2 lines deleted...]
-      <c r="I10" t="s">
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
         <v>70</v>
       </c>
-      <c r="J10" t="s">
+      <c r="C11" t="s">
         <v>71</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10" t="s">
+      <c r="D11" t="s">
         <v>72</v>
+      </c>
+      <c r="E11" t="s">
+        <v>73</v>
+      </c>
+      <c r="F11" t="s">
+        <v>74</v>
+      </c>
+      <c r="G11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H11" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" t="s">
+        <v>76</v>
+      </c>
+      <c r="J11" t="s">
+        <v>77</v>
+      </c>
+      <c r="K11" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>