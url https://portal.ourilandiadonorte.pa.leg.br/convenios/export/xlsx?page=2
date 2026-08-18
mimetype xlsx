--- v0 (2026-06-20)
+++ v1 (2026-08-18)
@@ -12,152 +12,314 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+  <si>
+    <t>Tipo</t>
+  </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Órgão/Entidade</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
+    <t>Valor Recebido</t>
+  </si>
+  <si>
+    <t>Data do Recebimento</t>
+  </si>
+  <si>
     <t>Vigência Início</t>
   </si>
   <si>
     <t>Vigência Fim</t>
   </si>
   <si>
+    <t>Atualização</t>
+  </si>
+  <si>
+    <t>Inteiro Teor</t>
+  </si>
+  <si>
+    <t>Certidão eletrônica de não ocorrência</t>
+  </si>
+  <si>
+    <t>CMON-CERT-TREC-2026-000247</t>
+  </si>
+  <si>
+    <t>Compras e Licitações</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de transferências recebidas — competência 01/07/2026 a 31/07/2026</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>02/08/2026 20:57</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/4d18f239-e4d7-49e2-8bb0-d43c45e75ad6/pdf</t>
+  </si>
+  <si>
+    <t>Declaração histórica de não ocorrência</t>
+  </si>
+  <si>
     <t>Câmara Municipal de Ourilândia do Norte Pará</t>
   </si>
   <si>
+    <t>Declaração de Convênio junho 2026.</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/coQlT16ZorQFcC50a2sgqr1JGBYsQTDyYERsSFDK.pdf</t>
+  </si>
+  <si>
+    <t>Declaração de Convênio maio 2026</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/oM0u2QDoYPU44cOZ1eVKXeTnoH4hwR2X8Teirrba.pdf</t>
+  </si>
+  <si>
     <t>Declaração de Convênio Abril 2026</t>
   </si>
   <si>
-    <t>0,00</t>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/hQISVi2SvrzidRYYq5e2GO2Mc4AXzqU9N505gnIz.pdf</t>
   </si>
   <si>
     <t>Declaração de Convênio março 2026</t>
   </si>
   <si>
+    <t>26/05/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/j82CPIai5mmdhBJrrG3jVtVPxgDbh3sc96rVFKSV.pdf</t>
+  </si>
+  <si>
     <t>Declaração de Convênio fevereiro 2026</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/wwvvLO8I5nZKNPiuoWTLVlUBN3AkCreTAX8gYmYu.pdf</t>
+  </si>
+  <si>
     <t>Declaração Convênio Janeiro 2026</t>
   </si>
   <si>
-    <t>Declaração de Convênio maio 2026</t>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/05X7IZEvg0PmHDayqADYQYskLQGVDfN576MzGBbn.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-TREC-2025-000094</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de transferências recebidas — competência 01/12/2025 a 31/12/2025</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>02/08/2026 20:40</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/7619d2ca-3c81-451e-9f58-f1a1cf45ddfa/pdf</t>
+  </si>
+  <si>
+    <t>Declaração Convênio Novembro 2025.</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>Declaração Convênio Outubro 2025.</t>
   </si>
   <si>
     <t>Declaração Convênio Setembro convênio_ 2025</t>
   </si>
   <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/zovubgGryScmweiIgf5YjqWKzPQiU6pZ8LNEuvZo.pdf</t>
+  </si>
+  <si>
+    <t>Declaração Convênio agosto mensal_ 2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/899ebnLJiTiHQLLwCi7yP69y1648qMNdAmpATZjq.pdf</t>
+  </si>
+  <si>
+    <t>Declaração Convênio julho 2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/5QKkqUvQdtpd3lCI3iqc1MGGaNBNBnRyDOm37OSW.pdf</t>
+  </si>
+  <si>
+    <t>Declaração de Convênio junho 2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/EoG0XxHkSIRuYyMV2mf5nauq9ZV1T9LpMsJeckmE.pdf</t>
+  </si>
+  <si>
+    <t>Declaração de Convênio maio 2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/YO6HIe85IFVsIvN2ieU45bEd9x3Zk6TQXFSySDU5.pdf</t>
+  </si>
+  <si>
+    <t>Declaração Convênio Abril 2025.</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/C5z0ki3cHXBKau1Glp7ApWUELp2atuvZP0K04zIz.pdf</t>
+  </si>
+  <si>
     <t>Declaração Convênio Março 2025.</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/2w4CCcFkPBofnyUJPgCEs2NWs2uVLoM0kFSuxMBr.pdf</t>
+  </si>
+  <si>
     <t>Declaração Convênios Fevereiro 2025.</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/DgK3v6a1XFzfBOrVhPrZg754cwyIvVFN1ygSqD1c.pdf</t>
+  </si>
+  <si>
     <t>Declaração Convênios Janeiro 2025.</t>
   </si>
   <si>
-    <t>Declaração Convênio Outubro 2025.</t>
-[...17 lines deleted...]
-    <t>Declaração Convênio Abril 2025.</t>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/fI8u4jDPfoeIelTZDSQOIgf0oe8HFYjukC7vLvG7.pdf</t>
   </si>
   <si>
     <t>Declaração 2024.</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/MqNcSJ6oK3ZuyWYBg536ibwolPE4T2P2tgDNwabY.pdf</t>
+  </si>
+  <si>
     <t>Declaração 2023.</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/YXMbPW8rufHxT9Xt7WWXpgAPId1X1ZElPbEngS3V.pdf</t>
+  </si>
+  <si>
     <t>Declaração 2022.</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/h6QyhIvbVTDPSb3ptIk5Ws2eSRzEQYjchvrfulSW.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/7rfsyASb74WltDbpe0hh8FyI0ocJRgNwe2Pzr2qn.pdf</t>
+  </si>
+  <si>
     <t>Declaração 2021.</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/p8SEUksoTXAqxc5mFFwp24Dk8KRE5pJph7G1gurY.pdf</t>
+  </si>
+  <si>
+    <t>Transferência recebida</t>
+  </si>
+  <si>
     <t>Declaração 2019.</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/MhtAL8ubgKU0HRG69wrYRQ1FYWmtxnVg2U7Mw7xV.pdf</t>
+  </si>
+  <si>
     <t>Declaração 2018.</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/vcdJ136dUDsZvycmUf04iSViSXpmdbFwUS7L5gH6.pdf</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/yENhPiCgbCJcm0dgZ7wNfuhK7pTSUEh23ZWOKMIQ.pdf</t>
+  </si>
+  <si>
     <t>Declaração 2017.</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/IrJiVNhT7Y4lxAmsQf3AwxUxD4awLZL2rifEil4M.pdf</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/convenios/anexos/lc8CB3TgGkwWoWZjb7cdHDPAIsfIgSGqZUht7llT.pdf</t>
+  </si>
+  <si>
     <t>RELATÓRIO DE CONVÊNIOS</t>
   </si>
   <si>
-    <t>Gerado em: 20/06/2026 13:35 | Hash: c66fbaffb2625e105d2b4847b77e99734cd577e2a0aac4fe74d81234ce6ce3e9</t>
+    <t>Gerado em: 17/08/2026 22:58 | Hash: aaf7d0b794edbfea601f61a713283487063779c5dd59564a0604811fa6c39601</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -497,454 +659,864 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G29"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:G4"/>
+      <selection activeCell="A4" sqref="A4:L4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="109.545" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="268.934" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:7">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B5">
+      <c r="H4" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5">
         <v>2026</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      <c r="B6">
+        <v>15</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6">
         <v>2026</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      <c r="B7">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7">
         <v>2026</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      <c r="B8">
+        <v>26</v>
+      </c>
+      <c r="F7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K7" t="s">
+        <v>27</v>
+      </c>
+      <c r="L7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8">
         <v>2026</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" t="s">
+        <v>16</v>
+      </c>
+      <c r="K8" t="s">
+        <v>30</v>
+      </c>
+      <c r="L8" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9">
+        <v>2026</v>
+      </c>
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K9" t="s">
+        <v>33</v>
+      </c>
+      <c r="L9" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10">
+        <v>2026</v>
+      </c>
+      <c r="D10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" t="s">
+        <v>16</v>
+      </c>
+      <c r="K10" t="s">
+        <v>33</v>
+      </c>
+      <c r="L10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11">
+        <v>2026</v>
+      </c>
+      <c r="D11" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" t="s">
+        <v>16</v>
+      </c>
+      <c r="K11" t="s">
+        <v>38</v>
+      </c>
+      <c r="L11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
         <v>12</v>
       </c>
-      <c r="E8" t="s">
-[...18 lines deleted...]
-      <c r="B10">
+      <c r="B12" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12">
         <v>2025</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="D12" t="s">
         <v>14</v>
       </c>
-      <c r="E10" t="s">
-[...4 lines deleted...]
-      <c r="B11">
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" t="s">
+        <v>42</v>
+      </c>
+      <c r="J12" t="s">
+        <v>43</v>
+      </c>
+      <c r="K12" t="s">
+        <v>44</v>
+      </c>
+      <c r="L12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13">
         <v>2025</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="B12">
+      <c r="D13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14">
         <v>2025</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="B13">
+      <c r="D14" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" t="s">
+        <v>48</v>
+      </c>
+      <c r="F14" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15">
         <v>2025</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="B14">
+      <c r="D15" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" t="s">
+        <v>16</v>
+      </c>
+      <c r="K15" t="s">
+        <v>50</v>
+      </c>
+      <c r="L15" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16">
         <v>2025</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="B15">
+      <c r="D16" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" t="s">
+        <v>52</v>
+      </c>
+      <c r="F16" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" t="s">
+        <v>16</v>
+      </c>
+      <c r="K16" t="s">
+        <v>47</v>
+      </c>
+      <c r="L16" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17">
         <v>2025</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="B16">
+      <c r="D17" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" t="s">
+        <v>54</v>
+      </c>
+      <c r="F17" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" t="s">
+        <v>47</v>
+      </c>
+      <c r="L17" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18">
         <v>2025</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="B17">
+      <c r="D18" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" t="s">
+        <v>16</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19">
         <v>2025</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      <c r="B18">
+      <c r="D19" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" t="s">
+        <v>16</v>
+      </c>
+      <c r="K19" t="s">
+        <v>47</v>
+      </c>
+      <c r="L19" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20">
         <v>2025</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      <c r="B19">
+      <c r="D20" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" t="s">
+        <v>61</v>
+      </c>
+      <c r="L20" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C21">
         <v>2025</v>
       </c>
-      <c r="C19" t="s">
-[...10 lines deleted...]
-      <c r="B20">
+      <c r="D21" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" t="s">
+        <v>63</v>
+      </c>
+      <c r="F21" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" t="s">
+        <v>16</v>
+      </c>
+      <c r="K21" t="s">
+        <v>61</v>
+      </c>
+      <c r="L21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" t="s">
+        <v>21</v>
+      </c>
+      <c r="C22">
         <v>2025</v>
       </c>
-      <c r="C20" t="s">
-[...10 lines deleted...]
-      <c r="B21">
+      <c r="D22" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" t="s">
+        <v>65</v>
+      </c>
+      <c r="F22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" t="s">
+        <v>16</v>
+      </c>
+      <c r="K22" t="s">
+        <v>61</v>
+      </c>
+      <c r="L22" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23">
+        <v>2025</v>
+      </c>
+      <c r="D23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" t="s">
+        <v>67</v>
+      </c>
+      <c r="F23" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" t="s">
+        <v>16</v>
+      </c>
+      <c r="K23" t="s">
+        <v>61</v>
+      </c>
+      <c r="L23" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C24">
         <v>2024</v>
       </c>
-      <c r="C21" t="s">
-[...10 lines deleted...]
-      <c r="B22">
+      <c r="D24" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" t="s">
+        <v>69</v>
+      </c>
+      <c r="F24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" t="s">
+        <v>16</v>
+      </c>
+      <c r="K24" t="s">
+        <v>61</v>
+      </c>
+      <c r="L24" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25">
         <v>2023</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      <c r="B23">
+      <c r="D25" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" t="s">
+        <v>71</v>
+      </c>
+      <c r="F25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" t="s">
+        <v>61</v>
+      </c>
+      <c r="L25" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26">
         <v>2022</v>
       </c>
-      <c r="C23" t="s">
-[...10 lines deleted...]
-      <c r="B24">
+      <c r="D26" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" t="s">
+        <v>73</v>
+      </c>
+      <c r="F26" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" t="s">
+        <v>61</v>
+      </c>
+      <c r="L26" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27">
         <v>2021</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      <c r="B25">
+      <c r="D27" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" t="s">
+        <v>75</v>
+      </c>
+      <c r="F27" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" t="s">
+        <v>16</v>
+      </c>
+      <c r="K27" t="s">
+        <v>61</v>
+      </c>
+      <c r="L27" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" t="s">
+        <v>77</v>
+      </c>
+      <c r="C28">
         <v>2019</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      <c r="B26">
+      <c r="D28" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" t="s">
+        <v>78</v>
+      </c>
+      <c r="F28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" t="s">
+        <v>61</v>
+      </c>
+      <c r="L28" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C29">
         <v>2018</v>
       </c>
-      <c r="C26" t="s">
-[...10 lines deleted...]
-      <c r="B27">
+      <c r="D29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" t="s">
+        <v>80</v>
+      </c>
+      <c r="F29" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" t="s">
+        <v>61</v>
+      </c>
+      <c r="L29" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" t="s">
+        <v>21</v>
+      </c>
+      <c r="C30">
         <v>2018</v>
       </c>
-      <c r="C27" t="s">
-[...10 lines deleted...]
-      <c r="B28">
+      <c r="D30" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" t="s">
+        <v>80</v>
+      </c>
+      <c r="F30" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30" t="s">
+        <v>61</v>
+      </c>
+      <c r="L30" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C31">
         <v>2017</v>
       </c>
-      <c r="C28" t="s">
-[...10 lines deleted...]
-      <c r="B29">
+      <c r="D31" t="s">
+        <v>22</v>
+      </c>
+      <c r="E31" t="s">
+        <v>83</v>
+      </c>
+      <c r="F31" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" t="s">
+        <v>16</v>
+      </c>
+      <c r="K31" t="s">
+        <v>61</v>
+      </c>
+      <c r="L31" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" t="s">
+        <v>21</v>
+      </c>
+      <c r="C32">
         <v>2017</v>
       </c>
-      <c r="C29" t="s">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="D32" t="s">
+        <v>22</v>
+      </c>
+      <c r="E32" t="s">
+        <v>83</v>
+      </c>
+      <c r="F32" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" t="s">
+        <v>16</v>
+      </c>
+      <c r="K32" t="s">
+        <v>61</v>
+      </c>
+      <c r="L32" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>