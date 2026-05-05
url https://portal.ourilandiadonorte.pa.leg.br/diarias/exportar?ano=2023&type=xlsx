--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -38,677 +38,677 @@
   <si>
     <t>Nº Portaria</t>
   </si>
   <si>
     <t>Beneficiário</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Data Ida</t>
   </si>
   <si>
     <t>Data Volta</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo</t>
   </si>
   <si>
+    <t>216/2023</t>
+  </si>
+  <si>
+    <t>Jailton Rodrigues Rocha</t>
+  </si>
+  <si>
+    <t>Assessor Parlamentar</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>Brasília/DF</t>
+  </si>
+  <si>
+    <t>6.000,00</t>
+  </si>
+  <si>
+    <t>Viagem Junto a Brasília, para realização de Curso de Capacitação: A necessidade de um Eficiente Controle e Fiscalização na Redução dos gastos da Administração Municipal.</t>
+  </si>
+  <si>
+    <t>215/2023</t>
+  </si>
+  <si>
+    <t>Almir Pereira Lima</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>214/2023</t>
+  </si>
+  <si>
+    <t>José Roberto Pinheiro dos Santos</t>
+  </si>
+  <si>
+    <t>213/2023</t>
+  </si>
+  <si>
+    <t>Moacir Dias Cordeiro</t>
+  </si>
+  <si>
+    <t>Servidor Efetivo/Motorista</t>
+  </si>
+  <si>
+    <t>212/2023</t>
+  </si>
+  <si>
+    <t>Cicero Alves do Nascimento</t>
+  </si>
+  <si>
+    <t>Servidor/Chefe de Segurança</t>
+  </si>
+  <si>
+    <t>Viagem para participar de um curso de Capacitação.</t>
+  </si>
+  <si>
+    <t>211/2023</t>
+  </si>
+  <si>
+    <t>Walto Santos Cunha</t>
+  </si>
+  <si>
+    <t>Viagem Junto a Brasília, para realização de Curso de Capacitação: A necessidade de um Eficiente Controle e Fiscalização na Redução dos gastos da administração Municipal.</t>
+  </si>
+  <si>
+    <t>210/2023</t>
+  </si>
+  <si>
+    <t>Walmy Cesar Costa Rodrigues</t>
+  </si>
+  <si>
+    <t>Participação no Curso de Capacitação.</t>
+  </si>
+  <si>
+    <t>209/2023</t>
+  </si>
+  <si>
+    <t>Renildo Bezerra Gomes</t>
+  </si>
+  <si>
+    <t>23/12/2023</t>
+  </si>
+  <si>
     <t>208/2023</t>
   </si>
   <si>
     <t>Renivaldo Martins Nunes</t>
   </si>
   <si>
-    <t>Parlamentar</t>
-[...83 lines deleted...]
-    <t>Renildo Bezerra Gomes</t>
+    <t>207/2023</t>
+  </si>
+  <si>
+    <t>Ozenilto Bueno dos Reis</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>Belém/PA</t>
+  </si>
+  <si>
+    <t>4.000,00</t>
+  </si>
+  <si>
+    <t>Viagem junto a ALEPA E TCMPA, Para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>206/2023</t>
   </si>
   <si>
     <t>Edivaldo Borges Gomes</t>
   </si>
   <si>
-    <t>12/12/2023</t>
-[...10 lines deleted...]
-  <si>
     <t>Viagem junto a ALEPA e COHAB.</t>
   </si>
   <si>
-    <t>207/2023</t>
-[...7 lines deleted...]
-  <si>
     <t>205/2023</t>
   </si>
   <si>
     <t>Bepkororoti Kaiapo</t>
   </si>
   <si>
     <t>Viagem à Belém/PA</t>
   </si>
   <si>
+    <t>204/2023</t>
+  </si>
+  <si>
+    <t>Israel Maciel de Souza Silva</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>3.000,00</t>
+  </si>
+  <si>
+    <t>Viagem junto a SEDUC e ALEPA.</t>
+  </si>
+  <si>
+    <t>202/2023</t>
+  </si>
+  <si>
+    <t>Marcio Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>Viagem junto a ALEPA e SEDUC.</t>
+  </si>
+  <si>
+    <t>201/2023</t>
+  </si>
+  <si>
+    <t>Reginaldo Alves de Souza</t>
+  </si>
+  <si>
+    <t>Viagem junto a ALEPA, Para tratar de assuntos de interesse desta Municipalidade.</t>
+  </si>
+  <si>
+    <t>200/2023</t>
+  </si>
+  <si>
+    <t>Bobb Charlton Galvão de Melo</t>
+  </si>
+  <si>
+    <t>5.000,00</t>
+  </si>
+  <si>
+    <t>Viagem a cidade de Belém a serviço desta municipalidade.</t>
+  </si>
+  <si>
+    <t>199/2023</t>
+  </si>
+  <si>
+    <t>198/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto ao Congresso Nacional.</t>
+  </si>
+  <si>
+    <t>197/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto à ALEPA E TCM/PA, Para tratar de assuntos de interesse desta Municipalidade.</t>
+  </si>
+  <si>
+    <t>196/2023</t>
+  </si>
+  <si>
+    <t>195/2023</t>
+  </si>
+  <si>
+    <t>Viagem à ALEPA,TCM e Secretaria de Esporte do Estado.</t>
+  </si>
+  <si>
     <t>194/2023</t>
   </si>
   <si>
-    <t>11/12/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Viagem à ALEPA e Gabinete da Deputada Federal Renilce Nicodemos.</t>
   </si>
   <si>
+    <t>193/2023</t>
+  </si>
+  <si>
+    <t>Raimundo de Oliveira da Silva</t>
+  </si>
+  <si>
     <t>192/2023</t>
   </si>
   <si>
     <t>Leosvaldo José da Silva</t>
   </si>
   <si>
-    <t>Viagem junto a ALEPA, Para tratar de assuntos de interesse desta Municipalidade.</t>
-[...71 lines deleted...]
-    <t>Raimundo de Oliveira da Silva</t>
+    <t>191/2023</t>
+  </si>
+  <si>
+    <t>Servidor Efetivo/ Motorista</t>
+  </si>
+  <si>
+    <t>26/11/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto à ALEPA, Para tratar de assuntos de interesse desta Municipalidade.</t>
+  </si>
+  <si>
+    <t>190/2023</t>
+  </si>
+  <si>
+    <t>Gabriela Wllana Oliveira Magalhães</t>
+  </si>
+  <si>
+    <t>Chefe de Compras</t>
+  </si>
+  <si>
+    <t>189/2023</t>
+  </si>
+  <si>
+    <t>Regina Patricia dos Santos</t>
+  </si>
+  <si>
+    <t>Assessora Parlamentar</t>
+  </si>
+  <si>
+    <t>188/2023</t>
   </si>
   <si>
     <t>187/2023</t>
   </si>
   <si>
     <t>Elaine Ramos Santos</t>
   </si>
   <si>
-    <t>Assessora Parlamentar</t>
-[...32 lines deleted...]
-    <t>Regina Patricia dos Santos</t>
+    <t>186/2023</t>
+  </si>
+  <si>
+    <t>Marcondes Alves da Silva</t>
+  </si>
+  <si>
+    <t>Servidor Efetivo/Técnico Legislativo</t>
+  </si>
+  <si>
+    <t>19/11/2023</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>Viagem a Belém/PA.</t>
+  </si>
+  <si>
+    <t>185/2023</t>
+  </si>
+  <si>
+    <t>Josélia Pereira de Souza</t>
+  </si>
+  <si>
+    <t>Servidora Efetiva/Secretária</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>184/2023</t>
+  </si>
+  <si>
+    <t>183/2023</t>
+  </si>
+  <si>
+    <t>Viagem à Belém.</t>
   </si>
   <si>
     <t>182/2023</t>
   </si>
   <si>
-    <t>19/11/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Viagem junto a ALEPA, para tratar de assuntos de interesse desta Municipalidade</t>
   </si>
   <si>
+    <t>181/2023</t>
+  </si>
+  <si>
+    <t>Andrade Soares da Silva</t>
+  </si>
+  <si>
+    <t>Viagem junto a ALEPA, para tratar de assuntos de interesse desta Municipalidade.</t>
+  </si>
+  <si>
+    <t>180/2023</t>
+  </si>
+  <si>
     <t>179/2023</t>
   </si>
   <si>
-    <t>23/11/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Viagem junto ALEPA, para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
-    <t>180/2023</t>
-[...40 lines deleted...]
-  <si>
     <t>178/2023</t>
   </si>
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>Redenção-Pa</t>
   </si>
   <si>
     <t>600,00</t>
   </si>
   <si>
     <t>Viagem em Redenção para participar da conferência da Regional Araguaia da Agricultura Familiar e Comunidades Tradicionais do Pará- SEAF/PA.</t>
   </si>
   <si>
+    <t>177/2023</t>
+  </si>
+  <si>
+    <t>05/11/2023</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto a Belém, para tratar de assuntos de interesse desta Municipalidade.</t>
+  </si>
+  <si>
+    <t>176/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto a Belém, para tratar de assuntos de interesse desta Municipalidade</t>
+  </si>
+  <si>
+    <t>175/2023</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>174/2023</t>
+  </si>
+  <si>
+    <t>173/2023</t>
+  </si>
+  <si>
+    <t>Viagem a Belém.</t>
+  </si>
+  <si>
     <t>172/2023</t>
   </si>
   <si>
     <t>Fernando costa da Silva</t>
   </si>
   <si>
     <t>Assessor Jurídico</t>
   </si>
   <si>
-    <t>06/11/2023</t>
-[...31 lines deleted...]
-  <si>
     <t>171/2023</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>02/11/2023</t>
   </si>
   <si>
     <t>Viagem junto à ALEPA, para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>170/2023</t>
   </si>
   <si>
     <t>Jean Pablo Matos da Mata</t>
   </si>
   <si>
     <t>Controlador Interno</t>
   </si>
   <si>
     <t>25/10/2023</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
   <si>
     <t>Cametá-PA</t>
   </si>
   <si>
     <t>2.400,00</t>
   </si>
   <si>
     <t>Viagem para curso de capacitação: Programa Conversando com o Controle Interno.</t>
   </si>
   <si>
+    <t>169/2023</t>
+  </si>
+  <si>
+    <t>15/10/2023</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
+  </si>
+  <si>
+    <t>168/2023</t>
+  </si>
+  <si>
     <t>167/2023</t>
   </si>
   <si>
-    <t>15/10/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Viagem junto à ALEPA, TCM/PA e Secretaria de Esporte do Estado (SEEL). Para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
-    <t>168/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>166/2023</t>
   </si>
   <si>
+    <t>165/2023</t>
+  </si>
+  <si>
+    <t>08/10/2023</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>164/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto à ALEPA e SEDUC, para tratar de assuntos de interesse desta Municipalidade.</t>
+  </si>
+  <si>
     <t>163/2023</t>
   </si>
   <si>
     <t>Antonia Auderisa de Oliveira Alencar</t>
   </si>
   <si>
-    <t>08/10/2023</t>
-[...11 lines deleted...]
-    <t>Viagem junto à ALEPA e SEDUC, para tratar de assuntos de interesse desta Municipalidade.</t>
+    <t>162/2023</t>
+  </si>
+  <si>
+    <t>161/2023</t>
+  </si>
+  <si>
+    <t>Servidor/chefe de Segurança</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>Viagem à Brasília.</t>
+  </si>
+  <si>
+    <t>161A/2023</t>
+  </si>
+  <si>
+    <t>160/2023</t>
   </si>
   <si>
     <t>160A/2023</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>Viagem ao Congresso Nacional para tratar de assuntos de interesse da municipalidade.</t>
   </si>
   <si>
-    <t>161A/2023</t>
-[...22 lines deleted...]
-  <si>
     <t>159/2023</t>
   </si>
   <si>
     <t>17/09/2023</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
+    <t>158/2023</t>
+  </si>
+  <si>
+    <t>157/2023</t>
+  </si>
+  <si>
     <t>156/2023</t>
   </si>
   <si>
     <t>Chefe de Compra</t>
   </si>
   <si>
-    <t>157/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>155/2023</t>
   </si>
   <si>
-    <t>158/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>154/2023</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>Canaã dos Carajás-PA</t>
   </si>
   <si>
     <t>Viagem para cidade de Canaã dos Carajás para realização de Curso de Capacitação, de Interesse da Municipalidade.</t>
   </si>
   <si>
     <t>153/2023</t>
   </si>
   <si>
     <t>Antônia Auderisa de Oliveira Alencar</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>152/2023</t>
   </si>
   <si>
     <t>151/2023</t>
   </si>
   <si>
     <t>Viagem junto a ALEPA E TCM/PA, Para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>150/2023</t>
   </si>
   <si>
     <t>Viagem junto à ALEPA E TCM/PA, Para tratar de assuntos de interesse desta Municipalidade</t>
   </si>
   <si>
+    <t>149/2023</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>Marabá/PA</t>
+  </si>
+  <si>
+    <t>Viagem junto ao INCRA, Para tratar de assuntos de interesse desta Municipalidade.</t>
+  </si>
+  <si>
     <t>148/2023</t>
   </si>
   <si>
-    <t>05/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>07/09/2023</t>
   </si>
   <si>
-    <t>149/2023</t>
-[...7 lines deleted...]
-  <si>
     <t>147/2023</t>
   </si>
   <si>
     <t>Viagem junto à ALEPA E SEDUC, para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>146/2023</t>
   </si>
   <si>
     <t>Viagem junto à ALEPA E COHAB, para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>144/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
     <t>143/2023</t>
   </si>
   <si>
     <t>142/2023</t>
   </si>
   <si>
     <t>Viagem junto à ALEPA E TCM/PA, para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
+    <t>140/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>139/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
     <t>138/2023</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
-    <t>01/09/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>136/2023</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>Parauapebas/PÁ</t>
   </si>
   <si>
     <t>Viagem junto à cidade de Parauapebas para tratar de Assunto de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>135/2023</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>Viagem junto a Marabá para tratar de Assunto de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>134/2023</t>
   </si>
   <si>
     <t>Genivan da Mata</t>
@@ -722,825 +722,825 @@
   <si>
     <t>Viagem junto a Belém para tratar de Assunto de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>133/2023</t>
   </si>
   <si>
     <t>Dr. Fernando Costa da Silva</t>
   </si>
   <si>
     <t>Viagem Capital Belém para tratar de Assunto de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>132/2023</t>
   </si>
   <si>
     <t>Aneilton Marques Primo</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
+    <t>131/2023</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto à ALEPA E COHAB para tratar de assuntos de interesse desta Municipalidade.</t>
+  </si>
+  <si>
     <t>130/2023</t>
   </si>
   <si>
-    <t>08/08/2023</t>
-[...5 lines deleted...]
-    <t>Viagem junto à ALEPA E COHAB para tratar de assuntos de interesse desta Municipalidade.</t>
+    <t>129/2023</t>
+  </si>
+  <si>
+    <t>06/08/2023</t>
+  </si>
+  <si>
+    <t>Viagem à Capital Belém para tratar de Assunto de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>128/2023</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>Viagem junto a ALEPA para tratar de Assunto de interesse desta Municipalidade.</t>
   </si>
   <si>
-    <t>129/2023</t>
-[...5 lines deleted...]
-    <t>Viagem à Capital Belém para tratar de Assunto de interesse desta Municipalidade.</t>
+    <t>127/2023</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>Redenção/PA</t>
+  </si>
+  <si>
+    <t>Viagem a Redenção para tratar de assuntos de Interesse da Municipalidade.</t>
+  </si>
+  <si>
+    <t>126/2023</t>
+  </si>
+  <si>
+    <t>125/2023</t>
+  </si>
+  <si>
+    <t>124/2023</t>
   </si>
   <si>
     <t>123/2023</t>
   </si>
   <si>
-    <t>125/2023</t>
-[...17 lines deleted...]
-    <t>Viagem a Redenção para tratar de assuntos de Interesse da Municipalidade.</t>
+    <t>122/2023</t>
+  </si>
+  <si>
+    <t>Jhon dos Santos Lima</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>05/08/2023</t>
+  </si>
+  <si>
+    <t>121/2023</t>
+  </si>
+  <si>
+    <t>120/2023</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto à ALEPA para tratar de Assunto de interesse desta Municipalidade.</t>
+  </si>
+  <si>
+    <t>119/2023</t>
+  </si>
+  <si>
+    <t>118/2023</t>
   </si>
   <si>
     <t>117/2023</t>
   </si>
   <si>
-    <t>01/08/2023</t>
-[...28 lines deleted...]
-  <si>
     <t>116/2023</t>
   </si>
   <si>
     <t>Jackson Pires Castro</t>
   </si>
   <si>
     <t>29/06/2023</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>2.000,00</t>
   </si>
   <si>
     <t>Viagem junto à ALEPA E TCM/PA.</t>
   </si>
   <si>
     <t>115/2023</t>
   </si>
   <si>
     <t>27/06/2023</t>
   </si>
   <si>
+    <t>114/2023</t>
+  </si>
+  <si>
+    <t>25/06/2023</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>Viagem Junto à ALEPA/PA.</t>
+  </si>
+  <si>
+    <t>113/2023</t>
+  </si>
+  <si>
+    <t>Ruidelson de Sousa Silva</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>1.200,00</t>
+  </si>
+  <si>
+    <t>Viagem a Marabá para tratar de assuntos de Interesse da Municipalidade.</t>
+  </si>
+  <si>
+    <t>112/2023</t>
+  </si>
+  <si>
+    <t>111/2023</t>
+  </si>
+  <si>
+    <t>Fernando Costa da Silva</t>
+  </si>
+  <si>
+    <t>Viagem à cidade de Belém.</t>
+  </si>
+  <si>
+    <t>110/2023</t>
+  </si>
+  <si>
+    <t>107/2023</t>
+  </si>
+  <si>
+    <t>106/2023</t>
+  </si>
+  <si>
+    <t>105/2023</t>
+  </si>
+  <si>
+    <t>104/2023</t>
+  </si>
+  <si>
+    <t>103/2023</t>
+  </si>
+  <si>
+    <t>25/05/2023</t>
+  </si>
+  <si>
+    <t>102/2023</t>
+  </si>
+  <si>
+    <t>101/2023</t>
+  </si>
+  <si>
+    <t>100/2023</t>
+  </si>
+  <si>
     <t>099/2023</t>
   </si>
   <si>
-    <t>26/06/2023</t>
-[...61 lines deleted...]
-  <si>
     <t>098/2023</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>Viagem a Parauapebas para tratar de assuntos de Interesse da Municipalidade.</t>
   </si>
   <si>
     <t>097/2023</t>
   </si>
   <si>
+    <t>096/2023</t>
+  </si>
+  <si>
+    <t>Bobb Charlston Galvão de Melo</t>
+  </si>
+  <si>
+    <t>18/06/2023</t>
+  </si>
+  <si>
+    <t>22/06/2023</t>
+  </si>
+  <si>
+    <t>Viagem a Belém para tratar de assuntos de Interesse da Municipalidade.</t>
+  </si>
+  <si>
     <t>095/2023</t>
   </si>
   <si>
     <t>Jeferson Sousa da Silva</t>
   </si>
   <si>
     <t>Servidor Efetivo/Técnico de TI</t>
   </si>
   <si>
-    <t>18/06/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>24/06/2023</t>
   </si>
   <si>
     <t>7.000,00</t>
   </si>
   <si>
     <t>Viagem junto a Brasília/DF.</t>
   </si>
   <si>
-    <t>096/2023</t>
-[...10 lines deleted...]
-  <si>
     <t>094/2023</t>
   </si>
   <si>
     <t>14/06/2023</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
+    <t>093/2023</t>
+  </si>
+  <si>
+    <t>04/06/2023</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>Viagem Junto a ALEPA.</t>
+  </si>
+  <si>
+    <t>092/2023</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto a ALEPA E TCM/PA.</t>
+  </si>
+  <si>
+    <t>091/2023</t>
+  </si>
+  <si>
+    <t>090/2023</t>
+  </si>
+  <si>
+    <t>Pedro Batista de Oliveira</t>
+  </si>
+  <si>
+    <t>Servidor Efetivo/Tesoureiro</t>
+  </si>
+  <si>
     <t>089/2023</t>
   </si>
   <si>
-    <t>04/06/2023</t>
-[...31 lines deleted...]
-  <si>
     <t>088/2023</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>Viagem Junto a ALEPA e Tribunal de contas dos Municípios - TCMPA.</t>
   </si>
   <si>
+    <t>086/2023</t>
+  </si>
+  <si>
+    <t>Katiane Ribeiro da Silva</t>
+  </si>
+  <si>
+    <t>Servidora Efetiva/Assistente de Tecnologia-TI</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>Viagem em Marabá para realização de Curso de Capacitação.</t>
+  </si>
+  <si>
+    <t>085/2023</t>
+  </si>
+  <si>
+    <t>084/2023</t>
+  </si>
+  <si>
+    <t>Regina Patrícia dos Santos</t>
+  </si>
+  <si>
+    <t>083/2023</t>
+  </si>
+  <si>
+    <t>Vitória Cristina Alves de Sousa</t>
+  </si>
+  <si>
+    <t>082/2023</t>
+  </si>
+  <si>
+    <t>081/2023</t>
+  </si>
+  <si>
+    <t>080/2023</t>
+  </si>
+  <si>
+    <t>079/2023</t>
+  </si>
+  <si>
+    <t>Antônio Ronaldo Alencar</t>
+  </si>
+  <si>
+    <t>078/2023</t>
+  </si>
+  <si>
+    <t>077/2023</t>
+  </si>
+  <si>
+    <t>Diogo Gomes Sousa</t>
+  </si>
+  <si>
+    <t>Servidor Efetivo/Assistente de Tecnologia-TI</t>
+  </si>
+  <si>
+    <t>076/2023</t>
+  </si>
+  <si>
+    <t>28/05/2023</t>
+  </si>
+  <si>
+    <t>Viagem ao Gabinete da Deputada Federal Renilce Nicodemos.</t>
+  </si>
+  <si>
     <t>075/2023</t>
   </si>
   <si>
-    <t>29/05/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Viagem em Marabá/PA.</t>
   </si>
   <si>
-    <t>077/2023</t>
-[...61 lines deleted...]
-  <si>
     <t>074/2023</t>
   </si>
   <si>
-    <t>103/2023</t>
-[...2 lines deleted...]
-    <t>25/05/2023</t>
+    <t>073/2023</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>072/2023</t>
+  </si>
+  <si>
+    <t>Viagem para resolver assuntos de interesse do Legislativo junto ao Tribunal de contas dos Municípios (TCM-PA).</t>
+  </si>
+  <si>
+    <t>071/2023</t>
   </si>
   <si>
     <t>070/2023</t>
   </si>
   <si>
-    <t>22/05/2023</t>
-[...11 lines deleted...]
-    <t>073/2023</t>
+    <t>069/2023</t>
+  </si>
+  <si>
+    <t>21/05/2023</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>068/2023</t>
+  </si>
+  <si>
+    <t>27/05/2023</t>
+  </si>
+  <si>
+    <t>Viagem em Brasília para tratar de assuntos de interesse do município junto ao Congresso Nacional.</t>
+  </si>
+  <si>
+    <t>067/2023</t>
   </si>
   <si>
     <t>066/2023</t>
   </si>
   <si>
-    <t>21/05/2023</t>
-[...17 lines deleted...]
-    <t>067/2023</t>
+    <t>065/2023</t>
   </si>
   <si>
     <t>064/2023</t>
   </si>
   <si>
-    <t>065/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>063/2023</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>Viagem Administrativa junto ao INCRA.</t>
   </si>
   <si>
     <t>062/2023</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Viagem na Cidade de Redenção.</t>
   </si>
   <si>
+    <t>061/2023</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>29/04/2023</t>
+  </si>
+  <si>
+    <t>060/2023</t>
+  </si>
+  <si>
+    <t>059/2023</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
     <t>058/2023</t>
   </si>
   <si>
     <t>Rosivaldo dos Santos de Jesus</t>
   </si>
   <si>
-    <t>25/04/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>057/2023</t>
   </si>
   <si>
     <t>Ozenilton Bueno dos Reis</t>
   </si>
   <si>
-    <t>059/2023</t>
-[...10 lines deleted...]
-  <si>
     <t>056/2023</t>
   </si>
   <si>
     <t>055/2023</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>Visita Técnica a Câmara Municipal, com a finalidade de promover a troca de Know-How, institucional em TI (Tecnologia da Informação.</t>
   </si>
   <si>
     <t>054/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>053/2023</t>
   </si>
   <si>
+    <t>052/2023</t>
+  </si>
+  <si>
     <t>051/2023</t>
   </si>
   <si>
     <t>050/2023</t>
   </si>
   <si>
-    <t>052/2023</t>
+    <t>049/2023</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>15/04/2023</t>
+  </si>
+  <si>
+    <t>Viagem em Belém no Gabinete da Deputada Federal Renilce Nicodemos-ALEPA e no TCM/PA.</t>
   </si>
   <si>
     <t>048/2023</t>
   </si>
   <si>
-    <t>11/04/2023</t>
-[...7 lines deleted...]
-  <si>
     <t>047/2023</t>
   </si>
   <si>
     <t>046/2023</t>
   </si>
   <si>
-    <t>049/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>045/2023</t>
   </si>
   <si>
     <t>Servidor Efetivo</t>
   </si>
   <si>
     <t>02/04/2023</t>
   </si>
   <si>
     <t>07/04/2023</t>
   </si>
   <si>
+    <t>044/2023</t>
+  </si>
+  <si>
+    <t>Viagem para realização de curso de Capacitação: Elaboração do ETP, do termo de Referencia e do Projeto Básico de acordo com a NLLC e as novas Instruções Normativas nº58 e 81/2022.</t>
+  </si>
+  <si>
     <t>043/2023</t>
   </si>
   <si>
     <t>Antonio Ronaldo Alencar</t>
   </si>
   <si>
-    <t>Viagem para realização de curso de Capacitação: Elaboração do ETP, do termo de Referencia e do Projeto Básico de acordo com a NLLC e as novas Instruções Normativas nº58 e 81/2022.</t>
-[...4 lines deleted...]
-  <si>
     <t>042/2023</t>
   </si>
   <si>
     <t>041/2023</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>Viagem em Redenção, assunto de interesse da Municipalidade.</t>
   </si>
   <si>
+    <t>040/2023</t>
+  </si>
+  <si>
+    <t>26/03/2023</t>
+  </si>
+  <si>
+    <t>Viagem para visitar à ALEPA e na Companhia de Habitação COHAB.</t>
+  </si>
+  <si>
+    <t>039/2023</t>
+  </si>
+  <si>
+    <t>Viagem para visitar à ALEPA e na Companhia de Habitação COHAB</t>
+  </si>
+  <si>
+    <t>038/2023</t>
+  </si>
+  <si>
     <t>037/2023</t>
   </si>
   <si>
-    <t>26/03/2023</t>
-[...14 lines deleted...]
-    <t>040/2023</t>
+    <t>036/2023</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>Viagem Junto à ALEPA.</t>
   </si>
   <si>
     <t>035/2023</t>
   </si>
   <si>
-    <t>20/03/2023</t>
-[...8 lines deleted...]
-    <t>036/2023</t>
+    <t>034/2023</t>
+  </si>
+  <si>
+    <t>19/03/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>033/2023</t>
+  </si>
+  <si>
+    <t>032/2023</t>
   </si>
   <si>
     <t>031/2023</t>
   </si>
   <si>
-    <t>19/03/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>030/2023</t>
   </si>
   <si>
-    <t>033/2023</t>
-[...5 lines deleted...]
-    <t>034/2023</t>
+    <t>029/2023</t>
+  </si>
+  <si>
+    <t>12/03/2023</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
   </si>
   <si>
     <t>028/2023</t>
   </si>
   <si>
     <t>Katiane Silva Ribeiro</t>
   </si>
   <si>
-    <t>12/03/2023</t>
-[...2 lines deleted...]
-    <t>16/03/2023</t>
+    <t>027/2023</t>
+  </si>
+  <si>
+    <t>18/03/2023</t>
+  </si>
+  <si>
+    <t>Viagem conduzindo o veículo oficial da Câmara juntamente com os parlamentares junto ao Congresso Nacional.</t>
   </si>
   <si>
     <t>026/2023</t>
   </si>
   <si>
-    <t>18/03/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>025/2023</t>
   </si>
   <si>
     <t>024/2023</t>
   </si>
   <si>
     <t>023/2023</t>
   </si>
   <si>
-    <t>027/2023</t>
-[...7 lines deleted...]
-  <si>
     <t>022/2023</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Xinguara-PA</t>
   </si>
   <si>
     <t>Viagem à Cidade de Xinguara, para tratar de assuntos de interesse da Municipalidade.</t>
   </si>
   <si>
+    <t>021/2023</t>
+  </si>
+  <si>
+    <t>26/02/2023</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
     <t>020/2023</t>
   </si>
   <si>
-    <t>26/02/2023</t>
-[...7 lines deleted...]
-  <si>
     <t>019/2023</t>
   </si>
   <si>
     <t>018/2023</t>
   </si>
   <si>
     <t>017/2023</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>Viagem junto a Receita Federal.</t>
   </si>
   <si>
     <t>016/2023</t>
   </si>
   <si>
     <t>015/2023</t>
   </si>
   <si>
+    <t>014/2023</t>
+  </si>
+  <si>
+    <t>16/02/2023</t>
+  </si>
+  <si>
+    <t>Viagem à cidade de Marabá/PA, para tratar de assuntos de interesse da Municipalidade.</t>
+  </si>
+  <si>
     <t>012/2023</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>1.000,00</t>
   </si>
   <si>
     <t>Viagem à Cidade de Belém/PA, para tratar de assuntos de interesse junto ao TCM-PA.</t>
   </si>
   <si>
-    <t>014/2023</t>
-[...7 lines deleted...]
-  <si>
     <t>011/2023</t>
   </si>
   <si>
     <t>12/02/2023</t>
   </si>
   <si>
     <t>010/2023</t>
   </si>
   <si>
+    <t>009/2023</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>25/01/2023</t>
+  </si>
+  <si>
     <t>008/2023</t>
   </si>
   <si>
-    <t>24/01/2023</t>
-[...2 lines deleted...]
-    <t>25/01/2023</t>
+    <t>007/2023</t>
+  </si>
+  <si>
+    <t>26/01/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto ao Tribunal de Contas dos Municípios/TCM.</t>
   </si>
   <si>
     <t>006/2023</t>
   </si>
   <si>
-    <t>26/01/2023</t>
-[...10 lines deleted...]
-  <si>
     <t>005/2023</t>
   </si>
   <si>
     <t>004/2023</t>
   </si>
   <si>
     <t>Viagem junto ao Tribunal de Contas dos Municípios do estado do Pará/TCM.</t>
   </si>
   <si>
+    <t>003/2023</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>22/01/2023</t>
+  </si>
+  <si>
+    <t>Realização de curso de capacitação, sobre a nova Lei de Licitações.</t>
+  </si>
+  <si>
+    <t>002/2023</t>
+  </si>
+  <si>
     <t>001/2023</t>
   </si>
   <si>
     <t>Assessor Juridico</t>
-  </si>
-[...13 lines deleted...]
-    <t>003/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1928,268 +1928,268 @@
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
         <v>32</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
         <v>35</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>38</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12" t="s">
         <v>40</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>41</v>
       </c>
       <c r="E12" t="s">
         <v>42</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="G12" t="s">
         <v>44</v>
       </c>
       <c r="H12" t="s">
@@ -2208,5240 +2208,5240 @@
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
       <c r="E13" t="s">
         <v>42</v>
       </c>
       <c r="F13" t="s">
         <v>43</v>
       </c>
       <c r="G13" t="s">
         <v>44</v>
       </c>
       <c r="H13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14" t="s">
         <v>42</v>
       </c>
       <c r="F14" t="s">
         <v>43</v>
       </c>
       <c r="G14" t="s">
         <v>44</v>
       </c>
       <c r="H14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="F15" t="s">
         <v>43</v>
       </c>
       <c r="G15" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" t="s">
+        <v>55</v>
+      </c>
+      <c r="F16" t="s">
+        <v>43</v>
+      </c>
+      <c r="G16" t="s">
         <v>56</v>
       </c>
-      <c r="B16" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E17" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="H17" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E18" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
       <c r="G18" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E19" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
       <c r="G19" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H19" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20" t="s">
         <v>70</v>
       </c>
-      <c r="C20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C21" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
         <v>42</v>
       </c>
       <c r="F21" t="s">
         <v>43</v>
       </c>
       <c r="G21" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H21" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" t="s">
+        <v>42</v>
+      </c>
+      <c r="F22" t="s">
+        <v>43</v>
+      </c>
+      <c r="G22" t="s">
+        <v>66</v>
+      </c>
+      <c r="H22" t="s">
         <v>73</v>
-      </c>
-[...19 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E23" t="s">
         <v>42</v>
       </c>
       <c r="F23" t="s">
         <v>43</v>
       </c>
       <c r="G23" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H23" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B24" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E24" t="s">
         <v>42</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
       <c r="G24" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>79</v>
       </c>
       <c r="B25" t="s">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E25" t="s">
         <v>42</v>
       </c>
       <c r="F25" t="s">
         <v>43</v>
       </c>
       <c r="G25" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H25" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>81</v>
       </c>
       <c r="B26" t="s">
         <v>82</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E26" t="s">
         <v>42</v>
       </c>
       <c r="F26" t="s">
         <v>43</v>
       </c>
       <c r="G26" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H26" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>83</v>
       </c>
       <c r="B27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C27" t="s">
         <v>84</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>85</v>
       </c>
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>86</v>
       </c>
-      <c r="E27" t="s">
+      <c r="F27" t="s">
+        <v>43</v>
+      </c>
+      <c r="G27" t="s">
+        <v>66</v>
+      </c>
+      <c r="H27" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" t="s">
         <v>89</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>90</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
+        <v>85</v>
+      </c>
+      <c r="E28" t="s">
         <v>86</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" t="s">
         <v>43</v>
       </c>
       <c r="G28" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H28" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" t="s">
         <v>92</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="D29" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" t="s">
         <v>86</v>
       </c>
-      <c r="E29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" t="s">
         <v>43</v>
       </c>
       <c r="G29" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H29" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B30" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="C30" t="s">
-        <v>94</v>
+        <v>10</v>
       </c>
       <c r="D30" t="s">
+        <v>85</v>
+      </c>
+      <c r="E30" t="s">
         <v>86</v>
       </c>
-      <c r="E30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30" t="s">
         <v>43</v>
       </c>
       <c r="G30" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H30" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="C31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D31" t="s">
         <v>85</v>
       </c>
-      <c r="D31" t="s">
+      <c r="E31" t="s">
         <v>86</v>
       </c>
-      <c r="E31" t="s">
+      <c r="F31" t="s">
+        <v>43</v>
+      </c>
+      <c r="G31" t="s">
+        <v>66</v>
+      </c>
+      <c r="H31" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32" t="s">
+        <v>93</v>
+      </c>
+      <c r="D32" t="s">
         <v>85</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>86</v>
       </c>
-      <c r="E32" t="s">
+      <c r="F32" t="s">
+        <v>43</v>
+      </c>
+      <c r="G32" t="s">
+        <v>66</v>
+      </c>
+      <c r="H32" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
-        <v>68</v>
+        <v>98</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="D33" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E33" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F33" t="s">
         <v>43</v>
       </c>
       <c r="G33" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="H33" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B34" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E34" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F34" t="s">
         <v>43</v>
       </c>
       <c r="G34" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H34" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E35" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F35" t="s">
         <v>43</v>
       </c>
       <c r="G35" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H35" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>50</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E36" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F36" t="s">
         <v>43</v>
       </c>
       <c r="G36" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H36" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B37" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E37" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F37" t="s">
         <v>43</v>
       </c>
       <c r="G37" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="H37" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B38" t="s">
-        <v>33</v>
+        <v>113</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E38" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="F38" t="s">
         <v>43</v>
       </c>
       <c r="G38" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H38" t="s">
-        <v>48</v>
+        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B39" t="s">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="C39" t="s">
-        <v>113</v>
+        <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E39" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F39" t="s">
         <v>43</v>
       </c>
       <c r="G39" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H39" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>82</v>
       </c>
       <c r="C40" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E40" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H40" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>118</v>
       </c>
       <c r="B41" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D41" t="s">
         <v>119</v>
       </c>
       <c r="E41" t="s">
         <v>119</v>
       </c>
       <c r="F41" t="s">
         <v>120</v>
       </c>
       <c r="G41" t="s">
         <v>121</v>
       </c>
       <c r="H41" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>123</v>
       </c>
       <c r="B42" t="s">
+        <v>17</v>
+      </c>
+      <c r="C42" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" t="s">
         <v>124</v>
       </c>
-      <c r="C42" t="s">
+      <c r="E42" t="s">
         <v>125</v>
       </c>
-      <c r="D42" t="s">
+      <c r="F42" t="s">
+        <v>43</v>
+      </c>
+      <c r="G42" t="s">
+        <v>66</v>
+      </c>
+      <c r="H42" t="s">
         <v>126</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>127</v>
+      </c>
+      <c r="B43" t="s">
+        <v>35</v>
+      </c>
+      <c r="C43" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" t="s">
+        <v>124</v>
+      </c>
+      <c r="E43" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" t="s">
+        <v>43</v>
+      </c>
+      <c r="G43" t="s">
+        <v>66</v>
+      </c>
+      <c r="H43" t="s">
         <v>128</v>
-      </c>
-[...19 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" t="s">
+        <v>32</v>
+      </c>
+      <c r="C44" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" t="s">
         <v>130</v>
       </c>
-      <c r="B44" t="s">
-[...5 lines deleted...]
-      <c r="D44" t="s">
+      <c r="E44" t="s">
+        <v>125</v>
+      </c>
+      <c r="F44" t="s">
+        <v>43</v>
+      </c>
+      <c r="G44" t="s">
+        <v>66</v>
+      </c>
+      <c r="H44" t="s">
         <v>126</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>131</v>
       </c>
       <c r="B45" t="s">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="E45" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F45" t="s">
         <v>43</v>
       </c>
       <c r="G45" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H45" t="s">
-        <v>132</v>
+        <v>102</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>132</v>
+      </c>
+      <c r="B46" t="s">
+        <v>22</v>
+      </c>
+      <c r="C46" t="s">
+        <v>84</v>
+      </c>
+      <c r="D46" t="s">
+        <v>130</v>
+      </c>
+      <c r="E46" t="s">
+        <v>125</v>
+      </c>
+      <c r="F46" t="s">
+        <v>43</v>
+      </c>
+      <c r="G46" t="s">
+        <v>44</v>
+      </c>
+      <c r="H46" t="s">
         <v>133</v>
-      </c>
-[...19 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>134</v>
+      </c>
+      <c r="B47" t="s">
+        <v>135</v>
+      </c>
+      <c r="C47" t="s">
         <v>136</v>
       </c>
-      <c r="B47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D47" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E47" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F47" t="s">
         <v>43</v>
       </c>
       <c r="G47" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H47" t="s">
-        <v>132</v>
+        <v>102</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>137</v>
       </c>
       <c r="B48" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D48" t="s">
         <v>138</v>
       </c>
       <c r="E48" t="s">
         <v>139</v>
       </c>
       <c r="F48" t="s">
         <v>43</v>
       </c>
       <c r="G48" t="s">
         <v>44</v>
       </c>
       <c r="H48" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>141</v>
       </c>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" t="s">
         <v>143</v>
       </c>
       <c r="D49" t="s">
         <v>144</v>
       </c>
       <c r="E49" t="s">
         <v>145</v>
       </c>
       <c r="F49" t="s">
         <v>146</v>
       </c>
       <c r="G49" t="s">
         <v>147</v>
       </c>
       <c r="H49" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>149</v>
       </c>
       <c r="B50" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D50" t="s">
         <v>150</v>
       </c>
       <c r="E50" t="s">
         <v>151</v>
       </c>
       <c r="F50" t="s">
         <v>43</v>
       </c>
       <c r="G50" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H50" t="s">
-        <v>152</v>
+        <v>73</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B51" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D51" t="s">
         <v>150</v>
       </c>
       <c r="E51" t="s">
         <v>151</v>
       </c>
       <c r="F51" t="s">
         <v>43</v>
       </c>
       <c r="G51" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H51" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B52" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D52" t="s">
         <v>150</v>
       </c>
       <c r="E52" t="s">
         <v>151</v>
       </c>
       <c r="F52" t="s">
         <v>43</v>
       </c>
       <c r="G52" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H52" t="s">
-        <v>77</v>
+        <v>154</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>155</v>
       </c>
       <c r="B53" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C53" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D53" t="s">
         <v>150</v>
       </c>
       <c r="E53" t="s">
         <v>151</v>
       </c>
       <c r="F53" t="s">
         <v>43</v>
       </c>
       <c r="G53" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H53" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>156</v>
       </c>
       <c r="B54" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D54" t="s">
         <v>157</v>
       </c>
-      <c r="C54" t="s">
-[...2 lines deleted...]
-      <c r="D54" t="s">
+      <c r="E54" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F54" t="s">
         <v>43</v>
       </c>
       <c r="G54" t="s">
         <v>44</v>
       </c>
       <c r="H54" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B55" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="C55" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D55" t="s">
+        <v>157</v>
+      </c>
+      <c r="E55" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F55" t="s">
         <v>43</v>
       </c>
       <c r="G55" t="s">
         <v>44</v>
       </c>
       <c r="H55" t="s">
-        <v>129</v>
+        <v>160</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>161</v>
       </c>
       <c r="B56" t="s">
-        <v>65</v>
+        <v>162</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D56" t="s">
+        <v>157</v>
+      </c>
+      <c r="E56" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" t="s">
         <v>43</v>
       </c>
       <c r="G56" t="s">
         <v>44</v>
       </c>
       <c r="H56" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>163</v>
       </c>
       <c r="B57" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="C57" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D57" t="s">
+        <v>157</v>
+      </c>
+      <c r="E57" t="s">
         <v>158</v>
       </c>
-      <c r="E57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G57" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H57" t="s">
-        <v>165</v>
+        <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>164</v>
+      </c>
+      <c r="B58" t="s">
+        <v>25</v>
+      </c>
+      <c r="C58" t="s">
+        <v>165</v>
+      </c>
+      <c r="D58" t="s">
         <v>166</v>
       </c>
-      <c r="B58" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E58" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="F58" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G58" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="H58" t="s">
-        <v>140</v>
+        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B59" t="s">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D59" t="s">
+        <v>157</v>
+      </c>
+      <c r="E59" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F59" t="s">
         <v>43</v>
       </c>
       <c r="G59" t="s">
         <v>44</v>
       </c>
       <c r="H59" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B60" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="C60" t="s">
-        <v>169</v>
+        <v>18</v>
       </c>
       <c r="D60" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="E60" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H60" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B61" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D61" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="E61" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H61" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>174</v>
       </c>
       <c r="B62" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C62" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D62" t="s">
         <v>175</v>
       </c>
       <c r="E62" t="s">
         <v>176</v>
       </c>
       <c r="F62" t="s">
         <v>43</v>
       </c>
       <c r="G62" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H62" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>177</v>
       </c>
       <c r="B63" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="C63" t="s">
-        <v>178</v>
+        <v>18</v>
       </c>
       <c r="D63" t="s">
         <v>175</v>
       </c>
       <c r="E63" t="s">
         <v>176</v>
       </c>
       <c r="F63" t="s">
         <v>43</v>
       </c>
       <c r="G63" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H63" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B64" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="C64" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D64" t="s">
         <v>175</v>
       </c>
       <c r="E64" t="s">
         <v>176</v>
       </c>
       <c r="F64" t="s">
         <v>43</v>
       </c>
       <c r="G64" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H64" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>179</v>
+      </c>
+      <c r="B65" t="s">
+        <v>89</v>
+      </c>
+      <c r="C65" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D65" t="s">
         <v>175</v>
       </c>
       <c r="E65" t="s">
         <v>176</v>
       </c>
       <c r="F65" t="s">
         <v>43</v>
       </c>
       <c r="G65" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H65" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>181</v>
       </c>
       <c r="B66" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="C66" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D66" t="s">
         <v>175</v>
       </c>
       <c r="E66" t="s">
         <v>176</v>
       </c>
       <c r="F66" t="s">
         <v>43</v>
       </c>
       <c r="G66" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H66" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>182</v>
       </c>
       <c r="B67" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D67" t="s">
         <v>183</v>
       </c>
       <c r="E67" t="s">
         <v>184</v>
       </c>
       <c r="F67" t="s">
         <v>185</v>
       </c>
       <c r="G67" t="s">
         <v>147</v>
       </c>
       <c r="H67" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>187</v>
       </c>
       <c r="B68" t="s">
         <v>188</v>
       </c>
       <c r="C68" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D68" t="s">
         <v>189</v>
       </c>
       <c r="E68" t="s">
         <v>184</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H68" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>190</v>
       </c>
       <c r="B69" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="C69" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D69" t="s">
         <v>189</v>
       </c>
       <c r="E69" t="s">
         <v>184</v>
       </c>
       <c r="F69" t="s">
         <v>43</v>
       </c>
       <c r="G69" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H69" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>191</v>
       </c>
       <c r="B70" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C70" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D70" t="s">
         <v>189</v>
       </c>
       <c r="E70" t="s">
         <v>184</v>
       </c>
       <c r="F70" t="s">
         <v>43</v>
       </c>
       <c r="G70" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H70" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>193</v>
       </c>
       <c r="B71" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="C71" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D71" t="s">
         <v>189</v>
       </c>
       <c r="E71" t="s">
         <v>184</v>
       </c>
       <c r="F71" t="s">
         <v>43</v>
       </c>
       <c r="G71" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H71" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>195</v>
       </c>
       <c r="B72" t="s">
-        <v>115</v>
+        <v>80</v>
       </c>
       <c r="C72" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="D72" t="s">
         <v>196</v>
       </c>
       <c r="E72" t="s">
+        <v>196</v>
+      </c>
+      <c r="F72" t="s">
         <v>197</v>
       </c>
-      <c r="F72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G72" t="s">
-        <v>62</v>
+        <v>121</v>
       </c>
       <c r="H72" t="s">
-        <v>165</v>
+        <v>198</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B73" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="D73" t="s">
         <v>196</v>
       </c>
       <c r="E73" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F73" t="s">
-        <v>199</v>
+        <v>43</v>
       </c>
       <c r="G73" t="s">
-        <v>121</v>
+        <v>56</v>
       </c>
       <c r="H73" t="s">
-        <v>200</v>
+        <v>173</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>201</v>
       </c>
       <c r="B74" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="C74" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D74" t="s">
         <v>196</v>
       </c>
       <c r="E74" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="F74" t="s">
         <v>43</v>
       </c>
       <c r="G74" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="H74" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>203</v>
       </c>
       <c r="B75" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C75" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D75" t="s">
         <v>196</v>
       </c>
       <c r="E75" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="F75" t="s">
         <v>43</v>
       </c>
       <c r="G75" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="H75" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>205</v>
       </c>
       <c r="B76" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C76" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D76" t="s">
         <v>206</v>
       </c>
       <c r="E76" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="F76" t="s">
         <v>43</v>
       </c>
       <c r="G76" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H76" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>207</v>
       </c>
       <c r="B77" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="C77" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D77" t="s">
         <v>206</v>
       </c>
       <c r="E77" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="F77" t="s">
         <v>43</v>
       </c>
       <c r="G77" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H77" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>208</v>
       </c>
       <c r="B78" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C78" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D78" t="s">
         <v>206</v>
       </c>
       <c r="E78" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="F78" t="s">
         <v>43</v>
       </c>
       <c r="G78" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H78" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>210</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" t="s">
         <v>211</v>
       </c>
       <c r="E79" t="s">
         <v>212</v>
       </c>
       <c r="F79" t="s">
         <v>43</v>
       </c>
       <c r="G79" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H79" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>213</v>
       </c>
       <c r="B80" t="s">
-        <v>22</v>
+        <v>142</v>
       </c>
       <c r="C80" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="D80" t="s">
+        <v>211</v>
+      </c>
+      <c r="E80" t="s">
         <v>214</v>
       </c>
-      <c r="E80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" t="s">
         <v>43</v>
       </c>
       <c r="G80" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H80" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>215</v>
       </c>
       <c r="B81" t="s">
-        <v>142</v>
+        <v>38</v>
       </c>
       <c r="C81" t="s">
-        <v>143</v>
+        <v>18</v>
       </c>
       <c r="D81" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E81" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="F81" t="s">
         <v>43</v>
       </c>
       <c r="G81" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H81" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>217</v>
       </c>
       <c r="B82" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="C82" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D82" t="s">
         <v>218</v>
       </c>
       <c r="E82" t="s">
         <v>218</v>
       </c>
       <c r="F82" t="s">
         <v>219</v>
       </c>
       <c r="G82" t="s">
         <v>121</v>
       </c>
       <c r="H82" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>221</v>
       </c>
       <c r="B83" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C83" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D83" t="s">
         <v>222</v>
       </c>
       <c r="E83" t="s">
         <v>222</v>
       </c>
       <c r="F83" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G83" t="s">
         <v>121</v>
       </c>
       <c r="H83" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>224</v>
       </c>
       <c r="B84" t="s">
         <v>225</v>
       </c>
       <c r="C84" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D84" t="s">
         <v>226</v>
       </c>
       <c r="E84" t="s">
         <v>227</v>
       </c>
       <c r="F84" t="s">
         <v>43</v>
       </c>
       <c r="G84" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="H84" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>229</v>
       </c>
       <c r="B85" t="s">
         <v>230</v>
       </c>
       <c r="C85" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="D85" t="s">
         <v>226</v>
       </c>
       <c r="E85" t="s">
         <v>227</v>
       </c>
       <c r="F85" t="s">
         <v>43</v>
       </c>
       <c r="G85" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="H85" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>232</v>
       </c>
       <c r="B86" t="s">
         <v>233</v>
       </c>
       <c r="C86" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D86" t="s">
         <v>234</v>
       </c>
       <c r="E86" t="s">
         <v>235</v>
       </c>
       <c r="F86" t="s">
         <v>43</v>
       </c>
       <c r="G86" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="H86" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>236</v>
       </c>
       <c r="B87" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="C87" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D87" t="s">
         <v>237</v>
       </c>
       <c r="E87" t="s">
         <v>235</v>
       </c>
       <c r="F87" t="s">
         <v>43</v>
       </c>
       <c r="G87" t="s">
         <v>44</v>
       </c>
       <c r="H87" t="s">
-        <v>204</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B88" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="C88" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D88" t="s">
         <v>237</v>
       </c>
       <c r="E88" t="s">
         <v>235</v>
       </c>
       <c r="F88" t="s">
         <v>43</v>
       </c>
       <c r="G88" t="s">
         <v>44</v>
       </c>
       <c r="H88" t="s">
-        <v>239</v>
+        <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>240</v>
       </c>
       <c r="B89" t="s">
-        <v>188</v>
+        <v>50</v>
       </c>
       <c r="C89" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D89" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="E89" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="F89" t="s">
         <v>43</v>
       </c>
       <c r="G89" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="H89" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>243</v>
       </c>
       <c r="B90" t="s">
-        <v>50</v>
+        <v>188</v>
       </c>
       <c r="C90" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D90" t="s">
+        <v>237</v>
+      </c>
+      <c r="E90" t="s">
         <v>244</v>
       </c>
-      <c r="E90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" t="s">
         <v>43</v>
       </c>
       <c r="G90" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="H90" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>246</v>
       </c>
       <c r="B91" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C91" t="s">
         <v>10</v>
       </c>
       <c r="D91" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="E91" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="F91" t="s">
-        <v>43</v>
+        <v>248</v>
       </c>
       <c r="G91" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="H91" t="s">
-        <v>165</v>
+        <v>249</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B92" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C92" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D92" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="E92" t="s">
         <v>235</v>
       </c>
       <c r="F92" t="s">
         <v>43</v>
       </c>
       <c r="G92" t="s">
         <v>14</v>
       </c>
       <c r="H92" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B93" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="C93" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D93" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="E93" t="s">
         <v>235</v>
       </c>
       <c r="F93" t="s">
         <v>43</v>
       </c>
       <c r="G93" t="s">
         <v>14</v>
       </c>
       <c r="H93" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B94" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D94" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="E94" t="s">
         <v>235</v>
       </c>
       <c r="F94" t="s">
         <v>43</v>
       </c>
       <c r="G94" t="s">
         <v>14</v>
       </c>
       <c r="H94" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B95" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="C95" t="s">
         <v>18</v>
       </c>
       <c r="D95" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="E95" t="s">
-        <v>251</v>
+        <v>235</v>
       </c>
       <c r="F95" t="s">
-        <v>252</v>
+        <v>43</v>
       </c>
       <c r="G95" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="H95" t="s">
-        <v>253</v>
+        <v>173</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>254</v>
       </c>
       <c r="B96" t="s">
-        <v>82</v>
+        <v>255</v>
       </c>
       <c r="C96" t="s">
         <v>10</v>
       </c>
       <c r="D96" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E96" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F96" t="s">
         <v>43</v>
       </c>
       <c r="G96" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H96" t="s">
-        <v>245</v>
+        <v>192</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>258</v>
+      </c>
+      <c r="B97" t="s">
+        <v>142</v>
+      </c>
+      <c r="C97" t="s">
+        <v>143</v>
+      </c>
+      <c r="D97" t="s">
+        <v>256</v>
+      </c>
+      <c r="E97" t="s">
         <v>257</v>
       </c>
-      <c r="B97" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F97" t="s">
         <v>43</v>
       </c>
       <c r="G97" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H97" t="s">
-        <v>259</v>
+        <v>73</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>259</v>
+      </c>
+      <c r="B98" t="s">
+        <v>29</v>
+      </c>
+      <c r="C98" t="s">
+        <v>18</v>
+      </c>
+      <c r="D98" t="s">
+        <v>256</v>
+      </c>
+      <c r="E98" t="s">
         <v>260</v>
       </c>
-      <c r="B98" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F98" t="s">
         <v>43</v>
       </c>
       <c r="G98" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H98" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>262</v>
+      </c>
+      <c r="B99" t="s">
+        <v>22</v>
+      </c>
+      <c r="C99" t="s">
+        <v>23</v>
+      </c>
+      <c r="D99" t="s">
+        <v>256</v>
+      </c>
+      <c r="E99" t="s">
+        <v>257</v>
+      </c>
+      <c r="F99" t="s">
+        <v>43</v>
+      </c>
+      <c r="G99" t="s">
+        <v>66</v>
+      </c>
+      <c r="H99" t="s">
         <v>261</v>
-      </c>
-[...19 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B100" t="s">
-        <v>263</v>
+        <v>62</v>
       </c>
       <c r="C100" t="s">
         <v>18</v>
       </c>
       <c r="D100" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E100" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F100" t="s">
         <v>43</v>
       </c>
       <c r="G100" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H100" t="s">
-        <v>192</v>
+        <v>261</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>264</v>
       </c>
       <c r="B101" t="s">
-        <v>142</v>
+        <v>80</v>
       </c>
       <c r="C101" t="s">
-        <v>143</v>
+        <v>18</v>
       </c>
       <c r="D101" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E101" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F101" t="s">
         <v>43</v>
       </c>
       <c r="G101" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H101" t="s">
-        <v>77</v>
+        <v>242</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>265</v>
       </c>
       <c r="B102" t="s">
         <v>266</v>
       </c>
       <c r="C102" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="D102" t="s">
         <v>267</v>
       </c>
       <c r="E102" t="s">
         <v>268</v>
       </c>
       <c r="F102" t="s">
         <v>43</v>
       </c>
       <c r="G102" t="s">
         <v>269</v>
       </c>
       <c r="H102" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>271</v>
       </c>
       <c r="B103" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="C103" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D103" t="s">
         <v>272</v>
       </c>
       <c r="E103" t="s">
         <v>268</v>
       </c>
       <c r="F103" t="s">
         <v>43</v>
       </c>
       <c r="G103" t="s">
         <v>44</v>
       </c>
       <c r="H103" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>273</v>
       </c>
       <c r="B104" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="C104" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D104" t="s">
         <v>274</v>
       </c>
       <c r="E104" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="F104" t="s">
         <v>43</v>
       </c>
       <c r="G104" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H104" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B105" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C105" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="D105" t="s">
         <v>274</v>
       </c>
       <c r="E105" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="F105" t="s">
-        <v>43</v>
+        <v>197</v>
       </c>
       <c r="G105" t="s">
-        <v>44</v>
+        <v>280</v>
       </c>
       <c r="H105" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B106" t="s">
+        <v>89</v>
+      </c>
+      <c r="C106" t="s">
         <v>90</v>
       </c>
-      <c r="C106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D106" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E106" t="s">
         <v>267</v>
       </c>
       <c r="F106" t="s">
         <v>43</v>
       </c>
       <c r="G106" t="s">
         <v>44</v>
       </c>
       <c r="H106" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B107" t="s">
-        <v>82</v>
+        <v>284</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D107" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E107" t="s">
         <v>267</v>
       </c>
       <c r="F107" t="s">
         <v>43</v>
       </c>
       <c r="G107" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H107" t="s">
-        <v>270</v>
+        <v>285</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B108" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="C108" t="s">
         <v>10</v>
       </c>
       <c r="D108" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="E108" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F108" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G108" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="H108" t="s">
-        <v>165</v>
+        <v>261</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B109" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="C109" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D109" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="E109" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="F109" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G109" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="H109" t="s">
-        <v>165</v>
+        <v>261</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B110" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="C110" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="D110" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="E110" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="F110" t="s">
         <v>43</v>
       </c>
       <c r="G110" t="s">
         <v>44</v>
       </c>
       <c r="H110" t="s">
-        <v>279</v>
+        <v>204</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B111" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="C111" t="s">
         <v>18</v>
       </c>
       <c r="D111" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="E111" t="s">
         <v>267</v>
       </c>
       <c r="F111" t="s">
         <v>43</v>
       </c>
       <c r="G111" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H111" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B112" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="C112" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D112" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="E112" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="F112" t="s">
         <v>43</v>
       </c>
       <c r="G112" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="H112" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B113" t="s">
-        <v>40</v>
+        <v>113</v>
       </c>
       <c r="C113" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D113" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="E113" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="F113" t="s">
         <v>43</v>
       </c>
       <c r="G113" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="H113" t="s">
-        <v>204</v>
+        <v>270</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B114" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C114" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D114" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="E114" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F114" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G114" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="H114" t="s">
-        <v>270</v>
+        <v>173</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B115" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="C115" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D115" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="E115" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F115" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G115" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="H115" t="s">
-        <v>270</v>
+        <v>173</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B116" t="s">
-        <v>292</v>
+        <v>80</v>
       </c>
       <c r="C116" t="s">
         <v>18</v>
       </c>
       <c r="D116" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="E116" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F116" t="s">
-        <v>199</v>
+        <v>43</v>
       </c>
       <c r="G116" t="s">
-        <v>293</v>
+        <v>66</v>
       </c>
       <c r="H116" t="s">
-        <v>294</v>
+        <v>270</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B117" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C117" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D117" t="s">
-        <v>296</v>
+        <v>279</v>
       </c>
       <c r="E117" t="s">
-        <v>296</v>
+        <v>267</v>
       </c>
       <c r="F117" t="s">
-        <v>219</v>
+        <v>43</v>
       </c>
       <c r="G117" t="s">
-        <v>121</v>
+        <v>66</v>
       </c>
       <c r="H117" t="s">
-        <v>297</v>
+        <v>270</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>297</v>
+      </c>
+      <c r="B118" t="s">
+        <v>35</v>
+      </c>
+      <c r="C118" t="s">
+        <v>18</v>
+      </c>
+      <c r="D118" t="s">
         <v>298</v>
       </c>
-      <c r="B118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E118" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="F118" t="s">
         <v>219</v>
       </c>
       <c r="G118" t="s">
         <v>121</v>
       </c>
       <c r="H118" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>300</v>
+      </c>
+      <c r="B119" t="s">
+        <v>113</v>
+      </c>
+      <c r="C119" t="s">
+        <v>18</v>
+      </c>
+      <c r="D119" t="s">
+        <v>298</v>
+      </c>
+      <c r="E119" t="s">
+        <v>298</v>
+      </c>
+      <c r="F119" t="s">
+        <v>219</v>
+      </c>
+      <c r="G119" t="s">
+        <v>121</v>
+      </c>
+      <c r="H119" t="s">
         <v>299</v>
-      </c>
-[...19 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B120" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="C120" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D120" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E120" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="F120" t="s">
         <v>43</v>
       </c>
       <c r="G120" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H120" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>306</v>
+      </c>
+      <c r="B121" t="s">
+        <v>307</v>
+      </c>
+      <c r="C121" t="s">
+        <v>308</v>
+      </c>
+      <c r="D121" t="s">
+        <v>303</v>
+      </c>
+      <c r="E121" t="s">
+        <v>309</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" t="s">
         <v>310</v>
       </c>
-      <c r="B121" t="s">
-[...5 lines deleted...]
-      <c r="D121" t="s">
+      <c r="H121" t="s">
         <v>311</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>312</v>
+      </c>
+      <c r="B122" t="s">
+        <v>50</v>
+      </c>
+      <c r="C122" t="s">
+        <v>18</v>
+      </c>
+      <c r="D122" t="s">
         <v>313</v>
       </c>
-      <c r="B122" t="s">
-[...5 lines deleted...]
-      <c r="D122" t="s">
+      <c r="E122" t="s">
         <v>314</v>
       </c>
-      <c r="E122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" t="s">
         <v>43</v>
       </c>
       <c r="G122" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="H122" t="s">
-        <v>316</v>
+        <v>102</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>315</v>
+      </c>
+      <c r="B123" t="s">
+        <v>188</v>
+      </c>
+      <c r="C123" t="s">
+        <v>18</v>
+      </c>
+      <c r="D123" t="s">
+        <v>316</v>
+      </c>
+      <c r="E123" t="s">
         <v>317</v>
       </c>
-      <c r="B123" t="s">
+      <c r="F123" t="s">
+        <v>43</v>
+      </c>
+      <c r="G123" t="s">
+        <v>56</v>
+      </c>
+      <c r="H123" t="s">
         <v>318</v>
-      </c>
-[...16 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>319</v>
+      </c>
+      <c r="B124" t="s">
+        <v>25</v>
+      </c>
+      <c r="C124" t="s">
+        <v>18</v>
+      </c>
+      <c r="D124" t="s">
+        <v>316</v>
+      </c>
+      <c r="E124" t="s">
         <v>320</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F124" t="s">
         <v>43</v>
       </c>
       <c r="G124" t="s">
         <v>44</v>
       </c>
       <c r="H124" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B125" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="C125" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D125" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E125" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="F125" t="s">
         <v>43</v>
       </c>
       <c r="G125" t="s">
         <v>44</v>
       </c>
       <c r="H125" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B126" t="s">
-        <v>188</v>
+        <v>324</v>
       </c>
       <c r="C126" t="s">
-        <v>10</v>
+        <v>325</v>
       </c>
       <c r="D126" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E126" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="F126" t="s">
         <v>43</v>
       </c>
       <c r="G126" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="H126" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B127" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="C127" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D127" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="E127" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="F127" t="s">
         <v>43</v>
       </c>
       <c r="G127" t="s">
-        <v>269</v>
+        <v>44</v>
       </c>
       <c r="H127" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>327</v>
+      </c>
+      <c r="B128" t="s">
+        <v>29</v>
+      </c>
+      <c r="C128" t="s">
+        <v>18</v>
+      </c>
+      <c r="D128" t="s">
+        <v>328</v>
+      </c>
+      <c r="E128" t="s">
         <v>329</v>
       </c>
-      <c r="B128" t="s">
-[...5 lines deleted...]
-      <c r="D128" t="s">
+      <c r="F128" t="s">
+        <v>43</v>
+      </c>
+      <c r="G128" t="s">
+        <v>269</v>
+      </c>
+      <c r="H128" t="s">
         <v>330</v>
-      </c>
-[...10 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>331</v>
+      </c>
+      <c r="B129" t="s">
+        <v>332</v>
+      </c>
+      <c r="C129" t="s">
         <v>333</v>
       </c>
-      <c r="B129" t="s">
+      <c r="D129" t="s">
         <v>334</v>
       </c>
-      <c r="C129" t="s">
+      <c r="E129" t="s">
         <v>335</v>
       </c>
-      <c r="D129" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F129" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G129" t="s">
         <v>147</v>
       </c>
       <c r="H129" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>337</v>
       </c>
       <c r="B130" t="s">
-        <v>47</v>
+        <v>104</v>
       </c>
       <c r="C130" t="s">
-        <v>18</v>
+        <v>105</v>
       </c>
       <c r="D130" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E130" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="F130" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G130" t="s">
         <v>147</v>
       </c>
       <c r="H130" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>338</v>
       </c>
       <c r="B131" t="s">
         <v>339</v>
       </c>
       <c r="C131" t="s">
-        <v>116</v>
+        <v>93</v>
       </c>
       <c r="D131" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E131" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="F131" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G131" t="s">
         <v>147</v>
       </c>
       <c r="H131" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>340</v>
       </c>
       <c r="B132" t="s">
-        <v>115</v>
+        <v>341</v>
       </c>
       <c r="C132" t="s">
-        <v>116</v>
+        <v>93</v>
       </c>
       <c r="D132" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E132" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="F132" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G132" t="s">
         <v>147</v>
       </c>
       <c r="H132" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B133" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C133" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D133" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E133" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="F133" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G133" t="s">
         <v>147</v>
       </c>
       <c r="H133" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B134" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="C134" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D134" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E134" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="F134" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G134" t="s">
         <v>147</v>
       </c>
       <c r="H134" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B135" t="s">
-        <v>344</v>
+        <v>98</v>
       </c>
       <c r="C135" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="D135" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E135" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="F135" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G135" t="s">
         <v>147</v>
       </c>
       <c r="H135" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>345</v>
       </c>
       <c r="B136" t="s">
         <v>346</v>
       </c>
       <c r="C136" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="D136" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E136" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="F136" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G136" t="s">
         <v>147</v>
       </c>
       <c r="H136" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>347</v>
       </c>
       <c r="B137" t="s">
-        <v>112</v>
+        <v>40</v>
       </c>
       <c r="C137" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="D137" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E137" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="F137" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G137" t="s">
         <v>147</v>
       </c>
       <c r="H137" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>348</v>
       </c>
       <c r="B138" t="s">
         <v>349</v>
       </c>
       <c r="C138" t="s">
         <v>350</v>
       </c>
       <c r="D138" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E138" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="F138" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G138" t="s">
         <v>147</v>
       </c>
       <c r="H138" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>351</v>
       </c>
       <c r="B139" t="s">
-        <v>292</v>
+        <v>278</v>
       </c>
       <c r="C139" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D139" t="s">
         <v>352</v>
       </c>
       <c r="E139" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="F139" t="s">
         <v>43</v>
       </c>
       <c r="G139" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H139" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>354</v>
       </c>
       <c r="B140" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="C140" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D140" t="s">
-        <v>352</v>
+        <v>334</v>
       </c>
       <c r="E140" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="F140" t="s">
-        <v>43</v>
+        <v>197</v>
       </c>
       <c r="G140" t="s">
-        <v>269</v>
+        <v>147</v>
       </c>
       <c r="H140" t="s">
-        <v>324</v>
+        <v>355</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B141" t="s">
-        <v>106</v>
+        <v>59</v>
       </c>
       <c r="C141" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D141" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="E141" t="s">
-        <v>267</v>
+        <v>334</v>
       </c>
       <c r="F141" t="s">
         <v>43</v>
       </c>
       <c r="G141" t="s">
-        <v>54</v>
+        <v>269</v>
       </c>
       <c r="H141" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>357</v>
       </c>
       <c r="B142" t="s">
-        <v>142</v>
+        <v>80</v>
       </c>
       <c r="C142" t="s">
-        <v>143</v>
+        <v>18</v>
       </c>
       <c r="D142" t="s">
         <v>358</v>
       </c>
       <c r="E142" t="s">
-        <v>356</v>
+        <v>292</v>
       </c>
       <c r="F142" t="s">
         <v>43</v>
       </c>
       <c r="G142" t="s">
         <v>44</v>
       </c>
       <c r="H142" t="s">
-        <v>359</v>
+        <v>318</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B143" t="s">
-        <v>24</v>
+        <v>307</v>
       </c>
       <c r="C143" t="s">
-        <v>25</v>
+        <v>308</v>
       </c>
       <c r="D143" t="s">
         <v>358</v>
       </c>
       <c r="E143" t="s">
-        <v>356</v>
+        <v>292</v>
       </c>
       <c r="F143" t="s">
         <v>43</v>
       </c>
       <c r="G143" t="s">
         <v>44</v>
       </c>
       <c r="H143" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>361</v>
       </c>
       <c r="B144" t="s">
-        <v>300</v>
+        <v>22</v>
       </c>
       <c r="C144" t="s">
-        <v>301</v>
+        <v>23</v>
       </c>
       <c r="D144" t="s">
         <v>358</v>
       </c>
       <c r="E144" t="s">
-        <v>356</v>
+        <v>292</v>
       </c>
       <c r="F144" t="s">
         <v>43</v>
       </c>
       <c r="G144" t="s">
         <v>44</v>
       </c>
       <c r="H144" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>362</v>
       </c>
       <c r="B145" t="s">
-        <v>82</v>
+        <v>142</v>
       </c>
       <c r="C145" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="D145" t="s">
         <v>358</v>
       </c>
       <c r="E145" t="s">
-        <v>356</v>
+        <v>292</v>
       </c>
       <c r="F145" t="s">
         <v>43</v>
       </c>
       <c r="G145" t="s">
         <v>44</v>
       </c>
       <c r="H145" t="s">
-        <v>324</v>
+        <v>360</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>363</v>
       </c>
       <c r="B146" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="C146" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D146" t="s">
         <v>364</v>
       </c>
       <c r="E146" t="s">
         <v>365</v>
       </c>
       <c r="F146" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G146" t="s">
-        <v>304</v>
+        <v>56</v>
       </c>
       <c r="H146" t="s">
-        <v>366</v>
+        <v>318</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B147" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="C147" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D147" t="s">
         <v>364</v>
       </c>
       <c r="E147" t="s">
+        <v>367</v>
+      </c>
+      <c r="F147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" t="s">
+        <v>310</v>
+      </c>
+      <c r="H147" t="s">
         <v>368</v>
-      </c>
-[...7 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>369</v>
       </c>
       <c r="B148" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="C148" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D148" t="s">
         <v>364</v>
       </c>
       <c r="E148" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="F148" t="s">
         <v>13</v>
       </c>
       <c r="G148" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="H148" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>370</v>
       </c>
       <c r="B149" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="C149" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D149" t="s">
         <v>364</v>
       </c>
       <c r="E149" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="F149" t="s">
         <v>13</v>
       </c>
       <c r="G149" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="H149" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>371</v>
       </c>
       <c r="B150" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="C150" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D150" t="s">
         <v>364</v>
       </c>
       <c r="E150" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="F150" t="s">
         <v>13</v>
       </c>
       <c r="G150" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="H150" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>372</v>
       </c>
       <c r="B151" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="C151" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D151" t="s">
         <v>364</v>
       </c>
       <c r="E151" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="F151" t="s">
         <v>13</v>
       </c>
       <c r="G151" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="H151" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>373</v>
       </c>
       <c r="B152" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C152" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D152" t="s">
         <v>374</v>
       </c>
       <c r="E152" t="s">
         <v>374</v>
       </c>
       <c r="F152" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G152" t="s">
         <v>121</v>
       </c>
       <c r="H152" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>376</v>
       </c>
       <c r="B153" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C153" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="D153" t="s">
         <v>377</v>
       </c>
       <c r="E153" t="s">
         <v>377</v>
       </c>
       <c r="F153" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="G153" t="s">
         <v>121</v>
       </c>
       <c r="H153" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>379</v>
       </c>
       <c r="B154" t="s">
+        <v>22</v>
+      </c>
+      <c r="C154" t="s">
+        <v>84</v>
+      </c>
+      <c r="D154" t="s">
         <v>380</v>
       </c>
-      <c r="C154" t="s">
-[...2 lines deleted...]
-      <c r="D154" t="s">
+      <c r="E154" t="s">
         <v>381</v>
       </c>
-      <c r="E154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" t="s">
         <v>43</v>
       </c>
       <c r="G154" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H154" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B155" t="s">
-        <v>384</v>
+        <v>80</v>
       </c>
       <c r="C155" t="s">
         <v>18</v>
       </c>
       <c r="D155" t="s">
+        <v>380</v>
+      </c>
+      <c r="E155" t="s">
         <v>381</v>
       </c>
-      <c r="E155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F155" t="s">
         <v>43</v>
       </c>
       <c r="G155" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H155" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B156" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C156" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D156" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="E156" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F156" t="s">
         <v>43</v>
       </c>
       <c r="G156" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="H156" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B157" t="s">
-        <v>82</v>
+        <v>386</v>
       </c>
       <c r="C157" t="s">
         <v>10</v>
       </c>
       <c r="D157" t="s">
+        <v>380</v>
+      </c>
+      <c r="E157" t="s">
         <v>381</v>
       </c>
-      <c r="E157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" t="s">
         <v>43</v>
       </c>
       <c r="G157" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H157" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>387</v>
+      </c>
+      <c r="B158" t="s">
         <v>388</v>
       </c>
-      <c r="B158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C158" t="s">
-        <v>94</v>
+        <v>10</v>
       </c>
       <c r="D158" t="s">
+        <v>380</v>
+      </c>
+      <c r="E158" t="s">
         <v>381</v>
       </c>
-      <c r="E158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" t="s">
         <v>43</v>
       </c>
       <c r="G158" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H158" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>389</v>
       </c>
       <c r="B159" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C159" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="D159" t="s">
+        <v>380</v>
+      </c>
+      <c r="E159" t="s">
         <v>381</v>
       </c>
-      <c r="E159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" t="s">
         <v>43</v>
       </c>
       <c r="G159" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H159" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>390</v>
       </c>
       <c r="B160" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C160" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="D160" t="s">
         <v>391</v>
       </c>
       <c r="E160" t="s">
         <v>392</v>
       </c>
       <c r="F160" t="s">
         <v>120</v>
       </c>
       <c r="G160" t="s">
-        <v>293</v>
+        <v>280</v>
       </c>
       <c r="H160" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>394</v>
       </c>
       <c r="B161" t="s">
-        <v>334</v>
+        <v>349</v>
       </c>
       <c r="C161" t="s">
-        <v>335</v>
+        <v>350</v>
       </c>
       <c r="D161" t="s">
         <v>395</v>
       </c>
       <c r="E161" t="s">
         <v>396</v>
       </c>
       <c r="F161" t="s">
         <v>43</v>
       </c>
       <c r="G161" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H161" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>397</v>
       </c>
       <c r="B162" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C162" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D162" t="s">
         <v>395</v>
       </c>
       <c r="E162" t="s">
         <v>396</v>
       </c>
       <c r="F162" t="s">
         <v>43</v>
       </c>
       <c r="G162" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H162" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>398</v>
       </c>
       <c r="B163" t="s">
-        <v>36</v>
+        <v>82</v>
       </c>
       <c r="C163" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D163" t="s">
         <v>395</v>
       </c>
       <c r="E163" t="s">
         <v>396</v>
       </c>
       <c r="F163" t="s">
         <v>43</v>
       </c>
       <c r="G163" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H163" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>399</v>
       </c>
       <c r="B164" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C164" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="D164" t="s">
         <v>395</v>
       </c>
       <c r="E164" t="s">
         <v>396</v>
       </c>
       <c r="F164" t="s">
         <v>43</v>
       </c>
       <c r="G164" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H164" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>400</v>
       </c>
       <c r="B165" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="C165" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D165" t="s">
         <v>395</v>
       </c>
       <c r="E165" t="s">
         <v>396</v>
       </c>
       <c r="F165" t="s">
         <v>43</v>
       </c>
       <c r="G165" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H165" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>401</v>
       </c>
       <c r="B166" t="s">
         <v>38</v>
       </c>
       <c r="C166" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D166" t="s">
         <v>402</v>
       </c>
       <c r="E166" t="s">
         <v>403</v>
       </c>
       <c r="F166" t="s">
         <v>43</v>
       </c>
       <c r="G166" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H166" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>405</v>
       </c>
       <c r="B167" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C167" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D167" t="s">
         <v>402</v>
       </c>
       <c r="E167" t="s">
         <v>403</v>
       </c>
       <c r="F167" t="s">
         <v>43</v>
       </c>
       <c r="G167" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H167" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>406</v>
       </c>
       <c r="B168" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="C168" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D168" t="s">
         <v>402</v>
       </c>
       <c r="E168" t="s">
         <v>403</v>
       </c>
       <c r="F168" t="s">
         <v>43</v>
       </c>
       <c r="G168" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H168" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>407</v>
       </c>
       <c r="B169" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="C169" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D169" t="s">
         <v>402</v>
       </c>
       <c r="E169" t="s">
         <v>403</v>
       </c>
       <c r="F169" t="s">
         <v>43</v>
       </c>
       <c r="G169" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H169" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>408</v>
       </c>
       <c r="B170" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="C170" t="s">
         <v>409</v>
       </c>
       <c r="D170" t="s">
         <v>410</v>
       </c>
       <c r="E170" t="s">
         <v>411</v>
       </c>
       <c r="F170" t="s">
         <v>13</v>
       </c>
       <c r="G170" t="s">
         <v>14</v>
       </c>
       <c r="H170" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>412</v>
       </c>
       <c r="B171" t="s">
-        <v>413</v>
+        <v>142</v>
       </c>
       <c r="C171" t="s">
-        <v>116</v>
+        <v>143</v>
       </c>
       <c r="D171" t="s">
         <v>410</v>
       </c>
       <c r="E171" t="s">
         <v>411</v>
       </c>
       <c r="F171" t="s">
         <v>13</v>
       </c>
       <c r="G171" t="s">
         <v>14</v>
       </c>
       <c r="H171" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>414</v>
+      </c>
+      <c r="B172" t="s">
         <v>415</v>
       </c>
-      <c r="B172" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C172" t="s">
-        <v>143</v>
+        <v>99</v>
       </c>
       <c r="D172" t="s">
         <v>410</v>
       </c>
       <c r="E172" t="s">
         <v>411</v>
       </c>
       <c r="F172" t="s">
         <v>13</v>
       </c>
       <c r="G172" t="s">
         <v>14</v>
       </c>
       <c r="H172" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>416</v>
       </c>
       <c r="B173" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="C173" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="D173" t="s">
         <v>410</v>
       </c>
       <c r="E173" t="s">
         <v>411</v>
       </c>
       <c r="F173" t="s">
         <v>13</v>
       </c>
       <c r="G173" t="s">
         <v>14</v>
       </c>
       <c r="H173" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>417</v>
       </c>
       <c r="B174" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C174" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D174" t="s">
         <v>418</v>
       </c>
       <c r="E174" t="s">
         <v>419</v>
       </c>
       <c r="F174" t="s">
         <v>120</v>
       </c>
       <c r="G174" t="s">
-        <v>293</v>
+        <v>280</v>
       </c>
       <c r="H174" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>421</v>
       </c>
       <c r="B175" t="s">
-        <v>65</v>
+        <v>162</v>
       </c>
       <c r="C175" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D175" t="s">
         <v>422</v>
       </c>
       <c r="E175" t="s">
         <v>418</v>
       </c>
       <c r="F175" t="s">
         <v>43</v>
       </c>
       <c r="G175" t="s">
         <v>44</v>
       </c>
       <c r="H175" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>424</v>
       </c>
       <c r="B176" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="C176" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D176" t="s">
         <v>422</v>
       </c>
       <c r="E176" t="s">
         <v>418</v>
       </c>
       <c r="F176" t="s">
         <v>43</v>
       </c>
       <c r="G176" t="s">
         <v>44</v>
       </c>
       <c r="H176" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>426</v>
       </c>
       <c r="B177" t="s">
         <v>50</v>
       </c>
       <c r="C177" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D177" t="s">
         <v>422</v>
       </c>
       <c r="E177" t="s">
         <v>418</v>
       </c>
       <c r="F177" t="s">
         <v>43</v>
       </c>
       <c r="G177" t="s">
         <v>44</v>
       </c>
       <c r="H177" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>427</v>
       </c>
       <c r="B178" t="s">
-        <v>157</v>
+        <v>59</v>
       </c>
       <c r="C178" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D178" t="s">
         <v>422</v>
       </c>
       <c r="E178" t="s">
         <v>418</v>
       </c>
       <c r="F178" t="s">
         <v>43</v>
       </c>
       <c r="G178" t="s">
         <v>44</v>
       </c>
       <c r="H178" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>428</v>
       </c>
       <c r="B179" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="C179" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="D179" t="s">
         <v>429</v>
       </c>
       <c r="E179" t="s">
         <v>430</v>
       </c>
       <c r="F179" t="s">
         <v>43</v>
       </c>
       <c r="G179" t="s">
         <v>44</v>
       </c>
       <c r="H179" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>432</v>
       </c>
       <c r="B180" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="C180" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D180" t="s">
         <v>429</v>
       </c>
       <c r="E180" t="s">
         <v>430</v>
       </c>
       <c r="F180" t="s">
         <v>43</v>
       </c>
       <c r="G180" t="s">
         <v>44</v>
       </c>
       <c r="H180" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>433</v>
       </c>
       <c r="B181" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="C181" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D181" t="s">
         <v>434</v>
       </c>
       <c r="E181" t="s">
         <v>435</v>
       </c>
       <c r="F181" t="s">
         <v>13</v>
       </c>
       <c r="G181" t="s">
         <v>14</v>
       </c>
       <c r="H181" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>436</v>
       </c>
       <c r="B182" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
       <c r="C182" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D182" t="s">
         <v>434</v>
       </c>
       <c r="E182" t="s">
         <v>435</v>
       </c>
       <c r="F182" t="s">
         <v>13</v>
       </c>
       <c r="G182" t="s">
         <v>14</v>
       </c>
       <c r="H182" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>437</v>
       </c>
       <c r="B183" t="s">
-        <v>82</v>
+        <v>302</v>
       </c>
       <c r="C183" t="s">
         <v>10</v>
       </c>
       <c r="D183" t="s">
         <v>434</v>
       </c>
       <c r="E183" t="s">
         <v>435</v>
       </c>
       <c r="F183" t="s">
         <v>13</v>
       </c>
       <c r="G183" t="s">
         <v>14</v>
       </c>
       <c r="H183" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>438</v>
       </c>
       <c r="B184" t="s">
-        <v>307</v>
+        <v>38</v>
       </c>
       <c r="C184" t="s">
         <v>18</v>
       </c>
       <c r="D184" t="s">
         <v>434</v>
       </c>
       <c r="E184" t="s">
         <v>435</v>
       </c>
       <c r="F184" t="s">
         <v>13</v>
       </c>
       <c r="G184" t="s">
         <v>14</v>
       </c>
       <c r="H184" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>439</v>
       </c>
       <c r="B185" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="C185" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D185" t="s">
         <v>434</v>
       </c>
       <c r="E185" t="s">
         <v>435</v>
       </c>
       <c r="F185" t="s">
         <v>13</v>
       </c>
       <c r="G185" t="s">
         <v>14</v>
       </c>
       <c r="H185" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>440</v>
       </c>
       <c r="B186" t="s">
+        <v>29</v>
+      </c>
+      <c r="C186" t="s">
+        <v>18</v>
+      </c>
+      <c r="D186" t="s">
         <v>441</v>
       </c>
-      <c r="C186" t="s">
-[...2 lines deleted...]
-      <c r="D186" t="s">
+      <c r="E186" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="F186" t="s">
         <v>13</v>
       </c>
       <c r="G186" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H186" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>443</v>
+      </c>
+      <c r="B187" t="s">
         <v>444</v>
       </c>
-      <c r="B187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C187" t="s">
-        <v>18</v>
+        <v>333</v>
       </c>
       <c r="D187" t="s">
+        <v>441</v>
+      </c>
+      <c r="E187" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="F187" t="s">
         <v>13</v>
       </c>
       <c r="G187" t="s">
-        <v>304</v>
+        <v>66</v>
       </c>
       <c r="H187" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>445</v>
+      </c>
+      <c r="B188" t="s">
+        <v>22</v>
+      </c>
+      <c r="C188" t="s">
+        <v>23</v>
+      </c>
+      <c r="D188" t="s">
+        <v>441</v>
+      </c>
+      <c r="E188" t="s">
         <v>446</v>
-      </c>
-[...10 lines deleted...]
-        <v>445</v>
       </c>
       <c r="F188" t="s">
         <v>13</v>
       </c>
       <c r="G188" t="s">
-        <v>304</v>
+        <v>66</v>
       </c>
       <c r="H188" t="s">
-        <v>366</v>
+        <v>447</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B189" t="s">
-        <v>57</v>
+        <v>388</v>
       </c>
       <c r="C189" t="s">
         <v>10</v>
       </c>
       <c r="D189" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E189" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F189" t="s">
         <v>13</v>
       </c>
       <c r="G189" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="H189" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B190" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C190" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D190" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E190" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F190" t="s">
         <v>13</v>
       </c>
       <c r="G190" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="H190" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B191" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="C191" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D191" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E191" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F191" t="s">
         <v>13</v>
       </c>
       <c r="G191" t="s">
-        <v>54</v>
+        <v>310</v>
       </c>
       <c r="H191" t="s">
-        <v>450</v>
+        <v>368</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>451</v>
       </c>
       <c r="B192" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C192" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D192" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E192" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="F192" t="s">
         <v>13</v>
       </c>
       <c r="G192" t="s">
-        <v>54</v>
+        <v>310</v>
       </c>
       <c r="H192" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>452</v>
       </c>
       <c r="B193" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C193" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="D193" t="s">
         <v>453</v>
       </c>
       <c r="E193" t="s">
         <v>453</v>
       </c>
       <c r="F193" t="s">
         <v>454</v>
       </c>
       <c r="G193" t="s">
         <v>121</v>
       </c>
       <c r="H193" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
         <v>456</v>
       </c>
       <c r="B194" t="s">
-        <v>36</v>
+        <v>82</v>
       </c>
       <c r="C194" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D194" t="s">
         <v>457</v>
       </c>
       <c r="E194" t="s">
         <v>458</v>
       </c>
       <c r="F194" t="s">
         <v>43</v>
       </c>
       <c r="G194" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H194" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>459</v>
       </c>
       <c r="B195" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="C195" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D195" t="s">
         <v>457</v>
       </c>
       <c r="E195" t="s">
         <v>458</v>
       </c>
       <c r="F195" t="s">
         <v>43</v>
       </c>
       <c r="G195" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H195" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>460</v>
       </c>
       <c r="B196" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C196" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D196" t="s">
         <v>457</v>
       </c>
       <c r="E196" t="s">
         <v>458</v>
       </c>
       <c r="F196" t="s">
         <v>43</v>
       </c>
       <c r="G196" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H196" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>461</v>
       </c>
       <c r="B197" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="C197" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D197" t="s">
         <v>457</v>
       </c>
       <c r="E197" t="s">
         <v>458</v>
       </c>
       <c r="F197" t="s">
         <v>43</v>
       </c>
       <c r="G197" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H197" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
         <v>462</v>
       </c>
       <c r="B198" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C198" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D198" t="s">
         <v>463</v>
       </c>
       <c r="E198" t="s">
         <v>463</v>
       </c>
       <c r="F198" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="G198" t="s">
         <v>121</v>
       </c>
       <c r="H198" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>465</v>
       </c>
       <c r="B199" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C199" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D199" t="s">
         <v>463</v>
       </c>
       <c r="E199" t="s">
         <v>463</v>
       </c>
       <c r="F199" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="G199" t="s">
         <v>121</v>
       </c>
       <c r="H199" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>466</v>
       </c>
       <c r="B200" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="C200" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="D200" t="s">
         <v>463</v>
       </c>
       <c r="E200" t="s">
         <v>463</v>
       </c>
       <c r="F200" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="G200" t="s">
         <v>121</v>
       </c>
       <c r="H200" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>467</v>
       </c>
       <c r="B201" t="s">
-        <v>106</v>
+        <v>266</v>
       </c>
       <c r="C201" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D201" t="s">
         <v>468</v>
       </c>
       <c r="E201" t="s">
         <v>468</v>
       </c>
       <c r="F201" t="s">
-        <v>43</v>
+        <v>197</v>
       </c>
       <c r="G201" t="s">
+        <v>121</v>
+      </c>
+      <c r="H201" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>470</v>
+      </c>
+      <c r="B202" t="s">
+        <v>113</v>
+      </c>
+      <c r="C202" t="s">
+        <v>18</v>
+      </c>
+      <c r="D202" t="s">
         <v>471</v>
       </c>
-      <c r="B202" t="s">
-[...5 lines deleted...]
-      <c r="D202" t="s">
+      <c r="E202" t="s">
+        <v>471</v>
+      </c>
+      <c r="F202" t="s">
+        <v>43</v>
+      </c>
+      <c r="G202" t="s">
         <v>472</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
       <c r="H202" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
         <v>474</v>
       </c>
       <c r="B203" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="C203" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D203" t="s">
         <v>475</v>
       </c>
       <c r="E203" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="F203" t="s">
         <v>43</v>
       </c>
       <c r="G203" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H203" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
         <v>476</v>
       </c>
       <c r="B204" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C204" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D204" t="s">
         <v>475</v>
       </c>
       <c r="E204" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="F204" t="s">
         <v>43</v>
       </c>
       <c r="G204" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H204" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
         <v>477</v>
       </c>
       <c r="B205" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="C205" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D205" t="s">
         <v>478</v>
       </c>
       <c r="E205" t="s">
         <v>479</v>
       </c>
       <c r="F205" t="s">
         <v>43</v>
       </c>
       <c r="G205" t="s">
         <v>269</v>
       </c>
       <c r="H205" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>480</v>
       </c>
       <c r="B206" t="s">
-        <v>384</v>
+        <v>29</v>
       </c>
       <c r="C206" t="s">
         <v>18</v>
       </c>
       <c r="D206" t="s">
         <v>478</v>
       </c>
       <c r="E206" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="F206" t="s">
         <v>43</v>
       </c>
       <c r="G206" t="s">
-        <v>62</v>
+        <v>269</v>
       </c>
       <c r="H206" t="s">
-        <v>482</v>
+        <v>431</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="B207" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C207" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D207" t="s">
         <v>478</v>
       </c>
       <c r="E207" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F207" t="s">
         <v>43</v>
       </c>
       <c r="G207" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="H207" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>484</v>
       </c>
       <c r="B208" t="s">
-        <v>65</v>
+        <v>388</v>
       </c>
       <c r="C208" t="s">
         <v>10</v>
       </c>
       <c r="D208" t="s">
         <v>478</v>
       </c>
       <c r="E208" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F208" t="s">
         <v>43</v>
       </c>
       <c r="G208" t="s">
-        <v>269</v>
+        <v>56</v>
       </c>
       <c r="H208" t="s">
-        <v>431</v>
+        <v>483</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>485</v>
       </c>
       <c r="B209" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C209" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D209" t="s">
         <v>478</v>
       </c>
       <c r="E209" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F209" t="s">
         <v>43</v>
       </c>
       <c r="G209" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="H209" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>486</v>
       </c>
       <c r="B210" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="C210" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D210" t="s">
         <v>478</v>
       </c>
       <c r="E210" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F210" t="s">
         <v>43</v>
       </c>
       <c r="G210" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="H210" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>488</v>
       </c>
       <c r="B211" t="s">
-        <v>276</v>
+        <v>80</v>
       </c>
       <c r="C211" t="s">
+        <v>18</v>
+      </c>
+      <c r="D211" t="s">
         <v>489</v>
       </c>
-      <c r="D211" t="s">
+      <c r="E211" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F211" t="s">
         <v>13</v>
       </c>
       <c r="G211" t="s">
         <v>14</v>
       </c>
       <c r="H211" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B212" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C212" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="D212" t="s">
+        <v>489</v>
+      </c>
+      <c r="E212" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F212" t="s">
         <v>13</v>
       </c>
       <c r="G212" t="s">
         <v>14</v>
       </c>
       <c r="H212" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
+        <v>493</v>
+      </c>
+      <c r="B213" t="s">
+        <v>284</v>
+      </c>
+      <c r="C213" t="s">
         <v>494</v>
       </c>
-      <c r="B213" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D213" t="s">
+        <v>489</v>
+      </c>
+      <c r="E213" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F213" t="s">
         <v>13</v>
       </c>
       <c r="G213" t="s">
         <v>14</v>
       </c>
       <c r="H213" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">