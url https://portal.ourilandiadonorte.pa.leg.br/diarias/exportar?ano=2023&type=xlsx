--- v1 (2026-05-05)
+++ v2 (2026-08-19)
@@ -12,703 +12,712 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="495">
-[...4 lines deleted...]
-    <t>Beneficiário</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="505">
+  <si>
+    <t>Tipo de registro</t>
+  </si>
+  <si>
+    <t>Portaria ou documento</t>
+  </si>
+  <si>
+    <t>Beneficiário ou situação</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
-    <t>Data Ida</t>
-[...2 lines deleted...]
-    <t>Data Volta</t>
+    <t>Data inicial</t>
+  </si>
+  <si>
+    <t>Data final</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
-    <t>Motivo</t>
+    <t>Motivo ou declaração</t>
+  </si>
+  <si>
+    <t>Verificação</t>
+  </si>
+  <si>
+    <t>Diária concedida</t>
+  </si>
+  <si>
+    <t>208/2023</t>
+  </si>
+  <si>
+    <t>Renivaldo Martins Nunes</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>23/12/2023</t>
+  </si>
+  <si>
+    <t>Brasília/DF</t>
+  </si>
+  <si>
+    <t>6.000,00</t>
+  </si>
+  <si>
+    <t>Participação no Curso de Capacitação.</t>
+  </si>
+  <si>
+    <t>214/2023</t>
+  </si>
+  <si>
+    <t>José Roberto Pinheiro dos Santos</t>
+  </si>
+  <si>
+    <t>Assessor Parlamentar</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>Viagem Junto a Brasília, para realização de Curso de Capacitação: A necessidade de um Eficiente Controle e Fiscalização na Redução dos gastos da Administração Municipal.</t>
   </si>
   <si>
     <t>216/2023</t>
   </si>
   <si>
     <t>Jailton Rodrigues Rocha</t>
   </si>
   <si>
-    <t>Assessor Parlamentar</t>
-[...14 lines deleted...]
-    <t>Viagem Junto a Brasília, para realização de Curso de Capacitação: A necessidade de um Eficiente Controle e Fiscalização na Redução dos gastos da Administração Municipal.</t>
+    <t>213/2023</t>
+  </si>
+  <si>
+    <t>Moacir Dias Cordeiro</t>
+  </si>
+  <si>
+    <t>Servidor Efetivo/Motorista</t>
   </si>
   <si>
     <t>215/2023</t>
   </si>
   <si>
     <t>Almir Pereira Lima</t>
   </si>
   <si>
-    <t>Parlamentar</t>
-[...16 lines deleted...]
-  <si>
     <t>212/2023</t>
   </si>
   <si>
     <t>Cicero Alves do Nascimento</t>
   </si>
   <si>
     <t>Servidor/Chefe de Segurança</t>
   </si>
   <si>
     <t>Viagem para participar de um curso de Capacitação.</t>
   </si>
   <si>
     <t>211/2023</t>
   </si>
   <si>
     <t>Walto Santos Cunha</t>
   </si>
   <si>
     <t>Viagem Junto a Brasília, para realização de Curso de Capacitação: A necessidade de um Eficiente Controle e Fiscalização na Redução dos gastos da administração Municipal.</t>
   </si>
   <si>
     <t>210/2023</t>
   </si>
   <si>
     <t>Walmy Cesar Costa Rodrigues</t>
   </si>
   <si>
-    <t>Participação no Curso de Capacitação.</t>
-[...1 lines deleted...]
-  <si>
     <t>209/2023</t>
   </si>
   <si>
     <t>Renildo Bezerra Gomes</t>
   </si>
   <si>
-    <t>23/12/2023</t>
-[...5 lines deleted...]
-    <t>Renivaldo Martins Nunes</t>
+    <t>206/2023</t>
+  </si>
+  <si>
+    <t>Edivaldo Borges Gomes</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>Belém/PA</t>
+  </si>
+  <si>
+    <t>4.000,00</t>
+  </si>
+  <si>
+    <t>Viagem junto a ALEPA e COHAB.</t>
   </si>
   <si>
     <t>207/2023</t>
   </si>
   <si>
     <t>Ozenilto Bueno dos Reis</t>
   </si>
   <si>
-    <t>12/12/2023</t>
-[...10 lines deleted...]
-  <si>
     <t>Viagem junto a ALEPA E TCMPA, Para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
-    <t>206/2023</t>
-[...7 lines deleted...]
-  <si>
     <t>205/2023</t>
   </si>
   <si>
     <t>Bepkororoti Kaiapo</t>
   </si>
   <si>
     <t>Viagem à Belém/PA</t>
   </si>
   <si>
+    <t>194/2023</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>5.000,00</t>
+  </si>
+  <si>
+    <t>Viagem à ALEPA e Gabinete da Deputada Federal Renilce Nicodemos.</t>
+  </si>
+  <si>
+    <t>192/2023</t>
+  </si>
+  <si>
+    <t>Leosvaldo José da Silva</t>
+  </si>
+  <si>
+    <t>Viagem junto a ALEPA, Para tratar de assuntos de interesse desta Municipalidade.</t>
+  </si>
+  <si>
     <t>204/2023</t>
   </si>
   <si>
     <t>Israel Maciel de Souza Silva</t>
   </si>
   <si>
-    <t>11/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>3.000,00</t>
   </si>
   <si>
     <t>Viagem junto a SEDUC e ALEPA.</t>
   </si>
   <si>
     <t>202/2023</t>
   </si>
   <si>
     <t>Marcio Oliveira da Silva</t>
   </si>
   <si>
     <t>Viagem junto a ALEPA e SEDUC.</t>
   </si>
   <si>
     <t>201/2023</t>
   </si>
   <si>
     <t>Reginaldo Alves de Souza</t>
   </si>
   <si>
-    <t>Viagem junto a ALEPA, Para tratar de assuntos de interesse desta Municipalidade.</t>
-[...1 lines deleted...]
-  <si>
     <t>200/2023</t>
   </si>
   <si>
     <t>Bobb Charlton Galvão de Melo</t>
   </si>
   <si>
-    <t>5.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Viagem a cidade de Belém a serviço desta municipalidade.</t>
   </si>
   <si>
     <t>199/2023</t>
   </si>
   <si>
     <t>198/2023</t>
   </si>
   <si>
     <t>16/12/2023</t>
   </si>
   <si>
     <t>Viagem junto ao Congresso Nacional.</t>
   </si>
   <si>
     <t>197/2023</t>
   </si>
   <si>
     <t>Viagem junto à ALEPA E TCM/PA, Para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>196/2023</t>
   </si>
   <si>
     <t>195/2023</t>
   </si>
   <si>
     <t>Viagem à ALEPA,TCM e Secretaria de Esporte do Estado.</t>
   </si>
   <si>
-    <t>194/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>193/2023</t>
   </si>
   <si>
     <t>Raimundo de Oliveira da Silva</t>
   </si>
   <si>
-    <t>192/2023</t>
-[...2 lines deleted...]
-    <t>Leosvaldo José da Silva</t>
+    <t>187/2023</t>
+  </si>
+  <si>
+    <t>Elaine Ramos Santos</t>
+  </si>
+  <si>
+    <t>Assessora Parlamentar</t>
+  </si>
+  <si>
+    <t>26/11/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto à ALEPA, Para tratar de assuntos de interesse desta Municipalidade.</t>
+  </si>
+  <si>
+    <t>190/2023</t>
+  </si>
+  <si>
+    <t>Gabriela Wllana Oliveira Magalhães</t>
+  </si>
+  <si>
+    <t>Chefe de Compras</t>
+  </si>
+  <si>
+    <t>188/2023</t>
   </si>
   <si>
     <t>191/2023</t>
   </si>
   <si>
     <t>Servidor Efetivo/ Motorista</t>
   </si>
   <si>
-    <t>26/11/2023</t>
-[...16 lines deleted...]
-  <si>
     <t>189/2023</t>
   </si>
   <si>
     <t>Regina Patricia dos Santos</t>
   </si>
   <si>
-    <t>Assessora Parlamentar</t>
-[...8 lines deleted...]
-    <t>Elaine Ramos Santos</t>
+    <t>182/2023</t>
+  </si>
+  <si>
+    <t>19/11/2023</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto a ALEPA, para tratar de assuntos de interesse desta Municipalidade</t>
+  </si>
+  <si>
+    <t>179/2023</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto ALEPA, para tratar de assuntos de interesse desta Municipalidade.</t>
+  </si>
+  <si>
+    <t>180/2023</t>
+  </si>
+  <si>
+    <t>181/2023</t>
+  </si>
+  <si>
+    <t>Andrade Soares da Silva</t>
+  </si>
+  <si>
+    <t>Viagem junto a ALEPA, para tratar de assuntos de interesse desta Municipalidade.</t>
+  </si>
+  <si>
+    <t>183/2023</t>
+  </si>
+  <si>
+    <t>Viagem à Belém.</t>
+  </si>
+  <si>
+    <t>184/2023</t>
+  </si>
+  <si>
+    <t>185/2023</t>
+  </si>
+  <si>
+    <t>Josélia Pereira de Souza</t>
+  </si>
+  <si>
+    <t>Servidora Efetiva/Secretária</t>
   </si>
   <si>
     <t>186/2023</t>
   </si>
   <si>
     <t>Marcondes Alves da Silva</t>
   </si>
   <si>
     <t>Servidor Efetivo/Técnico Legislativo</t>
   </si>
   <si>
-    <t>19/11/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Viagem a Belém/PA.</t>
   </si>
   <si>
-    <t>185/2023</t>
-[...43 lines deleted...]
-  <si>
     <t>178/2023</t>
   </si>
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>Redenção-Pa</t>
   </si>
   <si>
     <t>600,00</t>
   </si>
   <si>
     <t>Viagem em Redenção para participar da conferência da Regional Araguaia da Agricultura Familiar e Comunidades Tradicionais do Pará- SEAF/PA.</t>
   </si>
   <si>
+    <t>172/2023</t>
+  </si>
+  <si>
+    <t>Fernando costa da Silva</t>
+  </si>
+  <si>
+    <t>Assessor Jurídico</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>173/2023</t>
+  </si>
+  <si>
+    <t>Viagem a Belém.</t>
+  </si>
+  <si>
+    <t>174/2023</t>
+  </si>
+  <si>
+    <t>175/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto a Belém, para tratar de assuntos de interesse desta Municipalidade.</t>
+  </si>
+  <si>
+    <t>176/2023</t>
+  </si>
+  <si>
+    <t>05/11/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto a Belém, para tratar de assuntos de interesse desta Municipalidade</t>
+  </si>
+  <si>
     <t>177/2023</t>
   </si>
   <si>
-    <t>05/11/2023</t>
-[...37 lines deleted...]
-  <si>
     <t>171/2023</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>02/11/2023</t>
   </si>
   <si>
     <t>Viagem junto à ALEPA, para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>170/2023</t>
   </si>
   <si>
     <t>Jean Pablo Matos da Mata</t>
   </si>
   <si>
     <t>Controlador Interno</t>
   </si>
   <si>
     <t>25/10/2023</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
   <si>
     <t>Cametá-PA</t>
   </si>
   <si>
     <t>2.400,00</t>
   </si>
   <si>
     <t>Viagem para curso de capacitação: Programa Conversando com o Controle Interno.</t>
   </si>
   <si>
+    <t>167/2023</t>
+  </si>
+  <si>
+    <t>15/10/2023</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto à ALEPA, TCM/PA e Secretaria de Esporte do Estado (SEEL). Para tratar de assuntos de interesse desta Municipalidade.</t>
+  </si>
+  <si>
+    <t>168/2023</t>
+  </si>
+  <si>
     <t>169/2023</t>
   </si>
   <si>
-    <t>15/10/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>166/2023</t>
   </si>
   <si>
+    <t>163/2023</t>
+  </si>
+  <si>
+    <t>Antonia Auderisa de Oliveira Alencar</t>
+  </si>
+  <si>
+    <t>08/10/2023</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
     <t>165/2023</t>
   </si>
   <si>
-    <t>08/10/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>164/2023</t>
   </si>
   <si>
     <t>Viagem junto à ALEPA e SEDUC, para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
-    <t>163/2023</t>
-[...2 lines deleted...]
-    <t>Antonia Auderisa de Oliveira Alencar</t>
+    <t>160A/2023</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>Viagem ao Congresso Nacional para tratar de assuntos de interesse da municipalidade.</t>
+  </si>
+  <si>
+    <t>161A/2023</t>
   </si>
   <si>
     <t>162/2023</t>
   </si>
   <si>
     <t>161/2023</t>
   </si>
   <si>
     <t>Servidor/chefe de Segurança</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>23/09/2023</t>
   </si>
   <si>
     <t>Viagem à Brasília.</t>
   </si>
   <si>
-    <t>161A/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>160/2023</t>
   </si>
   <si>
-    <t>160A/2023</t>
-[...7 lines deleted...]
-  <si>
     <t>159/2023</t>
   </si>
   <si>
     <t>17/09/2023</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
+    <t>156/2023</t>
+  </si>
+  <si>
+    <t>Chefe de Compra</t>
+  </si>
+  <si>
+    <t>157/2023</t>
+  </si>
+  <si>
+    <t>155/2023</t>
+  </si>
+  <si>
     <t>158/2023</t>
   </si>
   <si>
-    <t>157/2023</t>
-[...10 lines deleted...]
-  <si>
     <t>154/2023</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>Canaã dos Carajás-PA</t>
   </si>
   <si>
     <t>Viagem para cidade de Canaã dos Carajás para realização de Curso de Capacitação, de Interesse da Municipalidade.</t>
   </si>
   <si>
     <t>153/2023</t>
   </si>
   <si>
     <t>Antônia Auderisa de Oliveira Alencar</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>152/2023</t>
   </si>
   <si>
     <t>151/2023</t>
   </si>
   <si>
     <t>Viagem junto a ALEPA E TCM/PA, Para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>150/2023</t>
   </si>
   <si>
     <t>Viagem junto à ALEPA E TCM/PA, Para tratar de assuntos de interesse desta Municipalidade</t>
   </si>
   <si>
+    <t>148/2023</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
     <t>149/2023</t>
   </si>
   <si>
-    <t>05/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Marabá/PA</t>
   </si>
   <si>
     <t>Viagem junto ao INCRA, Para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
-    <t>148/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>147/2023</t>
   </si>
   <si>
     <t>Viagem junto à ALEPA E SEDUC, para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>146/2023</t>
   </si>
   <si>
     <t>Viagem junto à ALEPA E COHAB, para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>144/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
     <t>143/2023</t>
   </si>
   <si>
     <t>142/2023</t>
   </si>
   <si>
     <t>Viagem junto à ALEPA E TCM/PA, para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
+    <t>138/2023</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
     <t>140/2023</t>
   </si>
   <si>
     <t>27/08/2023</t>
   </si>
   <si>
-    <t>01/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>139/2023</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
-    <t>138/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>136/2023</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>Parauapebas/PÁ</t>
   </si>
   <si>
     <t>Viagem junto à cidade de Parauapebas para tratar de Assunto de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>135/2023</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>Viagem junto a Marabá para tratar de Assunto de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>134/2023</t>
   </si>
   <si>
     <t>Genivan da Mata</t>
@@ -722,825 +731,846 @@
   <si>
     <t>Viagem junto a Belém para tratar de Assunto de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>133/2023</t>
   </si>
   <si>
     <t>Dr. Fernando Costa da Silva</t>
   </si>
   <si>
     <t>Viagem Capital Belém para tratar de Assunto de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>132/2023</t>
   </si>
   <si>
     <t>Aneilton Marques Primo</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
+    <t>130/2023</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
     <t>131/2023</t>
   </si>
   <si>
-    <t>08/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Viagem junto à ALEPA E COHAB para tratar de assuntos de interesse desta Municipalidade.</t>
   </si>
   <si>
-    <t>130/2023</t>
+    <t>128/2023</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto a ALEPA para tratar de Assunto de interesse desta Municipalidade.</t>
   </si>
   <si>
     <t>129/2023</t>
   </si>
   <si>
     <t>06/08/2023</t>
   </si>
   <si>
     <t>Viagem à Capital Belém para tratar de Assunto de interesse desta Municipalidade.</t>
   </si>
   <si>
-    <t>128/2023</t>
-[...5 lines deleted...]
-    <t>Viagem junto a ALEPA para tratar de Assunto de interesse desta Municipalidade.</t>
+    <t>123/2023</t>
+  </si>
+  <si>
+    <t>125/2023</t>
+  </si>
+  <si>
+    <t>124/2023</t>
+  </si>
+  <si>
+    <t>126/2023</t>
   </si>
   <si>
     <t>127/2023</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>Redenção/PA</t>
   </si>
   <si>
     <t>Viagem a Redenção para tratar de assuntos de Interesse da Municipalidade.</t>
   </si>
   <si>
-    <t>126/2023</t>
-[...8 lines deleted...]
-    <t>123/2023</t>
+    <t>117/2023</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>05/08/2023</t>
+  </si>
+  <si>
+    <t>120/2023</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto à ALEPA para tratar de Assunto de interesse desta Municipalidade.</t>
+  </si>
+  <si>
+    <t>119/2023</t>
+  </si>
+  <si>
+    <t>118/2023</t>
   </si>
   <si>
     <t>122/2023</t>
   </si>
   <si>
     <t>Jhon dos Santos Lima</t>
   </si>
   <si>
-    <t>01/08/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>121/2023</t>
   </si>
   <si>
-    <t>120/2023</t>
-[...14 lines deleted...]
-    <t>117/2023</t>
+    <t>Certidão de não ocorrência</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DIAR-2023-000015</t>
+  </si>
+  <si>
+    <t>Não houve concessão nem pagamento de diárias</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 7.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve concessão nem pagamento de diárias para afastamentos com início no período de 01/07/2023 a 31/07/2023. A presente certidão registra a não ocorrência do fato gerador no período indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/cd1a79e6-3fa7-49e8-a4b6-bb742a120c3b</t>
   </si>
   <si>
     <t>116/2023</t>
   </si>
   <si>
     <t>Jackson Pires Castro</t>
   </si>
   <si>
     <t>29/06/2023</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>2.000,00</t>
   </si>
   <si>
     <t>Viagem junto à ALEPA E TCM/PA.</t>
   </si>
   <si>
     <t>115/2023</t>
   </si>
   <si>
     <t>27/06/2023</t>
   </si>
   <si>
+    <t>099/2023</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>111/2023</t>
+  </si>
+  <si>
+    <t>Fernando Costa da Silva</t>
+  </si>
+  <si>
+    <t>Viagem à cidade de Belém.</t>
+  </si>
+  <si>
+    <t>112/2023</t>
+  </si>
+  <si>
+    <t>Viagem Junto à ALEPA/PA.</t>
+  </si>
+  <si>
+    <t>100/2023</t>
+  </si>
+  <si>
+    <t>102/2023</t>
+  </si>
+  <si>
+    <t>25/06/2023</t>
+  </si>
+  <si>
+    <t>101/2023</t>
+  </si>
+  <si>
     <t>114/2023</t>
   </si>
   <si>
-    <t>25/06/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>28/06/2023</t>
   </si>
   <si>
-    <t>Viagem Junto à ALEPA/PA.</t>
+    <t>110/2023</t>
+  </si>
+  <si>
+    <t>107/2023</t>
+  </si>
+  <si>
+    <t>106/2023</t>
+  </si>
+  <si>
+    <t>105/2023</t>
+  </si>
+  <si>
+    <t>104/2023</t>
   </si>
   <si>
     <t>113/2023</t>
   </si>
   <si>
     <t>Ruidelson de Sousa Silva</t>
   </si>
   <si>
-    <t>26/06/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>1.200,00</t>
   </si>
   <si>
     <t>Viagem a Marabá para tratar de assuntos de Interesse da Municipalidade.</t>
   </si>
   <si>
-    <t>112/2023</t>
-[...23 lines deleted...]
-    <t>104/2023</t>
+    <t>098/2023</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
+    <t>Viagem a Parauapebas para tratar de assuntos de Interesse da Municipalidade.</t>
+  </si>
+  <si>
+    <t>097/2023</t>
+  </si>
+  <si>
+    <t>095/2023</t>
+  </si>
+  <si>
+    <t>Jeferson Sousa da Silva</t>
+  </si>
+  <si>
+    <t>Servidor Efetivo/Técnico de TI</t>
+  </si>
+  <si>
+    <t>18/06/2023</t>
+  </si>
+  <si>
+    <t>24/06/2023</t>
+  </si>
+  <si>
+    <t>7.000,00</t>
+  </si>
+  <si>
+    <t>Viagem junto a Brasília/DF.</t>
+  </si>
+  <si>
+    <t>096/2023</t>
+  </si>
+  <si>
+    <t>Bobb Charlston Galvão de Melo</t>
+  </si>
+  <si>
+    <t>22/06/2023</t>
+  </si>
+  <si>
+    <t>Viagem a Belém para tratar de assuntos de Interesse da Municipalidade.</t>
+  </si>
+  <si>
+    <t>094/2023</t>
+  </si>
+  <si>
+    <t>14/06/2023</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>089/2023</t>
+  </si>
+  <si>
+    <t>04/06/2023</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto a ALEPA E TCM/PA.</t>
+  </si>
+  <si>
+    <t>090/2023</t>
+  </si>
+  <si>
+    <t>Pedro Batista de Oliveira</t>
+  </si>
+  <si>
+    <t>Servidor Efetivo/Tesoureiro</t>
+  </si>
+  <si>
+    <t>091/2023</t>
+  </si>
+  <si>
+    <t>092/2023</t>
+  </si>
+  <si>
+    <t>093/2023</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>Viagem Junto a ALEPA.</t>
+  </si>
+  <si>
+    <t>088/2023</t>
+  </si>
+  <si>
+    <t>30/05/2023</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>Viagem Junto a ALEPA e Tribunal de contas dos Municípios - TCMPA.</t>
+  </si>
+  <si>
+    <t>075/2023</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>Viagem em Marabá/PA.</t>
+  </si>
+  <si>
+    <t>077/2023</t>
+  </si>
+  <si>
+    <t>Diogo Gomes Sousa</t>
+  </si>
+  <si>
+    <t>Servidor Efetivo/Assistente de Tecnologia-TI</t>
+  </si>
+  <si>
+    <t>Viagem em Marabá para realização de Curso de Capacitação.</t>
+  </si>
+  <si>
+    <t>078/2023</t>
+  </si>
+  <si>
+    <t>079/2023</t>
+  </si>
+  <si>
+    <t>Antônio Ronaldo Alencar</t>
+  </si>
+  <si>
+    <t>080/2023</t>
+  </si>
+  <si>
+    <t>081/2023</t>
+  </si>
+  <si>
+    <t>082/2023</t>
+  </si>
+  <si>
+    <t>083/2023</t>
+  </si>
+  <si>
+    <t>Vitória Cristina Alves de Sousa</t>
+  </si>
+  <si>
+    <t>084/2023</t>
+  </si>
+  <si>
+    <t>Regina Patrícia dos Santos</t>
+  </si>
+  <si>
+    <t>085/2023</t>
+  </si>
+  <si>
+    <t>086/2023</t>
+  </si>
+  <si>
+    <t>Katiane Ribeiro da Silva</t>
+  </si>
+  <si>
+    <t>Servidora Efetiva/Assistente de Tecnologia-TI</t>
+  </si>
+  <si>
+    <t>076/2023</t>
+  </si>
+  <si>
+    <t>28/05/2023</t>
+  </si>
+  <si>
+    <t>Viagem ao Gabinete da Deputada Federal Renilce Nicodemos.</t>
+  </si>
+  <si>
+    <t>074/2023</t>
   </si>
   <si>
     <t>103/2023</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
-    <t>102/2023</t>
-[...188 lines deleted...]
-    <t>074/2023</t>
+    <t>070/2023</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>Viagem para resolver assuntos de interesse do Legislativo junto ao Tribunal de contas dos Municípios (TCM-PA).</t>
+  </si>
+  <si>
+    <t>071/2023</t>
+  </si>
+  <si>
+    <t>072/2023</t>
   </si>
   <si>
     <t>073/2023</t>
   </si>
   <si>
-    <t>22/05/2023</t>
-[...11 lines deleted...]
-    <t>070/2023</t>
+    <t>066/2023</t>
+  </si>
+  <si>
+    <t>21/05/2023</t>
+  </si>
+  <si>
+    <t>27/05/2023</t>
+  </si>
+  <si>
+    <t>Viagem em Brasília para tratar de assuntos de interesse do município junto ao Congresso Nacional.</t>
   </si>
   <si>
     <t>069/2023</t>
   </si>
   <si>
-    <t>21/05/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>068/2023</t>
   </si>
   <si>
-    <t>27/05/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>067/2023</t>
   </si>
   <si>
-    <t>066/2023</t>
+    <t>064/2023</t>
   </si>
   <si>
     <t>065/2023</t>
   </si>
   <si>
-    <t>064/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>063/2023</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>Viagem Administrativa junto ao INCRA.</t>
   </si>
   <si>
     <t>062/2023</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Viagem na Cidade de Redenção.</t>
   </si>
   <si>
+    <t>058/2023</t>
+  </si>
+  <si>
+    <t>Rosivaldo dos Santos de Jesus</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>29/04/2023</t>
+  </si>
+  <si>
+    <t>057/2023</t>
+  </si>
+  <si>
+    <t>Ozenilton Bueno dos Reis</t>
+  </si>
+  <si>
+    <t>059/2023</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>060/2023</t>
+  </si>
+  <si>
     <t>061/2023</t>
   </si>
   <si>
-    <t>25/04/2023</t>
-[...25 lines deleted...]
-  <si>
     <t>056/2023</t>
   </si>
   <si>
     <t>055/2023</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>Visita Técnica a Câmara Municipal, com a finalidade de promover a troca de Know-How, institucional em TI (Tecnologia da Informação.</t>
   </si>
   <si>
     <t>054/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>053/2023</t>
   </si>
   <si>
+    <t>051/2023</t>
+  </si>
+  <si>
+    <t>050/2023</t>
+  </si>
+  <si>
     <t>052/2023</t>
   </si>
   <si>
-    <t>051/2023</t>
-[...2 lines deleted...]
-    <t>050/2023</t>
+    <t>048/2023</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>15/04/2023</t>
+  </si>
+  <si>
+    <t>Viagem em Belém no Gabinete da Deputada Federal Renilce Nicodemos-ALEPA e no TCM/PA.</t>
+  </si>
+  <si>
+    <t>047/2023</t>
+  </si>
+  <si>
+    <t>046/2023</t>
   </si>
   <si>
     <t>049/2023</t>
   </si>
   <si>
-    <t>11/04/2023</t>
-[...16 lines deleted...]
-  <si>
     <t>045/2023</t>
   </si>
   <si>
     <t>Servidor Efetivo</t>
   </si>
   <si>
     <t>02/04/2023</t>
   </si>
   <si>
     <t>07/04/2023</t>
   </si>
   <si>
+    <t>043/2023</t>
+  </si>
+  <si>
+    <t>Antonio Ronaldo Alencar</t>
+  </si>
+  <si>
+    <t>Viagem para realização de curso de Capacitação: Elaboração do ETP, do termo de Referencia e do Projeto Básico de acordo com a NLLC e as novas Instruções Normativas nº58 e 81/2022.</t>
+  </si>
+  <si>
     <t>044/2023</t>
   </si>
   <si>
-    <t>Viagem para realização de curso de Capacitação: Elaboração do ETP, do termo de Referencia e do Projeto Básico de acordo com a NLLC e as novas Instruções Normativas nº58 e 81/2022.</t>
-[...7 lines deleted...]
-  <si>
     <t>042/2023</t>
   </si>
   <si>
     <t>041/2023</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>Viagem em Redenção, assunto de interesse da Municipalidade.</t>
   </si>
   <si>
+    <t>037/2023</t>
+  </si>
+  <si>
+    <t>26/03/2023</t>
+  </si>
+  <si>
+    <t>Viagem para visitar à ALEPA e na Companhia de Habitação COHAB.</t>
+  </si>
+  <si>
+    <t>039/2023</t>
+  </si>
+  <si>
+    <t>Viagem para visitar à ALEPA e na Companhia de Habitação COHAB</t>
+  </si>
+  <si>
+    <t>038/2023</t>
+  </si>
+  <si>
     <t>040/2023</t>
   </si>
   <si>
-    <t>26/03/2023</t>
-[...14 lines deleted...]
-    <t>037/2023</t>
+    <t>035/2023</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>Viagem Junto à ALEPA.</t>
   </si>
   <si>
     <t>036/2023</t>
   </si>
   <si>
-    <t>20/03/2023</t>
-[...8 lines deleted...]
-    <t>035/2023</t>
+    <t>031/2023</t>
+  </si>
+  <si>
+    <t>19/03/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>030/2023</t>
+  </si>
+  <si>
+    <t>033/2023</t>
+  </si>
+  <si>
+    <t>032/2023</t>
   </si>
   <si>
     <t>034/2023</t>
   </si>
   <si>
-    <t>19/03/2023</t>
-[...14 lines deleted...]
-    <t>030/2023</t>
+    <t>028/2023</t>
+  </si>
+  <si>
+    <t>Katiane Silva Ribeiro</t>
+  </si>
+  <si>
+    <t>12/03/2023</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>026/2023</t>
+  </si>
+  <si>
+    <t>18/03/2023</t>
+  </si>
+  <si>
+    <t>025/2023</t>
+  </si>
+  <si>
+    <t>024/2023</t>
+  </si>
+  <si>
+    <t>023/2023</t>
+  </si>
+  <si>
+    <t>027/2023</t>
+  </si>
+  <si>
+    <t>Viagem conduzindo o veículo oficial da Câmara juntamente com os parlamentares junto ao Congresso Nacional.</t>
   </si>
   <si>
     <t>029/2023</t>
   </si>
   <si>
-    <t>12/03/2023</t>
-[...31 lines deleted...]
-  <si>
     <t>022/2023</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Xinguara-PA</t>
   </si>
   <si>
     <t>Viagem à Cidade de Xinguara, para tratar de assuntos de interesse da Municipalidade.</t>
   </si>
   <si>
+    <t>020/2023</t>
+  </si>
+  <si>
+    <t>26/02/2023</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
     <t>021/2023</t>
   </si>
   <si>
-    <t>26/02/2023</t>
-[...7 lines deleted...]
-  <si>
     <t>019/2023</t>
   </si>
   <si>
     <t>018/2023</t>
   </si>
   <si>
     <t>017/2023</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>Viagem junto a Receita Federal.</t>
   </si>
   <si>
     <t>016/2023</t>
   </si>
   <si>
     <t>015/2023</t>
   </si>
   <si>
+    <t>012/2023</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>1.000,00</t>
+  </si>
+  <si>
+    <t>Viagem à Cidade de Belém/PA, para tratar de assuntos de interesse junto ao TCM-PA.</t>
+  </si>
+  <si>
     <t>014/2023</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>Viagem à cidade de Marabá/PA, para tratar de assuntos de interesse da Municipalidade.</t>
   </si>
   <si>
-    <t>012/2023</t>
-[...10 lines deleted...]
-  <si>
     <t>011/2023</t>
   </si>
   <si>
     <t>12/02/2023</t>
   </si>
   <si>
     <t>010/2023</t>
   </si>
   <si>
+    <t>008/2023</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>25/01/2023</t>
+  </si>
+  <si>
+    <t>006/2023</t>
+  </si>
+  <si>
+    <t>26/01/2023</t>
+  </si>
+  <si>
+    <t>Viagem junto ao Tribunal de Contas dos Municípios/TCM.</t>
+  </si>
+  <si>
+    <t>007/2023</t>
+  </si>
+  <si>
     <t>009/2023</t>
   </si>
   <si>
-    <t>24/01/2023</t>
-[...19 lines deleted...]
-  <si>
     <t>005/2023</t>
   </si>
   <si>
     <t>004/2023</t>
   </si>
   <si>
     <t>Viagem junto ao Tribunal de Contas dos Municípios do estado do Pará/TCM.</t>
   </si>
   <si>
+    <t>001/2023</t>
+  </si>
+  <si>
+    <t>Assessor Juridico</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>22/01/2023</t>
+  </si>
+  <si>
+    <t>Realização de curso de capacitação, sobre a nova Lei de Licitações.</t>
+  </si>
+  <si>
+    <t>002/2023</t>
+  </si>
+  <si>
     <t>003/2023</t>
-  </si>
-[...16 lines deleted...]
-    <t>Assessor Juridico</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1844,5604 +1874,6271 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H213"/>
+  <dimension ref="A1:J214"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="212.234" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="526.014" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="134.396" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B2" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C2" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" t="s">
         <v>14</v>
       </c>
-      <c r="H2" t="s">
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="G10" t="s">
         <v>16</v>
       </c>
-      <c r="B3" t="s">
+      <c r="H10" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
-[...11 lines deleted...]
-      <c r="G3" t="s">
+      <c r="I10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" t="s">
         <v>14</v>
       </c>
-      <c r="H3" t="s">
+      <c r="F11" t="s">
         <v>15</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" t="s">
+      <c r="G11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" t="s">
+        <v>46</v>
+      </c>
+      <c r="H12" t="s">
+        <v>47</v>
+      </c>
+      <c r="I12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" t="s">
+        <v>44</v>
+      </c>
+      <c r="F13" t="s">
+        <v>45</v>
+      </c>
+      <c r="G13" t="s">
+        <v>46</v>
+      </c>
+      <c r="H13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" t="s">
+        <v>45</v>
+      </c>
+      <c r="G14" t="s">
+        <v>46</v>
+      </c>
+      <c r="H14" t="s">
+        <v>47</v>
+      </c>
+      <c r="I14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
-[...19 lines deleted...]
-      <c r="A5" t="s">
+      <c r="D15" t="s">
         <v>21</v>
       </c>
-      <c r="B5" t="s">
-[...199 lines deleted...]
-      <c r="H12" t="s">
+      <c r="E15" t="s">
+        <v>56</v>
+      </c>
+      <c r="F15" t="s">
         <v>45</v>
       </c>
-    </row>
-[...70 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="H15" t="s">
         <v>57</v>
       </c>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="D16" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G16" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="H16" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8">
+        <v>57</v>
+      </c>
+      <c r="I16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="D17" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="G17" t="s">
+        <v>46</v>
+      </c>
+      <c r="H17" t="s">
+        <v>65</v>
+      </c>
+      <c r="I17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" t="s">
         <v>56</v>
       </c>
-      <c r="H17" t="s">
-[...4 lines deleted...]
-      <c r="A18" t="s">
+      <c r="F18" t="s">
         <v>64</v>
       </c>
-      <c r="B18" t="s">
+      <c r="G18" t="s">
+        <v>46</v>
+      </c>
+      <c r="H18" t="s">
         <v>65</v>
       </c>
-      <c r="C18" t="s">
-[...18 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="I18" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="B19" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="C19" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="F19" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="G19" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="H19" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8">
+        <v>65</v>
+      </c>
+      <c r="I19" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="B20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" t="s">
+        <v>56</v>
+      </c>
+      <c r="F20" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" t="s">
+        <v>46</v>
+      </c>
+      <c r="H20" t="s">
+        <v>57</v>
+      </c>
+      <c r="I20" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" t="s">
+        <v>45</v>
+      </c>
+      <c r="G21" t="s">
+        <v>46</v>
+      </c>
+      <c r="H21" t="s">
+        <v>57</v>
+      </c>
+      <c r="I21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" t="s">
+        <v>77</v>
+      </c>
+      <c r="G22" t="s">
+        <v>16</v>
+      </c>
+      <c r="H22" t="s">
         <v>17</v>
       </c>
-      <c r="C20" t="s">
-[...14 lines deleted...]
-      <c r="H20" t="s">
+      <c r="I22" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" t="s">
+        <v>56</v>
+      </c>
+      <c r="F23" t="s">
+        <v>45</v>
+      </c>
+      <c r="G23" t="s">
+        <v>46</v>
+      </c>
+      <c r="H23" t="s">
+        <v>57</v>
+      </c>
+      <c r="I23" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" t="s">
+        <v>56</v>
+      </c>
+      <c r="F24" t="s">
+        <v>45</v>
+      </c>
+      <c r="G24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H24" t="s">
+        <v>57</v>
+      </c>
+      <c r="I24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B25" t="s">
+        <v>82</v>
+      </c>
+      <c r="C25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" t="s">
+        <v>56</v>
+      </c>
+      <c r="F25" t="s">
+        <v>45</v>
+      </c>
+      <c r="G25" t="s">
+        <v>46</v>
+      </c>
+      <c r="H25" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>84</v>
+      </c>
+      <c r="C26" t="s">
+        <v>85</v>
+      </c>
+      <c r="D26" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" t="s">
+        <v>56</v>
+      </c>
+      <c r="F26" t="s">
+        <v>45</v>
+      </c>
+      <c r="G26" t="s">
+        <v>46</v>
+      </c>
+      <c r="H26" t="s">
+        <v>57</v>
+      </c>
+      <c r="I26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" t="s">
+        <v>87</v>
+      </c>
+      <c r="D27" t="s">
+        <v>88</v>
+      </c>
+      <c r="E27" t="s">
+        <v>89</v>
+      </c>
+      <c r="F27" t="s">
+        <v>90</v>
+      </c>
+      <c r="G27" t="s">
+        <v>46</v>
+      </c>
+      <c r="H27" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" t="s">
+        <v>92</v>
+      </c>
+      <c r="C28" t="s">
+        <v>93</v>
+      </c>
+      <c r="D28" t="s">
+        <v>94</v>
+      </c>
+      <c r="E28" t="s">
+        <v>89</v>
+      </c>
+      <c r="F28" t="s">
+        <v>90</v>
+      </c>
+      <c r="G28" t="s">
+        <v>46</v>
+      </c>
+      <c r="H28" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" t="s">
+        <v>95</v>
+      </c>
+      <c r="C29" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" t="s">
+        <v>89</v>
+      </c>
+      <c r="F29" t="s">
+        <v>90</v>
+      </c>
+      <c r="G29" t="s">
+        <v>46</v>
+      </c>
+      <c r="H29" t="s">
+        <v>57</v>
+      </c>
+      <c r="I29" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" t="s">
+        <v>96</v>
+      </c>
+      <c r="C30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" t="s">
+        <v>97</v>
+      </c>
+      <c r="E30" t="s">
+        <v>89</v>
+      </c>
+      <c r="F30" t="s">
+        <v>90</v>
+      </c>
+      <c r="G30" t="s">
+        <v>46</v>
+      </c>
+      <c r="H30" t="s">
+        <v>57</v>
+      </c>
+      <c r="I30" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" t="s">
+        <v>86</v>
+      </c>
+      <c r="C31" t="s">
+        <v>87</v>
+      </c>
+      <c r="D31" t="s">
+        <v>88</v>
+      </c>
+      <c r="E31" t="s">
+        <v>89</v>
+      </c>
+      <c r="F31" t="s">
+        <v>90</v>
+      </c>
+      <c r="G31" t="s">
+        <v>46</v>
+      </c>
+      <c r="H31" t="s">
+        <v>57</v>
+      </c>
+      <c r="I31" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" t="s">
+        <v>98</v>
+      </c>
+      <c r="C32" t="s">
+        <v>99</v>
+      </c>
+      <c r="D32" t="s">
+        <v>88</v>
+      </c>
+      <c r="E32" t="s">
+        <v>89</v>
+      </c>
+      <c r="F32" t="s">
+        <v>90</v>
+      </c>
+      <c r="G32" t="s">
+        <v>46</v>
+      </c>
+      <c r="H32" t="s">
+        <v>57</v>
+      </c>
+      <c r="I32" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" t="s">
+        <v>10</v>
+      </c>
+      <c r="B33" t="s">
+        <v>100</v>
+      </c>
+      <c r="C33" t="s">
         <v>71</v>
       </c>
-    </row>
-[...321 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>101</v>
       </c>
       <c r="F33" t="s">
-        <v>43</v>
+        <v>102</v>
       </c>
       <c r="G33" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="H33" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:8">
+        <v>65</v>
+      </c>
+      <c r="I33" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" t="s">
+        <v>60</v>
+      </c>
+      <c r="D34" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" t="s">
+        <v>101</v>
+      </c>
+      <c r="F34" t="s">
         <v>105</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34" t="s">
+      <c r="G34" t="s">
+        <v>46</v>
+      </c>
+      <c r="H34" t="s">
+        <v>57</v>
+      </c>
+      <c r="I34" t="s">
         <v>106</v>
       </c>
-      <c r="F34" t="s">
-[...9 lines deleted...]
-    <row r="35" spans="1:8">
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" t="s">
         <v>107</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>101</v>
       </c>
       <c r="F35" t="s">
-        <v>43</v>
+        <v>105</v>
       </c>
       <c r="G35" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="H35" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8">
+        <v>57</v>
+      </c>
+      <c r="I35" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" t="s">
         <v>108</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" t="s">
-        <v>18</v>
+        <v>109</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>101</v>
       </c>
       <c r="F36" t="s">
-        <v>43</v>
+        <v>105</v>
       </c>
       <c r="G36" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="H36" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:8">
+        <v>57</v>
+      </c>
+      <c r="I36" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="B37" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="C37" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D37" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>101</v>
       </c>
       <c r="F37" t="s">
-        <v>43</v>
+        <v>102</v>
       </c>
       <c r="G37" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="H37" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:8">
+        <v>65</v>
+      </c>
+      <c r="I37" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="B38" t="s">
         <v>113</v>
       </c>
       <c r="C38" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D38" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="E38" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="F38" t="s">
+        <v>102</v>
+      </c>
+      <c r="G38" t="s">
+        <v>46</v>
+      </c>
+      <c r="H38" t="s">
+        <v>65</v>
+      </c>
+      <c r="I38" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" t="s">
+        <v>115</v>
+      </c>
+      <c r="D39" t="s">
+        <v>116</v>
+      </c>
+      <c r="E39" t="s">
+        <v>101</v>
+      </c>
+      <c r="F39" t="s">
+        <v>105</v>
+      </c>
+      <c r="G39" t="s">
+        <v>46</v>
+      </c>
+      <c r="H39" t="s">
+        <v>57</v>
+      </c>
+      <c r="I39" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" t="s">
+        <v>10</v>
+      </c>
+      <c r="B40" t="s">
+        <v>117</v>
+      </c>
+      <c r="C40" t="s">
+        <v>118</v>
+      </c>
+      <c r="D40" t="s">
+        <v>119</v>
+      </c>
+      <c r="E40" t="s">
+        <v>101</v>
+      </c>
+      <c r="F40" t="s">
+        <v>102</v>
+      </c>
+      <c r="G40" t="s">
+        <v>46</v>
+      </c>
+      <c r="H40" t="s">
+        <v>65</v>
+      </c>
+      <c r="I40" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" t="s">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>121</v>
+      </c>
+      <c r="C41" t="s">
+        <v>85</v>
+      </c>
+      <c r="D41" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" t="s">
+        <v>122</v>
+      </c>
+      <c r="F41" t="s">
+        <v>122</v>
+      </c>
+      <c r="G41" t="s">
+        <v>123</v>
+      </c>
+      <c r="H41" t="s">
+        <v>124</v>
+      </c>
+      <c r="I41" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B42" t="s">
+        <v>126</v>
+      </c>
+      <c r="C42" t="s">
+        <v>127</v>
+      </c>
+      <c r="D42" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" t="s">
+        <v>129</v>
+      </c>
+      <c r="F42" t="s">
+        <v>130</v>
+      </c>
+      <c r="G42" t="s">
+        <v>46</v>
+      </c>
+      <c r="H42" t="s">
+        <v>47</v>
+      </c>
+      <c r="I42" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B43" t="s">
+        <v>131</v>
+      </c>
+      <c r="C43" t="s">
+        <v>27</v>
+      </c>
+      <c r="D43" t="s">
+        <v>97</v>
+      </c>
+      <c r="E43" t="s">
+        <v>129</v>
+      </c>
+      <c r="F43" t="s">
+        <v>130</v>
+      </c>
+      <c r="G43" t="s">
+        <v>46</v>
+      </c>
+      <c r="H43" t="s">
+        <v>47</v>
+      </c>
+      <c r="I43" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" t="s">
+        <v>10</v>
+      </c>
+      <c r="B44" t="s">
+        <v>133</v>
+      </c>
+      <c r="C44" t="s">
+        <v>85</v>
+      </c>
+      <c r="D44" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" t="s">
+        <v>129</v>
+      </c>
+      <c r="F44" t="s">
+        <v>130</v>
+      </c>
+      <c r="G44" t="s">
+        <v>46</v>
+      </c>
+      <c r="H44" t="s">
+        <v>47</v>
+      </c>
+      <c r="I44" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B45" t="s">
+        <v>134</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" t="s">
+        <v>13</v>
+      </c>
+      <c r="E45" t="s">
+        <v>129</v>
+      </c>
+      <c r="F45" t="s">
+        <v>130</v>
+      </c>
+      <c r="G45" t="s">
+        <v>46</v>
+      </c>
+      <c r="H45" t="s">
+        <v>57</v>
+      </c>
+      <c r="I45" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" t="s">
+        <v>10</v>
+      </c>
+      <c r="B46" t="s">
+        <v>136</v>
+      </c>
+      <c r="C46" t="s">
+        <v>41</v>
+      </c>
+      <c r="D46" t="s">
+        <v>13</v>
+      </c>
+      <c r="E46" t="s">
+        <v>137</v>
+      </c>
+      <c r="F46" t="s">
+        <v>130</v>
+      </c>
+      <c r="G46" t="s">
+        <v>46</v>
+      </c>
+      <c r="H46" t="s">
+        <v>57</v>
+      </c>
+      <c r="I46" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" t="s">
+        <v>139</v>
+      </c>
+      <c r="C47" t="s">
+        <v>30</v>
+      </c>
+      <c r="D47" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" t="s">
+        <v>137</v>
+      </c>
+      <c r="F47" t="s">
+        <v>130</v>
+      </c>
+      <c r="G47" t="s">
+        <v>46</v>
+      </c>
+      <c r="H47" t="s">
+        <v>57</v>
+      </c>
+      <c r="I47" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" t="s">
+        <v>140</v>
+      </c>
+      <c r="C48" t="s">
+        <v>109</v>
+      </c>
+      <c r="D48" t="s">
+        <v>13</v>
+      </c>
+      <c r="E48" t="s">
+        <v>141</v>
+      </c>
+      <c r="F48" t="s">
+        <v>142</v>
+      </c>
+      <c r="G48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I48" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" t="s">
+        <v>10</v>
+      </c>
+      <c r="B49" t="s">
+        <v>144</v>
+      </c>
+      <c r="C49" t="s">
+        <v>145</v>
+      </c>
+      <c r="D49" t="s">
+        <v>146</v>
+      </c>
+      <c r="E49" t="s">
+        <v>147</v>
+      </c>
+      <c r="F49" t="s">
+        <v>148</v>
+      </c>
+      <c r="G49" t="s">
+        <v>149</v>
+      </c>
+      <c r="H49" t="s">
+        <v>150</v>
+      </c>
+      <c r="I49" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" t="s">
+        <v>152</v>
+      </c>
+      <c r="C50" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" t="s">
+        <v>13</v>
+      </c>
+      <c r="E50" t="s">
+        <v>153</v>
+      </c>
+      <c r="F50" t="s">
+        <v>154</v>
+      </c>
+      <c r="G50" t="s">
+        <v>46</v>
+      </c>
+      <c r="H50" t="s">
+        <v>57</v>
+      </c>
+      <c r="I50" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" t="s">
+        <v>10</v>
+      </c>
+      <c r="B51" t="s">
+        <v>156</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51" t="s">
+        <v>13</v>
+      </c>
+      <c r="E51" t="s">
+        <v>153</v>
+      </c>
+      <c r="F51" t="s">
+        <v>154</v>
+      </c>
+      <c r="G51" t="s">
+        <v>46</v>
+      </c>
+      <c r="H51" t="s">
+        <v>57</v>
+      </c>
+      <c r="I51" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" t="s">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>157</v>
+      </c>
+      <c r="C52" t="s">
+        <v>60</v>
+      </c>
+      <c r="D52" t="s">
+        <v>13</v>
+      </c>
+      <c r="E52" t="s">
+        <v>153</v>
+      </c>
+      <c r="F52" t="s">
+        <v>154</v>
+      </c>
+      <c r="G52" t="s">
+        <v>46</v>
+      </c>
+      <c r="H52" t="s">
+        <v>57</v>
+      </c>
+      <c r="I52" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" t="s">
+        <v>10</v>
+      </c>
+      <c r="B53" t="s">
+        <v>158</v>
+      </c>
+      <c r="C53" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53" t="s">
+        <v>13</v>
+      </c>
+      <c r="E53" t="s">
+        <v>153</v>
+      </c>
+      <c r="F53" t="s">
+        <v>154</v>
+      </c>
+      <c r="G53" t="s">
+        <v>46</v>
+      </c>
+      <c r="H53" t="s">
+        <v>57</v>
+      </c>
+      <c r="I53" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" t="s">
+        <v>10</v>
+      </c>
+      <c r="B54" t="s">
+        <v>159</v>
+      </c>
+      <c r="C54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D54" t="s">
+        <v>13</v>
+      </c>
+      <c r="E54" t="s">
+        <v>161</v>
+      </c>
+      <c r="F54" t="s">
+        <v>162</v>
+      </c>
+      <c r="G54" t="s">
+        <v>46</v>
+      </c>
+      <c r="H54" t="s">
+        <v>47</v>
+      </c>
+      <c r="I54" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" t="s">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>163</v>
+      </c>
+      <c r="C55" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" t="s">
+        <v>13</v>
+      </c>
+      <c r="E55" t="s">
+        <v>161</v>
+      </c>
+      <c r="F55" t="s">
+        <v>162</v>
+      </c>
+      <c r="G55" t="s">
+        <v>46</v>
+      </c>
+      <c r="H55" t="s">
+        <v>47</v>
+      </c>
+      <c r="I55" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B56" t="s">
+        <v>164</v>
+      </c>
+      <c r="C56" t="s">
+        <v>68</v>
+      </c>
+      <c r="D56" t="s">
+        <v>13</v>
+      </c>
+      <c r="E56" t="s">
+        <v>161</v>
+      </c>
+      <c r="F56" t="s">
+        <v>162</v>
+      </c>
+      <c r="G56" t="s">
+        <v>46</v>
+      </c>
+      <c r="H56" t="s">
+        <v>47</v>
+      </c>
+      <c r="I56" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" t="s">
+        <v>10</v>
+      </c>
+      <c r="B57" t="s">
+        <v>166</v>
+      </c>
+      <c r="C57" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57" t="s">
+        <v>13</v>
+      </c>
+      <c r="E57" t="s">
+        <v>161</v>
+      </c>
+      <c r="F57" t="s">
+        <v>167</v>
+      </c>
+      <c r="G57" t="s">
+        <v>16</v>
+      </c>
+      <c r="H57" t="s">
+        <v>57</v>
+      </c>
+      <c r="I57" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B58" t="s">
+        <v>169</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58" t="s">
+        <v>13</v>
+      </c>
+      <c r="E58" t="s">
+        <v>161</v>
+      </c>
+      <c r="F58" t="s">
+        <v>162</v>
+      </c>
+      <c r="G58" t="s">
+        <v>46</v>
+      </c>
+      <c r="H58" t="s">
+        <v>47</v>
+      </c>
+      <c r="I58" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" t="s">
+        <v>10</v>
+      </c>
+      <c r="B59" t="s">
+        <v>170</v>
+      </c>
+      <c r="C59" t="s">
+        <v>71</v>
+      </c>
+      <c r="D59" t="s">
+        <v>13</v>
+      </c>
+      <c r="E59" t="s">
+        <v>161</v>
+      </c>
+      <c r="F59" t="s">
+        <v>162</v>
+      </c>
+      <c r="G59" t="s">
+        <v>46</v>
+      </c>
+      <c r="H59" t="s">
+        <v>47</v>
+      </c>
+      <c r="I59" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" t="s">
+        <v>10</v>
+      </c>
+      <c r="B60" t="s">
+        <v>171</v>
+      </c>
+      <c r="C60" t="s">
+        <v>32</v>
+      </c>
+      <c r="D60" t="s">
+        <v>172</v>
+      </c>
+      <c r="E60" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" t="s">
+        <v>174</v>
+      </c>
+      <c r="G60" t="s">
+        <v>16</v>
+      </c>
+      <c r="H60" t="s">
+        <v>57</v>
+      </c>
+      <c r="I60" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" t="s">
+        <v>10</v>
+      </c>
+      <c r="B61" t="s">
+        <v>176</v>
+      </c>
+      <c r="C61" t="s">
+        <v>53</v>
+      </c>
+      <c r="D61" t="s">
+        <v>13</v>
+      </c>
+      <c r="E61" t="s">
+        <v>173</v>
+      </c>
+      <c r="F61" t="s">
+        <v>174</v>
+      </c>
+      <c r="G61" t="s">
+        <v>16</v>
+      </c>
+      <c r="H61" t="s">
+        <v>57</v>
+      </c>
+      <c r="I61" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" t="s">
+        <v>10</v>
+      </c>
+      <c r="B62" t="s">
+        <v>177</v>
+      </c>
+      <c r="C62" t="s">
+        <v>20</v>
+      </c>
+      <c r="D62" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62" t="s">
+        <v>178</v>
+      </c>
+      <c r="F62" t="s">
+        <v>179</v>
+      </c>
+      <c r="G62" t="s">
+        <v>46</v>
+      </c>
+      <c r="H62" t="s">
+        <v>57</v>
+      </c>
+      <c r="I62" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" t="s">
+        <v>10</v>
+      </c>
+      <c r="B63" t="s">
+        <v>180</v>
+      </c>
+      <c r="C63" t="s">
+        <v>93</v>
+      </c>
+      <c r="D63" t="s">
+        <v>181</v>
+      </c>
+      <c r="E63" t="s">
+        <v>178</v>
+      </c>
+      <c r="F63" t="s">
+        <v>179</v>
+      </c>
+      <c r="G63" t="s">
+        <v>46</v>
+      </c>
+      <c r="H63" t="s">
+        <v>57</v>
+      </c>
+      <c r="I63" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" t="s">
+        <v>10</v>
+      </c>
+      <c r="B64" t="s">
+        <v>182</v>
+      </c>
+      <c r="C64" t="s">
+        <v>50</v>
+      </c>
+      <c r="D64" t="s">
+        <v>21</v>
+      </c>
+      <c r="E64" t="s">
+        <v>178</v>
+      </c>
+      <c r="F64" t="s">
+        <v>179</v>
+      </c>
+      <c r="G64" t="s">
+        <v>46</v>
+      </c>
+      <c r="H64" t="s">
+        <v>57</v>
+      </c>
+      <c r="I64" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>183</v>
+      </c>
+      <c r="C65" t="s">
+        <v>27</v>
+      </c>
+      <c r="D65" t="s">
+        <v>97</v>
+      </c>
+      <c r="E65" t="s">
+        <v>178</v>
+      </c>
+      <c r="F65" t="s">
+        <v>179</v>
+      </c>
+      <c r="G65" t="s">
+        <v>46</v>
+      </c>
+      <c r="H65" t="s">
+        <v>57</v>
+      </c>
+      <c r="I65" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" t="s">
+        <v>10</v>
+      </c>
+      <c r="B66" t="s">
+        <v>184</v>
+      </c>
+      <c r="C66" t="s">
+        <v>85</v>
+      </c>
+      <c r="D66" t="s">
+        <v>13</v>
+      </c>
+      <c r="E66" t="s">
+        <v>178</v>
+      </c>
+      <c r="F66" t="s">
+        <v>179</v>
+      </c>
+      <c r="G66" t="s">
+        <v>46</v>
+      </c>
+      <c r="H66" t="s">
+        <v>57</v>
+      </c>
+      <c r="I66" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" t="s">
+        <v>10</v>
+      </c>
+      <c r="B67" t="s">
+        <v>185</v>
+      </c>
+      <c r="C67" t="s">
+        <v>109</v>
+      </c>
+      <c r="D67" t="s">
+        <v>13</v>
+      </c>
+      <c r="E67" t="s">
+        <v>186</v>
+      </c>
+      <c r="F67" t="s">
+        <v>187</v>
+      </c>
+      <c r="G67" t="s">
+        <v>188</v>
+      </c>
+      <c r="H67" t="s">
+        <v>150</v>
+      </c>
+      <c r="I67" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" t="s">
+        <v>10</v>
+      </c>
+      <c r="B68" t="s">
+        <v>190</v>
+      </c>
+      <c r="C68" t="s">
+        <v>191</v>
+      </c>
+      <c r="D68" t="s">
+        <v>13</v>
+      </c>
+      <c r="E68" t="s">
+        <v>192</v>
+      </c>
+      <c r="F68" t="s">
+        <v>187</v>
+      </c>
+      <c r="G68" t="s">
+        <v>16</v>
+      </c>
+      <c r="H68" t="s">
+        <v>57</v>
+      </c>
+      <c r="I68" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" t="s">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>193</v>
+      </c>
+      <c r="C69" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" t="s">
+        <v>13</v>
+      </c>
+      <c r="E69" t="s">
+        <v>192</v>
+      </c>
+      <c r="F69" t="s">
+        <v>187</v>
+      </c>
+      <c r="G69" t="s">
+        <v>46</v>
+      </c>
+      <c r="H69" t="s">
+        <v>57</v>
+      </c>
+      <c r="I69" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" t="s">
+        <v>10</v>
+      </c>
+      <c r="B70" t="s">
+        <v>194</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70" t="s">
+        <v>13</v>
+      </c>
+      <c r="E70" t="s">
+        <v>192</v>
+      </c>
+      <c r="F70" t="s">
+        <v>187</v>
+      </c>
+      <c r="G70" t="s">
+        <v>46</v>
+      </c>
+      <c r="H70" t="s">
+        <v>57</v>
+      </c>
+      <c r="I70" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" t="s">
+        <v>10</v>
+      </c>
+      <c r="B71" t="s">
+        <v>196</v>
+      </c>
+      <c r="C71" t="s">
+        <v>60</v>
+      </c>
+      <c r="D71" t="s">
+        <v>13</v>
+      </c>
+      <c r="E71" t="s">
+        <v>192</v>
+      </c>
+      <c r="F71" t="s">
+        <v>187</v>
+      </c>
+      <c r="G71" t="s">
+        <v>46</v>
+      </c>
+      <c r="H71" t="s">
+        <v>57</v>
+      </c>
+      <c r="I71" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" t="s">
+        <v>10</v>
+      </c>
+      <c r="B72" t="s">
+        <v>198</v>
+      </c>
+      <c r="C72" t="s">
+        <v>118</v>
+      </c>
+      <c r="D72" t="s">
+        <v>119</v>
+      </c>
+      <c r="E72" t="s">
+        <v>199</v>
+      </c>
+      <c r="F72" t="s">
+        <v>200</v>
+      </c>
+      <c r="G72" t="s">
+        <v>46</v>
+      </c>
+      <c r="H72" t="s">
+        <v>65</v>
+      </c>
+      <c r="I72" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" t="s">
+        <v>10</v>
+      </c>
+      <c r="B73" t="s">
+        <v>201</v>
+      </c>
+      <c r="C73" t="s">
+        <v>85</v>
+      </c>
+      <c r="D73" t="s">
+        <v>13</v>
+      </c>
+      <c r="E73" t="s">
+        <v>199</v>
+      </c>
+      <c r="F73" t="s">
+        <v>199</v>
+      </c>
+      <c r="G73" t="s">
+        <v>202</v>
+      </c>
+      <c r="H73" t="s">
+        <v>124</v>
+      </c>
+      <c r="I73" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" t="s">
+        <v>10</v>
+      </c>
+      <c r="B74" t="s">
+        <v>204</v>
+      </c>
+      <c r="C74" t="s">
+        <v>68</v>
+      </c>
+      <c r="D74" t="s">
+        <v>13</v>
+      </c>
+      <c r="E74" t="s">
+        <v>199</v>
+      </c>
+      <c r="F74" t="s">
+        <v>200</v>
+      </c>
+      <c r="G74" t="s">
+        <v>46</v>
+      </c>
+      <c r="H74" t="s">
+        <v>65</v>
+      </c>
+      <c r="I74" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" t="s">
+        <v>10</v>
+      </c>
+      <c r="B75" t="s">
+        <v>206</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75" t="s">
+        <v>13</v>
+      </c>
+      <c r="E75" t="s">
+        <v>199</v>
+      </c>
+      <c r="F75" t="s">
+        <v>200</v>
+      </c>
+      <c r="G75" t="s">
+        <v>46</v>
+      </c>
+      <c r="H75" t="s">
+        <v>65</v>
+      </c>
+      <c r="I75" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>208</v>
+      </c>
+      <c r="C76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D76" t="s">
+        <v>13</v>
+      </c>
+      <c r="E76" t="s">
+        <v>209</v>
+      </c>
+      <c r="F76" t="s">
+        <v>200</v>
+      </c>
+      <c r="G76" t="s">
+        <v>46</v>
+      </c>
+      <c r="H76" t="s">
+        <v>57</v>
+      </c>
+      <c r="I76" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" t="s">
+        <v>10</v>
+      </c>
+      <c r="B77" t="s">
+        <v>210</v>
+      </c>
+      <c r="C77" t="s">
+        <v>109</v>
+      </c>
+      <c r="D77" t="s">
+        <v>13</v>
+      </c>
+      <c r="E77" t="s">
+        <v>209</v>
+      </c>
+      <c r="F77" t="s">
+        <v>200</v>
+      </c>
+      <c r="G77" t="s">
+        <v>46</v>
+      </c>
+      <c r="H77" t="s">
+        <v>57</v>
+      </c>
+      <c r="I77" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" t="s">
+        <v>10</v>
+      </c>
+      <c r="B78" t="s">
+        <v>211</v>
+      </c>
+      <c r="C78" t="s">
+        <v>30</v>
+      </c>
+      <c r="D78" t="s">
+        <v>13</v>
+      </c>
+      <c r="E78" t="s">
+        <v>209</v>
+      </c>
+      <c r="F78" t="s">
+        <v>200</v>
+      </c>
+      <c r="G78" t="s">
+        <v>46</v>
+      </c>
+      <c r="H78" t="s">
+        <v>57</v>
+      </c>
+      <c r="I78" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" t="s">
+        <v>10</v>
+      </c>
+      <c r="B79" t="s">
+        <v>213</v>
+      </c>
+      <c r="C79" t="s">
+        <v>12</v>
+      </c>
+      <c r="D79" t="s">
+        <v>13</v>
+      </c>
+      <c r="E79" t="s">
+        <v>214</v>
+      </c>
+      <c r="F79" t="s">
+        <v>215</v>
+      </c>
+      <c r="G79" t="s">
+        <v>46</v>
+      </c>
+      <c r="H79" t="s">
+        <v>57</v>
+      </c>
+      <c r="I79" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" t="s">
+        <v>10</v>
+      </c>
+      <c r="B80" t="s">
+        <v>216</v>
+      </c>
+      <c r="C80" t="s">
+        <v>25</v>
+      </c>
+      <c r="D80" t="s">
+        <v>21</v>
+      </c>
+      <c r="E80" t="s">
+        <v>217</v>
+      </c>
+      <c r="F80" t="s">
+        <v>215</v>
+      </c>
+      <c r="G80" t="s">
+        <v>46</v>
+      </c>
+      <c r="H80" t="s">
+        <v>57</v>
+      </c>
+      <c r="I80" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" t="s">
+        <v>10</v>
+      </c>
+      <c r="B81" t="s">
+        <v>218</v>
+      </c>
+      <c r="C81" t="s">
+        <v>145</v>
+      </c>
+      <c r="D81" t="s">
+        <v>146</v>
+      </c>
+      <c r="E81" t="s">
+        <v>217</v>
+      </c>
+      <c r="F81" t="s">
+        <v>219</v>
+      </c>
+      <c r="G81" t="s">
+        <v>46</v>
+      </c>
+      <c r="H81" t="s">
+        <v>57</v>
+      </c>
+      <c r="I81" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" t="s">
+        <v>10</v>
+      </c>
+      <c r="B82" t="s">
+        <v>220</v>
+      </c>
+      <c r="C82" t="s">
+        <v>63</v>
+      </c>
+      <c r="D82" t="s">
+        <v>21</v>
+      </c>
+      <c r="E82" t="s">
+        <v>221</v>
+      </c>
+      <c r="F82" t="s">
+        <v>221</v>
+      </c>
+      <c r="G82" t="s">
+        <v>222</v>
+      </c>
+      <c r="H82" t="s">
+        <v>124</v>
+      </c>
+      <c r="I82" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" t="s">
+        <v>10</v>
+      </c>
+      <c r="B83" t="s">
+        <v>224</v>
+      </c>
+      <c r="C83" t="s">
+        <v>27</v>
+      </c>
+      <c r="D83" t="s">
+        <v>28</v>
+      </c>
+      <c r="E83" t="s">
+        <v>225</v>
+      </c>
+      <c r="F83" t="s">
+        <v>225</v>
+      </c>
+      <c r="G83" t="s">
+        <v>202</v>
+      </c>
+      <c r="H83" t="s">
+        <v>124</v>
+      </c>
+      <c r="I83" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" t="s">
+        <v>10</v>
+      </c>
+      <c r="B84" t="s">
+        <v>227</v>
+      </c>
+      <c r="C84" t="s">
+        <v>228</v>
+      </c>
+      <c r="D84" t="s">
+        <v>21</v>
+      </c>
+      <c r="E84" t="s">
+        <v>229</v>
+      </c>
+      <c r="F84" t="s">
+        <v>230</v>
+      </c>
+      <c r="G84" t="s">
+        <v>46</v>
+      </c>
+      <c r="H84" t="s">
+        <v>65</v>
+      </c>
+      <c r="I84" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" t="s">
+        <v>10</v>
+      </c>
+      <c r="B85" t="s">
+        <v>232</v>
+      </c>
+      <c r="C85" t="s">
+        <v>233</v>
+      </c>
+      <c r="D85" t="s">
+        <v>128</v>
+      </c>
+      <c r="E85" t="s">
+        <v>229</v>
+      </c>
+      <c r="F85" t="s">
+        <v>230</v>
+      </c>
+      <c r="G85" t="s">
+        <v>46</v>
+      </c>
+      <c r="H85" t="s">
+        <v>65</v>
+      </c>
+      <c r="I85" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" t="s">
+        <v>10</v>
+      </c>
+      <c r="B86" t="s">
+        <v>235</v>
+      </c>
+      <c r="C86" t="s">
+        <v>236</v>
+      </c>
+      <c r="D86" t="s">
+        <v>21</v>
+      </c>
+      <c r="E86" t="s">
+        <v>237</v>
+      </c>
+      <c r="F86" t="s">
+        <v>238</v>
+      </c>
+      <c r="G86" t="s">
+        <v>46</v>
+      </c>
+      <c r="H86" t="s">
+        <v>65</v>
+      </c>
+      <c r="I86" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" t="s">
+        <v>10</v>
+      </c>
+      <c r="B87" t="s">
+        <v>239</v>
+      </c>
+      <c r="C87" t="s">
+        <v>68</v>
+      </c>
+      <c r="D87" t="s">
+        <v>13</v>
+      </c>
+      <c r="E87" t="s">
+        <v>240</v>
+      </c>
+      <c r="F87" t="s">
+        <v>238</v>
+      </c>
+      <c r="G87" t="s">
+        <v>46</v>
+      </c>
+      <c r="H87" t="s">
+        <v>47</v>
+      </c>
+      <c r="I87" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" t="s">
+        <v>10</v>
+      </c>
+      <c r="B88" t="s">
+        <v>241</v>
+      </c>
+      <c r="C88" t="s">
         <v>43</v>
       </c>
-      <c r="G38" t="s">
-[...813 lines deleted...]
-      <c r="A70" t="s">
+      <c r="D88" t="s">
+        <v>13</v>
+      </c>
+      <c r="E88" t="s">
+        <v>240</v>
+      </c>
+      <c r="F88" t="s">
+        <v>238</v>
+      </c>
+      <c r="G88" t="s">
+        <v>46</v>
+      </c>
+      <c r="H88" t="s">
+        <v>47</v>
+      </c>
+      <c r="I88" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" t="s">
+        <v>10</v>
+      </c>
+      <c r="B89" t="s">
+        <v>243</v>
+      </c>
+      <c r="C89" t="s">
         <v>191</v>
       </c>
-      <c r="B70" t="s">
-[...311 lines deleted...]
-      <c r="B82" t="s">
+      <c r="D89" t="s">
+        <v>13</v>
+      </c>
+      <c r="E89" t="s">
+        <v>240</v>
+      </c>
+      <c r="F89" t="s">
+        <v>244</v>
+      </c>
+      <c r="G89" t="s">
+        <v>46</v>
+      </c>
+      <c r="H89" t="s">
+        <v>65</v>
+      </c>
+      <c r="I89" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" t="s">
+        <v>10</v>
+      </c>
+      <c r="B90" t="s">
+        <v>246</v>
+      </c>
+      <c r="C90" t="s">
         <v>53</v>
       </c>
-      <c r="C82" t="s">
-[...126 lines deleted...]
-      <c r="B87" t="s">
+      <c r="D90" t="s">
+        <v>13</v>
+      </c>
+      <c r="E90" t="s">
+        <v>247</v>
+      </c>
+      <c r="F90" t="s">
+        <v>237</v>
+      </c>
+      <c r="G90" t="s">
+        <v>46</v>
+      </c>
+      <c r="H90" t="s">
         <v>47</v>
       </c>
-      <c r="C87" t="s">
-[...96 lines deleted...]
-    <row r="91" spans="1:8">
+      <c r="I90" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>246</v>
+        <v>10</v>
       </c>
       <c r="B91" t="s">
-        <v>40</v>
+        <v>249</v>
       </c>
       <c r="C91" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D91" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="E91" t="s">
         <v>247</v>
       </c>
       <c r="F91" t="s">
+        <v>238</v>
+      </c>
+      <c r="G91" t="s">
+        <v>46</v>
+      </c>
+      <c r="H91" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" t="s">
+        <v>10</v>
+      </c>
+      <c r="B92" t="s">
+        <v>250</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92" t="s">
+        <v>13</v>
+      </c>
+      <c r="E92" t="s">
+        <v>247</v>
+      </c>
+      <c r="F92" t="s">
+        <v>238</v>
+      </c>
+      <c r="G92" t="s">
+        <v>46</v>
+      </c>
+      <c r="H92" t="s">
+        <v>17</v>
+      </c>
+      <c r="I92" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" t="s">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>251</v>
+      </c>
+      <c r="C93" t="s">
+        <v>60</v>
+      </c>
+      <c r="D93" t="s">
+        <v>13</v>
+      </c>
+      <c r="E93" t="s">
+        <v>247</v>
+      </c>
+      <c r="F93" t="s">
+        <v>238</v>
+      </c>
+      <c r="G93" t="s">
+        <v>46</v>
+      </c>
+      <c r="H93" t="s">
+        <v>17</v>
+      </c>
+      <c r="I93" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" t="s">
+        <v>10</v>
+      </c>
+      <c r="B94" t="s">
+        <v>252</v>
+      </c>
+      <c r="C94" t="s">
+        <v>30</v>
+      </c>
+      <c r="D94" t="s">
+        <v>13</v>
+      </c>
+      <c r="E94" t="s">
+        <v>247</v>
+      </c>
+      <c r="F94" t="s">
+        <v>238</v>
+      </c>
+      <c r="G94" t="s">
+        <v>46</v>
+      </c>
+      <c r="H94" t="s">
+        <v>17</v>
+      </c>
+      <c r="I94" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" t="s">
+        <v>10</v>
+      </c>
+      <c r="B95" t="s">
+        <v>253</v>
+      </c>
+      <c r="C95" t="s">
+        <v>50</v>
+      </c>
+      <c r="D95" t="s">
+        <v>21</v>
+      </c>
+      <c r="E95" t="s">
+        <v>254</v>
+      </c>
+      <c r="F95" t="s">
+        <v>254</v>
+      </c>
+      <c r="G95" t="s">
+        <v>255</v>
+      </c>
+      <c r="H95" t="s">
+        <v>124</v>
+      </c>
+      <c r="I95" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" t="s">
+        <v>10</v>
+      </c>
+      <c r="B96" t="s">
+        <v>257</v>
+      </c>
+      <c r="C96" t="s">
+        <v>85</v>
+      </c>
+      <c r="D96" t="s">
+        <v>13</v>
+      </c>
+      <c r="E96" t="s">
+        <v>258</v>
+      </c>
+      <c r="F96" t="s">
+        <v>259</v>
+      </c>
+      <c r="G96" t="s">
+        <v>46</v>
+      </c>
+      <c r="H96" t="s">
+        <v>57</v>
+      </c>
+      <c r="I96" t="s">
         <v>248</v>
       </c>
-      <c r="G91" t="s">
-[...10 lines deleted...]
-      <c r="B92" t="s">
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" t="s">
+        <v>10</v>
+      </c>
+      <c r="B97" t="s">
+        <v>260</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97" t="s">
+        <v>13</v>
+      </c>
+      <c r="E97" t="s">
+        <v>258</v>
+      </c>
+      <c r="F97" t="s">
+        <v>261</v>
+      </c>
+      <c r="G97" t="s">
+        <v>46</v>
+      </c>
+      <c r="H97" t="s">
+        <v>65</v>
+      </c>
+      <c r="I97" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" t="s">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>263</v>
+      </c>
+      <c r="C98" t="s">
+        <v>27</v>
+      </c>
+      <c r="D98" t="s">
+        <v>28</v>
+      </c>
+      <c r="E98" t="s">
+        <v>258</v>
+      </c>
+      <c r="F98" t="s">
+        <v>259</v>
+      </c>
+      <c r="G98" t="s">
+        <v>46</v>
+      </c>
+      <c r="H98" t="s">
+        <v>57</v>
+      </c>
+      <c r="I98" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" t="s">
+        <v>10</v>
+      </c>
+      <c r="B99" t="s">
+        <v>264</v>
+      </c>
+      <c r="C99" t="s">
+        <v>71</v>
+      </c>
+      <c r="D99" t="s">
+        <v>13</v>
+      </c>
+      <c r="E99" t="s">
+        <v>258</v>
+      </c>
+      <c r="F99" t="s">
+        <v>259</v>
+      </c>
+      <c r="G99" t="s">
+        <v>46</v>
+      </c>
+      <c r="H99" t="s">
+        <v>57</v>
+      </c>
+      <c r="I99" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" t="s">
+        <v>10</v>
+      </c>
+      <c r="B100" t="s">
+        <v>265</v>
+      </c>
+      <c r="C100" t="s">
+        <v>266</v>
+      </c>
+      <c r="D100" t="s">
+        <v>21</v>
+      </c>
+      <c r="E100" t="s">
+        <v>258</v>
+      </c>
+      <c r="F100" t="s">
+        <v>259</v>
+      </c>
+      <c r="G100" t="s">
+        <v>46</v>
+      </c>
+      <c r="H100" t="s">
+        <v>57</v>
+      </c>
+      <c r="I100" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" t="s">
+        <v>10</v>
+      </c>
+      <c r="B101" t="s">
+        <v>267</v>
+      </c>
+      <c r="C101" t="s">
+        <v>145</v>
+      </c>
+      <c r="D101" t="s">
+        <v>146</v>
+      </c>
+      <c r="E101" t="s">
+        <v>258</v>
+      </c>
+      <c r="F101" t="s">
+        <v>259</v>
+      </c>
+      <c r="G101" t="s">
+        <v>46</v>
+      </c>
+      <c r="H101" t="s">
+        <v>57</v>
+      </c>
+      <c r="I101" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" t="s">
+        <v>268</v>
+      </c>
+      <c r="B102" t="s">
+        <v>269</v>
+      </c>
+      <c r="C102" t="s">
+        <v>270</v>
+      </c>
+      <c r="E102" t="s">
+        <v>271</v>
+      </c>
+      <c r="F102" t="s">
+        <v>272</v>
+      </c>
+      <c r="I102" t="s">
+        <v>273</v>
+      </c>
+      <c r="J102" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" t="s">
+        <v>10</v>
+      </c>
+      <c r="B103" t="s">
+        <v>275</v>
+      </c>
+      <c r="C103" t="s">
+        <v>276</v>
+      </c>
+      <c r="D103" t="s">
+        <v>128</v>
+      </c>
+      <c r="E103" t="s">
+        <v>277</v>
+      </c>
+      <c r="F103" t="s">
+        <v>278</v>
+      </c>
+      <c r="G103" t="s">
+        <v>46</v>
+      </c>
+      <c r="H103" t="s">
+        <v>279</v>
+      </c>
+      <c r="I103" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" t="s">
+        <v>10</v>
+      </c>
+      <c r="B104" t="s">
+        <v>281</v>
+      </c>
+      <c r="C104" t="s">
+        <v>63</v>
+      </c>
+      <c r="D104" t="s">
+        <v>21</v>
+      </c>
+      <c r="E104" t="s">
+        <v>282</v>
+      </c>
+      <c r="F104" t="s">
+        <v>278</v>
+      </c>
+      <c r="G104" t="s">
+        <v>46</v>
+      </c>
+      <c r="H104" t="s">
+        <v>47</v>
+      </c>
+      <c r="I104" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" t="s">
+        <v>10</v>
+      </c>
+      <c r="B105" t="s">
+        <v>283</v>
+      </c>
+      <c r="C105" t="s">
+        <v>41</v>
+      </c>
+      <c r="D105" t="s">
+        <v>13</v>
+      </c>
+      <c r="E105" t="s">
+        <v>284</v>
+      </c>
+      <c r="F105" t="s">
+        <v>277</v>
+      </c>
+      <c r="G105" t="s">
+        <v>46</v>
+      </c>
+      <c r="H105" t="s">
+        <v>57</v>
+      </c>
+      <c r="I105" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" t="s">
+        <v>10</v>
+      </c>
+      <c r="B106" t="s">
+        <v>285</v>
+      </c>
+      <c r="C106" t="s">
+        <v>286</v>
+      </c>
+      <c r="D106" t="s">
+        <v>128</v>
+      </c>
+      <c r="E106" t="s">
+        <v>284</v>
+      </c>
+      <c r="F106" t="s">
+        <v>277</v>
+      </c>
+      <c r="G106" t="s">
+        <v>46</v>
+      </c>
+      <c r="H106" t="s">
+        <v>47</v>
+      </c>
+      <c r="I106" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" t="s">
+        <v>10</v>
+      </c>
+      <c r="B107" t="s">
+        <v>288</v>
+      </c>
+      <c r="C107" t="s">
+        <v>93</v>
+      </c>
+      <c r="D107" t="s">
+        <v>94</v>
+      </c>
+      <c r="E107" t="s">
+        <v>284</v>
+      </c>
+      <c r="F107" t="s">
+        <v>277</v>
+      </c>
+      <c r="G107" t="s">
+        <v>46</v>
+      </c>
+      <c r="H107" t="s">
+        <v>47</v>
+      </c>
+      <c r="I107" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B108" t="s">
+        <v>290</v>
+      </c>
+      <c r="C108" t="s">
+        <v>85</v>
+      </c>
+      <c r="D108" t="s">
+        <v>13</v>
+      </c>
+      <c r="E108" t="s">
+        <v>284</v>
+      </c>
+      <c r="F108" t="s">
+        <v>277</v>
+      </c>
+      <c r="G108" t="s">
+        <v>46</v>
+      </c>
+      <c r="H108" t="s">
+        <v>57</v>
+      </c>
+      <c r="I108" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" t="s">
+        <v>10</v>
+      </c>
+      <c r="B109" t="s">
+        <v>291</v>
+      </c>
+      <c r="C109" t="s">
+        <v>12</v>
+      </c>
+      <c r="D109" t="s">
+        <v>13</v>
+      </c>
+      <c r="E109" t="s">
+        <v>292</v>
+      </c>
+      <c r="F109" t="s">
+        <v>278</v>
+      </c>
+      <c r="G109" t="s">
+        <v>16</v>
+      </c>
+      <c r="H109" t="s">
         <v>17</v>
       </c>
-      <c r="C92" t="s">
-[...8 lines deleted...]
-      <c r="F92" t="s">
+      <c r="I109" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" t="s">
+        <v>10</v>
+      </c>
+      <c r="B110" t="s">
+        <v>293</v>
+      </c>
+      <c r="C110" t="s">
+        <v>30</v>
+      </c>
+      <c r="D110" t="s">
+        <v>13</v>
+      </c>
+      <c r="E110" t="s">
+        <v>292</v>
+      </c>
+      <c r="F110" t="s">
+        <v>278</v>
+      </c>
+      <c r="G110" t="s">
+        <v>16</v>
+      </c>
+      <c r="H110" t="s">
+        <v>17</v>
+      </c>
+      <c r="I110" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" t="s">
+        <v>10</v>
+      </c>
+      <c r="B111" t="s">
+        <v>294</v>
+      </c>
+      <c r="C111" t="s">
+        <v>27</v>
+      </c>
+      <c r="D111" t="s">
+        <v>97</v>
+      </c>
+      <c r="E111" t="s">
+        <v>292</v>
+      </c>
+      <c r="F111" t="s">
+        <v>295</v>
+      </c>
+      <c r="G111" t="s">
+        <v>46</v>
+      </c>
+      <c r="H111" t="s">
+        <v>47</v>
+      </c>
+      <c r="I111" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" t="s">
+        <v>10</v>
+      </c>
+      <c r="B112" t="s">
+        <v>296</v>
+      </c>
+      <c r="C112" t="s">
+        <v>50</v>
+      </c>
+      <c r="D112" t="s">
+        <v>21</v>
+      </c>
+      <c r="E112" t="s">
+        <v>292</v>
+      </c>
+      <c r="F112" t="s">
+        <v>277</v>
+      </c>
+      <c r="G112" t="s">
+        <v>46</v>
+      </c>
+      <c r="H112" t="s">
+        <v>57</v>
+      </c>
+      <c r="I112" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" t="s">
+        <v>10</v>
+      </c>
+      <c r="B113" t="s">
+        <v>297</v>
+      </c>
+      <c r="C113" t="s">
+        <v>71</v>
+      </c>
+      <c r="D113" t="s">
+        <v>13</v>
+      </c>
+      <c r="E113" t="s">
+        <v>292</v>
+      </c>
+      <c r="F113" t="s">
+        <v>295</v>
+      </c>
+      <c r="G113" t="s">
+        <v>46</v>
+      </c>
+      <c r="H113" t="s">
+        <v>47</v>
+      </c>
+      <c r="I113" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" t="s">
+        <v>10</v>
+      </c>
+      <c r="B114" t="s">
+        <v>298</v>
+      </c>
+      <c r="C114" t="s">
         <v>43</v>
       </c>
-      <c r="G92" t="s">
-[...10 lines deleted...]
-      <c r="B93" t="s">
+      <c r="D114" t="s">
+        <v>13</v>
+      </c>
+      <c r="E114" t="s">
+        <v>292</v>
+      </c>
+      <c r="F114" t="s">
+        <v>295</v>
+      </c>
+      <c r="G114" t="s">
+        <v>46</v>
+      </c>
+      <c r="H114" t="s">
+        <v>47</v>
+      </c>
+      <c r="I114" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" t="s">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>299</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115" t="s">
+        <v>13</v>
+      </c>
+      <c r="E115" t="s">
+        <v>292</v>
+      </c>
+      <c r="F115" t="s">
+        <v>277</v>
+      </c>
+      <c r="G115" t="s">
+        <v>46</v>
+      </c>
+      <c r="H115" t="s">
+        <v>57</v>
+      </c>
+      <c r="I115" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" t="s">
+        <v>10</v>
+      </c>
+      <c r="B116" t="s">
+        <v>300</v>
+      </c>
+      <c r="C116" t="s">
+        <v>60</v>
+      </c>
+      <c r="D116" t="s">
+        <v>13</v>
+      </c>
+      <c r="E116" t="s">
+        <v>292</v>
+      </c>
+      <c r="F116" t="s">
+        <v>277</v>
+      </c>
+      <c r="G116" t="s">
+        <v>46</v>
+      </c>
+      <c r="H116" t="s">
+        <v>57</v>
+      </c>
+      <c r="I116" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" t="s">
+        <v>10</v>
+      </c>
+      <c r="B117" t="s">
+        <v>301</v>
+      </c>
+      <c r="C117" t="s">
+        <v>302</v>
+      </c>
+      <c r="D117" t="s">
+        <v>21</v>
+      </c>
+      <c r="E117" t="s">
+        <v>292</v>
+      </c>
+      <c r="F117" t="s">
+        <v>284</v>
+      </c>
+      <c r="G117" t="s">
+        <v>202</v>
+      </c>
+      <c r="H117" t="s">
+        <v>303</v>
+      </c>
+      <c r="I117" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" t="s">
+        <v>10</v>
+      </c>
+      <c r="B118" t="s">
+        <v>305</v>
+      </c>
+      <c r="C118" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118" t="s">
+        <v>13</v>
+      </c>
+      <c r="E118" t="s">
+        <v>306</v>
+      </c>
+      <c r="F118" t="s">
+        <v>306</v>
+      </c>
+      <c r="G118" t="s">
+        <v>222</v>
+      </c>
+      <c r="H118" t="s">
+        <v>124</v>
+      </c>
+      <c r="I118" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" t="s">
+        <v>10</v>
+      </c>
+      <c r="B119" t="s">
+        <v>308</v>
+      </c>
+      <c r="C119" t="s">
+        <v>109</v>
+      </c>
+      <c r="D119" t="s">
+        <v>13</v>
+      </c>
+      <c r="E119" t="s">
+        <v>306</v>
+      </c>
+      <c r="F119" t="s">
+        <v>306</v>
+      </c>
+      <c r="G119" t="s">
+        <v>222</v>
+      </c>
+      <c r="H119" t="s">
+        <v>124</v>
+      </c>
+      <c r="I119" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" t="s">
+        <v>10</v>
+      </c>
+      <c r="B120" t="s">
+        <v>309</v>
+      </c>
+      <c r="C120" t="s">
+        <v>310</v>
+      </c>
+      <c r="D120" t="s">
+        <v>311</v>
+      </c>
+      <c r="E120" t="s">
+        <v>312</v>
+      </c>
+      <c r="F120" t="s">
+        <v>313</v>
+      </c>
+      <c r="G120" t="s">
+        <v>16</v>
+      </c>
+      <c r="H120" t="s">
+        <v>314</v>
+      </c>
+      <c r="I120" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" t="s">
+        <v>10</v>
+      </c>
+      <c r="B121" t="s">
+        <v>316</v>
+      </c>
+      <c r="C121" t="s">
+        <v>317</v>
+      </c>
+      <c r="D121" t="s">
+        <v>21</v>
+      </c>
+      <c r="E121" t="s">
+        <v>312</v>
+      </c>
+      <c r="F121" t="s">
+        <v>318</v>
+      </c>
+      <c r="G121" t="s">
+        <v>46</v>
+      </c>
+      <c r="H121" t="s">
+        <v>57</v>
+      </c>
+      <c r="I121" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" t="s">
+        <v>10</v>
+      </c>
+      <c r="B122" t="s">
+        <v>320</v>
+      </c>
+      <c r="C122" t="s">
+        <v>53</v>
+      </c>
+      <c r="D122" t="s">
+        <v>13</v>
+      </c>
+      <c r="E122" t="s">
+        <v>321</v>
+      </c>
+      <c r="F122" t="s">
+        <v>322</v>
+      </c>
+      <c r="G122" t="s">
+        <v>46</v>
+      </c>
+      <c r="H122" t="s">
+        <v>65</v>
+      </c>
+      <c r="I122" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" t="s">
+        <v>10</v>
+      </c>
+      <c r="B123" t="s">
+        <v>323</v>
+      </c>
+      <c r="C123" t="s">
+        <v>85</v>
+      </c>
+      <c r="D123" t="s">
+        <v>13</v>
+      </c>
+      <c r="E123" t="s">
+        <v>324</v>
+      </c>
+      <c r="F123" t="s">
+        <v>325</v>
+      </c>
+      <c r="G123" t="s">
+        <v>46</v>
+      </c>
+      <c r="H123" t="s">
+        <v>47</v>
+      </c>
+      <c r="I123" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" t="s">
+        <v>10</v>
+      </c>
+      <c r="B124" t="s">
+        <v>327</v>
+      </c>
+      <c r="C124" t="s">
+        <v>328</v>
+      </c>
+      <c r="D124" t="s">
+        <v>329</v>
+      </c>
+      <c r="E124" t="s">
+        <v>324</v>
+      </c>
+      <c r="F124" t="s">
+        <v>325</v>
+      </c>
+      <c r="G124" t="s">
+        <v>46</v>
+      </c>
+      <c r="H124" t="s">
+        <v>47</v>
+      </c>
+      <c r="I124" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" t="s">
+        <v>10</v>
+      </c>
+      <c r="B125" t="s">
+        <v>330</v>
+      </c>
+      <c r="C125" t="s">
+        <v>71</v>
+      </c>
+      <c r="D125" t="s">
+        <v>13</v>
+      </c>
+      <c r="E125" t="s">
+        <v>324</v>
+      </c>
+      <c r="F125" t="s">
+        <v>325</v>
+      </c>
+      <c r="G125" t="s">
+        <v>46</v>
+      </c>
+      <c r="H125" t="s">
+        <v>47</v>
+      </c>
+      <c r="I125" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" t="s">
+        <v>10</v>
+      </c>
+      <c r="B126" t="s">
+        <v>331</v>
+      </c>
+      <c r="C126" t="s">
         <v>32</v>
       </c>
-      <c r="C93" t="s">
-[...305 lines deleted...]
-      <c r="A105" t="s">
+      <c r="D126" t="s">
+        <v>13</v>
+      </c>
+      <c r="E126" t="s">
+        <v>324</v>
+      </c>
+      <c r="F126" t="s">
+        <v>325</v>
+      </c>
+      <c r="G126" t="s">
+        <v>46</v>
+      </c>
+      <c r="H126" t="s">
+        <v>47</v>
+      </c>
+      <c r="I126" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" t="s">
+        <v>10</v>
+      </c>
+      <c r="B127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C127" t="s">
+        <v>191</v>
+      </c>
+      <c r="D127" t="s">
+        <v>13</v>
+      </c>
+      <c r="E127" t="s">
+        <v>324</v>
+      </c>
+      <c r="F127" t="s">
+        <v>333</v>
+      </c>
+      <c r="G127" t="s">
+        <v>46</v>
+      </c>
+      <c r="H127" t="s">
+        <v>65</v>
+      </c>
+      <c r="I127" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" t="s">
+        <v>10</v>
+      </c>
+      <c r="B128" t="s">
+        <v>335</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128" t="s">
+        <v>13</v>
+      </c>
+      <c r="E128" t="s">
+        <v>336</v>
+      </c>
+      <c r="F128" t="s">
+        <v>337</v>
+      </c>
+      <c r="G128" t="s">
+        <v>46</v>
+      </c>
+      <c r="H128" t="s">
+        <v>279</v>
+      </c>
+      <c r="I128" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" t="s">
+        <v>10</v>
+      </c>
+      <c r="B129" t="s">
+        <v>339</v>
+      </c>
+      <c r="C129" t="s">
+        <v>27</v>
+      </c>
+      <c r="D129" t="s">
+        <v>28</v>
+      </c>
+      <c r="E129" t="s">
+        <v>340</v>
+      </c>
+      <c r="F129" t="s">
+        <v>341</v>
+      </c>
+      <c r="G129" t="s">
+        <v>202</v>
+      </c>
+      <c r="H129" t="s">
+        <v>150</v>
+      </c>
+      <c r="I129" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" t="s">
+        <v>10</v>
+      </c>
+      <c r="B130" t="s">
+        <v>343</v>
+      </c>
+      <c r="C130" t="s">
+        <v>344</v>
+      </c>
+      <c r="D130" t="s">
+        <v>345</v>
+      </c>
+      <c r="E130" t="s">
+        <v>340</v>
+      </c>
+      <c r="F130" t="s">
+        <v>341</v>
+      </c>
+      <c r="G130" t="s">
+        <v>202</v>
+      </c>
+      <c r="H130" t="s">
+        <v>150</v>
+      </c>
+      <c r="I130" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" t="s">
+        <v>10</v>
+      </c>
+      <c r="B131" t="s">
+        <v>347</v>
+      </c>
+      <c r="C131" t="s">
+        <v>50</v>
+      </c>
+      <c r="D131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E131" t="s">
+        <v>340</v>
+      </c>
+      <c r="F131" t="s">
+        <v>341</v>
+      </c>
+      <c r="G131" t="s">
+        <v>202</v>
+      </c>
+      <c r="H131" t="s">
+        <v>150</v>
+      </c>
+      <c r="I131" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" t="s">
+        <v>10</v>
+      </c>
+      <c r="B132" t="s">
+        <v>348</v>
+      </c>
+      <c r="C132" t="s">
+        <v>349</v>
+      </c>
+      <c r="D132" t="s">
+        <v>119</v>
+      </c>
+      <c r="E132" t="s">
+        <v>340</v>
+      </c>
+      <c r="F132" t="s">
+        <v>341</v>
+      </c>
+      <c r="G132" t="s">
+        <v>202</v>
+      </c>
+      <c r="H132" t="s">
+        <v>150</v>
+      </c>
+      <c r="I132" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" t="s">
+        <v>10</v>
+      </c>
+      <c r="B133" t="s">
+        <v>350</v>
+      </c>
+      <c r="C133" t="s">
+        <v>118</v>
+      </c>
+      <c r="D133" t="s">
+        <v>119</v>
+      </c>
+      <c r="E133" t="s">
+        <v>340</v>
+      </c>
+      <c r="F133" t="s">
+        <v>341</v>
+      </c>
+      <c r="G133" t="s">
+        <v>202</v>
+      </c>
+      <c r="H133" t="s">
+        <v>150</v>
+      </c>
+      <c r="I133" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" t="s">
+        <v>10</v>
+      </c>
+      <c r="B134" t="s">
+        <v>351</v>
+      </c>
+      <c r="C134" t="s">
+        <v>87</v>
+      </c>
+      <c r="D134" t="s">
+        <v>88</v>
+      </c>
+      <c r="E134" t="s">
+        <v>340</v>
+      </c>
+      <c r="F134" t="s">
+        <v>341</v>
+      </c>
+      <c r="G134" t="s">
+        <v>202</v>
+      </c>
+      <c r="H134" t="s">
+        <v>150</v>
+      </c>
+      <c r="I134" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" t="s">
+        <v>10</v>
+      </c>
+      <c r="B135" t="s">
+        <v>352</v>
+      </c>
+      <c r="C135" t="s">
+        <v>93</v>
+      </c>
+      <c r="D135" t="s">
+        <v>94</v>
+      </c>
+      <c r="E135" t="s">
+        <v>340</v>
+      </c>
+      <c r="F135" t="s">
+        <v>341</v>
+      </c>
+      <c r="G135" t="s">
+        <v>202</v>
+      </c>
+      <c r="H135" t="s">
+        <v>150</v>
+      </c>
+      <c r="I135" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" t="s">
+        <v>10</v>
+      </c>
+      <c r="B136" t="s">
+        <v>353</v>
+      </c>
+      <c r="C136" t="s">
+        <v>354</v>
+      </c>
+      <c r="D136" t="s">
+        <v>88</v>
+      </c>
+      <c r="E136" t="s">
+        <v>340</v>
+      </c>
+      <c r="F136" t="s">
+        <v>341</v>
+      </c>
+      <c r="G136" t="s">
+        <v>202</v>
+      </c>
+      <c r="H136" t="s">
+        <v>150</v>
+      </c>
+      <c r="I136" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" t="s">
+        <v>10</v>
+      </c>
+      <c r="B137" t="s">
+        <v>355</v>
+      </c>
+      <c r="C137" t="s">
+        <v>356</v>
+      </c>
+      <c r="D137" t="s">
+        <v>88</v>
+      </c>
+      <c r="E137" t="s">
+        <v>340</v>
+      </c>
+      <c r="F137" t="s">
+        <v>341</v>
+      </c>
+      <c r="G137" t="s">
+        <v>202</v>
+      </c>
+      <c r="H137" t="s">
+        <v>150</v>
+      </c>
+      <c r="I137" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" t="s">
+        <v>10</v>
+      </c>
+      <c r="B138" t="s">
+        <v>357</v>
+      </c>
+      <c r="C138" t="s">
+        <v>115</v>
+      </c>
+      <c r="D138" t="s">
+        <v>116</v>
+      </c>
+      <c r="E138" t="s">
+        <v>340</v>
+      </c>
+      <c r="F138" t="s">
+        <v>341</v>
+      </c>
+      <c r="G138" t="s">
+        <v>202</v>
+      </c>
+      <c r="H138" t="s">
+        <v>150</v>
+      </c>
+      <c r="I138" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" t="s">
+        <v>10</v>
+      </c>
+      <c r="B139" t="s">
+        <v>358</v>
+      </c>
+      <c r="C139" t="s">
+        <v>359</v>
+      </c>
+      <c r="D139" t="s">
+        <v>360</v>
+      </c>
+      <c r="E139" t="s">
+        <v>340</v>
+      </c>
+      <c r="F139" t="s">
+        <v>341</v>
+      </c>
+      <c r="G139" t="s">
+        <v>202</v>
+      </c>
+      <c r="H139" t="s">
+        <v>150</v>
+      </c>
+      <c r="I139" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" t="s">
+        <v>10</v>
+      </c>
+      <c r="B140" t="s">
+        <v>361</v>
+      </c>
+      <c r="C140" t="s">
+        <v>302</v>
+      </c>
+      <c r="D140" t="s">
+        <v>21</v>
+      </c>
+      <c r="E140" t="s">
+        <v>362</v>
+      </c>
+      <c r="F140" t="s">
+        <v>341</v>
+      </c>
+      <c r="G140" t="s">
+        <v>46</v>
+      </c>
+      <c r="H140" t="s">
+        <v>57</v>
+      </c>
+      <c r="I140" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" t="s">
+        <v>10</v>
+      </c>
+      <c r="B141" t="s">
+        <v>364</v>
+      </c>
+      <c r="C141" t="s">
+        <v>68</v>
+      </c>
+      <c r="D141" t="s">
+        <v>13</v>
+      </c>
+      <c r="E141" t="s">
+        <v>362</v>
+      </c>
+      <c r="F141" t="s">
+        <v>340</v>
+      </c>
+      <c r="G141" t="s">
+        <v>46</v>
+      </c>
+      <c r="H141" t="s">
+        <v>279</v>
+      </c>
+      <c r="I141" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" t="s">
+        <v>10</v>
+      </c>
+      <c r="B142" t="s">
+        <v>365</v>
+      </c>
+      <c r="C142" t="s">
+        <v>109</v>
+      </c>
+      <c r="D142" t="s">
+        <v>13</v>
+      </c>
+      <c r="E142" t="s">
+        <v>366</v>
+      </c>
+      <c r="F142" t="s">
         <v>277</v>
       </c>
-      <c r="B105" t="s">
-[...14 lines deleted...]
-      <c r="G105" t="s">
+      <c r="G142" t="s">
+        <v>46</v>
+      </c>
+      <c r="H142" t="s">
+        <v>57</v>
+      </c>
+      <c r="I142" t="s">
         <v>280</v>
       </c>
-      <c r="H105" t="s">
-[...111 lines deleted...]
-      <c r="B110" t="s">
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" t="s">
+        <v>10</v>
+      </c>
+      <c r="B143" t="s">
+        <v>367</v>
+      </c>
+      <c r="C143" t="s">
+        <v>145</v>
+      </c>
+      <c r="D143" t="s">
+        <v>146</v>
+      </c>
+      <c r="E143" t="s">
+        <v>368</v>
+      </c>
+      <c r="F143" t="s">
+        <v>366</v>
+      </c>
+      <c r="G143" t="s">
+        <v>46</v>
+      </c>
+      <c r="H143" t="s">
         <v>47</v>
       </c>
-      <c r="C110" t="s">
-[...297 lines deleted...]
-      <c r="G121" t="s">
+      <c r="I143" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" t="s">
+        <v>10</v>
+      </c>
+      <c r="B144" t="s">
+        <v>370</v>
+      </c>
+      <c r="C144" t="s">
+        <v>27</v>
+      </c>
+      <c r="D144" t="s">
+        <v>28</v>
+      </c>
+      <c r="E144" t="s">
+        <v>368</v>
+      </c>
+      <c r="F144" t="s">
+        <v>366</v>
+      </c>
+      <c r="G144" t="s">
+        <v>46</v>
+      </c>
+      <c r="H144" t="s">
+        <v>47</v>
+      </c>
+      <c r="I144" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" t="s">
+        <v>10</v>
+      </c>
+      <c r="B145" t="s">
+        <v>371</v>
+      </c>
+      <c r="C145" t="s">
         <v>310</v>
       </c>
-      <c r="H121" t="s">
+      <c r="D145" t="s">
         <v>311</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E122" t="s">
+      <c r="E145" t="s">
+        <v>368</v>
+      </c>
+      <c r="F145" t="s">
+        <v>366</v>
+      </c>
+      <c r="G145" t="s">
+        <v>46</v>
+      </c>
+      <c r="H145" t="s">
+        <v>47</v>
+      </c>
+      <c r="I145" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" t="s">
+        <v>10</v>
+      </c>
+      <c r="B146" t="s">
+        <v>372</v>
+      </c>
+      <c r="C146" t="s">
+        <v>85</v>
+      </c>
+      <c r="D146" t="s">
+        <v>13</v>
+      </c>
+      <c r="E146" t="s">
+        <v>368</v>
+      </c>
+      <c r="F146" t="s">
+        <v>366</v>
+      </c>
+      <c r="G146" t="s">
+        <v>46</v>
+      </c>
+      <c r="H146" t="s">
+        <v>47</v>
+      </c>
+      <c r="I146" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" t="s">
+        <v>10</v>
+      </c>
+      <c r="B147" t="s">
+        <v>373</v>
+      </c>
+      <c r="C147" t="s">
+        <v>39</v>
+      </c>
+      <c r="D147" t="s">
+        <v>13</v>
+      </c>
+      <c r="E147" t="s">
+        <v>374</v>
+      </c>
+      <c r="F147" t="s">
+        <v>375</v>
+      </c>
+      <c r="G147" t="s">
+        <v>16</v>
+      </c>
+      <c r="H147" t="s">
         <v>314</v>
       </c>
-      <c r="F122" t="s">
-[...175 lines deleted...]
-      <c r="D129" t="s">
+      <c r="I147" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" t="s">
+        <v>10</v>
+      </c>
+      <c r="B148" t="s">
+        <v>377</v>
+      </c>
+      <c r="C148" t="s">
+        <v>68</v>
+      </c>
+      <c r="D148" t="s">
+        <v>13</v>
+      </c>
+      <c r="E148" t="s">
+        <v>374</v>
+      </c>
+      <c r="F148" t="s">
+        <v>378</v>
+      </c>
+      <c r="G148" t="s">
+        <v>46</v>
+      </c>
+      <c r="H148" t="s">
+        <v>65</v>
+      </c>
+      <c r="I148" t="s">
         <v>334</v>
       </c>
-      <c r="E129" t="s">
-[...506 lines deleted...]
-    <row r="149" spans="1:8">
+    </row>
+    <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>370</v>
+        <v>10</v>
       </c>
       <c r="B149" t="s">
-        <v>32</v>
+        <v>379</v>
       </c>
       <c r="C149" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D149" t="s">
-        <v>364</v>
+        <v>13</v>
       </c>
       <c r="E149" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="F149" t="s">
-        <v>13</v>
+        <v>375</v>
       </c>
       <c r="G149" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="H149" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:8">
+        <v>314</v>
+      </c>
+      <c r="I149" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
       <c r="A150" t="s">
-        <v>371</v>
+        <v>10</v>
       </c>
       <c r="B150" t="s">
-        <v>35</v>
+        <v>380</v>
       </c>
       <c r="C150" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D150" t="s">
-        <v>364</v>
+        <v>13</v>
       </c>
       <c r="E150" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="F150" t="s">
-        <v>13</v>
+        <v>375</v>
       </c>
       <c r="G150" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="H150" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:8">
+        <v>314</v>
+      </c>
+      <c r="I150" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
       <c r="A151" t="s">
-        <v>372</v>
+        <v>10</v>
       </c>
       <c r="B151" t="s">
-        <v>82</v>
+        <v>381</v>
       </c>
       <c r="C151" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="D151" t="s">
-        <v>364</v>
+        <v>13</v>
       </c>
       <c r="E151" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="F151" t="s">
-        <v>13</v>
+        <v>375</v>
       </c>
       <c r="G151" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="H151" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:8">
+        <v>314</v>
+      </c>
+      <c r="I151" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>373</v>
+        <v>10</v>
       </c>
       <c r="B152" t="s">
-        <v>80</v>
+        <v>382</v>
       </c>
       <c r="C152" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D152" t="s">
-        <v>374</v>
+        <v>13</v>
       </c>
       <c r="E152" t="s">
         <v>374</v>
       </c>
       <c r="F152" t="s">
-        <v>197</v>
+        <v>375</v>
       </c>
       <c r="G152" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="H152" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:8">
+        <v>314</v>
+      </c>
+      <c r="I152" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
       <c r="A153" t="s">
+        <v>10</v>
+      </c>
+      <c r="B153" t="s">
+        <v>383</v>
+      </c>
+      <c r="C153" t="s">
+        <v>85</v>
+      </c>
+      <c r="D153" t="s">
+        <v>13</v>
+      </c>
+      <c r="E153" t="s">
+        <v>384</v>
+      </c>
+      <c r="F153" t="s">
+        <v>384</v>
+      </c>
+      <c r="G153" t="s">
+        <v>202</v>
+      </c>
+      <c r="H153" t="s">
+        <v>124</v>
+      </c>
+      <c r="I153" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" t="s">
+        <v>10</v>
+      </c>
+      <c r="B154" t="s">
+        <v>386</v>
+      </c>
+      <c r="C154" t="s">
+        <v>27</v>
+      </c>
+      <c r="D154" t="s">
+        <v>97</v>
+      </c>
+      <c r="E154" t="s">
+        <v>387</v>
+      </c>
+      <c r="F154" t="s">
+        <v>387</v>
+      </c>
+      <c r="G154" t="s">
+        <v>255</v>
+      </c>
+      <c r="H154" t="s">
+        <v>124</v>
+      </c>
+      <c r="I154" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" t="s">
+        <v>10</v>
+      </c>
+      <c r="B155" t="s">
+        <v>389</v>
+      </c>
+      <c r="C155" t="s">
+        <v>390</v>
+      </c>
+      <c r="D155" t="s">
+        <v>21</v>
+      </c>
+      <c r="E155" t="s">
+        <v>391</v>
+      </c>
+      <c r="F155" t="s">
+        <v>392</v>
+      </c>
+      <c r="G155" t="s">
+        <v>46</v>
+      </c>
+      <c r="H155" t="s">
+        <v>57</v>
+      </c>
+      <c r="I155" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" t="s">
+        <v>10</v>
+      </c>
+      <c r="B156" t="s">
+        <v>393</v>
+      </c>
+      <c r="C156" t="s">
+        <v>394</v>
+      </c>
+      <c r="D156" t="s">
+        <v>21</v>
+      </c>
+      <c r="E156" t="s">
+        <v>391</v>
+      </c>
+      <c r="F156" t="s">
+        <v>392</v>
+      </c>
+      <c r="G156" t="s">
+        <v>46</v>
+      </c>
+      <c r="H156" t="s">
+        <v>57</v>
+      </c>
+      <c r="I156" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" t="s">
+        <v>10</v>
+      </c>
+      <c r="B157" t="s">
+        <v>395</v>
+      </c>
+      <c r="C157" t="s">
+        <v>36</v>
+      </c>
+      <c r="D157" t="s">
+        <v>13</v>
+      </c>
+      <c r="E157" t="s">
+        <v>391</v>
+      </c>
+      <c r="F157" t="s">
+        <v>396</v>
+      </c>
+      <c r="G157" t="s">
+        <v>46</v>
+      </c>
+      <c r="H157" t="s">
+        <v>65</v>
+      </c>
+      <c r="I157" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" t="s">
+        <v>10</v>
+      </c>
+      <c r="B158" t="s">
+        <v>397</v>
+      </c>
+      <c r="C158" t="s">
+        <v>85</v>
+      </c>
+      <c r="D158" t="s">
+        <v>13</v>
+      </c>
+      <c r="E158" t="s">
+        <v>391</v>
+      </c>
+      <c r="F158" t="s">
+        <v>392</v>
+      </c>
+      <c r="G158" t="s">
+        <v>46</v>
+      </c>
+      <c r="H158" t="s">
+        <v>57</v>
+      </c>
+      <c r="I158" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" t="s">
+        <v>10</v>
+      </c>
+      <c r="B159" t="s">
+        <v>398</v>
+      </c>
+      <c r="C159" t="s">
+        <v>27</v>
+      </c>
+      <c r="D159" t="s">
+        <v>97</v>
+      </c>
+      <c r="E159" t="s">
+        <v>391</v>
+      </c>
+      <c r="F159" t="s">
+        <v>392</v>
+      </c>
+      <c r="G159" t="s">
+        <v>46</v>
+      </c>
+      <c r="H159" t="s">
+        <v>57</v>
+      </c>
+      <c r="I159" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" t="s">
+        <v>10</v>
+      </c>
+      <c r="B160" t="s">
+        <v>399</v>
+      </c>
+      <c r="C160" t="s">
+        <v>310</v>
+      </c>
+      <c r="D160" t="s">
+        <v>311</v>
+      </c>
+      <c r="E160" t="s">
+        <v>391</v>
+      </c>
+      <c r="F160" t="s">
+        <v>392</v>
+      </c>
+      <c r="G160" t="s">
+        <v>46</v>
+      </c>
+      <c r="H160" t="s">
+        <v>57</v>
+      </c>
+      <c r="I160" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" t="s">
+        <v>10</v>
+      </c>
+      <c r="B161" t="s">
+        <v>400</v>
+      </c>
+      <c r="C161" t="s">
+        <v>310</v>
+      </c>
+      <c r="D161" t="s">
+        <v>311</v>
+      </c>
+      <c r="E161" t="s">
+        <v>401</v>
+      </c>
+      <c r="F161" t="s">
+        <v>402</v>
+      </c>
+      <c r="G161" t="s">
+        <v>123</v>
+      </c>
+      <c r="H161" t="s">
+        <v>303</v>
+      </c>
+      <c r="I161" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" t="s">
+        <v>10</v>
+      </c>
+      <c r="B162" t="s">
+        <v>404</v>
+      </c>
+      <c r="C162" t="s">
+        <v>344</v>
+      </c>
+      <c r="D162" t="s">
+        <v>345</v>
+      </c>
+      <c r="E162" t="s">
+        <v>405</v>
+      </c>
+      <c r="F162" t="s">
+        <v>406</v>
+      </c>
+      <c r="G162" t="s">
+        <v>46</v>
+      </c>
+      <c r="H162" t="s">
+        <v>57</v>
+      </c>
+      <c r="I162" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" t="s">
+        <v>10</v>
+      </c>
+      <c r="B163" t="s">
+        <v>407</v>
+      </c>
+      <c r="C163" t="s">
+        <v>32</v>
+      </c>
+      <c r="D163" t="s">
+        <v>33</v>
+      </c>
+      <c r="E163" t="s">
+        <v>405</v>
+      </c>
+      <c r="F163" t="s">
+        <v>406</v>
+      </c>
+      <c r="G163" t="s">
+        <v>46</v>
+      </c>
+      <c r="H163" t="s">
+        <v>57</v>
+      </c>
+      <c r="I163" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" t="s">
+        <v>10</v>
+      </c>
+      <c r="B164" t="s">
+        <v>408</v>
+      </c>
+      <c r="C164" t="s">
+        <v>39</v>
+      </c>
+      <c r="D164" t="s">
+        <v>13</v>
+      </c>
+      <c r="E164" t="s">
+        <v>405</v>
+      </c>
+      <c r="F164" t="s">
+        <v>406</v>
+      </c>
+      <c r="G164" t="s">
+        <v>46</v>
+      </c>
+      <c r="H164" t="s">
+        <v>57</v>
+      </c>
+      <c r="I164" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" t="s">
+        <v>10</v>
+      </c>
+      <c r="B165" t="s">
+        <v>409</v>
+      </c>
+      <c r="C165" t="s">
+        <v>27</v>
+      </c>
+      <c r="D165" t="s">
+        <v>97</v>
+      </c>
+      <c r="E165" t="s">
+        <v>405</v>
+      </c>
+      <c r="F165" t="s">
+        <v>406</v>
+      </c>
+      <c r="G165" t="s">
+        <v>46</v>
+      </c>
+      <c r="H165" t="s">
+        <v>57</v>
+      </c>
+      <c r="I165" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" t="s">
+        <v>10</v>
+      </c>
+      <c r="B166" t="s">
+        <v>410</v>
+      </c>
+      <c r="C166" t="s">
+        <v>60</v>
+      </c>
+      <c r="D166" t="s">
+        <v>13</v>
+      </c>
+      <c r="E166" t="s">
+        <v>405</v>
+      </c>
+      <c r="F166" t="s">
+        <v>406</v>
+      </c>
+      <c r="G166" t="s">
+        <v>46</v>
+      </c>
+      <c r="H166" t="s">
+        <v>57</v>
+      </c>
+      <c r="I166" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" t="s">
+        <v>10</v>
+      </c>
+      <c r="B167" t="s">
+        <v>411</v>
+      </c>
+      <c r="C167" t="s">
+        <v>41</v>
+      </c>
+      <c r="D167" t="s">
+        <v>13</v>
+      </c>
+      <c r="E167" t="s">
+        <v>412</v>
+      </c>
+      <c r="F167" t="s">
+        <v>413</v>
+      </c>
+      <c r="G167" t="s">
+        <v>46</v>
+      </c>
+      <c r="H167" t="s">
+        <v>57</v>
+      </c>
+      <c r="I167" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" t="s">
+        <v>10</v>
+      </c>
+      <c r="B168" t="s">
+        <v>415</v>
+      </c>
+      <c r="C168" t="s">
+        <v>30</v>
+      </c>
+      <c r="D168" t="s">
+        <v>13</v>
+      </c>
+      <c r="E168" t="s">
+        <v>412</v>
+      </c>
+      <c r="F168" t="s">
+        <v>413</v>
+      </c>
+      <c r="G168" t="s">
+        <v>46</v>
+      </c>
+      <c r="H168" t="s">
+        <v>57</v>
+      </c>
+      <c r="I168" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" t="s">
+        <v>10</v>
+      </c>
+      <c r="B169" t="s">
+        <v>416</v>
+      </c>
+      <c r="C169" t="s">
+        <v>109</v>
+      </c>
+      <c r="D169" t="s">
+        <v>13</v>
+      </c>
+      <c r="E169" t="s">
+        <v>412</v>
+      </c>
+      <c r="F169" t="s">
+        <v>413</v>
+      </c>
+      <c r="G169" t="s">
+        <v>46</v>
+      </c>
+      <c r="H169" t="s">
+        <v>57</v>
+      </c>
+      <c r="I169" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" t="s">
+        <v>10</v>
+      </c>
+      <c r="B170" t="s">
+        <v>417</v>
+      </c>
+      <c r="C170" t="s">
+        <v>12</v>
+      </c>
+      <c r="D170" t="s">
+        <v>13</v>
+      </c>
+      <c r="E170" t="s">
+        <v>412</v>
+      </c>
+      <c r="F170" t="s">
+        <v>413</v>
+      </c>
+      <c r="G170" t="s">
+        <v>46</v>
+      </c>
+      <c r="H170" t="s">
+        <v>57</v>
+      </c>
+      <c r="I170" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" t="s">
+        <v>10</v>
+      </c>
+      <c r="B171" t="s">
+        <v>418</v>
+      </c>
+      <c r="C171" t="s">
+        <v>118</v>
+      </c>
+      <c r="D171" t="s">
+        <v>419</v>
+      </c>
+      <c r="E171" t="s">
+        <v>420</v>
+      </c>
+      <c r="F171" t="s">
+        <v>421</v>
+      </c>
+      <c r="G171" t="s">
+        <v>16</v>
+      </c>
+      <c r="H171" t="s">
+        <v>17</v>
+      </c>
+      <c r="I171" t="s">
         <v>376</v>
       </c>
-      <c r="B153" t="s">
-[...37 lines deleted...]
-      <c r="F154" t="s">
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" t="s">
+        <v>10</v>
+      </c>
+      <c r="B172" t="s">
+        <v>422</v>
+      </c>
+      <c r="C172" t="s">
+        <v>423</v>
+      </c>
+      <c r="D172" t="s">
+        <v>119</v>
+      </c>
+      <c r="E172" t="s">
+        <v>420</v>
+      </c>
+      <c r="F172" t="s">
+        <v>421</v>
+      </c>
+      <c r="G172" t="s">
+        <v>16</v>
+      </c>
+      <c r="H172" t="s">
+        <v>17</v>
+      </c>
+      <c r="I172" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" t="s">
+        <v>10</v>
+      </c>
+      <c r="B173" t="s">
+        <v>425</v>
+      </c>
+      <c r="C173" t="s">
+        <v>145</v>
+      </c>
+      <c r="D173" t="s">
+        <v>146</v>
+      </c>
+      <c r="E173" t="s">
+        <v>420</v>
+      </c>
+      <c r="F173" t="s">
+        <v>421</v>
+      </c>
+      <c r="G173" t="s">
+        <v>16</v>
+      </c>
+      <c r="H173" t="s">
+        <v>17</v>
+      </c>
+      <c r="I173" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" t="s">
+        <v>10</v>
+      </c>
+      <c r="B174" t="s">
+        <v>426</v>
+      </c>
+      <c r="C174" t="s">
+        <v>286</v>
+      </c>
+      <c r="D174" t="s">
+        <v>128</v>
+      </c>
+      <c r="E174" t="s">
+        <v>420</v>
+      </c>
+      <c r="F174" t="s">
+        <v>421</v>
+      </c>
+      <c r="G174" t="s">
+        <v>16</v>
+      </c>
+      <c r="H174" t="s">
+        <v>17</v>
+      </c>
+      <c r="I174" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" t="s">
+        <v>10</v>
+      </c>
+      <c r="B175" t="s">
+        <v>427</v>
+      </c>
+      <c r="C175" t="s">
+        <v>36</v>
+      </c>
+      <c r="D175" t="s">
+        <v>13</v>
+      </c>
+      <c r="E175" t="s">
+        <v>428</v>
+      </c>
+      <c r="F175" t="s">
+        <v>429</v>
+      </c>
+      <c r="G175" t="s">
+        <v>123</v>
+      </c>
+      <c r="H175" t="s">
+        <v>303</v>
+      </c>
+      <c r="I175" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" t="s">
+        <v>10</v>
+      </c>
+      <c r="B176" t="s">
+        <v>431</v>
+      </c>
+      <c r="C176" t="s">
+        <v>68</v>
+      </c>
+      <c r="D176" t="s">
+        <v>13</v>
+      </c>
+      <c r="E176" t="s">
+        <v>432</v>
+      </c>
+      <c r="F176" t="s">
+        <v>428</v>
+      </c>
+      <c r="G176" t="s">
+        <v>46</v>
+      </c>
+      <c r="H176" t="s">
+        <v>47</v>
+      </c>
+      <c r="I176" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" t="s">
+        <v>10</v>
+      </c>
+      <c r="B177" t="s">
+        <v>434</v>
+      </c>
+      <c r="C177" t="s">
         <v>43</v>
       </c>
-      <c r="G154" t="s">
-[...163 lines deleted...]
-      <c r="A161" t="s">
+      <c r="D177" t="s">
+        <v>13</v>
+      </c>
+      <c r="E177" t="s">
+        <v>432</v>
+      </c>
+      <c r="F177" t="s">
+        <v>428</v>
+      </c>
+      <c r="G177" t="s">
+        <v>46</v>
+      </c>
+      <c r="H177" t="s">
+        <v>47</v>
+      </c>
+      <c r="I177" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" t="s">
+        <v>10</v>
+      </c>
+      <c r="B178" t="s">
+        <v>436</v>
+      </c>
+      <c r="C178" t="s">
+        <v>53</v>
+      </c>
+      <c r="D178" t="s">
+        <v>13</v>
+      </c>
+      <c r="E178" t="s">
+        <v>432</v>
+      </c>
+      <c r="F178" t="s">
+        <v>428</v>
+      </c>
+      <c r="G178" t="s">
+        <v>46</v>
+      </c>
+      <c r="H178" t="s">
+        <v>47</v>
+      </c>
+      <c r="I178" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" t="s">
+        <v>10</v>
+      </c>
+      <c r="B179" t="s">
+        <v>437</v>
+      </c>
+      <c r="C179" t="s">
+        <v>160</v>
+      </c>
+      <c r="D179" t="s">
+        <v>13</v>
+      </c>
+      <c r="E179" t="s">
+        <v>432</v>
+      </c>
+      <c r="F179" t="s">
+        <v>428</v>
+      </c>
+      <c r="G179" t="s">
+        <v>46</v>
+      </c>
+      <c r="H179" t="s">
+        <v>47</v>
+      </c>
+      <c r="I179" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" t="s">
+        <v>10</v>
+      </c>
+      <c r="B180" t="s">
+        <v>438</v>
+      </c>
+      <c r="C180" t="s">
+        <v>27</v>
+      </c>
+      <c r="D180" t="s">
+        <v>97</v>
+      </c>
+      <c r="E180" t="s">
+        <v>439</v>
+      </c>
+      <c r="F180" t="s">
+        <v>440</v>
+      </c>
+      <c r="G180" t="s">
+        <v>46</v>
+      </c>
+      <c r="H180" t="s">
+        <v>47</v>
+      </c>
+      <c r="I180" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" t="s">
+        <v>10</v>
+      </c>
+      <c r="B181" t="s">
+        <v>442</v>
+      </c>
+      <c r="C181" t="s">
+        <v>71</v>
+      </c>
+      <c r="D181" t="s">
+        <v>13</v>
+      </c>
+      <c r="E181" t="s">
+        <v>439</v>
+      </c>
+      <c r="F181" t="s">
+        <v>440</v>
+      </c>
+      <c r="G181" t="s">
+        <v>46</v>
+      </c>
+      <c r="H181" t="s">
+        <v>47</v>
+      </c>
+      <c r="I181" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" t="s">
+        <v>10</v>
+      </c>
+      <c r="B182" t="s">
+        <v>443</v>
+      </c>
+      <c r="C182" t="s">
+        <v>12</v>
+      </c>
+      <c r="D182" t="s">
+        <v>13</v>
+      </c>
+      <c r="E182" t="s">
+        <v>444</v>
+      </c>
+      <c r="F182" t="s">
+        <v>445</v>
+      </c>
+      <c r="G182" t="s">
+        <v>16</v>
+      </c>
+      <c r="H182" t="s">
+        <v>17</v>
+      </c>
+      <c r="I182" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" t="s">
+        <v>10</v>
+      </c>
+      <c r="B183" t="s">
+        <v>446</v>
+      </c>
+      <c r="C183" t="s">
+        <v>41</v>
+      </c>
+      <c r="D183" t="s">
+        <v>13</v>
+      </c>
+      <c r="E183" t="s">
+        <v>444</v>
+      </c>
+      <c r="F183" t="s">
+        <v>445</v>
+      </c>
+      <c r="G183" t="s">
+        <v>16</v>
+      </c>
+      <c r="H183" t="s">
+        <v>17</v>
+      </c>
+      <c r="I183" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" t="s">
+        <v>10</v>
+      </c>
+      <c r="B184" t="s">
+        <v>447</v>
+      </c>
+      <c r="C184" t="s">
+        <v>85</v>
+      </c>
+      <c r="D184" t="s">
+        <v>13</v>
+      </c>
+      <c r="E184" t="s">
+        <v>444</v>
+      </c>
+      <c r="F184" t="s">
+        <v>445</v>
+      </c>
+      <c r="G184" t="s">
+        <v>16</v>
+      </c>
+      <c r="H184" t="s">
+        <v>17</v>
+      </c>
+      <c r="I184" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" t="s">
+        <v>10</v>
+      </c>
+      <c r="B185" t="s">
+        <v>448</v>
+      </c>
+      <c r="C185" t="s">
+        <v>317</v>
+      </c>
+      <c r="D185" t="s">
+        <v>21</v>
+      </c>
+      <c r="E185" t="s">
+        <v>444</v>
+      </c>
+      <c r="F185" t="s">
+        <v>445</v>
+      </c>
+      <c r="G185" t="s">
+        <v>16</v>
+      </c>
+      <c r="H185" t="s">
+        <v>17</v>
+      </c>
+      <c r="I185" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" t="s">
+        <v>10</v>
+      </c>
+      <c r="B186" t="s">
+        <v>449</v>
+      </c>
+      <c r="C186" t="s">
+        <v>109</v>
+      </c>
+      <c r="D186" t="s">
+        <v>13</v>
+      </c>
+      <c r="E186" t="s">
+        <v>444</v>
+      </c>
+      <c r="F186" t="s">
+        <v>445</v>
+      </c>
+      <c r="G186" t="s">
+        <v>16</v>
+      </c>
+      <c r="H186" t="s">
+        <v>17</v>
+      </c>
+      <c r="I186" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" t="s">
+        <v>10</v>
+      </c>
+      <c r="B187" t="s">
+        <v>450</v>
+      </c>
+      <c r="C187" t="s">
+        <v>451</v>
+      </c>
+      <c r="D187" t="s">
+        <v>360</v>
+      </c>
+      <c r="E187" t="s">
+        <v>452</v>
+      </c>
+      <c r="F187" t="s">
+        <v>453</v>
+      </c>
+      <c r="G187" t="s">
+        <v>16</v>
+      </c>
+      <c r="H187" t="s">
+        <v>57</v>
+      </c>
+      <c r="I187" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" t="s">
+        <v>10</v>
+      </c>
+      <c r="B188" t="s">
+        <v>454</v>
+      </c>
+      <c r="C188" t="s">
         <v>394</v>
       </c>
-      <c r="B161" t="s">
-[...181 lines deleted...]
-      <c r="B168" t="s">
+      <c r="D188" t="s">
+        <v>21</v>
+      </c>
+      <c r="E188" t="s">
+        <v>452</v>
+      </c>
+      <c r="F188" t="s">
+        <v>455</v>
+      </c>
+      <c r="G188" t="s">
+        <v>16</v>
+      </c>
+      <c r="H188" t="s">
+        <v>314</v>
+      </c>
+      <c r="I188" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" t="s">
+        <v>10</v>
+      </c>
+      <c r="B189" t="s">
+        <v>456</v>
+      </c>
+      <c r="C189" t="s">
+        <v>30</v>
+      </c>
+      <c r="D189" t="s">
+        <v>13</v>
+      </c>
+      <c r="E189" t="s">
+        <v>452</v>
+      </c>
+      <c r="F189" t="s">
+        <v>455</v>
+      </c>
+      <c r="G189" t="s">
+        <v>16</v>
+      </c>
+      <c r="H189" t="s">
+        <v>314</v>
+      </c>
+      <c r="I189" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" t="s">
+        <v>10</v>
+      </c>
+      <c r="B190" t="s">
+        <v>457</v>
+      </c>
+      <c r="C190" t="s">
+        <v>60</v>
+      </c>
+      <c r="D190" t="s">
+        <v>13</v>
+      </c>
+      <c r="E190" t="s">
+        <v>452</v>
+      </c>
+      <c r="F190" t="s">
+        <v>455</v>
+      </c>
+      <c r="G190" t="s">
+        <v>16</v>
+      </c>
+      <c r="H190" t="s">
+        <v>314</v>
+      </c>
+      <c r="I190" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" t="s">
+        <v>10</v>
+      </c>
+      <c r="B191" t="s">
+        <v>458</v>
+      </c>
+      <c r="C191" t="s">
+        <v>39</v>
+      </c>
+      <c r="D191" t="s">
+        <v>13</v>
+      </c>
+      <c r="E191" t="s">
+        <v>452</v>
+      </c>
+      <c r="F191" t="s">
+        <v>455</v>
+      </c>
+      <c r="G191" t="s">
+        <v>16</v>
+      </c>
+      <c r="H191" t="s">
+        <v>314</v>
+      </c>
+      <c r="I191" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" t="s">
+        <v>10</v>
+      </c>
+      <c r="B192" t="s">
+        <v>459</v>
+      </c>
+      <c r="C192" t="s">
+        <v>27</v>
+      </c>
+      <c r="D192" t="s">
+        <v>28</v>
+      </c>
+      <c r="E192" t="s">
+        <v>452</v>
+      </c>
+      <c r="F192" t="s">
+        <v>455</v>
+      </c>
+      <c r="G192" t="s">
+        <v>16</v>
+      </c>
+      <c r="H192" t="s">
+        <v>57</v>
+      </c>
+      <c r="I192" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" t="s">
+        <v>10</v>
+      </c>
+      <c r="B193" t="s">
+        <v>461</v>
+      </c>
+      <c r="C193" t="s">
+        <v>36</v>
+      </c>
+      <c r="D193" t="s">
+        <v>13</v>
+      </c>
+      <c r="E193" t="s">
+        <v>452</v>
+      </c>
+      <c r="F193" t="s">
+        <v>453</v>
+      </c>
+      <c r="G193" t="s">
+        <v>16</v>
+      </c>
+      <c r="H193" t="s">
+        <v>57</v>
+      </c>
+      <c r="I193" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" t="s">
+        <v>10</v>
+      </c>
+      <c r="B194" t="s">
+        <v>462</v>
+      </c>
+      <c r="C194" t="s">
+        <v>27</v>
+      </c>
+      <c r="D194" t="s">
+        <v>97</v>
+      </c>
+      <c r="E194" t="s">
+        <v>463</v>
+      </c>
+      <c r="F194" t="s">
+        <v>463</v>
+      </c>
+      <c r="G194" t="s">
+        <v>464</v>
+      </c>
+      <c r="H194" t="s">
+        <v>124</v>
+      </c>
+      <c r="I194" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" t="s">
+        <v>10</v>
+      </c>
+      <c r="B195" t="s">
+        <v>466</v>
+      </c>
+      <c r="C195" t="s">
+        <v>39</v>
+      </c>
+      <c r="D195" t="s">
+        <v>13</v>
+      </c>
+      <c r="E195" t="s">
+        <v>467</v>
+      </c>
+      <c r="F195" t="s">
+        <v>468</v>
+      </c>
+      <c r="G195" t="s">
+        <v>46</v>
+      </c>
+      <c r="H195" t="s">
+        <v>57</v>
+      </c>
+      <c r="I195" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" t="s">
+        <v>10</v>
+      </c>
+      <c r="B196" t="s">
+        <v>469</v>
+      </c>
+      <c r="C196" t="s">
+        <v>60</v>
+      </c>
+      <c r="D196" t="s">
+        <v>13</v>
+      </c>
+      <c r="E196" t="s">
+        <v>467</v>
+      </c>
+      <c r="F196" t="s">
+        <v>468</v>
+      </c>
+      <c r="G196" t="s">
+        <v>46</v>
+      </c>
+      <c r="H196" t="s">
+        <v>57</v>
+      </c>
+      <c r="I196" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" t="s">
+        <v>10</v>
+      </c>
+      <c r="B197" t="s">
+        <v>470</v>
+      </c>
+      <c r="C197" t="s">
+        <v>41</v>
+      </c>
+      <c r="D197" t="s">
+        <v>13</v>
+      </c>
+      <c r="E197" t="s">
+        <v>467</v>
+      </c>
+      <c r="F197" t="s">
+        <v>468</v>
+      </c>
+      <c r="G197" t="s">
+        <v>46</v>
+      </c>
+      <c r="H197" t="s">
+        <v>57</v>
+      </c>
+      <c r="I197" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" t="s">
+        <v>10</v>
+      </c>
+      <c r="B198" t="s">
+        <v>471</v>
+      </c>
+      <c r="C198" t="s">
+        <v>12</v>
+      </c>
+      <c r="D198" t="s">
+        <v>13</v>
+      </c>
+      <c r="E198" t="s">
+        <v>467</v>
+      </c>
+      <c r="F198" t="s">
+        <v>468</v>
+      </c>
+      <c r="G198" t="s">
+        <v>46</v>
+      </c>
+      <c r="H198" t="s">
+        <v>57</v>
+      </c>
+      <c r="I198" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" t="s">
+        <v>10</v>
+      </c>
+      <c r="B199" t="s">
+        <v>472</v>
+      </c>
+      <c r="C199" t="s">
+        <v>85</v>
+      </c>
+      <c r="D199" t="s">
+        <v>13</v>
+      </c>
+      <c r="E199" t="s">
+        <v>473</v>
+      </c>
+      <c r="F199" t="s">
+        <v>473</v>
+      </c>
+      <c r="G199" t="s">
+        <v>255</v>
+      </c>
+      <c r="H199" t="s">
+        <v>124</v>
+      </c>
+      <c r="I199" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" t="s">
+        <v>10</v>
+      </c>
+      <c r="B200" t="s">
+        <v>475</v>
+      </c>
+      <c r="C200" t="s">
+        <v>394</v>
+      </c>
+      <c r="D200" t="s">
+        <v>21</v>
+      </c>
+      <c r="E200" t="s">
+        <v>473</v>
+      </c>
+      <c r="F200" t="s">
+        <v>473</v>
+      </c>
+      <c r="G200" t="s">
+        <v>255</v>
+      </c>
+      <c r="H200" t="s">
+        <v>124</v>
+      </c>
+      <c r="I200" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" t="s">
+        <v>10</v>
+      </c>
+      <c r="B201" t="s">
+        <v>476</v>
+      </c>
+      <c r="C201" t="s">
+        <v>286</v>
+      </c>
+      <c r="D201" t="s">
+        <v>128</v>
+      </c>
+      <c r="E201" t="s">
+        <v>473</v>
+      </c>
+      <c r="F201" t="s">
+        <v>473</v>
+      </c>
+      <c r="G201" t="s">
+        <v>255</v>
+      </c>
+      <c r="H201" t="s">
+        <v>124</v>
+      </c>
+      <c r="I201" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" t="s">
+        <v>10</v>
+      </c>
+      <c r="B202" t="s">
+        <v>477</v>
+      </c>
+      <c r="C202" t="s">
+        <v>109</v>
+      </c>
+      <c r="D202" t="s">
+        <v>13</v>
+      </c>
+      <c r="E202" t="s">
+        <v>478</v>
+      </c>
+      <c r="F202" t="s">
+        <v>478</v>
+      </c>
+      <c r="G202" t="s">
+        <v>46</v>
+      </c>
+      <c r="H202" t="s">
+        <v>479</v>
+      </c>
+      <c r="I202" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" t="s">
+        <v>10</v>
+      </c>
+      <c r="B203" t="s">
+        <v>481</v>
+      </c>
+      <c r="C203" t="s">
+        <v>276</v>
+      </c>
+      <c r="D203" t="s">
+        <v>128</v>
+      </c>
+      <c r="E203" t="s">
+        <v>482</v>
+      </c>
+      <c r="F203" t="s">
+        <v>482</v>
+      </c>
+      <c r="G203" t="s">
+        <v>202</v>
+      </c>
+      <c r="H203" t="s">
+        <v>124</v>
+      </c>
+      <c r="I203" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" t="s">
+        <v>10</v>
+      </c>
+      <c r="B204" t="s">
+        <v>484</v>
+      </c>
+      <c r="C204" t="s">
+        <v>109</v>
+      </c>
+      <c r="D204" t="s">
+        <v>13</v>
+      </c>
+      <c r="E204" t="s">
+        <v>485</v>
+      </c>
+      <c r="F204" t="s">
+        <v>482</v>
+      </c>
+      <c r="G204" t="s">
+        <v>46</v>
+      </c>
+      <c r="H204" t="s">
+        <v>57</v>
+      </c>
+      <c r="I204" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" t="s">
+        <v>10</v>
+      </c>
+      <c r="B205" t="s">
+        <v>486</v>
+      </c>
+      <c r="C205" t="s">
+        <v>30</v>
+      </c>
+      <c r="D205" t="s">
+        <v>13</v>
+      </c>
+      <c r="E205" t="s">
+        <v>485</v>
+      </c>
+      <c r="F205" t="s">
+        <v>482</v>
+      </c>
+      <c r="G205" t="s">
+        <v>46</v>
+      </c>
+      <c r="H205" t="s">
+        <v>57</v>
+      </c>
+      <c r="I205" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" t="s">
+        <v>10</v>
+      </c>
+      <c r="B206" t="s">
+        <v>487</v>
+      </c>
+      <c r="C206" t="s">
+        <v>36</v>
+      </c>
+      <c r="D206" t="s">
+        <v>13</v>
+      </c>
+      <c r="E206" t="s">
+        <v>488</v>
+      </c>
+      <c r="F206" t="s">
+        <v>489</v>
+      </c>
+      <c r="G206" t="s">
+        <v>46</v>
+      </c>
+      <c r="H206" t="s">
+        <v>279</v>
+      </c>
+      <c r="I206" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" t="s">
+        <v>10</v>
+      </c>
+      <c r="B207" t="s">
+        <v>490</v>
+      </c>
+      <c r="C207" t="s">
+        <v>394</v>
+      </c>
+      <c r="D207" t="s">
+        <v>21</v>
+      </c>
+      <c r="E207" t="s">
+        <v>488</v>
+      </c>
+      <c r="F207" t="s">
+        <v>491</v>
+      </c>
+      <c r="G207" t="s">
+        <v>46</v>
+      </c>
+      <c r="H207" t="s">
+        <v>65</v>
+      </c>
+      <c r="I207" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" t="s">
+        <v>10</v>
+      </c>
+      <c r="B208" t="s">
+        <v>493</v>
+      </c>
+      <c r="C208" t="s">
+        <v>85</v>
+      </c>
+      <c r="D208" t="s">
+        <v>13</v>
+      </c>
+      <c r="E208" t="s">
+        <v>488</v>
+      </c>
+      <c r="F208" t="s">
+        <v>491</v>
+      </c>
+      <c r="G208" t="s">
+        <v>46</v>
+      </c>
+      <c r="H208" t="s">
+        <v>65</v>
+      </c>
+      <c r="I208" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" t="s">
+        <v>10</v>
+      </c>
+      <c r="B209" t="s">
+        <v>494</v>
+      </c>
+      <c r="C209" t="s">
+        <v>68</v>
+      </c>
+      <c r="D209" t="s">
+        <v>13</v>
+      </c>
+      <c r="E209" t="s">
+        <v>488</v>
+      </c>
+      <c r="F209" t="s">
+        <v>489</v>
+      </c>
+      <c r="G209" t="s">
+        <v>46</v>
+      </c>
+      <c r="H209" t="s">
+        <v>279</v>
+      </c>
+      <c r="I209" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" t="s">
+        <v>10</v>
+      </c>
+      <c r="B210" t="s">
+        <v>495</v>
+      </c>
+      <c r="C210" t="s">
+        <v>27</v>
+      </c>
+      <c r="D210" t="s">
+        <v>28</v>
+      </c>
+      <c r="E210" t="s">
+        <v>488</v>
+      </c>
+      <c r="F210" t="s">
+        <v>491</v>
+      </c>
+      <c r="G210" t="s">
+        <v>46</v>
+      </c>
+      <c r="H210" t="s">
+        <v>65</v>
+      </c>
+      <c r="I210" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" t="s">
+        <v>10</v>
+      </c>
+      <c r="B211" t="s">
+        <v>496</v>
+      </c>
+      <c r="C211" t="s">
+        <v>12</v>
+      </c>
+      <c r="D211" t="s">
+        <v>13</v>
+      </c>
+      <c r="E211" t="s">
+        <v>488</v>
+      </c>
+      <c r="F211" t="s">
+        <v>491</v>
+      </c>
+      <c r="G211" t="s">
+        <v>46</v>
+      </c>
+      <c r="H211" t="s">
+        <v>65</v>
+      </c>
+      <c r="I211" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" t="s">
+        <v>10</v>
+      </c>
+      <c r="B212" t="s">
+        <v>498</v>
+      </c>
+      <c r="C212" t="s">
+        <v>286</v>
+      </c>
+      <c r="D212" t="s">
+        <v>499</v>
+      </c>
+      <c r="E212" t="s">
+        <v>500</v>
+      </c>
+      <c r="F212" t="s">
+        <v>501</v>
+      </c>
+      <c r="G212" t="s">
+        <v>16</v>
+      </c>
+      <c r="H212" t="s">
         <v>17</v>
       </c>
-      <c r="C168" t="s">
-[...196 lines deleted...]
-      <c r="H175" t="s">
+      <c r="I212" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" t="s">
+        <v>10</v>
+      </c>
+      <c r="B213" t="s">
+        <v>503</v>
+      </c>
+      <c r="C213" t="s">
         <v>423</v>
       </c>
-    </row>
-[...368 lines deleted...]
-      <c r="B190" t="s">
+      <c r="D213" t="s">
+        <v>119</v>
+      </c>
+      <c r="E213" t="s">
+        <v>500</v>
+      </c>
+      <c r="F213" t="s">
+        <v>501</v>
+      </c>
+      <c r="G213" t="s">
+        <v>16</v>
+      </c>
+      <c r="H213" t="s">
         <v>17</v>
       </c>
-      <c r="C190" t="s">
-[...360 lines deleted...]
-      <c r="B204" t="s">
+      <c r="I213" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" t="s">
+        <v>10</v>
+      </c>
+      <c r="B214" t="s">
+        <v>504</v>
+      </c>
+      <c r="C214" t="s">
+        <v>85</v>
+      </c>
+      <c r="D214" t="s">
+        <v>13</v>
+      </c>
+      <c r="E214" t="s">
+        <v>500</v>
+      </c>
+      <c r="F214" t="s">
+        <v>501</v>
+      </c>
+      <c r="G214" t="s">
+        <v>16</v>
+      </c>
+      <c r="H214" t="s">
         <v>17</v>
       </c>
-      <c r="C204" t="s">
-[...249 lines deleted...]
-        <v>491</v>
+      <c r="I214" t="s">
+        <v>502</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">