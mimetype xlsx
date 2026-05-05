--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -12,2954 +12,2951 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="968">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="967">
   <si>
     <t>Nº Portaria</t>
   </si>
   <si>
     <t>Beneficiário</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Data Ida</t>
   </si>
   <si>
     <t>Data Volta</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo</t>
   </si>
   <si>
+    <t>049/2025 1</t>
+  </si>
+  <si>
+    <t>Cleber Soares de Oliveira</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Brasilia-DF</t>
+  </si>
+  <si>
+    <t>9.800,00</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DE CURSO DE CAPACITAÇÃO PARA PARLAMENTARES EM INTRODUÇÃO AO MANDATO LEGISLATIVO</t>
+  </si>
+  <si>
     <t>487/2025</t>
   </si>
   <si>
     <t>Emanuel Silva Moraes</t>
   </si>
   <si>
     <t>Assessor Parlamentar</t>
   </si>
   <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>Marabá-PA</t>
   </si>
   <si>
     <t>1.000,00</t>
   </si>
   <si>
     <t>Protocolar documetno físico junto ao Ministério Público Federal.</t>
   </si>
   <si>
+    <t>485/2025</t>
+  </si>
+  <si>
+    <t>Charles Gutiere Martins de Melo</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>Belém-PA</t>
+  </si>
+  <si>
+    <t>1.400,00</t>
+  </si>
+  <si>
+    <t>Extensão  do  período  de  concessão  de  diária(s)implica  em pagamento complementar  de  diária(s)referente  ao(s)  dia(s) 19/12/2025, (1diárias),  totalizando R$   1.400,00(mil  e quatrocentos reais).</t>
+  </si>
+  <si>
+    <t>483/2025</t>
+  </si>
+  <si>
+    <t>Renivaldo Martins Nunes</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>481/2025</t>
+  </si>
+  <si>
+    <t>Raimundo de Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>Belém - PA</t>
+  </si>
+  <si>
+    <t>Extensão  do  período  de  concessão  de  diária(s)implica  em pagamento complementar  de  diária(s)referente  ao(s)  dia(s) 18/12/2025, (1diárias),  totalizando R$   1.400,00(mil  e quatrocentos reais).</t>
+  </si>
+  <si>
     <t>480/2025</t>
   </si>
   <si>
     <t>Márcio Oliveira da Silva</t>
   </si>
   <si>
     <t>Parlamentar Presidente</t>
   </si>
   <si>
-    <t>19/12/2025</t>
-[...41 lines deleted...]
-    <t>15/12/2025</t>
+    <t>479/2025</t>
+  </si>
+  <si>
+    <t>Euder da Costa leite</t>
+  </si>
+  <si>
+    <t>7.000,00</t>
+  </si>
+  <si>
+    <t>Reuniões com Deputados e Senadores do Estado do Pará, visando tratar de demandas de interesse do Município, que necessitam de acompanhamento e encaminhamentos junto aos respectivos gabinetes. As agendas têm como objetivo dar andamento às tratativas em curso, reforçar pleitos institucionais e buscar o avanço de projetos, emendas e apoio político administrativo em benefício da população municipal.</t>
+  </si>
+  <si>
+    <t>478/2025</t>
+  </si>
+  <si>
+    <t>Reginaldo Pereira da Silva</t>
+  </si>
+  <si>
+    <t>IR A BRASILIA - DF, DISCUTIR E BUSCAR SOLUÇÕES PARA OS PROBLEMAS DO MUNÍCIPIO, EM ESPECIAL A LIBERAÇÃO DE RECURSOS PARA OBRAS E PROJETOS IMPORTANTES PARA NOSSA COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>477/2025</t>
+  </si>
+  <si>
+    <t>Cícero Alves do Nascimento</t>
+  </si>
+  <si>
+    <t>Chefe de Segurança Legislativa</t>
+  </si>
+  <si>
+    <t>Participar de reunião de grande importância no TCM relacionado aos serviços do poder legislativo, aproveitando a viagem estarei também na ALEPA em uma reunião com parlamentares da casa e deputado estadual.</t>
+  </si>
+  <si>
+    <t>476/2025</t>
+  </si>
+  <si>
+    <t>Antônia Auderisa de Oliveira Alencar</t>
+  </si>
+  <si>
+    <t>14/12/2025</t>
+  </si>
+  <si>
+    <t>Reuniões oficiais junto ao Deputado, levando demandas dos munícipes.</t>
+  </si>
+  <si>
+    <t>475/2025</t>
+  </si>
+  <si>
+    <t>José Roberto Pinheiro dos Santos</t>
+  </si>
+  <si>
+    <t>O ASSESSOR JOSÉ ROBERTO PINHEIRO DOS SANTOS NO USO DAS ATRIBUIÇÕES LEGAIS, ESTARÁ VISITANDO A ALEPA. ASSEMBLEIA LEGISLATIVA DO ESTADO DO PARÁ, PARA TRATAR DE ASSSUNTOS DO MUNÍCIPIO.</t>
+  </si>
+  <si>
+    <t>473/2025</t>
+  </si>
+  <si>
+    <t>5.600,00</t>
+  </si>
+  <si>
+    <t>A viagem oficial à cidade de Belém/PA terá como finalidade o cumprimento de agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA) e ao Tribunal de Contas dos Municípios do Estado do Pará (TCM/PA), com o objetivo de acompanhar e obter orientações quanto à correta aplicação e fiscalização dos recursos do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>472/2025</t>
+  </si>
+  <si>
+    <t>Será realizada viagem oficial à cidade de Belém/PA, com o objetivo de cumprir agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA), ocasião em que haverá visita ao Gabinete do Deputado Estadual Fábio Figueira para apresentação e formalização de solicitações de recursos destinados ao município de Ourilândia do Norte. No Tribunal de Contas dos Municípios do Estado do Pará (TCM/PA), com a finalidade de acompanhar as ações do Poder Executivo Municipal de Ourilândia do Norte, bem como obter orientações técnicas e esclarecimentos voltados ao fortalecimento da Gestão Pública Municipal.</t>
+  </si>
+  <si>
+    <t>471/2025</t>
+  </si>
+  <si>
+    <t>Participar de reuniões institucionais junto a órgãos públicos estaduais/federais, visando a captação de recursos e a busca de melhorias para o Município de Ourilândia do Norte. Nesta viajem pretendo tratar de demandas prioritárias do Município, relacionadas a áreas como saúde, educação, infraestrutura, assistência social e desenvolvimento econômico. Buscar informações técnicas e administrativas, com o objetivo de subsidiar projetos de lei, requerimentos e outras ações legislativas.</t>
+  </si>
+  <si>
+    <t>470/2025</t>
+  </si>
+  <si>
+    <t>Jeferson Souza da Silva</t>
+  </si>
+  <si>
+    <t>Chefe de Sessão e Gestão e Infraestrutura da Segurança da Informação</t>
+  </si>
+  <si>
+    <t>Visitarei a Assembleia Legislativa para intercâmbio técnico com a equipe de TI e o TCM para buscar orientações especializadas. O objetivo é adquirir conhecimentos e alinhar práticas para aprimorar a gestão tecnológica da Câmara.</t>
+  </si>
+  <si>
+    <t>469/2025</t>
+  </si>
+  <si>
+    <t>Fabrício Calil Galvão Ferreira</t>
+  </si>
+  <si>
+    <t>Ir à cidade de Brasília, onde será realizada reunião no gabinete do Deputado Federal Antônio Doido. O encontro tem como objetivo tratar de demandas e buscar melhorias voltadas ao desenvolvimento do município de Ourilândia do Norte, visando atender às necessidades da população e fortalecer as ações em prol do interesse público.</t>
+  </si>
+  <si>
+    <t>468/2025</t>
+  </si>
+  <si>
+    <t>Genivan da Mata</t>
+  </si>
+  <si>
+    <t>Reunião no gabinete do Deputado Federal Antônio Doido, destinada ao alinhamento de demandas institucionais e ao encaminhamento de demandas do município.</t>
+  </si>
+  <si>
+    <t>467/2025</t>
+  </si>
+  <si>
+    <t>Marcondes Alves da Silva</t>
+  </si>
+  <si>
+    <t>Técnico Legislativo</t>
+  </si>
+  <si>
+    <t>Reunir com deputados e assessores, para tratar pautas institucionais, alinhar ações e projetos de interesse público por meio de comunicação direta com os parlamentares supra citados.</t>
   </si>
   <si>
     <t>466/2025</t>
   </si>
   <si>
     <t>Samuel Martins Barbosa</t>
   </si>
   <si>
-    <t>5.600,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Fazer a assessoria do parlamentar em agenda institucional junto ao TCM, à Secretaria de Esporte e à ALEPA, com participação em reuniões e acompanhamento de demandas de interesse do órgão.</t>
   </si>
   <si>
-    <t>470/2025</t>
-[...43 lines deleted...]
-  <si>
     <t>465/2025</t>
   </si>
   <si>
     <t>Edivaldo Borges Gomes</t>
   </si>
   <si>
     <t>Ir à Belém - PA, para cumprimento de agenda institucional junto ao TCM, à Secretaria de Esporte e à ALEPA, visando participação em reuniões e tratativas administrativas de interesse do órgão. A presença é necessária para o adequado acompanhamento das demandas, não sendo possível a realização das atividades de forma remota.</t>
   </si>
   <si>
-    <t>478/2025</t>
-[...13 lines deleted...]
-  <si>
     <t>464/2025</t>
   </si>
   <si>
     <t>Leandro de Jesus Paixão</t>
   </si>
   <si>
     <t>Assessor Jurídico</t>
   </si>
   <si>
     <t>Acompanhar os trabalhos junto ao Tribunal de Contas dos Municípios (TCM/PA) e à Secretaria de Esporte e Lazer (SEEL), garantindo que todas as ações e consultas protocolares estejam em conformidade com a lei, prevenindo erros e zelando pelo interesse público.</t>
   </si>
   <si>
+    <t>463/2025</t>
+  </si>
+  <si>
+    <t>Cumprir agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA) e à Secretaria de Estado de Esporte. A viagem tem como objetivo tratar de assuntos de interesse do município, buscar orientações técnicas e administrativas, bem como acompanhar e encaminhar demandas relacionadas às políticas públicas e ao fortalecimento das ações voltadas ao desenvolvimento esportivo municipal, contribuindo para a melhoria dos serviços prestados à população.</t>
+  </si>
+  <si>
+    <t>462/2025</t>
+  </si>
+  <si>
+    <t>Walmy Cesar Costa Rodrigues</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>Reunião na Secretaria de Esporte do Estado, a ALEPA e o Tribunal de Contas dos Municípios. Para discutir ações estratégicas para o fortalecimento das políticas públicas de esporte, com foco na melhoria da infraestrutura, na ampliação dos projetos sociais e na promoção de iniciativas que beneficiem a juventude e a comunidade em geral. Reunião com Deputados Estaduais para alinhar projetos, compartilhar demandas e avançar na construção de iniciativas que contribuam diretamente para o desenvolvimento social e para o bem-estar da população. Reunião no TCM para esclarecer dúvidas, alinhar procedimentos e buscar orientações técnicas que contribuam para uma atuação cada vez mais transparente e eficiente.</t>
+  </si>
+  <si>
+    <t>461/2025</t>
+  </si>
+  <si>
+    <t>Ir à cidade de Belém/PA, cumprir agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA) e à Secretaria de Estado de Esporte. A viagem tem como objetivo tratar de assuntos de interesse do município, buscar orientações técnicas e administrativas, bem como acompanhar e encaminhar demandas relacionadas às políticas públicas e ao fortalecimento das ações voltadas ao desenvolvimento esportivo municipal, contribuindo para a melhoria dos serviços prestados à população.</t>
+  </si>
+  <si>
     <t>460/2025</t>
   </si>
   <si>
     <t>Ozenilto Bueno dos Reis</t>
   </si>
   <si>
-    <t>14/12/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Justifico a necessidade de emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na próxima semana, onde estarei cumprindo agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA) e à Secretaria de Estado de Esporte, prestando assessoria aos parlamentares do Município de Ourilândia do Norte.</t>
   </si>
   <si>
-    <t>476/2025</t>
-[...52 lines deleted...]
-  <si>
     <t>459/2025</t>
   </si>
   <si>
     <t>Emanuel da Silva Moraes</t>
   </si>
   <si>
     <t>Justifico a necessidade de emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, onde estarei cumprindo agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA) e à Secretaria de Estado de Esporte, prestando assessoria aos parlamentares do Município de Ourilândia do Norte.</t>
   </si>
   <si>
-    <t>462/2025</t>
-[...23 lines deleted...]
-    <t>Participar de reuniões institucionais junto a órgãos públicos estaduais/federais, visando a captação de recursos e a busca de melhorias para o Município de Ourilândia do Norte. Nesta viajem pretendo tratar de demandas prioritárias do Município, relacionadas a áreas como saúde, educação, infraestrutura, assistência social e desenvolvimento econômico. Buscar informações técnicas e administrativas, com o objetivo de subsidiar projetos de lei, requerimentos e outras ações legislativas.</t>
+    <t>455/2025</t>
+  </si>
+  <si>
+    <t>Weeglas Myller Brito de Rocha</t>
+  </si>
+  <si>
+    <t>09/12/2025</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião em Belém na ALEPA junto no gabinete do deputado Torrinho Torres e do deputado Fabio Figueira, para um assunto de suma importância para o município de Ourilândia através de emendas prometida a um parlamentar a qual me autoriza a Participar desta reunião para firma esta parceria.</t>
+  </si>
+  <si>
+    <t>454/2025</t>
+  </si>
+  <si>
+    <t>Bobb Charlston Galvão de Melo</t>
+  </si>
+  <si>
+    <t>07/12/2025</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>Participar de reunião com deputado Torrinho torres e deputado Lu Ogawa o objetivo e tratar de assuntos de interesse do município</t>
+  </si>
+  <si>
+    <t>453/2025</t>
+  </si>
+  <si>
+    <t>Thiago Henrique Santos França</t>
+  </si>
+  <si>
+    <t>06/12/2025</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>Brasília-DF</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica em reunião no gabinete da deputada Elcione barbalho para tratativas de uma demanda do município de Ourilândia do norte</t>
+  </si>
+  <si>
+    <t>452/2025</t>
+  </si>
+  <si>
+    <t>Israel Maciel de Souza Silva</t>
+  </si>
+  <si>
+    <t>Chefe de Gabinete</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
+  </si>
+  <si>
+    <t>06/11/2025</t>
+  </si>
+  <si>
+    <t>Reunião destinada a tratar de demandas e buscar melhorias para o município. O encontro tem como objetivo fortalecer o diálogo institucional e viabilizar ações e projetos que contribuam para o desenvolvimento local e o bem-estar da população.</t>
+  </si>
+  <si>
+    <t>451/2025</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>05/12/2025</t>
+  </si>
+  <si>
+    <t>Cumprir agenda oficial no gabinete do Deputado Antônio Doido. A visita tem como finalidade apresentar demandas e discutir propostas de melhorias para o nosso município, abrangendo áreas como infraestrutura, serviços públicos e desenvolvimento local. A reunião busca fortalecer parcerias e viabilizar ações que beneficiem diretamente nossa população. Conto com a aprovação desta solicitação para o devido cumprimento da agenda institucional.</t>
+  </si>
+  <si>
+    <t>450/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o Deputado Federal Antônio Leocádio, como finalidade tratar de demandas e projetos estratégicos do município, além de discutir parcerias que contribuam para o desenvolvimento local. Reunião é essencial para alinhar ações e encaminhar solicitações junto ao Legislativo Federal, justificando o deslocamento para cumprimento de agenda oficial e representação institucional.</t>
+  </si>
+  <si>
+    <t>449/2025</t>
+  </si>
+  <si>
+    <t>Moacir Dias Cordeiro</t>
+  </si>
+  <si>
+    <t>Motorista</t>
+  </si>
+  <si>
+    <t>Brasília</t>
+  </si>
+  <si>
+    <t>Conduzir veiculo oficial com servidores publico da câmara para curso de capacitação técnica</t>
+  </si>
+  <si>
+    <t>448/2025</t>
+  </si>
+  <si>
+    <t>Brunno Cabral Santana</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica ao Vereador Euder Leite em agenda institucional junto à Casa Civil do Governo do Estado, COHAB/PA e Secretaria de Estado das Cidades e Integração Regional, para tratar de demandas de interesse público relacionadas à infraestrutura, habitação e desenvolvimento urbano do município de Ourilândia do Norte, sendo indispensável ao exercício de suas atribuições parlamentares.</t>
+  </si>
+  <si>
+    <t>447/2025</t>
+  </si>
+  <si>
+    <t>Wesley Francisco de Souza</t>
+  </si>
+  <si>
+    <t>Participação no 654º Curso de Capacitação, cuja programação segue o cronograma de estruturação administrativa e dos fluxos internos do Legislativo Municipal. Durante o evento, serão realizadas as etapas de credenciamento, entrega de materiais e o desenvolvimento das atividades referentes aos seguintes módulos: Módulo I, Módulo II, Módulo III</t>
+  </si>
+  <si>
+    <t>444/2025</t>
+  </si>
+  <si>
+    <t>Assessor Juridico</t>
+  </si>
+  <si>
+    <t>participar do curso para assessores</t>
+  </si>
+  <si>
+    <t>443/2025</t>
+  </si>
+  <si>
+    <t>participação no 654º Curso de Capacitação, cuja programação segue o cronograma de estruturação administrativa e dos fluxos internos do Legislativo Municipal. Durante o evento, serão realizadas as etapas de credenciamento, entrega de materiais e o desenvolvimento das atividades referentes aos seguintes módulos: Módulo I, Módulo II, Módulo III</t>
+  </si>
+  <si>
+    <t>442/2025</t>
+  </si>
+  <si>
+    <t>participação no 654º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos, a ser realizado em Brasília – DF, nos dias 02 a 05 de dezembro de 2025, é de grande importância para o aprimoramento técnico e institucional das atividades desempenhadas no âmbito da administração pública municipal</t>
+  </si>
+  <si>
+    <t>441/2025</t>
+  </si>
+  <si>
+    <t>Rosivaldo dos Santos de Jesus</t>
+  </si>
+  <si>
+    <t>participação no 654º Curso de Capacitação, cuja programação segue o cronograma de estruturação administrativa e dos fluxos internos do Legislativo Municipal. Durante o evento, serão realizadas as etapas de credenciamento, entrega de materiais e o desenvolvimento das atividades referentes aos seguintes módulos: Módulo I, Módulo II, Módulo III.</t>
+  </si>
+  <si>
+    <t>440/2025</t>
+  </si>
+  <si>
+    <t>participação no 654º Curso de Capacitação, cuja programação segue o cronograma de estruturação administrativa e dos fluxos internos do Legislativo Municipal. Durante o evento, serão realizadas as etapas de credenciamento, entrega de materiais e o desenvolvimento das atividades referentes aos seguintes módulos: Módulo I, Módulo II e Módulo III.</t>
+  </si>
+  <si>
+    <t>439/2025</t>
+  </si>
+  <si>
+    <t>Isaque SIlva de Jesus Ribeiro</t>
+  </si>
+  <si>
+    <t>A participação no Curso para Assessores justifica-se pela necessidade de aprimoramento das competências técnicas e administrativas essenciais ao desempenho eficiente das atividades de assessoramento.</t>
+  </si>
+  <si>
+    <t>438/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO CURSO DE CAPACITAÇÃO PARA VEREADORES.</t>
+  </si>
+  <si>
+    <t>437/2025</t>
+  </si>
+  <si>
+    <t>Romildo Veloso e Silva</t>
+  </si>
+  <si>
+    <t>BRASILIA-DF</t>
+  </si>
+  <si>
+    <t>Participação no 654º Curso de Capacitação, cuja programação segue o cronograma de estruturação administrativa e dos fluxos internos do Legislativo Municipal. Durante o evento, serão realizadas as etapas de credenciamento, entrega de materiais e o desenvolvimento das atividades referentes aos seguintes módulos: Módulo I, Módulo II, Módulo III.</t>
+  </si>
+  <si>
+    <t>436/2025</t>
+  </si>
+  <si>
+    <t>Jailton Rodrigues Rocha</t>
+  </si>
+  <si>
+    <t>PARTICIPAÇÃO NO 654º CURSO DE CAPACITAÇÃO</t>
+  </si>
+  <si>
+    <t>435/2025</t>
+  </si>
+  <si>
+    <t>Eduardo Bismarc Pereira da Silva</t>
+  </si>
+  <si>
+    <t>A participação no 654º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos, a ser realizado em Brasília – DF, nos dias 02 a 05 de dezembro de 2025, é de grande importância para o aprimoramento técnico e institucional das atividades desempenhadas no âmbito da administração pública municipal.</t>
+  </si>
+  <si>
+    <t>434/2025</t>
+  </si>
+  <si>
+    <t>Maria Rosa de Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>Participação no 654º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos, a ser realizado em Brasília – DF, nos dias 02 a 05 de dezembro de 2025, é de grande importância para o aprimoramento técnico e institucional das atividades desempenhadas no âmbito da administração pública municipal.</t>
+  </si>
+  <si>
+    <t>433/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO CURSO DE CAPACITAÇÃO PARA ASSESSORES</t>
+  </si>
+  <si>
+    <t>432/2025</t>
+  </si>
+  <si>
+    <t>Elaine Ramos Santos</t>
+  </si>
+  <si>
+    <t>ESTRUTURAÇÃO ADMINISTRATIVA E FLUXOS INTERNOS DO LEGISLATIVO MUNINICIPAL: DESAFIOS E BOAS PRÁTICAS</t>
+  </si>
+  <si>
+    <t>431/2025</t>
+  </si>
+  <si>
+    <t>Curso de capacitação: ESTRUTURAÇÃO ADMINISTRATIVA E FLUXOS INTERNOS DO LEGISLATIVO MUNINICIPAL: DESAFIOS E BOAS PRÁTICAS.</t>
+  </si>
+  <si>
+    <t>430/2025</t>
+  </si>
+  <si>
+    <t>428/2025</t>
+  </si>
+  <si>
+    <t>Participação no 654º Curso de Capacitação, cuja programação segue o cronograma de Estruturação Administrativa e dos Fluxos internos do Legislativo Municipal. Durante o evento, serão realizadas as etapas de credenciamento, entrega de materiais e o desenvolvimento das atividades referentes aos seguintes módulos: Módulo 1, Módulo 2 e Módulo 3.</t>
+  </si>
+  <si>
+    <t>427/2025</t>
+  </si>
+  <si>
+    <t>426/2025</t>
+  </si>
+  <si>
+    <t>Euder da Costa Leite</t>
+  </si>
+  <si>
+    <t>Cumprir agenda institucional junto à Casa Civil do Governo do Estado, COHAB/PA e Secretaria de Estado das Cidades e Integração Regional, para tratar de demandas de interesse público relacionadas à infraestrutura, habitação e desenvolvimento urbano do município de Ourilândia do Norte, sendo indispensável ao exercício de suas atribuições parlamentares.</t>
+  </si>
+  <si>
+    <t>425/2025</t>
+  </si>
+  <si>
+    <t>Levy Sobral dos Santos Júnior</t>
+  </si>
+  <si>
+    <t>25/11/2025</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica em reuniões junto aos vereadores.</t>
+  </si>
+  <si>
+    <t>424/2025</t>
+  </si>
+  <si>
+    <t>Thaynara Carlson</t>
+  </si>
+  <si>
+    <t>29/11/2025</t>
+  </si>
+  <si>
+    <t>Participar de reunião técnica representando e atuando sobre demandas de convênio e emendas destinados ao município de Ourilândia do Norte, de ordem do vereador Genivam da Mata, junto ao Gab. do Dep. Estadual Torrinho e junto ao Gab. do Dep. Estadual Chicão.</t>
+  </si>
+  <si>
+    <t>422/2025</t>
+  </si>
+  <si>
+    <t>Dirigir veículo oficial em viagem a cidade de Belém - PA, conduzindo vereadores e servidores da Câmara Municipal em suas agendas oficiais na cidade mencionada.</t>
+  </si>
+  <si>
+    <t>421/2025</t>
+  </si>
+  <si>
+    <t>Eduarda dos Santos Cunha Alencar</t>
+  </si>
+  <si>
+    <t>Prestar assessoria parlamentar em reunião no gabinete do Deputado Federal Antônio Doido.</t>
+  </si>
+  <si>
+    <t>420/2025</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
+  </si>
+  <si>
+    <t>Maraba-PA</t>
+  </si>
+  <si>
+    <t>O deslocamento a marabá tem como objetivo levar um carro oficial para que os vereadores vão a Belém do Pará, pois o carro em que estava deu problemas mecânico, e esta estacionado a espera do guincho para as medida cabível do seguro, e a reunião dos mesmo esta marcada nesta presente data e não pode ser cancelada, por se tratar de agenda e demandas do município.</t>
+  </si>
+  <si>
+    <t>419/2025</t>
+  </si>
+  <si>
+    <t>Elian Jadson Ascenção Silva</t>
+  </si>
+  <si>
+    <t>23/11/2025</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o Vereador Charles Gutierre em viagem oficial à cidade de Belém/PA, onde cumpriremos agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e no Tribunal de Contas dos Municípios (TCM-PA).</t>
+  </si>
+  <si>
+    <t>418/2025</t>
+  </si>
+  <si>
+    <t>Belém- PÁ</t>
+  </si>
+  <si>
+    <t>Deslocar-se-á para a cidade de Belém, com o objetivo de realizar visitas institucionais em órgãos essenciais para o andamento das atividades legislativas e administrativas do município. Durante a viagem, o vereador cumprirá agenda na Assembleia Legislativa do Estado do Pará (ALEPA) e no Tribunal de Contas dos Municípios (TCM-PA), onde tratará de assuntos relacionados a demandas parlamentares, acompanhamento de projetos, orientações técnicas e outras tratativas necessárias ao interesse público.</t>
+  </si>
+  <si>
+    <t>417/2025</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica junto aos vereadores na ALEPA e participar de reunião de suma importância para o município de Ourilândia.</t>
+  </si>
+  <si>
+    <t>416/2025</t>
+  </si>
+  <si>
+    <t>Assessor Especial Presidencia</t>
+  </si>
+  <si>
+    <t>Belem-PA</t>
+  </si>
+  <si>
+    <t>415/2025</t>
+  </si>
+  <si>
+    <t>Chefe de Gabinete da Presidencia</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica junto aos vereadores na ALEPA em reunião com deputado Fábio figueira, torrinho torres, e o presidente da ALEPA deputado Chicão.</t>
+  </si>
+  <si>
+    <t>414/2025</t>
+  </si>
+  <si>
+    <t>Eu, vereador Raimundo de Oliveira, informo que estarei me deslocando para Belém – PA nos próximos dias para cumprir agenda institucional na ALEPA e no TCM-PA.</t>
+  </si>
+  <si>
+    <t>413/2025</t>
+  </si>
+  <si>
+    <t>Na ALEPA, está prevista reunião com o Deputado Fábio Figueiras para tratar de pautas estratégicas voltadas à captação de recursos e ao fortalecimento de projetos de desenvolvimento para Ourilândia do Norte. Em seguida, haverá visita ao TCM para acompanhar processos de fiscalização e documentação do município, garantindo transparência e o adequado andamento das demandas.</t>
+  </si>
+  <si>
+    <t>412/2025</t>
+  </si>
+  <si>
+    <t>Reunião com Dep. Estadual Torrinho Torres e reunião no Tribunal de Contas dos Municípios com a conselheira Ane Pontes.</t>
+  </si>
+  <si>
+    <t>411/2025</t>
+  </si>
+  <si>
+    <t>17/11/2025</t>
+  </si>
+  <si>
+    <t>CURSO SOBRE ADMINISTRAÇÃO PÚBLICA E ORÇAMENTO; CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL, JUNTAMENTE COM O VEREADOR REGINALDO PEREIRA DA SILVA.</t>
+  </si>
+  <si>
+    <t>410/2025</t>
+  </si>
+  <si>
+    <t>CURSO SOBRE ADMINISTRAÇÃO PÚBLICA E ORÇAMENTO; CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL.</t>
+  </si>
+  <si>
+    <t>408/2025</t>
+  </si>
+  <si>
+    <t>21/11/2025</t>
+  </si>
+  <si>
+    <t>Participação no 652º Curso de Capacitação em Administração Pública e Orçamento, em Brasília–DF, é necessária para aprimorar conhecimentos em gestão fiscal e administrativa, contribuindo para melhorar as atividades do gabinete</t>
+  </si>
+  <si>
+    <t>407/2025</t>
+  </si>
+  <si>
+    <t>16/11/2025</t>
+  </si>
+  <si>
+    <t>22/11/2025</t>
+  </si>
+  <si>
+    <t>Conduzir veiculo oficial da câmara para realização de curso de capacitação.</t>
+  </si>
+  <si>
+    <t>406/2025</t>
+  </si>
+  <si>
+    <t>Marcos Gianezini</t>
+  </si>
+  <si>
+    <t>652º Curso de Capacitação Administração Pública e Orçamento: Caminhos para o planejamento e a responsabilidade fiscal.</t>
+  </si>
+  <si>
+    <t>405/2025</t>
+  </si>
+  <si>
+    <t>404/2025</t>
+  </si>
+  <si>
+    <t>Participar de curso de capacitação técnico, para os trabalhos legislativo.</t>
+  </si>
+  <si>
+    <t>403/2025</t>
+  </si>
+  <si>
+    <t>Antônio Ronaldo Alencar</t>
+  </si>
+  <si>
+    <t>PARTICIPAÇÃO NO CURSO SOBRE ADMINISTRAÇÃO PÚBLICA E ORÇAMENTO: CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL.</t>
+  </si>
+  <si>
+    <t>402/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAÇÃO NO CURSO SOBRE ADMINISTRAÇÃO PÚBLICA E ORÇAMENTO: CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL</t>
+  </si>
+  <si>
+    <t>401/2025</t>
+  </si>
+  <si>
+    <t>Katiane Silva Ribeiro</t>
+  </si>
+  <si>
+    <t>Secretária ADM</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DE CURSO ADMINISTRATIVO PÚBLICA E ORÇAMENTO: CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL.</t>
+  </si>
+  <si>
+    <t>400/2025</t>
+  </si>
+  <si>
+    <t>Diogo Gomes de Sousa</t>
+  </si>
+  <si>
+    <t>Controlador interno</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DE CURSO DE ADMINISTRAÇÃO PÚBLICA E ORÇAMENTO: CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL</t>
+  </si>
+  <si>
+    <t>399/2025</t>
+  </si>
+  <si>
+    <t>398/2025</t>
+  </si>
+  <si>
+    <t>Maratania de Sousa Silva</t>
+  </si>
+  <si>
+    <t>Participação no 652º Curso de Capacitação Administração Pública e Orçamento: Caminhos para o planejamento e a responsabilidade fiscal.</t>
+  </si>
+  <si>
+    <t>397/2025</t>
+  </si>
+  <si>
+    <t>Wévylla Andressa Faria de Oliveira</t>
+  </si>
+  <si>
+    <t>Gestor de Patrimônio e Almoxarifado</t>
+  </si>
+  <si>
+    <t>396/2025</t>
+  </si>
+  <si>
+    <t>395/2025</t>
+  </si>
+  <si>
+    <t>Lucas Eduardo de Sousa e Silva</t>
+  </si>
+  <si>
+    <t>Gestor de Compras</t>
+  </si>
+  <si>
+    <t>CURSO SOBRE ADMINISTRAÇÃO PÚBLICA E ORÇAMENTO: CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL</t>
+  </si>
+  <si>
+    <t>394/2025</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t>14/11/2025</t>
+  </si>
+  <si>
+    <t>O vereador Cleber do Lau, representante do município de Ourilândia do norte,realizará uma viagem oficial com o objetivo de buscar soluções e firmar parcerias que possam contribuir para o desenvolvimento da cidade. A missão tem como foco principal a captação de recursos, o intercâmbio de experiências administrativas e a implementação de projetos que promovam o bem-estar da população.</t>
+  </si>
+  <si>
+    <t>393/2025</t>
+  </si>
+  <si>
+    <t>Deuzelio Ferreira Dias</t>
+  </si>
+  <si>
+    <t>11/11/2025</t>
+  </si>
+  <si>
+    <t>Participar de reuniões técnicas na Assembleia Legislativa do Estado do Pará (ALEPA), voltadas ao fortalecimento da atuação parlamentar em nível municipal, especialmente quanto à articulação institucional entre os legislativos locais e o parlamento estadual. Durante o período da viagem, também estão previstas atividades e eventos promovidos pela ALEPA relacionados à COP 30, que ocorrerá no Estado do Pará em 2025, oportunidade em que serão debatidos temas relevantes sobre sustentabilidade, políticas ambientais, infraestrutura e governança climática.</t>
+  </si>
+  <si>
+    <t>392/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma importante reunião no gabinete do deputado Federal Antônio Leocádio dos Santos “Antônio Doido”. O encontro tem como objetivo discutir projetos e buscar recursos para o município de Ourilândia do Norte, reforçando o compromisso com o desenvolvimento da cidade e o bem-estar da população.</t>
+  </si>
+  <si>
+    <t>388/2025</t>
+  </si>
+  <si>
+    <t>REUNIÕES OFICIAIS COM DEPUTADO PARA TRATAR DE ASSUNTOS RELACIONADOS A BENFEITORIAS AOS MUNÍCIPES.</t>
+  </si>
+  <si>
+    <t>387/2025</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica junto ao vereador Reginaldo Acapu, em busca de melhoria para o município, através de recurso via deputado Antônio Doido.</t>
+  </si>
+  <si>
+    <t>386/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião de suma importância para o município de Ourilândia do norte, em busca de melhoria para o município, através de recurso via deputado Antônio Doido.</t>
+  </si>
+  <si>
+    <t>385/2025</t>
+  </si>
+  <si>
+    <t>A viagem à Brasília tem como objetivo participar de reuniões no gabinete do Deputado Federal Antônio Doido, visando tratar de assuntos de interesse do município, bem como buscar recursos e parcerias para a implementação de projetos voltados ao desenvolvimento local.</t>
+  </si>
+  <si>
+    <t>384/2025</t>
+  </si>
+  <si>
+    <t>Participar do curso de capacitação: Administração publica e orçamento</t>
+  </si>
+  <si>
+    <t>382/2025</t>
+  </si>
+  <si>
+    <t>Participação no curso de capacitação “Administração Pública e Orçamento: Caminho do Planejamento e Responsabilidade Fiscal”, que será realizado entre os dias 11 e 14 de novembro de 2025.</t>
+  </si>
+  <si>
+    <t>381/2025</t>
+  </si>
+  <si>
+    <t>CURSO DE CAPACITAÇÃO: Administração Pública e Orçamento: CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL</t>
+  </si>
+  <si>
+    <t>380/2025</t>
+  </si>
+  <si>
+    <t>Curso de capacitação: ADMINISTRAÇÃO PÚBLICA E ORÇAMENTO: CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL</t>
+  </si>
+  <si>
+    <t>379/2025</t>
+  </si>
+  <si>
+    <t>05/11/2025</t>
+  </si>
+  <si>
+    <t>08/11/2025</t>
+  </si>
+  <si>
+    <t>Agenda marcada com os demais deputados e vereadores do município de Ourilândia do Norte-PA, para resolver demandas sobre o município de Ourilândia do norte-PA</t>
+  </si>
+  <si>
+    <t>378/2025</t>
+  </si>
+  <si>
+    <t>CONDUZIR VEICULO OFICIAL, TRANSPORTANDO O PRESIDENTE DA CÂMARA VEREADOR MARCIO OLIVEIRA E O VEREADOR EDIVALDO BORGES ATÉ A CIDADE DE BELÉM - PA</t>
+  </si>
+  <si>
+    <t>377/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DE REUNIÃO COM O PRESIDENTE DA ALEPA DEP. CHICÃO E GABINETE DO DEP. TORRINHO TORRES, PARA TRATAR DE DEMANDAS REFERENTES A EMENDA PARLAMENTAR DESTINADA AO MUNICÍPIO DE OURILANDIA DO NORTE, VISANDO MELHORIAS E INVESTIMENTOS NA SECRETARIA DE EDUCAÇÃO E SECRETARIA DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>376/2025</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>07/11/2025</t>
+  </si>
+  <si>
+    <t>Agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA), participando de reuniões com deputados estaduais para tratar de pautas relacionadas ao desenvolvimento da cidade, e na COHAB participando de uma reunião sobre a 1° e 2° etapa dos cheques moradias do município.</t>
+  </si>
+  <si>
+    <t>375/2025</t>
+  </si>
+  <si>
+    <t>Reunião na ALEPA e também na COHAB para tratar de demandas do nosso município, objetivando parcerias, e recursos para melhorias e bem estar da nossa população.</t>
+  </si>
+  <si>
+    <t>374/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse do município junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB). Na ALEPA, serão realizadas visitas aos gabinetes de deputados estaduais para apresentar demandas municipais, buscar apoio para projetos e discutir ações que contribuam para o desenvolvimento local. Na COHAB, a agenda será voltada à apresentação de solicitações e discussões sobre programas habitacionais, visando estabelecer parcerias e buscar melhorias nas políticas de moradia voltadas às famílias de baixa renda do município.</t>
+  </si>
+  <si>
+    <t>373/2025</t>
+  </si>
+  <si>
+    <t>Agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Companhia de Habitação do Estado do Pará (COHAB). A referida viagem tem como finalidade tratar de assuntos de grande importância para o Município de Ourilândia do Norte, visando buscar recursos, projetos e parcerias voltados à habitação, infraestrutura e ao desenvolvimento local, com o intuito de atender as demandas da população e fortalecer o progresso do município</t>
+  </si>
+  <si>
+    <t>372/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião no gabinete do deputado torrinho torres, na Assembleia legislativa-PA</t>
+  </si>
+  <si>
+    <t>371/2025</t>
+  </si>
+  <si>
+    <t>Wanessa Milani</t>
+  </si>
+  <si>
+    <t>5.000,00</t>
+  </si>
+  <si>
+    <t>Gabinete do Deputado Torrinho Torres e para participar de uma reunião destinada a tratar de demandas e buscar melhorias para o município. O encontro tem como objetivo fortalecer o diálogo institucional e viabilizar ações e projetos que contribuam para o desenvolvimento local e o bem-estar da população.</t>
+  </si>
+  <si>
+    <t>370/2025</t>
+  </si>
+  <si>
+    <t>Assessor Especial</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DE REUNIÃO NO GABINETE DO DEPUTADO TORINHO TORRES, PARA TRATAR DE ASSUNTOS DE INTERESSE DO MUNICIPIO</t>
+  </si>
+  <si>
+    <t>369/2025</t>
+  </si>
+  <si>
+    <t>Reunião no gabinete da deputada Elcione barbalho para tratativas de uma demanda do município de Ourilândia do norte</t>
+  </si>
+  <si>
+    <t>368/2025</t>
+  </si>
+  <si>
+    <t>23/10/2025</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>Agenda oficial de viagem à cidade de Marabá – PA, onde cumprirá agenda institucional junto ao Ministério Público Federal. A visita tem como finalidade tratar de demandas parlamentares e assuntos de interesse público, reforçando o compromisso com a fiscalização, transparência e responsabilidade na gestão dos recursos do município.</t>
+  </si>
+  <si>
+    <t>367/2025</t>
+  </si>
+  <si>
+    <t>22/10/2025</t>
+  </si>
+  <si>
+    <t>Parauapebas-PA</t>
+  </si>
+  <si>
+    <t>Buscar veículo oficial que estava em conserto.</t>
+  </si>
+  <si>
+    <t>360/2025</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>18/10/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento da(s) demanda(s) junto à(ao)ALEPA E SEDUCpara REUNIÃO COM O DEPUTADO GUSTAVO SEFER, E REUNIÃO NA SEDUC</t>
+  </si>
+  <si>
+    <t>359/2025</t>
+  </si>
+  <si>
+    <t>13/10/2025</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
+  </si>
+  <si>
+    <t>Desempenhando atividades de assessoria parlamentar vinculadas à Assembleia Legislativa do Estado do Pará (ALEPA). A presença no local se faz necessária para acompanhar agendas institucionais, reuniões e tratativas de interesse do mandato parlamentar, visando fortalecer ações e parcerias que contribuam para o desenvolvimento de políticas públicas e o aprimoramento da atuação legislativa.</t>
+  </si>
+  <si>
+    <t>358/2025</t>
+  </si>
+  <si>
+    <t>Reunião com deputado Chicão aonde preciso juntamente com o chefe de gabinete tratar de assuntos referente ao município, aonde irei prestar assessoria técnica na reunião</t>
+  </si>
+  <si>
+    <t>357/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse do município, incluindo reuniões com deputados estaduais, acompanhamento de demandas, solicitação de emendas parlamentares e articulações para novos projetos e parcerias.</t>
+  </si>
+  <si>
+    <t>356/2025</t>
+  </si>
+  <si>
+    <t>12/10/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento da(s) demanda(s) junto à(ao)câmara dos deputado federal para reuniões oficiais com deputado federal Antônio Doido para tratar de assuntos relacionados aos munícipes de Ourilândia do norte.</t>
+  </si>
+  <si>
+    <t>355/2025</t>
+  </si>
+  <si>
+    <t>Deslocamento até o gabinete do deputado Torrinho torres, com o objetivo de tratar de demandas de interesse do município, incluindo a busca de recursos, projetos e parcerias institucionais que contribuam para o desenvolvimento local</t>
+  </si>
+  <si>
+    <t>354/2025</t>
+  </si>
+  <si>
+    <t>Compromisso oficial no Gabinete do Deputado Estadual Chicão, na Assembleia Legislativa do Estado do Pará (ALEPA), em Belém/PA estou indo a pedido do presidente em uma reunião de suma importância para o município</t>
+  </si>
+  <si>
+    <t>353/2025</t>
+  </si>
+  <si>
+    <t>Reunião com Dep. Estadual Torrinho Torres para apresentar demandas do município voltadas para o esporte juvenil, e reunião com o Deputado Federal Antônio Doido em Belém-PA com o mesmo intuito, buscando parcerias e apoio dos Deputados para impulsionar os jovens atletas Ourilandenses.</t>
+  </si>
+  <si>
+    <t>352/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse do município junto ao seguinte órgão: Assembleia Legislativa do Estado do Pará (Alepa).</t>
+  </si>
+  <si>
+    <t>351/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento da(s) demanda(s) junto à(ao)câmara dos deputados estaduais para reunião no gabinete do deputado federal Antônio Leocádio dos santos (Antônio Doido), com o objetivo de apresentar demandas e buscar apoio para melhorias no município de Ourilândia do norte/PA, especialmente em áreas prioritárias como saúde, educação, infraestrutura e desenvolvimento social</t>
   </si>
   <si>
     <t>350/2025</t>
   </si>
   <si>
-    <t>12/12/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Objetivando o cumprimento da(s) demanda(s) junto à(ao)gabinete do deputado Antônio Doido para uma reunião em busca de melhoria e recursos para o município de Ourilândia do norte através do deputado Antônio Doido</t>
   </si>
   <si>
-    <t>455/2025</t>
-[...712 lines deleted...]
-  <si>
     <t>349/2025</t>
   </si>
   <si>
     <t>Cumprindo agenda oficial à cidade de Belém/pa, onde irei na assembleia legislativa do estado do Pará (alepa). a ida tem como finalidade tratar de demandas de interesse do município, buscando parcerias, recursos a população</t>
   </si>
   <si>
-    <t>354/2025</t>
-[...43 lines deleted...]
-  <si>
     <t>347/2025</t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>28/09/2025</t>
   </si>
   <si>
     <t>4.200,00</t>
   </si>
   <si>
     <t>Tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao) Sede Social do Paysandu.</t>
   </si>
   <si>
     <t>346/2025</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>Deslocamento à cidade de Marabá – PA, com a finalidade de assessorar o vereador Romildo Veloso e Silva em atividades oficiais junto ao Ministério Público Federal (MPF). Durante a viagem, estarei à disposição para prestar apoio técnico e administrativo nos serviços que se fizerem necessários, especialmente no que se refere à apresentação e entrega de demandas e documentos de interesse do Município de Ourilândia do Norte – PA.</t>
   </si>
   <si>
     <t>344/2025</t>
   </si>
   <si>
     <t>Comparecer à sede do Ministério Público Federal, onde irei protocolar e apresentar demandas e documentos de interesse do Município de Ourilândia do Norte.</t>
   </si>
   <si>
+    <t>343/2025</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>Conduzir o presidente da Câmara Municipal de Ourilândia para Participar de Uma Alusão militar na CME em Belém para receber uma medalha de honra ao mérito</t>
+  </si>
+  <si>
     <t>342/2025</t>
   </si>
   <si>
-    <t>24/09/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Demanda(s) junto à(ao)CME (QUARTEL DO COMANDO DE MISSÕES ESPECIAL). para participar da solenidade alusiva aos 207 anos da criação da policia do Pará a convite do coronel Fontoura e do presidente da ALEPA; dep. Chicão aonde também irei receber uma medalha de honra ao mérito</t>
   </si>
   <si>
-    <t>343/2025</t>
-[...2 lines deleted...]
-    <t>Conduzir o presidente da Câmara Municipal de Ourilândia para Participar de Uma Alusão militar na CME em Belém para receber uma medalha de honra ao mérito</t>
+    <t>341/2025</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao) Ginásio Poliesportivo Islander Sousa</t>
+  </si>
+  <si>
+    <t>340/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento da(s) demanda(s) junto à(ao)CAMARA MUNICIPAL DE PARAUAPEBAS para PARTICIPAR DA AUDIÊNCIA DAS 28 REGIÕES E DA SESSÃO ORDINÁRIA ITINERANTE DA ALEPA EM PARAUAPEBAS.</t>
   </si>
   <si>
     <t>339/2025</t>
   </si>
   <si>
-    <t>23/09/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Cumprimento da(s) demanda(s) junto à(ao)CAMARA DE PARAUAPEBASpara ARTICIPAR DE UMA AUDIENCIA PUPLICA E DA SESSAO ORDINARIA INTINERANTE DA ALEPA</t>
   </si>
   <si>
     <t>338/2025</t>
   </si>
   <si>
     <t>PRESTAR ASSESSORIA PARLAMENTAR JUNTO AO PRESIDENTE DA CÂMARA PARA PARTICIPAR DA SESSÃO ITINERANTE, ORDINÁRIA DA ALEPA</t>
   </si>
   <si>
+    <t>336/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao) Plenário da Câmara Municipal de Parauapebas. Av. Sônia Cortês, Quadra 33, Lote Especial, Beira Rio I I.</t>
+  </si>
+  <si>
+    <t>335/2025</t>
+  </si>
+  <si>
+    <t>Participar da programação da “ALEPA Itinerante”,que será realizado no Municipio de Parauapebas.</t>
+  </si>
+  <si>
     <t>334/2025</t>
   </si>
   <si>
     <t>Acompanhar as atividades propostas, especialmente: A Audiência Pública, destinada à oitiva das demandas da região, com início previsto para as 9h; A 28ª Sessão Ordinária do 2º Período do 3º Ano Legislativo da 61ª Legislatura da ALEPA</t>
   </si>
   <si>
-    <t>341/2025</t>
-[...22 lines deleted...]
-  <si>
     <t>330/2025</t>
   </si>
   <si>
     <t>Eude da Costa leite</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>Participação de reuniões na Superintendência Regional do Incra no Sudeste do Pará, acerca de demandas fundiárias do município.</t>
   </si>
   <si>
+    <t>328/2025</t>
+  </si>
+  <si>
+    <t>07/09/2025</t>
+  </si>
+  <si>
+    <t>Reunião no gabinete do Deputado Estadual Torrinho Torres. O encontro tem como objetivo tratar de demandas e buscar melhorias voltadas ao desenvolvimento do município de Ourilândia do Norte, visando atender às necessidades da população e fortalecer as ações em prol do interesse público.</t>
+  </si>
+  <si>
     <t>327/2025</t>
   </si>
   <si>
-    <t>07/09/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Reunião com o Dep. Estadual Torrinho Torres, Participar da Colação de Grau do curso Tecnólogo em Gestão Pública da FELEPA</t>
   </si>
   <si>
-    <t>328/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>325/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)TCM, ALEPA, E ESCRITORIO DE ADIVICACIApara Reunião com Dep. Estadual Torrinho Torres e reunião no Tribunal de Contas dos Municípios.</t>
   </si>
   <si>
     <t>324/2025</t>
   </si>
   <si>
     <t>Marcio Oliveira da Silva</t>
   </si>
   <si>
     <t>Reunião na ALEPA com Deputado Torrinho Torres Para tratativas de serviços Publico, Aonde o Parlamentar vai buscar Possibilidades de Recursos Atraves de Emendas Parlamentares do Deputado. E Também ao TCM para Uma Reunião de Interesse Publico Para falar sobre Condução dos Trabalhos, Também Buscar Informações Para Melhorias da sua Gestão a frente da Câmara Municipal a qual estou presidindo, Aproveitando a Agenda também iremos ao Escritório de Advocacia GLEYDSON GUIMARAES SOCIEDADE INDIVIDUAL DE ADIVOCACIA Para Reunião de Grande Relevância para o Parlamento Municipal.</t>
   </si>
   <si>
+    <t>317/2025</t>
+  </si>
+  <si>
+    <t>Geyson Caldas de Brito</t>
+  </si>
+  <si>
+    <t>17/08/2025</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>CONDUZIR O PRESIDENTE DA CAMARA MUNICIPAL DE OURILANDIA DO NORTE PARA REUNIAO NA ALEPA COM DEPUTADO CHICÃO PARA TRATAR DE DEMANDAS DO MUNICÍPIO ESSA REUNIÃO E DE SUMA IMPORTÂNCIA PARA TRATAR DE RECURSOS E EMENDAS PARA O MUNICÍPIO</t>
+  </si>
+  <si>
     <t>316/2025</t>
   </si>
   <si>
-    <t>17/08/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)ALEPApara REUNIAO NA ALEPA COM DEPUTADO CHICÃO PARA TRATAR DE DEMANDAS DO MUNICÍPIO ESSA REUNIÃO E DE SUMA IMPORTÂNCIA PARA TRATAR DE RECURSOS E EMENDAS PARA O MUNICÍPIO.</t>
   </si>
   <si>
-    <t>317/2025</t>
-[...7 lines deleted...]
-  <si>
     <t>314/2025</t>
   </si>
   <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>Participar de reunião juntamente à(ao)CONFERÊNCIA ESTADUAL DAS CIDADES, REALIZADA NO TEATRO MARGARIDA SCHIVASAPPA.</t>
   </si>
   <si>
+    <t>307/2025</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>Ir em uma agenda de soma importacia no Gabinete do deputado Pastor Claudio mariano, para tratar de assuntos de interesse do município representando os parlamentares</t>
+  </si>
+  <si>
     <t>306/2025</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)GABINETE DO DEPUTADO FEDERAL ANTONIO DOIDOpara reuniao em anexo do gabinete do deputado antonio doido em belem-pa</t>
   </si>
   <si>
-    <t>307/2025</t>
-[...10 lines deleted...]
-  <si>
     <t>305/2025</t>
   </si>
   <si>
     <t>Ir em uma agenda de suma importância no Gabinete do deputado Pastor Claudio mariano, e também do Deputado Kenisto Braga, para tratar de assuntos de interesse do município representando o parlamentar presidente márcio oliveira da silva</t>
   </si>
   <si>
+    <t>304/2025</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica para o vereador Euder Leite em reunião com o Deputado Braz.</t>
+  </si>
+  <si>
     <t>303/2025</t>
   </si>
   <si>
-    <t>24/06/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>REUNIÃO COM DEPUTADO LEVANDO DEMANDAS DO MUNICÍPIO E BUSCANDO MELHORIAS PARA OS MUNÍCIPES DE OURILÂNDIA DO NORTE.</t>
   </si>
   <si>
     <t>302/2025</t>
   </si>
   <si>
     <t>Reunião com deputado Torrinho Torres na ALEPA para tratar de assuntos de suma importância para o município de Ourilândia do Norte</t>
   </si>
   <si>
+    <t>301/2025</t>
+  </si>
+  <si>
+    <t>Reunir com os deputados Torrinho Torres, e Antônio Doido, para tratar de assuntos referente a municipalidade, criando metas para o melhoramento do município.</t>
+  </si>
+  <si>
     <t>300/2025</t>
   </si>
   <si>
     <t>Reunião com o Deputado Torrinho Torres.</t>
   </si>
   <si>
     <t>299/2025</t>
   </si>
   <si>
     <t>Reuniao com deputado estadual torrinho torres, e deputado federal antonio doido</t>
   </si>
   <si>
     <t>297/2025</t>
   </si>
   <si>
     <t>Tratar das demandas do nosso município.</t>
   </si>
   <si>
-    <t>301/2025</t>
-[...2 lines deleted...]
-    <t>Reunir com os deputados Torrinho Torres, e Antônio Doido, para tratar de assuntos referente a municipalidade, criando metas para o melhoramento do município.</t>
+    <t>296/2025</t>
+  </si>
+  <si>
+    <t>A viagem oficial à Fundação Nacional de Saúde (FUNASA), e à Assembleia Legislativa do Estado do Pará (ALEPA), tem como objetivo buscar parcerias institucionais e apoio técnico para a implementação de políticas públicas voltadas à melhoria das condições sanitárias e de saúde no Município. A visita visa também acompanhar projetos em andamento, captar recursos e obter informações sobre programas Federais e Estaduais disponíveis. Essa iniciativa é fundamental para promover o desenvolvimento sustentável local, garantindo melhor qualidade de vida à população, especialmente em áreas com carência de saneamento básico e acesso a serviços de saúde.</t>
   </si>
   <si>
     <t>295/2025</t>
   </si>
   <si>
     <t>Na Alepa trata de Demandas do município de Ourilândia do Norte com a Deputada Estadual Diana Belo, Na Caixa Econômica e Funasa trata do assunto da construção das casas populares no município de Ourilândia do Norte</t>
   </si>
   <si>
     <t>294/2025</t>
   </si>
   <si>
     <t>Cumprir uma agenda estratégica e de grande relevância para nosso município. A programação inclui reuniões e tratativas importantes na Assembleia Legislativa do Estado do Pará (ALEPA), no gabinete do Deputado Estadual Torrinho Torres, e também no anexo do gabinete do Deputado Federal Antônio Doido, onde trataremos de demandas prioritárias e projetos de interesse direto da população.</t>
   </si>
   <si>
     <t>293/2025</t>
   </si>
   <si>
     <t>Em virtude de viagem oficial à cidade de Belém/PA, para tratar de pautas de interesse do nosso Município junto à Fundação Nacional de Saúde (FUNASA) e ao Ministério Público</t>
   </si>
   <si>
     <t>292/2025</t>
   </si>
   <si>
     <t>Tratar de pautas de interesse do nosso Município junto à Fundação Nacional de Saúde (FUNASA) e ao Ministério Público</t>
   </si>
   <si>
-    <t>296/2025</t>
-[...8 lines deleted...]
-    <t>Prestar assessoria técnica para o vereador Euder Leite em reunião com o Deputado Braz.</t>
+    <t>289/2025</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>Participar da 15ª edição do EnGITEC, um evento essencial para todos do legislativo. A Câmara Municipal de Ourilândia tem Acordo de Cooperação celebrado com o senado para utilização de diversas ferramentas que facilitam e enriquece a experiencia dos servidores e parlamentares em suas atividades cotidianas e é no EnGITEC que são disponibilizados dentre outras atividades, treinamentos que nos capacita par ao uso dessas ferramentas além de conhecer diversos outros serviços que podem aprimorar a nossa casa de leis. O evento conta com a participação de vereadores e servidores das áreas parlamentar, jurídica, contábil, de tecnologia e comunicação das Câmaras Municipais e Assembleias Legislativas de todo o País, tal como de especialistas no setor.</t>
   </si>
   <si>
     <t>285/2025</t>
   </si>
   <si>
     <t>15/06/2025</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>Agenda oficial no Anexo do Gabinete do Deputado Federal Antônio Doido, representando o Gabinete 18, em nome do Sr. Raimundin (11 Irmãos). A referida agenda tem por objetivo tratar de pautas de interesse do município e dar andamento a demandas institucionais já em tramitação junto ao referido gabinete parlamentar, buscando o fortalecimento de parcerias e a viabilização de projetos que atendam às necessidades da nossa comunidade.</t>
   </si>
   <si>
     <t>284/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)ALEPApara renião com assessor chefe de gabinete do deputado chicão para assunto de interesse do municipio de ourilandia do norte, representando o parlamentar presidente</t>
   </si>
   <si>
+    <t>283/2025</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO NO GABINETE DO DEPUTADO TORRINHO TORRES</t>
+  </si>
+  <si>
+    <t>282/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO NO GABINETE DO DEPUTADO ESTADUAL TORRINHO TORRES</t>
+  </si>
+  <si>
+    <t>281/2025</t>
+  </si>
+  <si>
+    <t>Conduzir funcionários da câmara Para Participar do décimo quinto encontro nacional do grupo interlegis de tecnologia (EnGITEC) onde acontecerá palestras e oficinas.</t>
+  </si>
+  <si>
+    <t>280/2025</t>
+  </si>
+  <si>
+    <t>Participar do décimo quinto encontro nacional do grupo interlegis de tecnologia (EnGITEC). onde acontecerá palestras e oficina</t>
+  </si>
+  <si>
+    <t>278/2025</t>
+  </si>
+  <si>
+    <t>Participar do décimo quinto encontro nacional do grupo interlegis de tecnologia (EnGITEC). onde acontecerá palestras e oficinas</t>
+  </si>
+  <si>
+    <t>277/2025</t>
+  </si>
+  <si>
+    <t>Josélia Pereira de Souza</t>
+  </si>
+  <si>
+    <t>Auxiliar de Serviços Gerais</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>Participar do décimo quinto encontro nacional do grupo interlegis de tecnologia (EnGITEC). onde acontecerá palestras e oficinas.</t>
+  </si>
+  <si>
+    <t>276/2025</t>
+  </si>
+  <si>
+    <t>275/2025</t>
+  </si>
+  <si>
+    <t>Participar do 15ª ENGITEC: Encontro Nacional Interlegis de Tecnologia e Inovação. na qual Edição deste ano discute as tecnologias para integrar o legislativo brasileiro</t>
+  </si>
+  <si>
+    <t>274/2025</t>
+  </si>
+  <si>
+    <t>Pedro batista Oliveira</t>
+  </si>
+  <si>
+    <t>Gestor de FInanceiro e Recursos Humanos</t>
+  </si>
+  <si>
+    <t>Essa viagem é de necessidade para treinamento e melhoria do funcionalismo.</t>
+  </si>
+  <si>
+    <t>273/2025</t>
+  </si>
+  <si>
+    <t>Wittor Santos de Araújo</t>
+  </si>
+  <si>
+    <t>Gestor de TI</t>
+  </si>
+  <si>
+    <t>Participar do 15º EnGITEC – Encontro de Inovação e Tecnologia do Legislativo Brasileiro, que será realizado de 2 a 6 de junho de 2025, em Brasília/DF, no Instituto Serzedello Corrêa (TCU). O evento reunirá profissionais da área de T.I. de diversas Casas Legislativas do país, promovendo o compartilhamento de soluções e práticas inovadoras que visam a modernização, a integração e a eficiência dos serviços legislativos. A minha participação trará benefícios diretos à Câmara Municipal, como: Atualização técnica sobre ferramentas, sistemas e práticas de gestão tecnológica voltadas ao Legislativo; Aprimoramento da segurança da informação, com foco em temas como LGPD e proteção de dados públicos; Incorporação de soluções inovadoras que podem otimizar processos internos, reduzir custos e melhorar o atendimento ao cidadão; Integração com outras Casas Legislativas, permitindo trocas de experiências e acesso a projetos modelo com resultados comprovados. Por esses motivos, solicito a concessão das diárias necessárias, por entender que o investimento neste evento resultará em avanços concretos para a área de T.I. e para o desempenho institucional da Câmara.</t>
+  </si>
+  <si>
+    <t>272/2025</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>07/06/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO 15º ENCONTRO NACIONAL DO GRUPO INTERLEGIS DE TENCOLOGIA-ENGITEC: COM A REALIZAÇÃO DE OFICINAS DE LICITAÇÕES, CONTRATOS, UTILIZAÇÃO DA INTELIGÊNNCIA ARTIFICIAL NO PROCESSO LEGISLATIVO, COMPILAMENTO DE LEIS E OUTROS TREINAMENTOS.</t>
+  </si>
+  <si>
+    <t>271/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO 15° ENCONTRO NACIONAL DO GRUPO INTERLEGIS DE TECNOLOGIA (EnGITEC)</t>
+  </si>
+  <si>
+    <t>270/2025</t>
+  </si>
+  <si>
+    <t>Ivone de Ávila</t>
+  </si>
+  <si>
+    <t>Chefe de Sessão do Arquivo Legislativo</t>
+  </si>
+  <si>
+    <t>Participar de oficinas e palestras para aprofundar conhecimento, promovido pelo grupo Interlegis de Tecnologia (EnGITEC)</t>
+  </si>
+  <si>
     <t>269/2025</t>
   </si>
   <si>
-    <t>04/06/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Participar de oficinas e treinamento do 15° ENGITEC, um curso de treinamento para técnicos de câmara e assessores.</t>
   </si>
   <si>
-    <t>283/2025</t>
-[...100 lines deleted...]
-  <si>
     <t>268/2025</t>
   </si>
   <si>
-    <t>272/2025</t>
-[...16 lines deleted...]
-  <si>
     <t>267/2025</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>Tratar de assuntos institucionais junto ao Tribunal de Contas dos Municípios do Estado do Pará (TCM-PA) e à Assembleia Legislativa do Estado do Pará (ALEPA). Na ALEPA, está prevista reunião no gabinete do Deputado Torrinho para tratar de demanda legislativa relevante para o município.</t>
   </si>
   <si>
+    <t>266/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o deputado torrinho torres e no Tribunal de Contas do Estado</t>
+  </si>
+  <si>
     <t>265/2025</t>
   </si>
   <si>
     <t>Tratar de assuntos de interesse institucional e administrativo relacionados à atuação do Poder Legislativo Municipal. Na ALEPA, será realizada agenda com parlamentares e técnicos legislativos para buscar subsídios e orientações sobre projetos de lei em tramitação e ações de fortalecimento da atividade legislativa no município. Já no TCM-PA, a visita tem por finalidade buscar esclarecimentos técnicos sobre a correta aplicação dos recursos públicos, além de orientações quanto à prestação de contas e transparência dos atos administrativos.</t>
   </si>
   <si>
-    <t>266/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>264/2025</t>
   </si>
   <si>
     <t>25/05/2025</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>Representar o vereador Dr veloso em reunião em Belém acompanhando o presidente da câmara municipal márcio oliveira da silva aonde levara projetos de interesse do município em busca de emendas.</t>
   </si>
   <si>
     <t>263/2025</t>
   </si>
   <si>
     <t>Conduzir transporte oficial com o Presidente da Câmara para uma Reunião</t>
   </si>
   <si>
     <t>260/2025</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>2.800,00</t>
   </si>
   <si>
     <t>Viagem a Brasília para participação em reunião sobre as pretensões relativas às áreas indígenas, visando o alinhamento institucional e a definição de diretrizes quanto à regularização, uso e proteção desses território.</t>
   </si>
   <si>
+    <t>259/2025</t>
+  </si>
+  <si>
+    <t>Reunião no Incra para trata das pretensões das ares indígenas</t>
+  </si>
+  <si>
+    <t>258/2025</t>
+  </si>
+  <si>
+    <t>Reunião com INCRA, sobre a glebas federais das pretensões indígenas.</t>
+  </si>
+  <si>
+    <t>257/2025</t>
+  </si>
+  <si>
+    <t>24/05/2025</t>
+  </si>
+  <si>
+    <t>Reunião no Incra para tratar das pretensões das áreas indígenas na Região</t>
+  </si>
+  <si>
     <t>256/2025</t>
   </si>
   <si>
     <t>Redenção-PA</t>
   </si>
   <si>
     <t>Revisão de veículo junto à Marcovel, empresa autorizada.</t>
   </si>
   <si>
-    <t>257/2025</t>
-[...17 lines deleted...]
-    <t>Reunião no Incra para trata das pretensões das ares indígenas</t>
+    <t>255/2025</t>
+  </si>
+  <si>
+    <t>18/05/2025</t>
+  </si>
+  <si>
+    <t>Acompanhar tecnicamente o Vereador Euder Leite durante sua participação na XXVI Marcha a Brasília em Defesa dos Municípios, promovida pela Confederação Nacional de Municípios (CNM). O evento reúne autoridades municipais e federais para tratar de pautas legislativas e institucionais de interesse dos entes locais. Durante a agenda na capital federal, também estão previstas reuniões com o Deputado Federal Joaquim Passarinho e com o Senador Zequinha Marinho, nas quais o assessor prestará suporte jurídico e técnico na apresentação de demandas do município e na interlocução sobre propostas legislativas e captação de recursos.</t>
+  </si>
+  <si>
+    <t>254/2025</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
+  </si>
+  <si>
+    <t>8.400,00</t>
+  </si>
+  <si>
+    <t>Participação na XXVI Marcha a Brasília em Defesa dos Municípios, evento promovido pela Confederação Nacional de Municípios (CNM), que reúne autoridades municipais e federais para discussão de pautas institucionais de interesse dos entes locais. Durante a permanência na capital federal, também estão previstas reuniões com o Deputado Federal Joaquim Passarinho e com o Senador Zequinha Marinho, com o objetivo de tratar sobre demandas do município e viabilização de recursos por meio de emendas parlamentares.</t>
+  </si>
+  <si>
+    <t>253/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião com a equipe assessoria dos deputados Francisco das Chagas Silva (dep. chicão) e Francisco Torres (Torrinho Torres).</t>
+  </si>
+  <si>
+    <t>252/2025</t>
+  </si>
+  <si>
+    <t>Assessoria ao parlamentar em visita à ALEPA</t>
   </si>
   <si>
     <t>251/2025</t>
   </si>
   <si>
-    <t>18/05/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Participar de reunião no gabinete do deputado Chicão e do deputado torrinho torres representando o parlamentar Márcio oliveira da silva</t>
   </si>
   <si>
+    <t>250/2025</t>
+  </si>
+  <si>
+    <t>Participar de reunião no gabinete do deputado Chicão e do deputado torrinho torres representando o parlamentar Reginaldo acapu</t>
+  </si>
+  <si>
     <t>249/2025</t>
   </si>
   <si>
     <t>Bobb Charlston Galvão de melo</t>
   </si>
   <si>
     <t>Reunião com o deputados Estadual Torrinho Torres, para tratar de assustos de interesse da população Ourilândense</t>
   </si>
   <si>
-    <t>252/2025</t>
-[...32 lines deleted...]
-    <t>Participar de reunião no gabinete do deputado Chicão e do deputado torrinho torres representando o parlamentar Reginaldo acapu</t>
+    <t>247/2025</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o presidente para participar de reunião com representantes do poder executivo municipal, para tratar da situação dos moradores da região da santa Rita, área pertencente a Parauapebas, mas geograficamente mais próxima de Ourilândia do norte.</t>
+  </si>
+  <si>
+    <t>246/2025</t>
+  </si>
+  <si>
+    <t>Reunião com Prefeito Municipal Aurélio Goiano, para tratar assuntos dos moradores da região da vicinal Santa Rita, que geográficamente está localizada entre Parauapebas e Ourilândiado Norte.</t>
+  </si>
+  <si>
+    <t>245/2025</t>
+  </si>
+  <si>
+    <t>Participar de reunião com representantes do Poder Executivo Municipal.O objetivo é tratar da situação dos moradores da regiao da Santa Rita, área pertencente a Parauapebas, mas geograficamente mais próxima de Ourilândia do Norte. Devido à proximidade, é comum que esses moradores busquem atendimento em Ourilândia, especialmente nas áreas de saúde, educação e infraestrutura.A reunião busca discutir solucôes conjuntas entre os municípios para melhor atender essa população, respeitando os limites administrativos e considerando a realidade local</t>
+  </si>
+  <si>
+    <t>244/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)PREFEITURA MUNICIPAL DE PARAUAPEBAS PApara reunião com prefeito aurelio goiano para defenir qual município será responsável pelo território da comunidade santa rita</t>
+  </si>
+  <si>
+    <t>243/2025</t>
+  </si>
+  <si>
+    <t>Reunião entre os vereadores das Câmaras Municipais de Ourilândia do Norte e Parauapebas, juntamente com o Prefeito Aurélio Goiano, tem como objetivo definir qual município será responsável pelo território da comunidade Santa Rita.</t>
+  </si>
+  <si>
+    <t>242/2025</t>
+  </si>
+  <si>
+    <t>Reunião com autoridades de Ourilândia e Parauapebas em discursão de melhorias da comunidade Santa Rita.</t>
+  </si>
+  <si>
+    <t>241/2025</t>
+  </si>
+  <si>
+    <t>240/2025</t>
+  </si>
+  <si>
+    <t>239/2025</t>
+  </si>
+  <si>
+    <t>Participar de reunião com representantes do poderexecutivo municipal, para tratar da situação dos moradores da região da santa Rita, áreapertencente a Parauapebas, mas geograficamente mais próxima de Ourilândia do norte.</t>
+  </si>
+  <si>
+    <t>238/2025</t>
+  </si>
+  <si>
+    <t>Participar de reunião com representantes do poder executivo municipal, para tratar da situação dos moradores da região da santa Rita, área pertencente a Parauapebas, mas geograficamente mais próxima de Ourilândia do norte.</t>
   </si>
   <si>
     <t>237/2025</t>
   </si>
   <si>
-    <t>15/05/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>236/2025</t>
   </si>
   <si>
     <t>Tratar da situação dos moradores da região da Santa Rita, área pertencente a Parauapebas, mas geograficamente mais próxima de Ourilândia do Norte. Devido à proximidade, é comum que esses moradores busquem atendimento em Ourilândia, especialmente nas áreas de saúde, educação e infraestrutura. A reunião busca discutir soluções conjuntas entre os municípios para melhor atender essa população, respeitando os limites administrativos e considerando a realidade local</t>
   </si>
   <si>
-    <t>244/2025</t>
-[...49 lines deleted...]
-  <si>
     <t>234/2025</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>Revisão no carro oficial da câmara municipal</t>
   </si>
   <si>
     <t>233/2025</t>
   </si>
   <si>
     <t>11/05/2025</t>
   </si>
   <si>
     <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)CAMARA DOS DEPUTADOSpara reunião agendada com deputado Antônio Doido para discutir assuntos de interesse da municipalidade</t>
   </si>
   <si>
+    <t>232-A/2025</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>Reunião na ALEPA junto a deputados para tratar de demandas de interesse do município, e participar da itinerância da COP30</t>
+  </si>
+  <si>
+    <t>231/2025</t>
+  </si>
+  <si>
+    <t>07/05/2025</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)ALEPApara reunião na alepa, e participar da ação itinerante</t>
+  </si>
+  <si>
+    <t>229/2025</t>
+  </si>
+  <si>
+    <t>Secretária</t>
+  </si>
+  <si>
+    <t>Reunião na Alepa e participação na intireracia da COP30 e lançamento do Catálogo comemorativo aos 35 anos da Constituição do Pará.</t>
+  </si>
+  <si>
     <t>228/2025</t>
   </si>
   <si>
-    <t>07/05/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Interância COP30 e lançamento do Catálogo comemorativo aos 35 anos da Contituição do Pará</t>
   </si>
   <si>
-    <t>231/2025</t>
-[...11 lines deleted...]
-    <t>Reunião na Alepa e participação na intireracia da COP30 e lançamento do Catálogo comemorativo aos 35 anos da Constituição do Pará.</t>
+    <t>226/2025</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>Compromisso institucional representando o Legislativo de Ourilândia do Norte, acompanhado por parlamentares do município. No dia 05, estaremos em deslocamento até Belém. Nos dias 06 e 07, participaremos de reuniões na Assembleia Legislativa do Estado do Pará (ALEPA), tratando de pautas relacionadas ao desenvolvimento sustentável e à preparação para a COP30. No dia 08, estarei envolvido nas atividades da itinerância da COP30, voltadas à mobilização e engajamento para a Conferência da ONU sobre Mudanças Climáticas.</t>
+  </si>
+  <si>
+    <t>224/2025</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>Fazer assessoria do meu parlamentar na reunião na ALEPA e participar itinerancia COP30 e lançamento do catalogo comemorativo aos 35 anos da constituição do Pará</t>
+  </si>
+  <si>
+    <t>223/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o parlamentar presidente, em reunião na Alepa com tratativas de interesse do município</t>
+  </si>
+  <si>
+    <t>222/2025</t>
+  </si>
+  <si>
+    <t>Conduzir o veiculo oficial com parlamentares que irão em uma reunião</t>
+  </si>
+  <si>
+    <t>221/2025</t>
+  </si>
+  <si>
+    <t>Conduzir parlamentares e agenda, e itinerância da COP30</t>
   </si>
   <si>
     <t>220/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
-    <t>10/05/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao) ALEPA - ASSEMBLÉIA LEGISLATIVA DO PARÁ</t>
   </si>
   <si>
-    <t>226/2025</t>
-[...5 lines deleted...]
-    <t>Compromisso institucional representando o Legislativo de Ourilândia do Norte, acompanhado por parlamentares do município. No dia 05, estaremos em deslocamento até Belém. Nos dias 06 e 07, participaremos de reuniões na Assembleia Legislativa do Estado do Pará (ALEPA), tratando de pautas relacionadas ao desenvolvimento sustentável e à preparação para a COP30. No dia 08, estarei envolvido nas atividades da itinerância da COP30, voltadas à mobilização e engajamento para a Conferência da ONU sobre Mudanças Climáticas.</t>
+    <t>219/2025</t>
+  </si>
+  <si>
+    <t>agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA), participando de reuniões com deputados estaduais para tratar de pautas relacionadas ao desenvolvimento sustentável e à preparação do Estado para a COP30. Nesse período, também estarei envolvido(a) nas ações da itinerância da COP30, que englobam eventos e articulações preparatórias voltadas à Conferência das Nações Unidas sobre Mudanças Climáticas, a ser realizada em Belém, em novembro de 2025. Essa itinerância busca promover o engajamento de diversos atores sociais e políticos na discussão de soluções para a crise climática.</t>
+  </si>
+  <si>
+    <t>218/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o Presidente Márcio Oliveira da Silva em Reunião junto a deputado estadual, e participar da itinerância COP30</t>
+  </si>
+  <si>
+    <t>217/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o Vereador Romildo Veloso e Silva, que participará de reunião com o Deputado Estadual Chicão, na Assembleia Legislativa do Estado do Pará – ALEPA, em Belém, tratando de demandas relevantes para o município de Ourilândia do Norte. Na mesma ocasião assessorar o parlamentar que irá cumprir agenda no tribunal de contas dos Municípios do Estado do Pará e assesora no lançamento da ITINERÂNCIA DA COP30</t>
+  </si>
+  <si>
+    <t>216/2025</t>
+  </si>
+  <si>
+    <t>215/2025</t>
+  </si>
+  <si>
+    <t>Realização de uma agenda com o Deputado Estadual Torrinho Torres, na Assembleia Legislativa do Estado do Pará. Na referida ocasião, estarei acompanhado o parlamentar César Goleiro, com o objetivo de discutir assuntos de interesse deste Município.</t>
   </si>
   <si>
     <t>214/2025</t>
   </si>
   <si>
     <t>Reunião na ALEPA para buscar parceria juntos aos deputados, e participar da itinerância COP30</t>
   </si>
   <si>
-    <t>232-A/2025</t>
-[...49 lines deleted...]
-  <si>
     <t>213/2025</t>
   </si>
   <si>
     <t>Reunião com o Deputado Estadual Fábio Figueiras, visando tratar de pautas de interesse da nossa comunidade de Ourilândia do Norte-PA, e fortalecer parcerias institucionais. Na mesma ocasião, estarei cumprindo agenda relacionada à Itinerância COP30, participando do lançamento do Catálogo Comemorativo aos 35 anos da Constituição do Pará e do livro “Constituição do Estado do Pará – 35 Anos. O evento será de grande relevância para a valorização da história Legislativa e Política do nosso Estado, e que contribui diretamente para o fortalecimento do debate democrático e ambiental rumo à COP30.</t>
   </si>
   <si>
-    <t>223/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>212/2025</t>
   </si>
   <si>
     <t>Reunião na ALEPA e participar itinerancia COP30 e lançamento do catalogo comemorativo aos 35 anos da constituição do Pará</t>
   </si>
   <si>
     <t>211/2025</t>
   </si>
   <si>
     <t>Reunião na ALEPA com alguns vereadores para tratar de demandas do município de forma conjunta.</t>
   </si>
   <si>
     <t>210/2025</t>
   </si>
   <si>
     <t>Reunião com o Deputado Estadual Chicão, e cumprir agenda no TCM - Tribunal de Contas dos Municipios do Estado do Pará.e a Convite do presidente da Alepa, Deputado Chicão, Convida para o lançamento da ITINERÂNCIA DA CPO30</t>
   </si>
   <si>
     <t>209/2025</t>
   </si>
   <si>
     <t>Reunião com secretário.</t>
   </si>
   <si>
     <t>208/2025</t>
   </si>
   <si>
     <t>Reunião com o deputado Estadual Torrinho Torres, para tratar de assustos de interesse da população Ourilândense</t>
   </si>
   <si>
     <t>207/2025</t>
   </si>
   <si>
     <t>Reunião com a Deputada Estadual Diana Belo para trata de assuntos do município de Ourilândia do Norte-PA e a Convite do Presidente da Alepa, Deputado Chicão, Convida para o lançamento da ITINERÂNCIA DA COP30.</t>
   </si>
   <si>
-    <t>224/2025</t>
-[...2 lines deleted...]
-    <t>Fazer assessoria do meu parlamentar na reunião na ALEPA e participar itinerancia COP30 e lançamento do catalogo comemorativo aos 35 anos da constituição do Pará</t>
+    <t>203/2025</t>
+  </si>
+  <si>
+    <t>27/04/2025</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião com a equipe de assessores e técnicos da ALEPA e do deputado Francisco Torres ( Torrinho Torres).</t>
+  </si>
+  <si>
+    <t>202/2025</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
+  </si>
+  <si>
+    <t>CODUZIR O VEICULO OFICIAL DA CAMARA LEVANDO DOIS ASSESSORES PARLAMENTAR.</t>
+  </si>
+  <si>
+    <t>200/2025</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião com deputado Antônio doido representando o parlamentar Márcio oliveira da silva</t>
   </si>
   <si>
     <t>199/2025</t>
   </si>
   <si>
     <t>Cristiane Vieira De Oliveira Fonseca</t>
   </si>
   <si>
-    <t>27/04/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>Representa o parlamentar vereador Cleber do Lau em uma reunião.</t>
   </si>
   <si>
-    <t>203/2025</t>
-[...23 lines deleted...]
-    <t>CODUZIR O VEICULO OFICIAL DA CAMARA LEVANDO DOIS ASSESSORES PARLAMENTAR.</t>
+    <t>198/2025</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>Representar o parlamentar Marcio negão, Reuniao com Deputado estadual, para tratar de demandas de interesse da população.</t>
+  </si>
+  <si>
+    <t>197/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o deputado Torrinho Torres</t>
+  </si>
+  <si>
+    <t>196/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião institucional com o Deputado Estadual Torrinho Torres, na Assembleia Legislativa do Estado do Pará (ALEPA), representando parlamentar da Câmara Municipal de Ourilândia do Norte. O encontro tem como finalidade a apresentação de demandas do município, visando o fortalecimento das ações parlamentares voltadas para a região sul do estado.</t>
   </si>
   <si>
     <t>195/2025</t>
   </si>
   <si>
-    <t>22/04/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Reunião com o deputados Estadual para tratar de assuntos de interesse da população Ourilandense</t>
   </si>
   <si>
     <t>194/2025</t>
   </si>
   <si>
     <t>Participação, na condição de assessor técnico do Vereador Euder Leite, em Audiência Pública a ser realizada no auditório da Assembleia Legislativa do Estado do Pará, na cidade de Belém, que discutirá os impactos jurídicos e sociais das recentes pretensões da Fundação Nacional do Índio (FUNAI) quanto à criação de novas terras indígenas no Estado. Considerando que tais medidas podem atingir diretamente o município de Ourilândia do Norte, é essencial o acompanhamento técnico da agenda, visando subsidiar o parlamentar com informações jurídicas e institucionais que contribuam para a defesa dos interesses da população local. Durante a estada na capital, também serão realizadas reuniões com deputados estaduais, ocasião em que prestarei suporte técnico ao vereador na apresentação das principais demandas do município, contribuindo para o fortalecimento do diálogo político e a busca por recursos e projetos que promovam o desenvolvimento regional.</t>
   </si>
   <si>
-    <t>197/2025</t>
-[...10 lines deleted...]
-  <si>
     <t>193/2025</t>
   </si>
   <si>
     <t>Audiência Pública a ser realizada no auditório da Assembleia Legislativa do Estado do Pará, na cidade de Belém, que tratará dos impactos jurídicos e sociais das recentes pretensões da Fundação Nacional do Índio (FUNAI) quanto à criação de novas terras indígenas no Estado. Considerando que tais medidas podem afetar diretamente comunidades e áreas situadas no município de Ourilândia do Norte, torna-se fundamental a presença do parlamentar, a fim de representar os interesses da população local e contribuir com o debate público sobre o tema. Durante a permanência na capital, o vereador também cumprirá agenda institucional com deputados estaduais, apresentando as principais demandas do município e buscando apoio político para a viabilização de projetos e recursos voltados ao desenvolvimento regional</t>
   </si>
   <si>
-    <t>198/2025</t>
-[...2 lines deleted...]
-    <t>Representar o parlamentar Marcio negão, Reuniao com Deputado estadual, para tratar de demandas de interesse da população.</t>
+    <t>191/2025</t>
+  </si>
+  <si>
+    <t>13/04/2025</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o presidente da câmara, aonde tenho por responsabilidade de cuidar da agenda do mesmo, e auxiliar nas reuniões marcada, pois preciso fazer relatório da viagem junto ao presidente Márcio Oliveira da Silva, na ALEPA, aonde o mesmo vai buscar parcerias para o município, e também participar de uma importante reunião no TCM.</t>
   </si>
   <si>
     <t>189/2025</t>
   </si>
   <si>
-    <t>13/04/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Cumprimento da(s) demanda(s) junto à(ao)ALEPA, TCMpara EU VEREADOR MÁRCIO OLIVEIRA DA SILVA, VENHO ATRAVÉS DESTA SOLICITAÇÃO, PEDIR AUTORIZAÇÃO DE DIÁRIA, PARA CUSTEIO DA VIAGEM EM BELÉM-PA. IREI NA ALEPA BUSCAR PARCERIA PARA O MUNICÍPIO, E TAMBÉM PESSOALMENTE, PARTICIPAR DE REUNIÃO NO TCM</t>
   </si>
   <si>
-    <t>191/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>188/2025</t>
   </si>
   <si>
     <t>Reunião com o deputado Estadual Torrinho Torres e Deputado Federal Antonio Doido, para tratar de assustos de interesse da população Ourilândense</t>
   </si>
   <si>
     <t>187/2025</t>
   </si>
   <si>
     <t>Reunião na ALEPA, no gabinete do Deputado Torrinho Torres, com o objetivo de buscar parcerias para o município. Essa reunião é fundamental para o desenvolvimento de projetos e ações que beneficiem a população local.</t>
   </si>
   <si>
     <t>186/2025</t>
   </si>
   <si>
     <t>Prestar apoio aos parlamentares em compromissos institucionais e demandas de interesse do município. A presença se dá no exercício das minhas funções, garantindo o deslocamento seguro e o suporte necessário à comitiva durante as atividades na capital do Estado.</t>
   </si>
   <si>
+    <t>185/2025</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>2.000,00</t>
+  </si>
+  <si>
+    <t>Participar do evento de fortalecimento a gestão e o controle no sul e sudeste do para, realizada pelo TCE-PA</t>
+  </si>
+  <si>
+    <t>184/2025</t>
+  </si>
+  <si>
+    <t>Participar do evento comemorativo dos 10 anos da Unidade Regional do Tribunal de Contas do Estado do Pará (TCE-PA). O evento contará com a presença de autoridades relevantes para o cenário político e institucional, como o Ministro das Cidades, Jader Barbalho Filho, o Procurador-Geral do Ministério Público de Contas do Estado do Pará, Stephenson Oliveira Victer, e a Prefeita de Canaã dos Carajás, Josemira Gadelha, além de especialistas em controle externo.</t>
+  </si>
+  <si>
+    <t>183/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO ENCONTRO 10 ANOS DA UNIDADE DO TCE-PA EM MARABÁ: FORTALECENDO A GESTÃO E O CONTROLE NO SUL E SUDESTE DO PARÁ</t>
+  </si>
+  <si>
+    <t>182/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO EVENTO DE FORTALECIMENTO A GESTÃO E O CONTROLE NO SUL E SUDESTE DO PARÁ, REALIZADA PELO TCE-PA</t>
+  </si>
+  <si>
+    <t>181/2025</t>
+  </si>
+  <si>
+    <t>Nos dias 10 e 11 de abril de 2025, em Marabá para participar do evento no Carajás Centro de Convenções Leonildo Borges Rocha, em comemoração ao 10° aniversário da instalação da segunda unidade de representação deste Tribunal. O evento abordará temas como controle interno e externo, gestão de convênios e inteligência artificial, áreas de grande relevância para a administração pública. Minha participação visa contribuir com a troca de conhecimentos e o aprimoramento da gestão pública em nossa cidade e região.</t>
+  </si>
+  <si>
+    <t>180/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO EVENTO DE FORTALECIMENTO A GESTÃO E O CONTROLE NO SUL E SUDESTE DO PARÁ, REALIZADA PELO TCE-PA.</t>
+  </si>
+  <si>
+    <t>179/2025</t>
+  </si>
+  <si>
+    <t>Controlador Interno</t>
+  </si>
+  <si>
+    <t>178/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO EVENTO DE FORTALECIMENTO A GESTÃO E O CONTROLE NO SUL E SUDESTE DO PARÁ, REALIZADO PELO TCM-PA.</t>
+  </si>
+  <si>
+    <t>177/2025</t>
+  </si>
+  <si>
+    <t>176/2025</t>
+  </si>
+  <si>
+    <t>Eu, Vereador Renivaldo Martins, estarei nos dias 10 e 11 de Abril de 2025, em um evento comemorativo pelos 10 Anos de Unidade Regional do TCE-PA em Marabá, para fortalecer a gestão e o controle no Sul e Sudeste do Pará. O evento tem a finalidade de celebrar o aniversário de instalação da segunda Unidade de Representação deste Tribunal no Estado do Pará. Neste encontro abordará temas relativos ao controle interno, ao controle externo, a gestão de convênios e a inteligência artificial, além da apresentação do novo Módulo de Transferência Voluntárias, contando com a participação de importantes nomes da administração pública atual.</t>
+  </si>
+  <si>
+    <t>174/2025</t>
+  </si>
+  <si>
+    <t>173/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o Prefeito Aurelio Goiano, para tratar de assustos referente a vicinal Santa Rita.</t>
+  </si>
+  <si>
     <t>172/2025</t>
   </si>
   <si>
-    <t>10/04/2025</t>
-[...7 lines deleted...]
-  <si>
     <t>PARTICIPA DO EVENTO DE FORTALECIMENTO A GESTÃO E O CONTROLE NO SUL E SUDESTE DO PARÁ, REALIZADA PELO TCE-PA</t>
   </si>
   <si>
     <t>171/2025</t>
   </si>
   <si>
-    <t>PARTICIPAR DO EVENTO DE FORTALECIMENTO A GESTÃO E O CONTROLE NO SUL E SUDESTE DO PARÁ, REALIZADA PELO TCE-PA.</t>
-[...1 lines deleted...]
-  <si>
     <t>A comunidade de Santa Rita, em Ourilândia, enfrenta problemas com demarcação territorial. É crucial que o prefeito de Parauapebas e os vereadores se reúnam para discutir essas questões e buscar soluções efetivas. O diálogo entre as autoridades e a comunidade é fundamental para promover melhorias e garantir qualidade de vida aos moradores.</t>
   </si>
   <si>
-    <t>174/2025</t>
-[...26 lines deleted...]
-    <t>Eu, Vereador Renivaldo Martins, estarei nos dias 10 e 11 de Abril de 2025, em um evento comemorativo pelos 10 Anos de Unidade Regional do TCE-PA em Marabá, para fortalecer a gestão e o controle no Sul e Sudeste do Pará. O evento tem a finalidade de celebrar o aniversário de instalação da segunda Unidade de Representação deste Tribunal no Estado do Pará. Neste encontro abordará temas relativos ao controle interno, ao controle externo, a gestão de convênios e a inteligência artificial, além da apresentação do novo Módulo de Transferência Voluntárias, contando com a participação de importantes nomes da administração pública atual.</t>
+    <t>170/2025</t>
+  </si>
+  <si>
+    <t>170-A/2025</t>
+  </si>
+  <si>
+    <t>Reunião com Prefeito Aurelio Goiano para trata de assunto da colônia Santa Rita</t>
   </si>
   <si>
     <t>169/2025</t>
   </si>
   <si>
-    <t>PARTICIPAR DO EVENTO DE FORTALECIMENTO A GESTÃO E O CONTROLE NO SUL E SUDESTE DO PARÁ, REALIZADA PELO TCE-PA</t>
-[...41 lines deleted...]
-    <t>Reunião com Prefeito Aurelio Goiano para trata de assunto da colônia Santa Rita</t>
+    <t>168/2025</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>Visita ao TCM - orientação e atualizações juridicas.</t>
   </si>
   <si>
     <t>167/2025</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>Levar veículo oficial para revisão obrigatória inerente a quilometragem do veículo</t>
   </si>
   <si>
-    <t>168/2025</t>
-[...5 lines deleted...]
-    <t>Visita ao TCM - orientação e atualizações juridicas.</t>
+    <t>166/2025</t>
+  </si>
+  <si>
+    <t>06/04/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião junto ao deputado Francisco Torres (Torrinho Torres), e sua equipe.</t>
+  </si>
+  <si>
+    <t>165/2025</t>
+  </si>
+  <si>
+    <t>EU, EDIVALDO BORGES GOMES FUI CONVIDADO PELO DEPUTADO KENISTON BRAGA PARA PODER PARTICIPAR DE UMA REUNIÃO COM O GOVERNADOR HELDER BARBALHO SEGUNDA FEIRA 07 DE ABRIL, NA PAUTA TEMAS DE GRANDE RELEVANCIA AO MUNICIPIO DE OURILÃNDIA DO NORTE.</t>
+  </si>
+  <si>
+    <t>164/2025</t>
+  </si>
+  <si>
+    <t>Reunião com Deputado Federal Keniston Braga e o Governador Helder Barbalho e Reunião com Ministro Celso Sabino</t>
+  </si>
+  <si>
+    <t>163/2025</t>
+  </si>
+  <si>
+    <t>Venho por meio deste justificar minha visita à Assembleia Legislativa do Estado do Pará (ALEPA), nos dias 7 e 8 de abril de 2025. O objetivo dessa visita é tratar de assuntos de extrema importância para a nossa municipalidade, buscando sempre o melhor para a nossa comunidade. Durante esses dois dias, estarei reunido com os deputados Torrinho Torres e Fábio Figueira para discutir questões relacionadas à gestão pública municipal, além de fortalecer parcerias e buscar apoio para projetos que visam o desenvolvimento e a melhoria da qualidade de vida de nossa população. Essas reuniões são fundamentais para o alinhamento de ações entre os diferentes níveis de governo e para garantir que as demandas do município sejam atendidas de forma eficaz.</t>
+  </si>
+  <si>
+    <t>162/2025</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>Visita aos gabinetes do Deputado Fábio Figueira e do ministro do Turismo, Celso Sabino, com o objetivo de solicitar recursos e emendas para o Município de Ourilândia do Norte, a visita visa fortalecer parcerias politicas e garantir o compromisso com o progresso e o bem estar da comunidade Ourilândense.</t>
   </si>
   <si>
     <t>161/2025</t>
   </si>
   <si>
-    <t>06/04/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Demandas do nosso município.</t>
   </si>
   <si>
-    <t>162/2025</t>
-[...13 lines deleted...]
-  <si>
     <t>161-A/2025</t>
   </si>
   <si>
     <t>Para uma reunião onde irei protocolar junto ao Deputado Keniston Braga e o Governador Helder Barbalho um documento referente a CICLOVIA que será implantada no nosso município de Ourilândia do Norte Para</t>
   </si>
   <si>
-    <t>163/2025</t>
-[...14 lines deleted...]
-    <t>Reunião com Deputado Federal Keniston Braga e o Governador Helder Barbalho e Reunião com Ministro Celso Sabino</t>
+    <t>157/2025</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Levar veículo oficial para revisão obrigatória inerente a quilometragem do veículo.</t>
   </si>
   <si>
     <t>156/2025</t>
   </si>
   <si>
-    <t>01/04/2025</t>
-[...5 lines deleted...]
-    <t>157/2025</t>
+    <t>154/2025</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>Participação em eventos, reuniões, missões oficiais em representação do NOSSO município. BUSCAR EMENDAS PARA DIVERSOS SETORES COM NECESSIDADES JUNTO A NOSSA POPULAÇÃO</t>
+  </si>
+  <si>
+    <t>153/2025</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>Entre os dias 23 e 27 de março, estarei em Brasília para reuniões no Gabinete do Deputado Federal Antônio Doido, na Câmara dos Deputados e no Senado. A pauta principal inclui a reabertura do INSS, fechado há mais de três anos, e a implantação de placas solares em uma comunidade indígena na zona rural. O objetivo é buscar soluções concretas para melhorar o atendimento previdenciário e garantir energia sustentável para a população.</t>
+  </si>
+  <si>
+    <t>152/2025</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>Acompanhar e assessorar vereador em agenda na capital do estado em visita à ALEPA e SEDUC-PA</t>
+  </si>
+  <si>
+    <t>151/2025</t>
+  </si>
+  <si>
+    <t>Acompanhar o parlamentar Presidente em agenda na capital do estado em visita à ALEPA SEDUC-PA</t>
+  </si>
+  <si>
+    <t>150/2025</t>
+  </si>
+  <si>
+    <t>Isaque Silva de Jesus Ribeiro</t>
+  </si>
+  <si>
+    <t>Acompanhar e prestar assessoria ao Presidente da Câmara Municipal de Ourilândia do Norte, vereador Márcio Oliveira, em compromissos institucionais na Secretaria de Estado de Educação (SEDUC) e na Assembleia Legislativa do Estado do Pará (ALEPA), em Belém. Durante o deslocamento e as reuniões, estarei auxiliando nas atividades administrativas, na articulação política e no suporte necessário para o cumprimento da agenda oficial</t>
+  </si>
+  <si>
+    <t>149/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o parlamentar Presidente em reuniões em agenda na ALEPA e na SEDUC</t>
+  </si>
+  <si>
+    <t>148/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao) ALEPA e SEDUC-PA.</t>
+  </si>
+  <si>
+    <t>147/2025</t>
+  </si>
+  <si>
+    <t>Encontro agendado no Departamento de Tecnologia da Assembleia Legislativa do Estado para trocar informações e planejar estratégias conjuntas, ressaltando que essa colaboração será de grande benefício para o fortalecimento e a modernização do departamento de Tecnologia do legislativo municipal</t>
+  </si>
+  <si>
+    <t>146/2025</t>
+  </si>
+  <si>
+    <t>Reunião no gabinete do Deputado Estadual Chicão, na companhia do parlamentar</t>
+  </si>
+  <si>
+    <t>145/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o Vereador Fabricio Calil Galvão Ferreira no Palácio do Congresso Nacional em Brasília - DF.</t>
+  </si>
+  <si>
+    <t>144/2025</t>
+  </si>
+  <si>
+    <t>PRESTAR ASSESSORIA PARLAMENTAR PARA A VEREADORA AUDERISA ALENCAR EM REUNIÕES OFICIAIS EM REPRESENTAÇÃO AO MUNICiPIO DE OURILÂNDIA DO NORTE</t>
+  </si>
+  <si>
+    <t>143/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o Deputado Federal Joaquim Passarinho</t>
+  </si>
+  <si>
+    <t>142/2025</t>
+  </si>
+  <si>
+    <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)ALEPApara PARTICIPAR DE REUNIÃO NO GAB. DO DEP. ESTADUAL TORRINHO TORRES.</t>
+  </si>
+  <si>
+    <t>141/2025</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>Acompanhar o parlamentar em reunião com Deputado Federal</t>
+  </si>
+  <si>
+    <t>140/2025</t>
+  </si>
+  <si>
+    <t>Acompanhar o Vereador Presidente Marcio Oliveira Da Silva em sua agenda na capital do estado.</t>
+  </si>
+  <si>
+    <t>139/2025</t>
+  </si>
+  <si>
+    <t>Acompanhamento do parlamentar em reunião com os deputados federais do Estado do Pará, Olival Marques e Joaquim Passarinho, para debater o déficit habitacional no município e a destinação de emendas parlamentares para aquisição de área para suprir tal necessidade, bem como solicitar destinação de emenda para aquisição de uma perfuratriz, para combater a crise hídrica no município, e a destinação de emenda para reforma da praça da Bíblia.</t>
+  </si>
+  <si>
+    <t>138/2025</t>
+  </si>
+  <si>
+    <t>137/2025</t>
+  </si>
+  <si>
+    <t>Cristiane Vieira de Oliveira Fonseca</t>
+  </si>
+  <si>
+    <t>Acompanhar o parlamentar em reunião com o deputado Antonio Doido</t>
+  </si>
+  <si>
+    <t>136/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o Deputado Federal Antonio Doido</t>
+  </si>
+  <si>
+    <t>135/2025</t>
+  </si>
+  <si>
+    <t>Leilynanda Pereira Peres</t>
+  </si>
+  <si>
+    <t>134/2025</t>
+  </si>
+  <si>
+    <t>Em busca de recursos para o Município, no Gabinete do Deputado Federal Caveira e Gabinete do Deputado Federal Joaquim Passarinho.</t>
+  </si>
+  <si>
+    <t>133/2025</t>
+  </si>
+  <si>
+    <t>Acompanhar e assessorar os parlamentares em agenda oficial em Brasília entre os dias 23 e 27 de março. As reuniões serão realizadas no Gabinete do Deputado Federal Antônio Doido, na Câmara dos Deputados, com o objetivo de tratar de demandas importantes para o município. Entre os temas em pauta, destacam-se a reabertura do INSS, fechado há mais de três anos, e a implantação de placas solares em uma comunidade indígena na zona rural, buscando soluções concretas para melhorar o atendimento previdenciário e levar energia sustentável à população.</t>
+  </si>
+  <si>
+    <t>131/2025</t>
+  </si>
+  <si>
+    <t>Visitar o gabinete do deputado Antônio doido em busca de parcerias para nosso município.</t>
+  </si>
+  <si>
+    <t>130/2025</t>
+  </si>
+  <si>
+    <t>Reunião na Câmara de Deputados Federais em buscas de parcerias, para o município.</t>
+  </si>
+  <si>
+    <t>129/2025</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>Participar deste Fórum, com a intenção de debater os impactos da CFEM, sua distribuição e aplicação dos royalties. Essa oportunidade fortalece o diálogo com autoridades e especialistas, visando melhorias para o nosso município e garantindo que os recursos da mineração beneficiem nossa população. Além disso, com grande satisfação, recebe-se o convite do secretário Wallas Marques, reconhecendo a importância entre os poderes Legislativo e Executivo na busca por soluções para temas do interesse público e no desenvolvimento da região.</t>
+  </si>
+  <si>
+    <t>128/2025</t>
+  </si>
+  <si>
+    <t>Participação no Fórum de mineração em Parauapebas</t>
+  </si>
+  <si>
+    <t>127/2025</t>
+  </si>
+  <si>
+    <t>Participação no Fórum de Mineração de Parauapebas, juntamente com o Presidente da Câmara, Márcio Oliveira da Silva, a convite do Secretário Municipal de Mineração, Energia, Ciência e Tecnologia de Parauapebas, Sr. Wallas Marques, reconhecendo a importância da cooperação entre os poderes legislativo e executivo, na busca por soluções para temas de interesse público e no desenvolvimento da região. Este evento é essencial para debater os impactos da CFEM, sua distribuição e a aplicação de royalties. Essa oportunidade fortalece o diálogo com autoridades e especialistas, visando melhorias para o município e garantindo que os recursos da mineração beneficiem a população.</t>
+  </si>
+  <si>
+    <t>126/2025</t>
+  </si>
+  <si>
+    <t>Eu, Vereador Genivan da Mata, acompanharei o Presidente da Câmara, Marcio de Oliveira, na participação do Fórum de mineração de Parauapebas, evento essencial para debater os impactos da CFEM, sua distribuição e a aplicação dos royalties. Essa oportunidade fortalece o diálogo com autoridades e especialistas, visando melhorias para o município, e garantindo que os recursos da mineração beneficiem a população.</t>
   </si>
   <si>
     <t>126A/2025</t>
   </si>
   <si>
-    <t>24/03/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Reunião com os deputados federais do Estado do Pará, Olival Marques e Joaquim Passarinho, para debater o déficit habitacional no município e a destinação de emendas parlamentares para aquisição de área para suprir tal necessidade, bem como solicitar destinação de emenda para aquisição de uma perfuratriz, para combater a crise hídrica no município, e a destinação de emenda para reforma da praça da Bíblia.</t>
   </si>
   <si>
-    <t>154/2025</t>
-[...68 lines deleted...]
-    <t>Encontro agendado no Departamento de Tecnologia da Assembleia Legislativa do Estado para trocar informações e planejar estratégias conjuntas, ressaltando que essa colaboração será de grande benefício para o fortalecimento e a modernização do departamento de Tecnologia do legislativo municipal</t>
+    <t>125/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o Presidenteda Câmara na participação do Fórum de Mineração de Parauapebas, evento essencial para debater os impactos da CFEM, sua distribuição e a aplicação dos royalties. Essa oportunidade fortalece o diálogo com autoridades e especialistas, visando melhorias para o município e garantindo que os recursos da mineração beneficiem a população. Além disso, recebo com grande satisfação o convite do Secretário Wallas Marques à Câmara Municipal de Ourilândia do Norte, reconhecendo a importância da cooperação entre os poderes legislativo e executivo na busca por soluções para temas de interesse público e no desenvolvimento da região</t>
+  </si>
+  <si>
+    <t>124/2025</t>
+  </si>
+  <si>
+    <t>Participar do Fórum de Mineração de Parauapebas, evento essencial para debater os impactos da CFEM, sua distribuição e a aplicação dos royalties. Essa oportunidade fortalece o diálogo com autoridades e especialistas, visando melhorias para o município e garantindo que os recursos da mineração beneficiem a população. Além disso, recebo com grande satisfação o convite do Secretário Wallas Marques à Câmara Municipal de Ourilândia do Norte, reconhecendo a importância da cooperação entre os poderes legislativo e executivo na busca por soluções para temas de interesse público e no desenvolvimento da região.</t>
+  </si>
+  <si>
+    <t>123/2025</t>
+  </si>
+  <si>
+    <t>Participar do Fórum de Mineração de Parauapebas- FMINP</t>
+  </si>
+  <si>
+    <t>122/2025</t>
+  </si>
+  <si>
+    <t>Participação do Fórum de Mineração de Parauapebas, evento essencial para debater os impactos da CFEM, sua distribuição e a aplicação dos royalties. Essa oportunidade fortalece o diálogo com autoridades e especialistas, visando melhorias para o município e garantindo que os recursos da mineração beneficiem a população. Além disso, recebo com grande satisfação o convite do Secretário Wallas Marques à Câmara Municipal de Ourilândia do Norte, reconhecendo a importância da cooperação entre os poderes legislativo e executivo na busca por soluções para temas de interesse público e no desenvolvimento da região.</t>
+  </si>
+  <si>
+    <t>121/2025</t>
+  </si>
+  <si>
+    <t>Elian Jadson Ascenção Silvas</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>companhado vereador Charles Gutierres no congresso nacional numa reunião agendada com Deputado Federal Keniston Braga e com o ministro do turismo Celso Sabino</t>
+  </si>
+  <si>
+    <t>120/2025</t>
+  </si>
+  <si>
+    <t>Participação do Fórum de mineração que ocorreu no Centro Cultural de Parauapebas</t>
+  </si>
+  <si>
+    <t>119/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>Reunião ao Gabinete do Deputado Claudio Mariano na companhia do Vereador Renivaldo Martins Nunes.</t>
+  </si>
+  <si>
+    <t>118/2025</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>Palmas-TO</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DE UM CURSO PRÁTICO DOS ARTEFATOS E MAPAS DE RISCO DA NOVA LEI DE LICITAÇÕES, AFIM DE OBTER MAIS QUALIFICAÇÕES.</t>
+  </si>
+  <si>
+    <t>117/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento da(s) demanda(s) junto à(ao)ASSEMBLEIA LEGISLATIVA BRASILIA-DFpara REUNIAO COM DEPUTADOS BUSCANDO PARCERIA PARA O NOSSO MUNICIPIO</t>
+  </si>
+  <si>
+    <t>116/2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento de agenda em reuniões com Deputados e ministros em Brasília-DF.</t>
+  </si>
+  <si>
+    <t>115/2025</t>
+  </si>
+  <si>
+    <t>Condução de veículo oficial em viagem de parlamentares em cumprimento de agenda em Belém-PA.</t>
+  </si>
+  <si>
+    <t>114/2025</t>
+  </si>
+  <si>
+    <t>Condução de Veículo oficial em transporte de parlamentares até a cidade de Brasília-DF</t>
+  </si>
+  <si>
+    <t>113/2025</t>
+  </si>
+  <si>
+    <t>Visita ao Gabinete do Deputado Federal Claudio Mariano em busca de recursos para a Secretaria de Saúde do Município e emendas para pavimentação asfáltica.</t>
   </si>
   <si>
     <t>106/2025</t>
   </si>
   <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>https://esgd.ourilandiadonorte.pa.leg.br/siga/public/app/sigalink/1/Gwe8dYh30uBtvwqtLajyWymrK4LwVgG8fDSfijxU8U1Xx0CmQRgA50uwEj1UCpbplPYumaI86z6T1wK5ARjHO3tr8C0t4vpkOUmBG9OdmAW14WWEKPidUn6BvtCY4wLs</t>
+  </si>
+  <si>
     <t>César Kawã Selestino Santos</t>
   </si>
   <si>
     <t>ASSESSORAR O VEREADOR GENIVAN DA MATA BUSCANDO PARCERIAS COM DEPUTADOS E VISITAR A EQUATORIAL PARA TRAZER SOLUÇÕE PARA O MUNICÍPIO NA REDE ELÉTRICA</t>
   </si>
   <si>
-    <t>152/2025</t>
-[...215 lines deleted...]
-    <t>https://esgd.ourilandiadonorte.pa.leg.br/siga/public/app/sigalink/1/Gwe8dYh30uBtvwqtLajyWymrK4LwVgG8fDSfijxU8U1Xx0CmQRgA50uwEj1UCpbplPYumaI86z6T1wK5ARjHO3tr8C0t4vpkOUmBG9OdmAW14WWEKPidUn6BvtCY4wLs</t>
+    <t>105/2025</t>
+  </si>
+  <si>
+    <t>Lucas Leite Feitosa</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO NO GABINETE DO DEPUTADO CHICÃO, E NA COHAB</t>
+  </si>
+  <si>
+    <t>104/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO NO GABINETE DO DEPUTADO CHICÃO, E VISITA NA COHAB PARA INFORMAÇOES DE DEMANDAS.</t>
+  </si>
+  <si>
+    <t>103/2025</t>
+  </si>
+  <si>
+    <t>BUSCAR PARCRERIA JUNTO AOS DEPUTADOS PARA TRAZER RECURSO PARA O MUNICIPIO, E SOLUCIONAR PROBLEMAS DA REDE ELETREICA JUNTO A EQUATORIAL</t>
+  </si>
+  <si>
+    <t>102/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO NO GABINETE DO DEPUTADO CHICÃO, E VISITA NA COHAB</t>
+  </si>
+  <si>
+    <t>101/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO NO GABINETE DO DEPUTADO CHICÃO, E VISITA NA COHAB PARA INFORMAÇOES DE DEMANDAS DE INTERESSE DO MUNICIPIO</t>
+  </si>
+  <si>
+    <t>100/2025</t>
+  </si>
+  <si>
+    <t>Chefe de Gabinete da Presidência</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao) CAMARA DOS DEPUTADOS.</t>
+  </si>
+  <si>
+    <t>099/2025</t>
+  </si>
+  <si>
+    <t>Secretária Administrativa</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>Reunião na Alepa junto ao gabinete do Deputado Chicão acompanhando o parlamentar para tratar de demandas e visita na Cohab para interesse da população.</t>
+  </si>
+  <si>
+    <t>098/2025</t>
+  </si>
+  <si>
+    <t>Conduzir veículo oficial em viagem oficial à Brasília-DF.</t>
+  </si>
+  <si>
+    <t>097/2025</t>
+  </si>
+  <si>
+    <t>ASSUNTO REFERENTE A EDUCAÇÃO DO MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>096/2025</t>
+  </si>
+  <si>
+    <t>MARATÂNIA DE SOUSA SILVA</t>
+  </si>
+  <si>
+    <t>Orientar , e assessorar as atividades que o vereador precisar no âmbito parlamentar</t>
+  </si>
+  <si>
+    <t>095/2025</t>
+  </si>
+  <si>
+    <t>Venho, por meio deste, justificar a necessidade de deslocamento à cidade de Belém, para acompanhar o vereador Raimundin em agendas institucionais junto aos seguintes órgãos: Assembleia Legislativa do Estado do Pará (Alepa) e Companhia de Habitação do Estado do Pará (Cohab-PA).</t>
+  </si>
+  <si>
+    <t>094/2025</t>
+  </si>
+  <si>
+    <t>Charlston Galvão de Melo</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao) Câmara dos Deputados.</t>
+  </si>
+  <si>
+    <t>093/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento da(s) demanda(s) junto à(ao)ALEPApara ASSESSORAR O VEREADOR EDIVALDO BORGES GOMESEM AGENDA DO PARLAMENTAR</t>
+  </si>
+  <si>
+    <t>092/2025</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>Buscar soluções para os problemas da rede elétrica do município e buscar melhorias para saúde pública do município</t>
+  </si>
+  <si>
+    <t>091/2025</t>
+  </si>
+  <si>
+    <t>Acompanhamento de parlamentar na busca de emendas parlamentares junto a deputados e reuniões com o secretário de segurança pública do estado do Pará e delegado geral da policia civil.</t>
+  </si>
+  <si>
+    <t>090/2025</t>
+  </si>
+  <si>
+    <t>Venho, por meio deste, justificar a necessidade de deslocamento à cidade de Belém, para tratar de assuntos de interesse do município junto aos seguintes órgãos: Tribunal de Contas dos Municípios do Pará (TCM-PA), Assembleia Legislativa do Estado do Pará (Alepa), Companhia de Habitação do Estado do Pará (Cohab-PA) e Equatorial Energia.</t>
+  </si>
+  <si>
+    <t>089/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO NA ALEPA, NO GABINETE DO DEPUTADO CHICÃO, E DEMANDA NA COHAB</t>
   </si>
   <si>
     <t>088/2025</t>
   </si>
   <si>
-    <t>24/02/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>REUNIAO NO GABINETE DO DEPUTADO CHICÃO, E VISITA NA EQUATORIAL PARA SOLUCIONAR AS REIVINDICAÇÃO.</t>
   </si>
   <si>
-    <t>093/2025</t>
-[...2 lines deleted...]
-    <t>Cumprimento da(s) demanda(s) junto à(ao)ALEPApara ASSESSORAR O VEREADOR EDIVALDO BORGES GOMESEM AGENDA DO PARLAMENTAR</t>
+    <t>087/2025</t>
+  </si>
+  <si>
+    <t>Agenda marcada com os deputado, Reunião com responsavel da equatorial em busca de soluções para os problemas da rede eletrica no municipio, E beneficios para o municipio</t>
+  </si>
+  <si>
+    <t>086/2025</t>
+  </si>
+  <si>
+    <t>Curso de capacitação em gestão publica</t>
+  </si>
+  <si>
+    <t>085/2025</t>
+  </si>
+  <si>
+    <t>REUNIÃO COM RESPONSAVEL DA EQUATORIAL EM BUSCAR DE SOLUÇÕES PARA PROBLEMAS DA REDE ELETRICA NO MUNICIPIO , E BENEFICIOS PARA O MUNICIPIO</t>
+  </si>
+  <si>
+    <t>084/2025</t>
+  </si>
+  <si>
+    <t>Assuntos relacionados à educação do município.</t>
+  </si>
+  <si>
+    <t>083/2025</t>
+  </si>
+  <si>
+    <t>Busca de emendas parlamentares junto a deputados e reuniões com o secretário de segurança pública do estado do Pará, delegado geral da policia civil e secretário de estado de educação.</t>
+  </si>
+  <si>
+    <t>082/2025</t>
+  </si>
+  <si>
+    <t>reunião com o deputado torrinho torres e com representante da equatorial a procura de soluções para problemas da rede eletrica do municipio</t>
   </si>
   <si>
     <t>081/2025</t>
   </si>
   <si>
     <t>Gleiciane Ferras Sousa</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>APRESTAR ASSESSORIA PARLAMENTAR E TRAMITAR DOCUMENTAÇÃO PARA A VEREADORA AUDERISA ALENCAR.</t>
   </si>
   <si>
-    <t>084/2025</t>
-[...157 lines deleted...]
-  <si>
     <t>067/2025</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>Assessorar o Vereador Cleber do Lau.</t>
   </si>
   <si>
+    <t>066/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)GABINETE DO DEPUTADO CHICÃO, COHAB..para REUNIAO NO GABINETE DO DEPUTADO CHICÃO, E VISITA NA COHAB PARA INFORMAÇOES DE DEMANDAS.</t>
+  </si>
+  <si>
     <t>065/2025</t>
   </si>
   <si>
     <t>Cícero Alves do Nascimen</t>
   </si>
   <si>
     <t>Reuniões de interesse do Município juntamente com parlamentares e deputados na ALEPA e Cohab</t>
   </si>
   <si>
+    <t>064/2025</t>
+  </si>
+  <si>
+    <t>Busca de emendas para o Município</t>
+  </si>
+  <si>
+    <t>058/2025</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>LEVAR VEÍCULO OFICIAL PARA REVISÃO OBRIGATÓRIA INERENTE A QUILOMETRAGEM VEICULAR</t>
+  </si>
+  <si>
     <t>057/2025</t>
   </si>
   <si>
     <t>TCMpara REUNIÃO NO TRIBUNAL DE CONTAS DO MUNICIPIO, PARA TRATAR DE ASSUSTOS DE INTERECE PARLAMENTAR</t>
   </si>
   <si>
-    <t>064/2025</t>
-[...17 lines deleted...]
-    <t>LEVAR VEÍCULO OFICIAL PARA REVISÃO OBRIGATÓRIA INERENTE A QUILOMETRAGEM VEICULAR</t>
+    <t>056/2025</t>
+  </si>
+  <si>
+    <t>Conduzir veículo oficial transportando parlamentares para participação no curso de capacitação para parlamentares em introdução ao mandato Legislativo.</t>
+  </si>
+  <si>
+    <t>055/2025</t>
+  </si>
+  <si>
+    <t>054/2025</t>
+  </si>
+  <si>
+    <t>053/2025</t>
+  </si>
+  <si>
+    <t>052/2025</t>
+  </si>
+  <si>
+    <t>051/2025</t>
+  </si>
+  <si>
+    <t>050/2025</t>
+  </si>
+  <si>
+    <t>049/2025</t>
+  </si>
+  <si>
+    <t>048/2025</t>
+  </si>
+  <si>
+    <t>047/2025</t>
+  </si>
+  <si>
+    <t>046/2025</t>
+  </si>
+  <si>
+    <t>044/2025</t>
   </si>
   <si>
     <t>043/2025</t>
   </si>
   <si>
-    <t>26/01/2025</t>
-[...49 lines deleted...]
-  <si>
     <t>042/2025</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>LEVAR VEÍCULO OFICIAL PARA REVISÃO OBRIGATÓRIA INERENTE A QUILOMETRAGEM DO VEÍCULO</t>
   </si>
   <si>
+    <t>041/2025</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>Treinamento necessário para obtenção de conhecimento útil para o bom andamento da Câmara Municipal de Ourilândia.</t>
+  </si>
+  <si>
+    <t>040/2025</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Jacundá-PA</t>
+  </si>
+  <si>
+    <t>3.000,00</t>
+  </si>
+  <si>
+    <t>PARTICIPAÇÃO EM CURSO PARA OBTENÇÃO DE CONHECIMENTO EM FERRAMENTAS DE USO CONTÍNUO NA NOSSA CÂMARA</t>
+  </si>
+  <si>
+    <t>039/2025</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>Atualizações de informações referente as demandas juridicas para novo pleito de 2025 referente as prestações de contas, bem como as diretrizes e normas a serem seguidas para garantir uma perfeita transparêcia e legalidade na gestão dos recursos publicos. exposto isso. é a justificativa.</t>
+  </si>
+  <si>
+    <t>038/2025</t>
+  </si>
+  <si>
+    <t>Diogo Gomes Sousa</t>
+  </si>
+  <si>
+    <t>BUSCAR ORIENTAÇÕES JUNTO AO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DO PARÁ TCM/ PA, EM RELAÇÃO AS DEMANDAS E ATUAÇÃO DO CONTROLE INTERNO</t>
+  </si>
+  <si>
+    <t>037/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO AGENDADA COM CONTROLE EXTERNO JUNTO AO TCM-PA PARA INFORMAÇÕES DEVIDAS, BUSCANDO ASSIM CONHECIMENTO PARA AGIRDENTRO DE TODOS OS TERMOS EXIGENTES</t>
+  </si>
+  <si>
     <t>035/2025</t>
   </si>
   <si>
     <t>Tesoureiro</t>
   </si>
   <si>
-    <t>22/01/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Treinamento e melhoria do funcionalismo. Em especial no tratamento inteirar das inovações que os técnicas daquela augusta corte de contas tem a nos proporcionar para desenvolver as atribuições desta casa de leis na Tesouraria</t>
   </si>
   <si>
-    <t>041/2025</t>
-[...2 lines deleted...]
-    <t>Treinamento necessário para obtenção de conhecimento útil para o bom andamento da Câmara Municipal de Ourilândia.</t>
+    <t>034/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO AGENDADA COM CONTROLE EXTERNO JUNTO AO TCM-PA</t>
+  </si>
+  <si>
+    <t>033/2025</t>
+  </si>
+  <si>
+    <t>032/2025</t>
+  </si>
+  <si>
+    <t>Pedro Batista de Oliveira</t>
+  </si>
+  <si>
+    <t>PARTICIPAÇÃO EM CURSO PARA OBTENÇÃO DE CONHECIMENTO EM FERRAMENTAS DE USO CONTÍNUO NA NOSSA CÂMARA.</t>
+  </si>
+  <si>
+    <t>031 /2025</t>
+  </si>
+  <si>
+    <t>Chefe de Seção e Gestão de Infraestrutura da Segurança da Informação</t>
   </si>
   <si>
     <t>030/2025</t>
   </si>
   <si>
     <t>Belém</t>
   </si>
   <si>
     <t>PARTICIPAR DE REUNIÃO AGENDADA COM ACONTROLADORIA EXTERNA DO TCM</t>
   </si>
   <si>
-    <t>033/2025</t>
-[...58 lines deleted...]
-  <si>
     <t>029/2025</t>
   </si>
   <si>
     <t>PARTICIPARDE CAPACITACAO/ TREINAMENTO NO SISTEMA FIORLLI MODULO COMPRAS</t>
-  </si>
-[...4 lines deleted...]
-    <t>PARTICIPAÇÃO EM CURSO PARA OBTENÇÃO DE CONHECIMENTO EM FERRAMENTAS DE USO CONTÍNUO NA NOSSA CÂMARA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3263,51 +3260,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H374"/>
+  <dimension ref="A1:H373"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="1371.951" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -3321,9732 +3318,9706 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" t="s">
         <v>27</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="G5" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" t="s">
         <v>28</v>
       </c>
-      <c r="F6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" t="s">
         <v>28</v>
       </c>
-      <c r="F7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" t="s">
         <v>32</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
         <v>32</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H9" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
         <v>32</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G10" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
         <v>53</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G12" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="F13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="G13" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G14" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H14" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F15" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="D16" t="s">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G16" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B19" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="D19" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F19" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G19" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H19" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C20" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F20" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="G20" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H20" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C21" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F21" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G21" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H21" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C22" t="s">
-        <v>24</v>
+        <v>87</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F22" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="G22" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H22" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>38</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="E23" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G23" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H23" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C24" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="E24" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F24" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G24" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H24" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>53</v>
+      </c>
+      <c r="E25" t="s">
         <v>93</v>
       </c>
-      <c r="B25" t="s">
+      <c r="F25" t="s">
         <v>27</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H25" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C26" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="E26" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F26" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="G26" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C27" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="E27" t="s">
-        <v>100</v>
+        <v>26</v>
       </c>
       <c r="F27" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="G27" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E28" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="F28" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G28" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F29" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G29" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C30" t="s">
-        <v>113</v>
+        <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E30" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="F30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G30" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H30" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>121</v>
       </c>
       <c r="D31" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="E31" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F31" t="s">
-        <v>115</v>
+        <v>27</v>
       </c>
       <c r="G31" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H31" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B32" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E32" t="s">
-        <v>108</v>
+        <v>127</v>
       </c>
       <c r="F32" t="s">
-        <v>124</v>
+        <v>27</v>
       </c>
       <c r="G32" t="s">
-        <v>125</v>
+        <v>42</v>
       </c>
       <c r="H32" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
+        <v>126</v>
+      </c>
+      <c r="E33" t="s">
         <v>127</v>
       </c>
-      <c r="B33" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="G33" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H33" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>131</v>
       </c>
       <c r="B34" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="C34" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="D34" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E34" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="F34" t="s">
-        <v>25</v>
+        <v>134</v>
       </c>
       <c r="G34" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E35" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F35" t="s">
-        <v>124</v>
+        <v>27</v>
       </c>
       <c r="G35" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H35" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B36" t="s">
-        <v>87</v>
+        <v>140</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E36" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F36" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="G36" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="B37" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C37" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
       <c r="D37" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E37" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="F37" t="s">
-        <v>25</v>
+        <v>134</v>
       </c>
       <c r="G37" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="B38" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="C38" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E38" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F38" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="G38" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B39" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E39" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="F39" t="s">
-        <v>25</v>
+        <v>134</v>
       </c>
       <c r="G39" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B40" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C40" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E40" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F40" t="s">
-        <v>25</v>
+        <v>134</v>
       </c>
       <c r="G40" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H40" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B41" t="s">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="C41" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E41" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F41" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="G41" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B42" t="s">
-        <v>31</v>
+        <v>155</v>
       </c>
       <c r="C42" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E42" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F42" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="G42" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B43" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="C43" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E43" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F43" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="G43" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B44" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C44" t="s">
         <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E44" t="s">
-        <v>108</v>
+        <v>127</v>
       </c>
       <c r="F44" t="s">
-        <v>124</v>
+        <v>161</v>
       </c>
       <c r="G44" t="s">
-        <v>125</v>
+        <v>42</v>
       </c>
       <c r="H44" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B45" t="s">
-        <v>34</v>
+        <v>164</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E45" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F45" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="G45" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B46" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="D46" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E46" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F46" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B47" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="C47" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E47" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F47" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G47" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B48" t="s">
-        <v>167</v>
+        <v>80</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E48" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F48" t="s">
-        <v>50</v>
+        <v>134</v>
       </c>
       <c r="G48" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B49" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C49" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E49" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="F49" t="s">
-        <v>171</v>
+        <v>134</v>
       </c>
       <c r="G49" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B50" t="s">
-        <v>174</v>
+        <v>92</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E50" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F50" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B51" t="s">
-        <v>53</v>
+        <v>98</v>
       </c>
       <c r="C51" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E51" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F51" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G51" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B52" t="s">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="C52" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E52" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F52" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G52" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B53" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C53" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D53" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E53" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F53" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G53" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B54" t="s">
-        <v>65</v>
+        <v>184</v>
       </c>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="D54" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E54" t="s">
-        <v>108</v>
+        <v>127</v>
       </c>
       <c r="F54" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="G54" t="s">
-        <v>125</v>
+        <v>42</v>
       </c>
       <c r="H54" t="s">
-        <v>168</v>
+        <v>185</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B55" t="s">
-        <v>23</v>
+        <v>187</v>
       </c>
       <c r="C55" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D55" t="s">
-        <v>123</v>
+        <v>188</v>
       </c>
       <c r="E55" t="s">
-        <v>108</v>
+        <v>189</v>
       </c>
       <c r="F55" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="G55" t="s">
-        <v>125</v>
+        <v>59</v>
       </c>
       <c r="H55" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="B56" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D56" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E56" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="F56" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G56" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H56" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>195</v>
+      </c>
+      <c r="B57" t="s">
+        <v>132</v>
+      </c>
+      <c r="C57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D57" t="s">
+        <v>188</v>
+      </c>
+      <c r="E57" t="s">
         <v>189</v>
       </c>
-      <c r="B57" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F57" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G57" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H57" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B58" t="s">
-        <v>139</v>
+        <v>198</v>
       </c>
       <c r="C58" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="D58" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E58" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F58" t="s">
-        <v>25</v>
+        <v>161</v>
       </c>
       <c r="G58" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H58" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B59" t="s">
-        <v>196</v>
+        <v>132</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>133</v>
       </c>
       <c r="D59" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="E59" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="F59" t="s">
-        <v>171</v>
+        <v>202</v>
       </c>
       <c r="G59" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H59" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B60" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="C60" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="D60" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="E60" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="F60" t="s">
-        <v>200</v>
+        <v>27</v>
       </c>
       <c r="G60" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="H60" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="B61" t="s">
-        <v>203</v>
+        <v>24</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E61" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F61" t="s">
-        <v>25</v>
+        <v>210</v>
       </c>
       <c r="G61" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H61" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>212</v>
+      </c>
+      <c r="B62" t="s">
+        <v>104</v>
+      </c>
+      <c r="C62" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" t="s">
+        <v>206</v>
+      </c>
+      <c r="E62" t="s">
         <v>207</v>
       </c>
-      <c r="B62" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F62" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="G62" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H62" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B63" t="s">
-        <v>27</v>
+        <v>114</v>
       </c>
       <c r="C63" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
       <c r="D63" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E63" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F63" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G63" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H63" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="B64" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C64" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="D64" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E64" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F64" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G64" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H64" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B65" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C65" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D65" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E65" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F65" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G65" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H65" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="B66" t="s">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="C66" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D66" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E66" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F66" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G66" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H66" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B67" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="C67" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D67" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E67" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F67" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="G67" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H67" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B68" t="s">
-        <v>103</v>
+        <v>56</v>
       </c>
       <c r="C68" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D68" t="s">
-        <v>204</v>
+        <v>227</v>
       </c>
       <c r="E68" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F68" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G68" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H68" t="s">
-        <v>209</v>
+        <v>228</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="B69" t="s">
-        <v>174</v>
+        <v>45</v>
       </c>
       <c r="C69" t="s">
         <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E69" t="s">
-        <v>225</v>
+        <v>206</v>
       </c>
       <c r="F69" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G69" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>231</v>
+      </c>
+      <c r="B70" t="s">
+        <v>155</v>
+      </c>
+      <c r="C70" t="s">
+        <v>18</v>
+      </c>
+      <c r="D70" t="s">
         <v>227</v>
       </c>
-      <c r="B70" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E70" t="s">
-        <v>204</v>
+        <v>232</v>
       </c>
       <c r="F70" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G70" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H70" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="B71" t="s">
-        <v>34</v>
+        <v>132</v>
       </c>
       <c r="C71" t="s">
-        <v>10</v>
+        <v>133</v>
       </c>
       <c r="D71" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="E71" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="F71" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G71" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="H71" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="B72" t="s">
-        <v>56</v>
+        <v>239</v>
       </c>
       <c r="C72" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D72" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="E72" t="s">
-        <v>204</v>
+        <v>236</v>
       </c>
       <c r="F72" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G72" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H72" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="B73" t="s">
-        <v>233</v>
+        <v>109</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D73" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E73" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F73" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G73" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H73" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="B74" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="C74" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="D74" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E74" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F74" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G74" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H74" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="B75" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C75" t="s">
-        <v>241</v>
+        <v>77</v>
       </c>
       <c r="D75" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E75" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F75" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G75" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H75" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B76" t="s">
-        <v>139</v>
+        <v>167</v>
       </c>
       <c r="C76" t="s">
-        <v>140</v>
+        <v>87</v>
       </c>
       <c r="D76" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E76" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F76" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G76" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H76" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B77" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C77" t="s">
-        <v>10</v>
+        <v>251</v>
       </c>
       <c r="D77" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E77" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F77" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G77" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H77" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="B78" t="s">
-        <v>107</v>
+        <v>254</v>
       </c>
       <c r="C78" t="s">
-        <v>10</v>
+        <v>255</v>
       </c>
       <c r="D78" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E78" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F78" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G78" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H78" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="B79" t="s">
         <v>80</v>
       </c>
       <c r="C79" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="D79" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="E79" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="F79" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G79" t="s">
-        <v>125</v>
+        <v>42</v>
       </c>
       <c r="H79" t="s">
-        <v>249</v>
+        <v>173</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="B80" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="C80" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="D80" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E80" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F80" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G80" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H80" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="B81" t="s">
-        <v>164</v>
+        <v>262</v>
       </c>
       <c r="C81" t="s">
-        <v>62</v>
+        <v>263</v>
       </c>
       <c r="D81" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E81" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F81" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G81" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H81" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="B82" t="s">
-        <v>256</v>
+        <v>48</v>
       </c>
       <c r="C82" t="s">
-        <v>257</v>
+        <v>49</v>
       </c>
       <c r="D82" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E82" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F82" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G82" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H82" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B83" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C83" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="D83" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E83" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F83" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G83" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H83" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="B84" t="s">
-        <v>264</v>
+        <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>265</v>
+        <v>10</v>
       </c>
       <c r="D84" t="s">
-        <v>234</v>
+        <v>270</v>
       </c>
       <c r="E84" t="s">
-        <v>235</v>
+        <v>271</v>
       </c>
       <c r="F84" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G84" t="s">
-        <v>125</v>
+        <v>42</v>
       </c>
       <c r="H84" t="s">
-        <v>236</v>
+        <v>272</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="B85" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="C85" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D85" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="E85" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F85" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G85" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H85" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>277</v>
+      </c>
+      <c r="B86" t="s">
+        <v>73</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>270</v>
+      </c>
+      <c r="E86" t="s">
         <v>271</v>
       </c>
-      <c r="B86" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F86" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G86" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H86" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="B87" t="s">
-        <v>96</v>
+        <v>52</v>
       </c>
       <c r="C87" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D87" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E87" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F87" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G87" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H87" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="B88" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="C88" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D88" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E88" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F88" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G88" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H88" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="B89" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E89" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F89" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G89" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H89" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="B90" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="C90" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D90" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E90" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F90" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G90" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H90" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="B91" t="s">
-        <v>77</v>
+        <v>140</v>
       </c>
       <c r="C91" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D91" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E91" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F91" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G91" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H91" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B92" t="s">
-        <v>122</v>
+        <v>98</v>
       </c>
       <c r="C92" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D92" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E92" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F92" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G92" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H92" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="B93" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="C93" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D93" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E93" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F93" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G93" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H93" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="B94" t="s">
-        <v>87</v>
+        <v>175</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D94" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E94" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F94" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G94" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H94" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="B95" t="s">
-        <v>161</v>
+        <v>83</v>
       </c>
       <c r="C95" t="s">
         <v>10</v>
       </c>
       <c r="D95" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
       <c r="E95" t="s">
-        <v>269</v>
+        <v>297</v>
       </c>
       <c r="F95" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G95" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H95" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="B96" t="s">
-        <v>53</v>
+        <v>132</v>
       </c>
       <c r="C96" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="D96" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="E96" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="F96" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G96" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H96" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>301</v>
+      </c>
+      <c r="B97" t="s">
+        <v>38</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97" t="s">
         <v>296</v>
       </c>
-      <c r="B97" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E97" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="F97" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G97" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H97" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="B98" t="s">
-        <v>139</v>
+        <v>34</v>
       </c>
       <c r="C98" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="D98" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="E98" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
       <c r="F98" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G98" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H98" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="B99" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="C99" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D99" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E99" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F99" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G99" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H99" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>309</v>
+      </c>
+      <c r="B100" t="s">
+        <v>24</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" t="s">
         <v>304</v>
       </c>
-      <c r="B100" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E100" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F100" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G100" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H100" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="B101" t="s">
         <v>31</v>
       </c>
       <c r="C101" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D101" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E101" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F101" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G101" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H101" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="B102" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="C102" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D102" t="s">
-        <v>301</v>
+        <v>122</v>
       </c>
       <c r="E102" t="s">
-        <v>302</v>
+        <v>123</v>
       </c>
       <c r="F102" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G102" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H102" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="B103" t="s">
-        <v>118</v>
+        <v>316</v>
       </c>
       <c r="C103" t="s">
-        <v>311</v>
+        <v>18</v>
       </c>
       <c r="D103" t="s">
-        <v>312</v>
+        <v>122</v>
       </c>
       <c r="E103" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="F103" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G103" t="s">
-        <v>46</v>
+        <v>317</v>
       </c>
       <c r="H103" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B104" t="s">
-        <v>316</v>
+        <v>114</v>
       </c>
       <c r="C104" t="s">
-        <v>10</v>
+        <v>320</v>
       </c>
       <c r="D104" t="s">
-        <v>312</v>
+        <v>122</v>
       </c>
       <c r="E104" t="s">
-        <v>293</v>
+        <v>123</v>
       </c>
       <c r="F104" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G104" t="s">
-        <v>317</v>
+        <v>42</v>
       </c>
       <c r="H104" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B105" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C105" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="D105" t="s">
-        <v>312</v>
+        <v>115</v>
       </c>
       <c r="E105" t="s">
-        <v>313</v>
+        <v>105</v>
       </c>
       <c r="F105" t="s">
-        <v>25</v>
+        <v>117</v>
       </c>
       <c r="G105" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H105" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B106" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="C106" t="s">
         <v>10</v>
       </c>
       <c r="D106" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="E106" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="F106" t="s">
-        <v>129</v>
+        <v>202</v>
       </c>
       <c r="G106" t="s">
-        <v>46</v>
+        <v>326</v>
       </c>
       <c r="H106" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="B107" t="s">
-        <v>170</v>
+        <v>132</v>
       </c>
       <c r="C107" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="D107" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="E107" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="F107" t="s">
-        <v>200</v>
+        <v>330</v>
       </c>
       <c r="G107" t="s">
-        <v>325</v>
+        <v>21</v>
       </c>
       <c r="H107" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="B108" t="s">
-        <v>139</v>
+        <v>83</v>
       </c>
       <c r="C108" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="D108" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="E108" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="F108" t="s">
-        <v>329</v>
+        <v>216</v>
       </c>
       <c r="G108" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="H108" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B109" t="s">
-        <v>53</v>
+        <v>98</v>
       </c>
       <c r="C109" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D109" t="s">
-        <v>100</v>
+        <v>337</v>
       </c>
       <c r="E109" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="F109" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G109" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H109" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="B110" t="s">
-        <v>27</v>
+        <v>104</v>
       </c>
       <c r="C110" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D110" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E110" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F110" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G110" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H110" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>342</v>
+      </c>
+      <c r="B111" t="s">
+        <v>24</v>
+      </c>
+      <c r="C111" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" t="s">
+        <v>337</v>
+      </c>
+      <c r="E111" t="s">
         <v>338</v>
       </c>
-      <c r="B111" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F111" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G111" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H111" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B112" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="C112" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D112" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="E112" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="F112" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G112" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H112" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="B113" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="C113" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="D113" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E113" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F113" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G113" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H113" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="B114" t="s">
-        <v>77</v>
+        <v>120</v>
       </c>
       <c r="C114" t="s">
-        <v>24</v>
+        <v>218</v>
       </c>
       <c r="D114" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E114" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F114" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G114" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H114" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="B115" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="C115" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D115" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E115" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F115" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G115" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H115" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="B116" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="C116" t="s">
         <v>10</v>
       </c>
       <c r="D116" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E116" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F116" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G116" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H116" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="B117" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="C117" t="s">
         <v>10</v>
       </c>
       <c r="D117" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="E117" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="F117" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G117" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H117" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="B118" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D118" t="s">
-        <v>353</v>
+        <v>106</v>
       </c>
       <c r="E118" t="s">
-        <v>100</v>
+        <v>333</v>
       </c>
       <c r="F118" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G118" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H118" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B119" t="s">
-        <v>84</v>
+        <v>31</v>
       </c>
       <c r="C119" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D119" t="s">
-        <v>353</v>
+        <v>337</v>
       </c>
       <c r="E119" t="s">
-        <v>100</v>
+        <v>338</v>
       </c>
       <c r="F119" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G119" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H119" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B120" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="C120" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D120" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="E120" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="F120" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G120" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H120" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B121" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="C121" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D121" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="E121" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="F121" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G121" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H121" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B122" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="C122" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D122" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="E122" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="F122" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G122" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H122" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B123" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="C123" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="D123" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="E123" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="F123" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G123" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H123" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B124" t="s">
-        <v>139</v>
+        <v>38</v>
       </c>
       <c r="C124" t="s">
-        <v>140</v>
+        <v>39</v>
       </c>
       <c r="D124" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="E124" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="F124" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G124" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H124" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B125" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C125" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D125" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="E125" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="F125" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G125" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H125" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="B126" t="s">
-        <v>112</v>
+        <v>73</v>
       </c>
       <c r="C126" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="D126" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="E126" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="F126" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G126" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H126" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>381</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" t="s">
         <v>377</v>
       </c>
-      <c r="B127" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E127" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="F127" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G127" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H127" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B128" t="s">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="C128" t="s">
-        <v>24</v>
+        <v>218</v>
       </c>
       <c r="D128" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="E128" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="F128" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G128" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H128" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="B129" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="C129" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D129" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="E129" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="F129" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G129" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H129" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B130" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="C130" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D130" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="E130" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="F130" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G130" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H130" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B131" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="C131" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D131" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="E131" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="F131" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G131" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H131" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B132" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C132" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D132" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="E132" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="F132" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G132" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H132" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B133" t="s">
-        <v>161</v>
+        <v>70</v>
       </c>
       <c r="C133" t="s">
         <v>10</v>
       </c>
       <c r="D133" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E133" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="F133" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G133" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H133" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B134" t="s">
-        <v>77</v>
+        <v>175</v>
       </c>
       <c r="C134" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D134" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E134" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="F134" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G134" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H134" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="B135" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C135" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D135" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E135" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F135" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G135" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H135" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B136" t="s">
+        <v>405</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136" t="s">
         <v>401</v>
       </c>
-      <c r="C136" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E136" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F136" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G136" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H136" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="B137" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="C137" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="D137" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="E137" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F137" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G137" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H137" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="B138" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="C138" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="D138" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="E138" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F138" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G138" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H138" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B139" t="s">
-        <v>146</v>
+        <v>184</v>
       </c>
       <c r="C139" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D139" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="E139" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="F139" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G139" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H139" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B140" t="s">
-        <v>107</v>
+        <v>175</v>
       </c>
       <c r="C140" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D140" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E140" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="F140" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G140" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H140" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B141" t="s">
-        <v>161</v>
+        <v>109</v>
       </c>
       <c r="C141" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D141" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E141" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F141" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G141" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H141" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="B142" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C142" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="D142" t="s">
         <v>419</v>
       </c>
       <c r="E142" t="s">
         <v>420</v>
       </c>
       <c r="F142" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G142" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H142" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="B143" t="s">
-        <v>69</v>
+        <v>274</v>
       </c>
       <c r="C143" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D143" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E143" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="F143" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G143" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H143" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B144" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="C144" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D144" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E144" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="F144" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G144" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H144" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="B145" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C145" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E145" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="F145" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G145" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H145" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="B146" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="C146" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D146" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E146" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="F146" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G146" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H146" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B147" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="C147" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D147" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E147" t="s">
-        <v>415</v>
+        <v>432</v>
       </c>
       <c r="F147" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G147" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H147" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="B148" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="C148" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D148" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E148" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="F148" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G148" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H148" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="B149" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D149" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E149" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="F149" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G149" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H149" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="B150" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C150" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D150" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E150" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="F150" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G150" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H150" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B151" t="s">
-        <v>87</v>
+        <v>24</v>
       </c>
       <c r="C151" t="s">
         <v>10</v>
       </c>
       <c r="D151" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E151" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="F151" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G151" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H151" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B152" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
       <c r="C152" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D152" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E152" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="F152" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G152" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H152" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B153" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="C153" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D153" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="F153" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G153" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H153" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B154" t="s">
-        <v>267</v>
+        <v>160</v>
       </c>
       <c r="C154" t="s">
         <v>10</v>
       </c>
       <c r="D154" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E154" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="F154" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G154" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H154" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="B155" t="s">
-        <v>65</v>
+        <v>250</v>
       </c>
       <c r="C155" t="s">
-        <v>10</v>
+        <v>251</v>
       </c>
       <c r="D155" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="E155" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="F155" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G155" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H155" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B156" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="C156" t="s">
-        <v>311</v>
+        <v>18</v>
       </c>
       <c r="D156" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="E156" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="F156" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G156" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H156" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="B157" t="s">
-        <v>185</v>
+        <v>114</v>
       </c>
       <c r="C157" t="s">
-        <v>10</v>
+        <v>320</v>
       </c>
       <c r="D157" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="E157" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="F157" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G157" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H157" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B158" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C158" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D158" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="E158" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="F158" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G158" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H158" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B159" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="C159" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D159" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="E159" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="F159" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G159" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H159" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="B160" t="s">
-        <v>408</v>
+        <v>132</v>
       </c>
       <c r="C160" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="D160" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="E160" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F160" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G160" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H160" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B161" t="s">
-        <v>112</v>
+        <v>408</v>
       </c>
       <c r="C161" t="s">
-        <v>213</v>
+        <v>133</v>
       </c>
       <c r="D161" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="E161" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F161" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G161" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H161" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="B162" t="s">
-        <v>474</v>
+        <v>120</v>
       </c>
       <c r="C162" t="s">
-        <v>475</v>
+        <v>218</v>
       </c>
       <c r="D162" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="E162" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="F162" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G162" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H162" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B163" t="s">
-        <v>264</v>
+        <v>479</v>
       </c>
       <c r="C163" t="s">
-        <v>265</v>
+        <v>480</v>
       </c>
       <c r="D163" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="E163" t="s">
-        <v>460</v>
+        <v>481</v>
       </c>
       <c r="F163" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G163" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H163" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="B164" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C164" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D164" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="E164" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F164" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G164" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H164" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B165" t="s">
-        <v>481</v>
+        <v>254</v>
       </c>
       <c r="C165" t="s">
-        <v>482</v>
+        <v>255</v>
       </c>
       <c r="D165" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="E165" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F165" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G165" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H165" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B166" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C166" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="D166" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="E166" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F166" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G166" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H166" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B167" t="s">
-        <v>256</v>
+        <v>491</v>
       </c>
       <c r="C167" t="s">
-        <v>257</v>
+        <v>492</v>
       </c>
       <c r="D167" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="E167" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F167" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G167" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H167" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B168" t="s">
-        <v>139</v>
+        <v>245</v>
       </c>
       <c r="C168" t="s">
-        <v>140</v>
+        <v>77</v>
       </c>
       <c r="D168" t="s">
-        <v>469</v>
+        <v>495</v>
       </c>
       <c r="E168" t="s">
-        <v>460</v>
+        <v>496</v>
       </c>
       <c r="F168" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G168" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="H168" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="B169" t="s">
-        <v>493</v>
+        <v>266</v>
       </c>
       <c r="C169" t="s">
-        <v>494</v>
+        <v>267</v>
       </c>
       <c r="D169" t="s">
-        <v>469</v>
+        <v>495</v>
       </c>
       <c r="E169" t="s">
-        <v>459</v>
+        <v>496</v>
       </c>
       <c r="F169" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G169" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H169" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="B170" t="s">
-        <v>38</v>
+        <v>501</v>
       </c>
       <c r="C170" t="s">
-        <v>39</v>
+        <v>502</v>
       </c>
       <c r="D170" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="E170" t="s">
-        <v>460</v>
+        <v>481</v>
       </c>
       <c r="F170" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G170" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H170" t="s">
-        <v>489</v>
+        <v>503</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="B171" t="s">
-        <v>251</v>
+        <v>187</v>
       </c>
       <c r="C171" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="D171" t="s">
-        <v>498</v>
+        <v>481</v>
       </c>
       <c r="E171" t="s">
-        <v>499</v>
+        <v>456</v>
       </c>
       <c r="F171" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G171" t="s">
-        <v>125</v>
+        <v>42</v>
       </c>
       <c r="H171" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="B172" t="s">
-        <v>240</v>
+        <v>66</v>
       </c>
       <c r="C172" t="s">
-        <v>241</v>
+        <v>67</v>
       </c>
       <c r="D172" t="s">
-        <v>498</v>
+        <v>455</v>
       </c>
       <c r="E172" t="s">
-        <v>499</v>
+        <v>456</v>
       </c>
       <c r="F172" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G172" t="s">
-        <v>125</v>
+        <v>42</v>
       </c>
       <c r="H172" t="s">
-        <v>502</v>
+        <v>457</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B173" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C173" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D173" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="E173" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="F173" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G173" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H173" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="B174" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="C174" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D174" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="E174" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="F174" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G174" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H174" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>513</v>
+      </c>
+      <c r="B175" t="s">
+        <v>31</v>
+      </c>
+      <c r="C175" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" t="s">
+        <v>508</v>
+      </c>
+      <c r="E175" t="s">
         <v>509</v>
       </c>
-      <c r="B175" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F175" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G175" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H175" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="B176" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="C176" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D176" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E176" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F176" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G176" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H176" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B177" t="s">
         <v>408</v>
       </c>
       <c r="C177" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="D177" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E177" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F177" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G177" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H177" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="B178" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="C178" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D178" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E178" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F178" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G178" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="H178" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>526</v>
+      </c>
+      <c r="B179" t="s">
+        <v>24</v>
+      </c>
+      <c r="C179" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" t="s">
         <v>522</v>
       </c>
-      <c r="B179" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E179" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="F179" t="s">
-        <v>523</v>
+        <v>13</v>
       </c>
       <c r="G179" t="s">
-        <v>13</v>
+        <v>524</v>
       </c>
       <c r="H179" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="B180" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="C180" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D180" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E180" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="F180" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G180" t="s">
-        <v>35</v>
+        <v>524</v>
       </c>
       <c r="H180" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="B181" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C181" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="D181" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E181" t="s">
-        <v>519</v>
+        <v>531</v>
       </c>
       <c r="F181" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G181" t="s">
-        <v>520</v>
+        <v>59</v>
       </c>
       <c r="H181" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B182" t="s">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="C182" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="D182" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E182" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="F182" t="s">
-        <v>50</v>
+        <v>534</v>
       </c>
       <c r="G182" t="s">
-        <v>520</v>
+        <v>21</v>
       </c>
       <c r="H182" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B183" t="s">
-        <v>112</v>
+        <v>137</v>
       </c>
       <c r="C183" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="D183" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="E183" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F183" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G183" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H183" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="B184" t="s">
-        <v>536</v>
+        <v>392</v>
       </c>
       <c r="C184" t="s">
         <v>10</v>
       </c>
       <c r="D184" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="E184" t="s">
-        <v>519</v>
+        <v>540</v>
       </c>
       <c r="F184" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G184" t="s">
-        <v>46</v>
+        <v>541</v>
       </c>
       <c r="H184" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="B185" t="s">
-        <v>167</v>
+        <v>76</v>
       </c>
       <c r="C185" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="D185" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="E185" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F185" t="s">
-        <v>539</v>
+        <v>216</v>
       </c>
       <c r="G185" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H185" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="B186" t="s">
-        <v>80</v>
+        <v>170</v>
       </c>
       <c r="C186" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="D186" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="E186" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F186" t="s">
-        <v>129</v>
+        <v>546</v>
       </c>
       <c r="G186" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H186" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="B187" t="s">
-        <v>388</v>
+        <v>120</v>
       </c>
       <c r="C187" t="s">
-        <v>24</v>
+        <v>218</v>
       </c>
       <c r="D187" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="E187" t="s">
-        <v>543</v>
+        <v>523</v>
       </c>
       <c r="F187" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G187" t="s">
-        <v>544</v>
+        <v>42</v>
       </c>
       <c r="H187" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="B188" t="s">
-        <v>143</v>
+        <v>56</v>
       </c>
       <c r="C188" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D188" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="E188" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F188" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G188" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H188" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="B189" t="s">
-        <v>72</v>
+        <v>552</v>
       </c>
       <c r="C189" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D189" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="E189" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F189" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G189" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H189" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="B190" t="s">
-        <v>23</v>
+        <v>120</v>
       </c>
       <c r="C190" t="s">
-        <v>24</v>
+        <v>218</v>
       </c>
       <c r="D190" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E190" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F190" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G190" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H190" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="B191" t="s">
-        <v>388</v>
+        <v>52</v>
       </c>
       <c r="C191" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D191" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E191" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F191" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G191" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H191" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>559</v>
+      </c>
+      <c r="B192" t="s">
+        <v>73</v>
+      </c>
+      <c r="C192" t="s">
+        <v>10</v>
+      </c>
+      <c r="D192" t="s">
         <v>555</v>
       </c>
-      <c r="B192" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E192" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F192" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G192" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H192" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="B193" t="s">
-        <v>84</v>
+        <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D193" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E193" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F193" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G193" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H193" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="B194" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="C194" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="D194" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E194" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F194" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G194" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H194" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="B195" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C195" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D195" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E195" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F195" t="s">
-        <v>552</v>
+        <v>566</v>
       </c>
       <c r="G195" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H195" t="s">
-        <v>552</v>
+        <v>566</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="B196" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="C196" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D196" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E196" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F196" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G196" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H196" t="s">
-        <v>552</v>
+        <v>566</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="B197" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C197" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D197" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E197" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F197" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G197" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H197" t="s">
-        <v>552</v>
+        <v>566</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="B198" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="C198" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D198" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E198" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F198" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G198" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H198" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="B199" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C199" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D199" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E199" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F199" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G199" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H199" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="B200" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="C200" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D200" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E200" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F200" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G200" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H200" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="B201" t="s">
-        <v>69</v>
+        <v>392</v>
       </c>
       <c r="C201" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D201" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E201" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F201" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G201" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H201" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="B202" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="C202" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="D202" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E202" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F202" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="G202" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H202" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="B203" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="C203" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D203" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E203" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F203" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G203" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H203" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="B204" t="s">
-        <v>161</v>
+        <v>38</v>
       </c>
       <c r="C204" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D204" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E204" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F204" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G204" t="s">
-        <v>360</v>
+        <v>42</v>
       </c>
       <c r="H204" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B205" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C205" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D205" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="E205" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="F205" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G205" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H205" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="B206" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="C206" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="D206" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="E206" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="F206" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="G206" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H206" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>593</v>
+      </c>
+      <c r="B207" t="s">
+        <v>175</v>
+      </c>
+      <c r="C207" t="s">
+        <v>18</v>
+      </c>
+      <c r="D207" t="s">
         <v>587</v>
       </c>
-      <c r="B207" t="s">
-[...5 lines deleted...]
-      <c r="D207" t="s">
+      <c r="E207" t="s">
         <v>588</v>
       </c>
-      <c r="E207" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F207" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G207" t="s">
-        <v>46</v>
+        <v>364</v>
       </c>
       <c r="H207" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="B208" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="C208" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D208" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="E208" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="F208" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G208" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H208" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="B209" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C209" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D209" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="E209" t="s">
-        <v>580</v>
+        <v>599</v>
       </c>
       <c r="F209" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G209" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H209" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="B210" t="s">
-        <v>16</v>
+        <v>114</v>
       </c>
       <c r="C210" t="s">
-        <v>17</v>
+        <v>320</v>
       </c>
       <c r="D210" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E210" t="s">
-        <v>589</v>
+        <v>599</v>
       </c>
       <c r="F210" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G210" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H210" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>603</v>
+      </c>
+      <c r="B211" t="s">
+        <v>132</v>
+      </c>
+      <c r="C211" t="s">
+        <v>133</v>
+      </c>
+      <c r="D211" t="s">
+        <v>583</v>
+      </c>
+      <c r="E211" t="s">
         <v>599</v>
       </c>
-      <c r="B211" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F211" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G211" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H211" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B212" t="s">
         <v>408</v>
       </c>
       <c r="C212" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="D212" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E212" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="F212" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G212" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H212" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="B213" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="C213" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D213" t="s">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="E213" t="s">
-        <v>600</v>
+        <v>584</v>
       </c>
       <c r="F213" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G213" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H213" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="B214" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="C214" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="D214" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E214" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="F214" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G214" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H214" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="B215" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C215" t="s">
-        <v>10</v>
+        <v>218</v>
       </c>
       <c r="D215" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E215" t="s">
-        <v>579</v>
+        <v>599</v>
       </c>
       <c r="F215" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G215" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H215" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="B216" t="s">
-        <v>87</v>
+        <v>150</v>
       </c>
       <c r="C216" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D216" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E216" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="F216" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G216" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H216" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="B217" t="s">
-        <v>164</v>
+        <v>101</v>
       </c>
       <c r="C217" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="D217" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E217" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="F217" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G217" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H217" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="B218" t="s">
-        <v>23</v>
+        <v>167</v>
       </c>
       <c r="C218" t="s">
-        <v>24</v>
+        <v>87</v>
       </c>
       <c r="D218" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E218" t="s">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="F218" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G218" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H218" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="B219" t="s">
-        <v>118</v>
+        <v>73</v>
       </c>
       <c r="C219" t="s">
-        <v>311</v>
+        <v>10</v>
       </c>
       <c r="D219" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="E219" t="s">
-        <v>600</v>
+        <v>588</v>
       </c>
       <c r="F219" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G219" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H219" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="B220" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="C220" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D220" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E220" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="F220" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G220" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H220" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="B221" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C221" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D221" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E221" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="F221" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G221" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H221" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="B222" t="s">
-        <v>170</v>
+        <v>70</v>
       </c>
       <c r="C222" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D222" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E222" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="F222" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G222" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H222" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="B223" t="s">
-        <v>96</v>
+        <v>160</v>
       </c>
       <c r="C223" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D223" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E223" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="F223" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G223" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H223" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B224" t="s">
-        <v>90</v>
+        <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D224" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E224" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="F224" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G224" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H224" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="B225" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="C225" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D225" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E225" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="F225" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G225" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H225" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="B226" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="C226" t="s">
         <v>10</v>
       </c>
       <c r="D226" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="E226" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="F226" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G226" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H226" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="B227" t="s">
-        <v>632</v>
+        <v>76</v>
       </c>
       <c r="C227" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="D227" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="E227" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="F227" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G227" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H227" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="B228" t="s">
-        <v>80</v>
+        <v>408</v>
       </c>
       <c r="C228" t="s">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="D228" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
       <c r="E228" t="s">
         <v>637</v>
       </c>
       <c r="F228" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G228" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H228" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B229" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C229" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="D229" t="s">
         <v>640</v>
       </c>
       <c r="E229" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="F229" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G229" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H229" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B230" t="s">
-        <v>408</v>
+        <v>646</v>
       </c>
       <c r="C230" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="D230" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="E230" t="s">
-        <v>637</v>
+        <v>647</v>
       </c>
       <c r="F230" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G230" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H230" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="B231" t="s">
-        <v>161</v>
+        <v>104</v>
       </c>
       <c r="C231" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D231" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="E231" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="F231" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G231" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H231" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="B232" t="s">
-        <v>143</v>
+        <v>316</v>
       </c>
       <c r="C232" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D232" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="E232" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="F232" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G232" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H232" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
+        <v>655</v>
+      </c>
+      <c r="B233" t="s">
+        <v>98</v>
+      </c>
+      <c r="C233" t="s">
+        <v>18</v>
+      </c>
+      <c r="D233" t="s">
+        <v>650</v>
+      </c>
+      <c r="E233" t="s">
         <v>651</v>
       </c>
-      <c r="B233" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F233" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G233" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H233" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="B234" t="s">
-        <v>65</v>
+        <v>175</v>
       </c>
       <c r="C234" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D234" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="E234" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="F234" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G234" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H234" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="B235" t="s">
-        <v>388</v>
+        <v>137</v>
       </c>
       <c r="C235" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D235" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="E235" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="F235" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G235" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H235" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="B236" t="s">
-        <v>103</v>
+        <v>392</v>
       </c>
       <c r="C236" t="s">
         <v>10</v>
       </c>
       <c r="D236" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="E236" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="F236" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G236" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H236" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="B237" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="C237" t="s">
-        <v>17</v>
+        <v>218</v>
       </c>
       <c r="D237" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="E237" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="F237" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G237" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H237" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="B238" t="s">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="C238" t="s">
-        <v>213</v>
+        <v>39</v>
       </c>
       <c r="D238" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="E238" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="F238" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G238" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H238" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
+        <v>669</v>
+      </c>
+      <c r="B239" t="s">
+        <v>92</v>
+      </c>
+      <c r="C239" t="s">
+        <v>10</v>
+      </c>
+      <c r="D239" t="s">
+        <v>664</v>
+      </c>
+      <c r="E239" t="s">
         <v>665</v>
       </c>
-      <c r="B239" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F239" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G239" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H239" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="B240" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="C240" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D240" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="E240" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="F240" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G240" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H240" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B241" t="s">
         <v>408</v>
       </c>
       <c r="C241" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="D241" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="E241" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="F241" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G241" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H241" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="B242" t="s">
-        <v>31</v>
+        <v>114</v>
       </c>
       <c r="C242" t="s">
-        <v>24</v>
+        <v>320</v>
       </c>
       <c r="D242" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E242" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="F242" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G242" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="H242" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
+        <v>680</v>
+      </c>
+      <c r="B243" t="s">
+        <v>408</v>
+      </c>
+      <c r="C243" t="s">
+        <v>133</v>
+      </c>
+      <c r="D243" t="s">
         <v>676</v>
       </c>
-      <c r="B243" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E243" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="F243" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G243" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="H243" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>682</v>
+      </c>
+      <c r="B244" t="s">
+        <v>167</v>
+      </c>
+      <c r="C244" t="s">
+        <v>87</v>
+      </c>
+      <c r="D244" t="s">
         <v>676</v>
       </c>
-      <c r="B244" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E244" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="F244" t="s">
-        <v>329</v>
+        <v>202</v>
       </c>
       <c r="G244" t="s">
-        <v>13</v>
+        <v>678</v>
       </c>
       <c r="H244" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="B245" t="s">
-        <v>77</v>
+        <v>187</v>
       </c>
       <c r="C245" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D245" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E245" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="F245" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G245" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="H245" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="B246" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C246" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D246" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E246" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="F246" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G246" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="H246" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
       <c r="B247" t="s">
-        <v>164</v>
+        <v>52</v>
       </c>
       <c r="C247" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="D247" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E247" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="F247" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G247" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="H247" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="B248" t="s">
-        <v>84</v>
+        <v>254</v>
       </c>
       <c r="C248" t="s">
-        <v>24</v>
+        <v>691</v>
       </c>
       <c r="D248" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E248" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="F248" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G248" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="H248" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
       <c r="B249" t="s">
-        <v>90</v>
+        <v>245</v>
       </c>
       <c r="C249" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="D249" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E249" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="F249" t="s">
-        <v>329</v>
+        <v>202</v>
       </c>
       <c r="G249" t="s">
-        <v>13</v>
+        <v>678</v>
       </c>
       <c r="H249" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="B250" t="s">
-        <v>23</v>
+        <v>83</v>
       </c>
       <c r="C250" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D250" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E250" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="F250" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G250" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="H250" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="B251" t="s">
-        <v>112</v>
+        <v>31</v>
       </c>
       <c r="C251" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="D251" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E251" t="s">
-        <v>576</v>
+        <v>677</v>
       </c>
       <c r="F251" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G251" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="H251" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="B252" t="s">
-        <v>16</v>
+        <v>160</v>
       </c>
       <c r="C252" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D252" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E252" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="F252" t="s">
-        <v>200</v>
+        <v>330</v>
       </c>
       <c r="G252" t="s">
-        <v>674</v>
+        <v>21</v>
       </c>
       <c r="H252" t="s">
-        <v>690</v>
+        <v>566</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>686</v>
+        <v>697</v>
       </c>
       <c r="B253" t="s">
-        <v>170</v>
+        <v>70</v>
       </c>
       <c r="C253" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D253" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E253" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="F253" t="s">
-        <v>329</v>
+        <v>202</v>
       </c>
       <c r="G253" t="s">
-        <v>13</v>
+        <v>678</v>
       </c>
       <c r="H253" t="s">
-        <v>552</v>
+        <v>689</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="B254" t="s">
-        <v>408</v>
+        <v>92</v>
       </c>
       <c r="C254" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="D254" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E254" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="F254" t="s">
-        <v>200</v>
+        <v>330</v>
       </c>
       <c r="G254" t="s">
-        <v>674</v>
+        <v>21</v>
       </c>
       <c r="H254" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="B255" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="C255" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D255" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E255" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="F255" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G255" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="H255" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="B256" t="s">
-        <v>251</v>
+        <v>24</v>
       </c>
       <c r="C256" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="D256" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E256" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="F256" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G256" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="H256" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="B257" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C257" t="s">
-        <v>698</v>
+        <v>267</v>
       </c>
       <c r="D257" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E257" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="F257" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G257" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="H257" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="B258" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="C258" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D258" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E258" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="F258" t="s">
-        <v>200</v>
+        <v>330</v>
       </c>
       <c r="G258" t="s">
-        <v>674</v>
+        <v>21</v>
       </c>
       <c r="H258" t="s">
-        <v>677</v>
+        <v>703</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="B259" t="s">
-        <v>185</v>
+        <v>38</v>
       </c>
       <c r="C259" t="s">
         <v>10</v>
       </c>
       <c r="D259" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E259" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="F259" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G259" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="H259" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="B260" t="s">
-        <v>118</v>
+        <v>24</v>
       </c>
       <c r="C260" t="s">
-        <v>311</v>
+        <v>10</v>
       </c>
       <c r="D260" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E260" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="F260" t="s">
-        <v>200</v>
+        <v>330</v>
       </c>
       <c r="G260" t="s">
-        <v>674</v>
+        <v>21</v>
       </c>
       <c r="H260" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="B261" t="s">
-        <v>31</v>
+        <v>120</v>
       </c>
       <c r="C261" t="s">
-        <v>24</v>
+        <v>218</v>
       </c>
       <c r="D261" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E261" t="s">
-        <v>672</v>
+        <v>580</v>
       </c>
       <c r="F261" t="s">
-        <v>329</v>
+        <v>202</v>
       </c>
       <c r="G261" t="s">
-        <v>13</v>
+        <v>678</v>
       </c>
       <c r="H261" t="s">
-        <v>704</v>
+        <v>685</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="B262" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="C262" t="s">
-        <v>140</v>
+        <v>87</v>
       </c>
       <c r="D262" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="E262" t="s">
-        <v>706</v>
+        <v>676</v>
       </c>
       <c r="F262" t="s">
-        <v>523</v>
+        <v>216</v>
       </c>
       <c r="G262" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="H262" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="B263" t="s">
-        <v>61</v>
+        <v>132</v>
       </c>
       <c r="C263" t="s">
-        <v>62</v>
+        <v>133</v>
       </c>
       <c r="D263" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="E263" t="s">
-        <v>672</v>
+        <v>712</v>
       </c>
       <c r="F263" t="s">
-        <v>129</v>
+        <v>534</v>
       </c>
       <c r="G263" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H263" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="B264" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="C264" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="D264" t="s">
+        <v>715</v>
+      </c>
+      <c r="E264" t="s">
         <v>712</v>
       </c>
-      <c r="E264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G264" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H264" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="B265" t="s">
-        <v>23</v>
+        <v>83</v>
       </c>
       <c r="C265" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D265" t="s">
+        <v>715</v>
+      </c>
+      <c r="E265" t="s">
         <v>712</v>
       </c>
-      <c r="E265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F265" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G265" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H265" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="B266" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="C266" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="D266" t="s">
+        <v>715</v>
+      </c>
+      <c r="E266" t="s">
         <v>712</v>
       </c>
-      <c r="E266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F266" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G266" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H266" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="B267" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="C267" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D267" t="s">
+        <v>715</v>
+      </c>
+      <c r="E267" t="s">
         <v>712</v>
       </c>
-      <c r="E267" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F267" t="s">
-        <v>129</v>
+        <v>34</v>
       </c>
       <c r="G267" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H267" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B268" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C268" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D268" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="E268" t="s">
-        <v>706</v>
+        <v>724</v>
       </c>
       <c r="F268" t="s">
-        <v>27</v>
+        <v>216</v>
       </c>
       <c r="G268" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H268" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="B269" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D269" t="s">
+        <v>715</v>
+      </c>
+      <c r="E269" t="s">
         <v>712</v>
       </c>
-      <c r="E269" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F269" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G269" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H269" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="B270" t="s">
-        <v>31</v>
+        <v>73</v>
       </c>
       <c r="C270" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D270" t="s">
+        <v>715</v>
+      </c>
+      <c r="E270" t="s">
         <v>712</v>
       </c>
-      <c r="E270" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F270" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G270" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H270" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="B271" t="s">
-        <v>408</v>
+        <v>132</v>
       </c>
       <c r="C271" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="D271" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="E271" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="F271" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="G271" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H271" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="B272" t="s">
-        <v>139</v>
+        <v>408</v>
       </c>
       <c r="C272" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="D272" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="E272" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="F272" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="G272" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H272" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="B273" t="s">
-        <v>388</v>
+        <v>52</v>
       </c>
       <c r="C273" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D273" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="E273" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="F273" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G273" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H273" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="B274" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="C274" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D274" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="E274" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="F274" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G274" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H274" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="B275" t="s">
-        <v>196</v>
+        <v>104</v>
       </c>
       <c r="C275" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D275" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="E275" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="F275" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G275" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H275" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="B276" t="s">
-        <v>143</v>
+        <v>48</v>
       </c>
       <c r="C276" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D276" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="E276" t="s">
-        <v>733</v>
+        <v>743</v>
       </c>
       <c r="F276" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G276" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H276" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="B277" t="s">
-        <v>190</v>
+        <v>748</v>
       </c>
       <c r="C277" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D277" t="s">
+        <v>739</v>
+      </c>
+      <c r="E277" t="s">
         <v>743</v>
       </c>
-      <c r="E277" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F277" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G277" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H277" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="B278" t="s">
-        <v>16</v>
+        <v>114</v>
       </c>
       <c r="C278" t="s">
-        <v>17</v>
+        <v>320</v>
       </c>
       <c r="D278" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="E278" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="F278" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G278" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H278" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B279" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="C279" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D279" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="E279" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="F279" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G279" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H279" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B280" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="C280" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D280" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="E280" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="F280" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G280" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H280" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="B281" t="s">
-        <v>753</v>
+        <v>192</v>
       </c>
       <c r="C281" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D281" t="s">
+        <v>739</v>
+      </c>
+      <c r="E281" t="s">
         <v>743</v>
       </c>
-      <c r="E281" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F281" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G281" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H281" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="B282" t="s">
-        <v>118</v>
+        <v>316</v>
       </c>
       <c r="C282" t="s">
-        <v>311</v>
+        <v>18</v>
       </c>
       <c r="D282" t="s">
+        <v>739</v>
+      </c>
+      <c r="E282" t="s">
         <v>743</v>
       </c>
-      <c r="E282" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F282" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G282" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H282" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="B283" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
       <c r="C283" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="D283" t="s">
-        <v>743</v>
+        <v>735</v>
       </c>
       <c r="E283" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="F283" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G283" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H283" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="B284" t="s">
-        <v>760</v>
+        <v>73</v>
       </c>
       <c r="C284" t="s">
         <v>10</v>
       </c>
       <c r="D284" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="E284" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="F284" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G284" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H284" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B285" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="C285" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D285" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="E285" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="F285" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G285" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H285" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="B286" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="C286" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D286" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="E286" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="F286" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G286" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H286" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="B287" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="C287" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D287" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="E287" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="F287" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G287" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H287" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="B288" t="s">
-        <v>72</v>
+        <v>137</v>
       </c>
       <c r="C288" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D288" t="s">
-        <v>743</v>
+        <v>735</v>
       </c>
       <c r="E288" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="F288" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G288" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H288" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
+        <v>773</v>
+      </c>
+      <c r="B289" t="s">
+        <v>56</v>
+      </c>
+      <c r="C289" t="s">
+        <v>18</v>
+      </c>
+      <c r="D289" t="s">
+        <v>739</v>
+      </c>
+      <c r="E289" t="s">
+        <v>740</v>
+      </c>
+      <c r="F289" t="s">
+        <v>216</v>
+      </c>
+      <c r="G289" t="s">
+        <v>42</v>
+      </c>
+      <c r="H289" t="s">
         <v>770</v>
-      </c>
-[...19 lines deleted...]
-        <v>772</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B290" t="s">
-        <v>90</v>
+        <v>775</v>
       </c>
       <c r="C290" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D290" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="E290" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="F290" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G290" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H290" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="B291" t="s">
-        <v>776</v>
+        <v>92</v>
       </c>
       <c r="C291" t="s">
         <v>10</v>
       </c>
       <c r="D291" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="E291" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="F291" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G291" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H291" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B292" t="s">
-        <v>77</v>
+        <v>780</v>
       </c>
       <c r="C292" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D292" t="s">
+        <v>739</v>
+      </c>
+      <c r="E292" t="s">
         <v>743</v>
       </c>
-      <c r="E292" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G292" t="s">
-        <v>125</v>
+        <v>59</v>
       </c>
       <c r="H292" t="s">
-        <v>779</v>
+        <v>759</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="B293" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C293" t="s">
         <v>10</v>
       </c>
       <c r="D293" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="E293" t="s">
-        <v>738</v>
+        <v>767</v>
       </c>
       <c r="F293" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G293" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="H293" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B294" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C294" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D294" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="E294" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="F294" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G294" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H294" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B295" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D295" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="E295" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="F295" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G295" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H295" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B296" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="C296" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D296" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="E296" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="F296" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G296" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H296" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B297" t="s">
-        <v>316</v>
+        <v>52</v>
       </c>
       <c r="C297" t="s">
         <v>10</v>
       </c>
       <c r="D297" t="s">
-        <v>743</v>
+        <v>790</v>
       </c>
       <c r="E297" t="s">
-        <v>744</v>
+        <v>790</v>
       </c>
       <c r="F297" t="s">
-        <v>50</v>
+        <v>330</v>
       </c>
       <c r="G297" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="H297" t="s">
-        <v>777</v>
+        <v>791</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="B298" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="C298" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D298" t="s">
-        <v>743</v>
+        <v>790</v>
       </c>
       <c r="E298" t="s">
-        <v>738</v>
+        <v>790</v>
       </c>
       <c r="F298" t="s">
-        <v>50</v>
+        <v>330</v>
       </c>
       <c r="G298" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="H298" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="B299" t="s">
-        <v>53</v>
+        <v>392</v>
       </c>
       <c r="C299" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D299" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E299" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="F299" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G299" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H299" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B300" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="C300" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D300" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E300" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="F300" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G300" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H300" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B301" t="s">
-        <v>103</v>
+        <v>392</v>
       </c>
       <c r="C301" t="s">
         <v>10</v>
       </c>
       <c r="D301" t="s">
-        <v>792</v>
+        <v>735</v>
       </c>
       <c r="E301" t="s">
-        <v>792</v>
+        <v>736</v>
       </c>
       <c r="F301" t="s">
-        <v>329</v>
+        <v>13</v>
       </c>
       <c r="G301" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="H301" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B302" t="s">
-        <v>27</v>
+        <v>104</v>
       </c>
       <c r="C302" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D302" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E302" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="F302" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G302" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H302" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="B303" t="s">
-        <v>69</v>
+        <v>405</v>
       </c>
       <c r="C303" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="D303" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E303" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="F303" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G303" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H303" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B304" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="C304" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D304" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E304" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="F304" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G304" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H304" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="B305" t="s">
-        <v>388</v>
+        <v>83</v>
       </c>
       <c r="C305" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D305" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E305" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="F305" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G305" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H305" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="B306" t="s">
-        <v>84</v>
+        <v>809</v>
       </c>
       <c r="C306" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D306" t="s">
-        <v>792</v>
+        <v>810</v>
       </c>
       <c r="E306" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="F306" t="s">
-        <v>329</v>
+        <v>13</v>
       </c>
       <c r="G306" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="H306" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="B307" t="s">
-        <v>401</v>
+        <v>34</v>
       </c>
       <c r="C307" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D307" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E307" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="F307" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G307" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H307" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="B308" t="s">
-        <v>61</v>
+        <v>239</v>
       </c>
       <c r="C308" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="D308" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E308" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F308" t="s">
-        <v>813</v>
+        <v>13</v>
       </c>
       <c r="G308" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H308" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="B309" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="C309" t="s">
-        <v>140</v>
+        <v>87</v>
       </c>
       <c r="D309" t="s">
+        <v>819</v>
+      </c>
+      <c r="E309" t="s">
         <v>816</v>
       </c>
-      <c r="E309" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F309" t="s">
-        <v>129</v>
+        <v>820</v>
       </c>
       <c r="G309" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H309" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="B310" t="s">
-        <v>246</v>
+        <v>120</v>
       </c>
       <c r="C310" t="s">
-        <v>10</v>
+        <v>218</v>
       </c>
       <c r="D310" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="E310" t="s">
-        <v>812</v>
+        <v>739</v>
       </c>
       <c r="F310" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G310" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H310" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="B311" t="s">
-        <v>408</v>
+        <v>24</v>
       </c>
       <c r="C311" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="D311" t="s">
-        <v>816</v>
+        <v>810</v>
       </c>
       <c r="E311" t="s">
-        <v>812</v>
+        <v>825</v>
       </c>
       <c r="F311" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G311" t="s">
-        <v>125</v>
+        <v>42</v>
       </c>
       <c r="H311" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="B312" t="s">
-        <v>23</v>
+        <v>132</v>
       </c>
       <c r="C312" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="D312" t="s">
+        <v>815</v>
+      </c>
+      <c r="E312" t="s">
         <v>816</v>
       </c>
-      <c r="E312" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F312" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G312" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H312" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="B313" t="s">
-        <v>112</v>
+        <v>408</v>
       </c>
       <c r="C313" t="s">
-        <v>213</v>
+        <v>133</v>
       </c>
       <c r="D313" t="s">
+        <v>815</v>
+      </c>
+      <c r="E313" t="s">
         <v>816</v>
       </c>
-      <c r="E313" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F313" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G313" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H313" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="B314" t="s">
-        <v>827</v>
+        <v>31</v>
       </c>
       <c r="C314" t="s">
         <v>10</v>
       </c>
       <c r="D314" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="E314" t="s">
-        <v>792</v>
+        <v>816</v>
       </c>
       <c r="F314" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G314" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H314" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="B315" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="C315" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D315" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="E315" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="F315" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G315" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="H315" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>759</v>
+        <v>833</v>
       </c>
       <c r="B316" t="s">
-        <v>77</v>
+        <v>836</v>
       </c>
       <c r="C316" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D316" t="s">
-        <v>833</v>
+        <v>739</v>
       </c>
       <c r="E316" t="s">
-        <v>833</v>
+        <v>743</v>
       </c>
       <c r="F316" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G316" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="H316" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="B317" t="s">
-        <v>77</v>
+        <v>839</v>
       </c>
       <c r="C317" t="s">
-        <v>24</v>
+        <v>87</v>
       </c>
       <c r="D317" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E317" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="F317" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G317" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H317" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="B318" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="C318" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="D318" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E318" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="F318" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G318" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H318" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
+        <v>845</v>
+      </c>
+      <c r="B319" t="s">
+        <v>73</v>
+      </c>
+      <c r="C319" t="s">
+        <v>10</v>
+      </c>
+      <c r="D319" t="s">
         <v>840</v>
       </c>
-      <c r="B319" t="s">
+      <c r="E319" t="s">
         <v>841</v>
       </c>
-      <c r="C319" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F319" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G319" t="s">
-        <v>520</v>
+        <v>59</v>
       </c>
       <c r="H319" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="B320" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="C320" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D320" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E320" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="F320" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G320" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H320" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="B321" t="s">
-        <v>196</v>
+        <v>405</v>
       </c>
       <c r="C321" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D321" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E321" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F321" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G321" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H321" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="B322" t="s">
-        <v>256</v>
+        <v>120</v>
       </c>
       <c r="C322" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="D322" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E322" t="s">
-        <v>833</v>
+        <v>853</v>
       </c>
       <c r="F322" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G322" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H322" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="B323" t="s">
-        <v>31</v>
+        <v>250</v>
       </c>
       <c r="C323" t="s">
-        <v>24</v>
+        <v>856</v>
       </c>
       <c r="D323" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="E323" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F323" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G323" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H323" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="B324" t="s">
-        <v>90</v>
+        <v>132</v>
       </c>
       <c r="C324" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="D324" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="E324" t="s">
-        <v>833</v>
+        <v>853</v>
       </c>
       <c r="F324" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G324" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="H324" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="B325" t="s">
-        <v>388</v>
+        <v>198</v>
       </c>
       <c r="C325" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D325" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="E325" t="s">
-        <v>857</v>
+        <v>834</v>
       </c>
       <c r="F325" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G325" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H325" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="B326" t="s">
-        <v>23</v>
+        <v>864</v>
       </c>
       <c r="C326" t="s">
-        <v>24</v>
+        <v>320</v>
       </c>
       <c r="D326" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="E326" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F326" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G326" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H326" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="B327" t="s">
-        <v>161</v>
+        <v>98</v>
       </c>
       <c r="C327" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D327" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="E327" t="s">
-        <v>862</v>
+        <v>834</v>
       </c>
       <c r="F327" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G327" t="s">
-        <v>125</v>
+        <v>42</v>
       </c>
       <c r="H327" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="B328" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="C328" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D328" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="E328" t="s">
-        <v>862</v>
+        <v>853</v>
       </c>
       <c r="F328" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G328" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H328" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="B329" t="s">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="C329" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D329" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="E329" t="s">
-        <v>857</v>
+        <v>834</v>
       </c>
       <c r="F329" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G329" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H329" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="B330" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="C330" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D330" t="s">
-        <v>852</v>
+        <v>874</v>
       </c>
       <c r="E330" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="F330" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G330" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H330" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="B331" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="C331" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D331" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="E331" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F331" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G331" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H331" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="B332" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="C332" t="s">
         <v>10</v>
       </c>
       <c r="D332" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="E332" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F332" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G332" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H332" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="B333" t="s">
-        <v>876</v>
+        <v>45</v>
       </c>
       <c r="C333" t="s">
-        <v>311</v>
+        <v>10</v>
       </c>
       <c r="D333" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="E333" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="F333" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G333" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H333" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="B334" t="s">
-        <v>139</v>
+        <v>70</v>
       </c>
       <c r="C334" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="D334" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="E334" t="s">
-        <v>862</v>
+        <v>834</v>
       </c>
       <c r="F334" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G334" t="s">
-        <v>125</v>
+        <v>59</v>
       </c>
       <c r="H334" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="B335" t="s">
-        <v>401</v>
+        <v>24</v>
       </c>
       <c r="C335" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D335" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="E335" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F335" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G335" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="H335" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="B336" t="s">
-        <v>72</v>
+        <v>175</v>
       </c>
       <c r="C336" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D336" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="E336" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="F336" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G336" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H336" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="B337" t="s">
-        <v>84</v>
+        <v>31</v>
       </c>
       <c r="C337" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D337" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="E337" t="s">
-        <v>857</v>
+        <v>834</v>
       </c>
       <c r="F337" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G337" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H337" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B338" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="C338" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="D338" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="E338" t="s">
-        <v>857</v>
+        <v>834</v>
       </c>
       <c r="F338" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G338" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H338" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="B339" t="s">
-        <v>889</v>
+        <v>392</v>
       </c>
       <c r="C339" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="D339" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="E339" t="s">
-        <v>857</v>
+        <v>841</v>
       </c>
       <c r="F339" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G339" t="s">
-        <v>125</v>
+        <v>59</v>
       </c>
       <c r="H339" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="B340" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="C340" t="s">
-        <v>892</v>
+        <v>10</v>
       </c>
       <c r="D340" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="E340" t="s">
-        <v>862</v>
+        <v>834</v>
       </c>
       <c r="F340" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="G340" t="s">
-        <v>125</v>
+        <v>42</v>
       </c>
       <c r="H340" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B341" t="s">
-        <v>53</v>
+        <v>897</v>
       </c>
       <c r="C341" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D341" t="s">
-        <v>895</v>
+        <v>857</v>
       </c>
       <c r="E341" t="s">
-        <v>857</v>
+        <v>898</v>
       </c>
       <c r="F341" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G341" t="s">
-        <v>35</v>
+        <v>524</v>
       </c>
       <c r="H341" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="B342" t="s">
-        <v>632</v>
+        <v>646</v>
       </c>
       <c r="C342" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D342" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="E342" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="F342" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G342" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="H342" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
+        <v>904</v>
+      </c>
+      <c r="B343" t="s">
+        <v>114</v>
+      </c>
+      <c r="C343" t="s">
+        <v>320</v>
+      </c>
+      <c r="D343" t="s">
         <v>901</v>
       </c>
-      <c r="B343" t="s">
+      <c r="E343" t="s">
         <v>902</v>
       </c>
-      <c r="C343" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F343" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G343" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H343" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B344" t="s">
-        <v>90</v>
+        <v>907</v>
       </c>
       <c r="C344" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D344" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="E344" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="F344" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G344" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H344" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="B345" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D345" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="E345" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="F345" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G345" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H345" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B346" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="C346" t="s">
-        <v>311</v>
+        <v>133</v>
       </c>
       <c r="D346" t="s">
-        <v>898</v>
+        <v>912</v>
       </c>
       <c r="E346" t="s">
-        <v>899</v>
+        <v>912</v>
       </c>
       <c r="F346" t="s">
-        <v>129</v>
+        <v>534</v>
       </c>
       <c r="G346" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="H346" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="B347" t="s">
-        <v>139</v>
+        <v>92</v>
       </c>
       <c r="C347" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="D347" t="s">
-        <v>911</v>
+        <v>901</v>
       </c>
       <c r="E347" t="s">
-        <v>911</v>
+        <v>902</v>
       </c>
       <c r="F347" t="s">
-        <v>523</v>
+        <v>216</v>
       </c>
       <c r="G347" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="H347" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="B348" t="s">
-        <v>90</v>
+        <v>132</v>
       </c>
       <c r="C348" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="D348" t="s">
-        <v>914</v>
+        <v>11</v>
       </c>
       <c r="E348" t="s">
-        <v>915</v>
+        <v>12</v>
       </c>
       <c r="F348" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G348" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H348" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B349" t="s">
-        <v>53</v>
+        <v>114</v>
       </c>
       <c r="C349" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D349" t="s">
-        <v>914</v>
+        <v>11</v>
       </c>
       <c r="E349" t="s">
-        <v>915</v>
+        <v>12</v>
       </c>
       <c r="F349" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G349" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H349" t="s">
-        <v>916</v>
+        <v>15</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B350" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="C350" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D350" t="s">
-        <v>914</v>
+        <v>11</v>
       </c>
       <c r="E350" t="s">
-        <v>915</v>
+        <v>12</v>
       </c>
       <c r="F350" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G350" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H350" t="s">
-        <v>916</v>
+        <v>15</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="B351" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C351" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D351" t="s">
-        <v>914</v>
+        <v>11</v>
       </c>
       <c r="E351" t="s">
-        <v>915</v>
+        <v>12</v>
       </c>
       <c r="F351" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G351" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H351" t="s">
-        <v>916</v>
+        <v>15</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B352" t="s">
-        <v>69</v>
+        <v>184</v>
       </c>
       <c r="C352" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D352" t="s">
-        <v>914</v>
+        <v>11</v>
       </c>
       <c r="E352" t="s">
-        <v>915</v>
+        <v>12</v>
       </c>
       <c r="F352" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G352" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H352" t="s">
-        <v>916</v>
+        <v>15</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="B353" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="C353" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D353" t="s">
-        <v>914</v>
+        <v>11</v>
       </c>
       <c r="E353" t="s">
-        <v>915</v>
+        <v>12</v>
       </c>
       <c r="F353" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G353" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H353" t="s">
-        <v>916</v>
+        <v>15</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B354" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C354" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D354" t="s">
-        <v>914</v>
+        <v>11</v>
       </c>
       <c r="E354" t="s">
-        <v>915</v>
+        <v>12</v>
       </c>
       <c r="F354" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G354" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H354" t="s">
-        <v>916</v>
+        <v>15</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B355" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="C355" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D355" t="s">
-        <v>914</v>
+        <v>11</v>
       </c>
       <c r="E355" t="s">
-        <v>915</v>
+        <v>12</v>
       </c>
       <c r="F355" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G355" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H355" t="s">
-        <v>916</v>
+        <v>15</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B356" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="C356" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D356" t="s">
-        <v>914</v>
+        <v>11</v>
       </c>
       <c r="E356" t="s">
-        <v>915</v>
+        <v>12</v>
       </c>
       <c r="F356" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G356" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H356" t="s">
-        <v>916</v>
+        <v>15</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="B357" t="s">
-        <v>146</v>
+        <v>52</v>
       </c>
       <c r="C357" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D357" t="s">
-        <v>914</v>
+        <v>11</v>
       </c>
       <c r="E357" t="s">
-        <v>915</v>
+        <v>12</v>
       </c>
       <c r="F357" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G357" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H357" t="s">
-        <v>916</v>
+        <v>15</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B358" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C358" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D358" t="s">
-        <v>914</v>
+        <v>11</v>
       </c>
       <c r="E358" t="s">
-        <v>915</v>
+        <v>12</v>
       </c>
       <c r="F358" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G358" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H358" t="s">
-        <v>916</v>
+        <v>15</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B359" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="C359" t="s">
         <v>10</v>
       </c>
       <c r="D359" t="s">
-        <v>914</v>
+        <v>11</v>
       </c>
       <c r="E359" t="s">
-        <v>915</v>
+        <v>12</v>
       </c>
       <c r="F359" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G359" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H359" t="s">
-        <v>916</v>
+        <v>15</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B360" t="s">
-        <v>118</v>
+        <v>92</v>
       </c>
       <c r="C360" t="s">
         <v>10</v>
       </c>
       <c r="D360" t="s">
-        <v>914</v>
+        <v>11</v>
       </c>
       <c r="E360" t="s">
-        <v>915</v>
+        <v>12</v>
       </c>
       <c r="F360" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G360" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H360" t="s">
-        <v>916</v>
+        <v>15</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="B361" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="C361" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="D361" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="E361" t="s">
-        <v>915</v>
+        <v>931</v>
       </c>
       <c r="F361" t="s">
-        <v>50</v>
+        <v>534</v>
       </c>
       <c r="G361" t="s">
-        <v>125</v>
+        <v>21</v>
       </c>
       <c r="H361" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B362" t="s">
-        <v>139</v>
+        <v>245</v>
       </c>
       <c r="C362" t="s">
-        <v>140</v>
+        <v>77</v>
       </c>
       <c r="D362" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="E362" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="F362" t="s">
-        <v>523</v>
+        <v>216</v>
       </c>
       <c r="G362" t="s">
-        <v>13</v>
+        <v>364</v>
       </c>
       <c r="H362" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="B363" t="s">
-        <v>481</v>
+        <v>245</v>
       </c>
       <c r="C363" t="s">
-        <v>935</v>
+        <v>77</v>
       </c>
       <c r="D363" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="E363" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="F363" t="s">
-        <v>129</v>
+        <v>940</v>
       </c>
       <c r="G363" t="s">
-        <v>360</v>
+        <v>941</v>
       </c>
       <c r="H363" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="B364" t="s">
-        <v>251</v>
+        <v>86</v>
       </c>
       <c r="C364" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="D364" t="s">
-        <v>936</v>
+        <v>944</v>
       </c>
       <c r="E364" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="F364" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G364" t="s">
-        <v>360</v>
+        <v>42</v>
       </c>
       <c r="H364" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="B365" t="s">
-        <v>240</v>
+        <v>947</v>
       </c>
       <c r="C365" t="s">
-        <v>241</v>
+        <v>691</v>
       </c>
       <c r="D365" t="s">
-        <v>936</v>
+        <v>944</v>
       </c>
       <c r="E365" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="F365" t="s">
-        <v>942</v>
+        <v>216</v>
       </c>
       <c r="G365" t="s">
-        <v>360</v>
+        <v>42</v>
       </c>
       <c r="H365" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="B366" t="s">
         <v>38</v>
       </c>
       <c r="C366" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D366" t="s">
-        <v>936</v>
+        <v>944</v>
       </c>
       <c r="E366" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="F366" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G366" t="s">
-        <v>360</v>
+        <v>42</v>
       </c>
       <c r="H366" t="s">
-        <v>940</v>
+        <v>950</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="B367" t="s">
-        <v>61</v>
+        <v>487</v>
       </c>
       <c r="C367" t="s">
-        <v>62</v>
+        <v>952</v>
       </c>
       <c r="D367" t="s">
-        <v>946</v>
+        <v>934</v>
       </c>
       <c r="E367" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="F367" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G367" t="s">
-        <v>46</v>
+        <v>364</v>
       </c>
       <c r="H367" t="s">
-        <v>947</v>
+        <v>953</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>948</v>
+        <v>954</v>
       </c>
       <c r="B368" t="s">
-        <v>949</v>
+        <v>120</v>
       </c>
       <c r="C368" t="s">
-        <v>698</v>
+        <v>852</v>
       </c>
       <c r="D368" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="E368" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="F368" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G368" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H368" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="B369" t="s">
-        <v>112</v>
+        <v>66</v>
       </c>
       <c r="C369" t="s">
-        <v>892</v>
+        <v>67</v>
       </c>
       <c r="D369" t="s">
-        <v>946</v>
+        <v>934</v>
       </c>
       <c r="E369" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="F369" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="G369" t="s">
-        <v>46</v>
+        <v>364</v>
       </c>
       <c r="H369" t="s">
-        <v>952</v>
+        <v>936</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="B370" t="s">
-        <v>16</v>
+        <v>958</v>
       </c>
       <c r="C370" t="s">
-        <v>24</v>
+        <v>952</v>
       </c>
       <c r="D370" t="s">
-        <v>946</v>
+        <v>938</v>
       </c>
       <c r="E370" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="F370" t="s">
-        <v>129</v>
+        <v>940</v>
       </c>
       <c r="G370" t="s">
-        <v>46</v>
+        <v>941</v>
       </c>
       <c r="H370" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="B371" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="C371" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="D371" t="s">
-        <v>957</v>
+        <v>938</v>
       </c>
       <c r="E371" t="s">
-        <v>958</v>
+        <v>939</v>
       </c>
       <c r="F371" t="s">
+        <v>940</v>
+      </c>
+      <c r="G371" t="s">
+        <v>941</v>
+      </c>
+      <c r="H371" t="s">
         <v>959</v>
-      </c>
-[...4 lines deleted...]
-        <v>961</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
         <v>962</v>
       </c>
       <c r="B372" t="s">
+        <v>266</v>
+      </c>
+      <c r="C372" t="s">
+        <v>267</v>
+      </c>
+      <c r="D372" t="s">
+        <v>934</v>
+      </c>
+      <c r="E372" t="s">
+        <v>935</v>
+      </c>
+      <c r="F372" t="s">
         <v>963</v>
       </c>
-      <c r="C372" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G372" t="s">
-        <v>960</v>
+        <v>364</v>
       </c>
       <c r="H372" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B373" t="s">
-        <v>240</v>
+        <v>266</v>
       </c>
       <c r="C373" t="s">
-        <v>241</v>
+        <v>267</v>
       </c>
       <c r="D373" t="s">
-        <v>957</v>
+        <v>938</v>
       </c>
       <c r="E373" t="s">
-        <v>958</v>
+        <v>939</v>
       </c>
       <c r="F373" t="s">
-        <v>959</v>
+        <v>940</v>
       </c>
       <c r="G373" t="s">
-        <v>960</v>
+        <v>941</v>
       </c>
       <c r="H373" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      <c r="A374" t="s">
         <v>966</v>
-      </c>
-[...19 lines deleted...]
-        <v>967</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">