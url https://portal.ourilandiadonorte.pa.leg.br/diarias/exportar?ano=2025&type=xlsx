--- v1 (2026-05-05)
+++ v2 (2026-08-19)
@@ -12,2951 +12,2981 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="967">
-[...4 lines deleted...]
-    <t>Beneficiário</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="977">
+  <si>
+    <t>Tipo de registro</t>
+  </si>
+  <si>
+    <t>Portaria ou documento</t>
+  </si>
+  <si>
+    <t>Beneficiário ou situação</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
-    <t>Data Ida</t>
-[...2 lines deleted...]
-    <t>Data Volta</t>
+    <t>Data inicial</t>
+  </si>
+  <si>
+    <t>Data final</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
-    <t>Motivo</t>
+    <t>Motivo ou declaração</t>
+  </si>
+  <si>
+    <t>Verificação</t>
+  </si>
+  <si>
+    <t>Diária concedida</t>
+  </si>
+  <si>
+    <t>487/2025</t>
+  </si>
+  <si>
+    <t>Emanuel Silva Moraes</t>
+  </si>
+  <si>
+    <t>Assessor Parlamentar</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
+    <t>Marabá-PA</t>
+  </si>
+  <si>
+    <t>1.000,00</t>
+  </si>
+  <si>
+    <t>Protocolar documetno físico junto ao Ministério Público Federal.</t>
+  </si>
+  <si>
+    <t>480/2025</t>
+  </si>
+  <si>
+    <t>Márcio Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>Parlamentar Presidente</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>Belém - PA</t>
+  </si>
+  <si>
+    <t>1.400,00</t>
+  </si>
+  <si>
+    <t>Extensão  do  período  de  concessão  de  diária(s)implica  em pagamento complementar  de  diária(s)referente  ao(s)  dia(s) 19/12/2025, (1diárias),  totalizando R$   1.400,00(mil  e quatrocentos reais).</t>
+  </si>
+  <si>
+    <t>483/2025</t>
+  </si>
+  <si>
+    <t>Renivaldo Martins Nunes</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Belém-PA</t>
+  </si>
+  <si>
+    <t>481/2025</t>
+  </si>
+  <si>
+    <t>Raimundo de Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>Extensão  do  período  de  concessão  de  diária(s)implica  em pagamento complementar  de  diária(s)referente  ao(s)  dia(s) 18/12/2025, (1diárias),  totalizando R$   1.400,00(mil  e quatrocentos reais).</t>
+  </si>
+  <si>
+    <t>465/2025</t>
+  </si>
+  <si>
+    <t>Edivaldo Borges Gomes</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>5.600,00</t>
+  </si>
+  <si>
+    <t>Ir à Belém - PA, para cumprimento de agenda institucional junto ao TCM, à Secretaria de Esporte e à ALEPA, visando participação em reuniões e tratativas administrativas de interesse do órgão. A presença é necessária para o adequado acompanhamento das demandas, não sendo possível a realização das atividades de forma remota.</t>
+  </si>
+  <si>
+    <t>478/2025</t>
+  </si>
+  <si>
+    <t>Reginaldo Pereira da Silva</t>
+  </si>
+  <si>
+    <t>Brasilia-DF</t>
+  </si>
+  <si>
+    <t>7.000,00</t>
+  </si>
+  <si>
+    <t>IR A BRASILIA - DF, DISCUTIR E BUSCAR SOLUÇÕES PARA OS PROBLEMAS DO MUNÍCIPIO, EM ESPECIAL A LIBERAÇÃO DE RECURSOS PARA OBRAS E PROJETOS IMPORTANTES PARA NOSSA COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>473/2025</t>
+  </si>
+  <si>
+    <t>Charles Gutiere Martins de Melo</t>
+  </si>
+  <si>
+    <t>A viagem oficial à cidade de Belém/PA terá como finalidade o cumprimento de agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA) e ao Tribunal de Contas dos Municípios do Estado do Pará (TCM/PA), com o objetivo de acompanhar e obter orientações quanto à correta aplicação e fiscalização dos recursos do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>477/2025</t>
+  </si>
+  <si>
+    <t>Cícero Alves do Nascimento</t>
+  </si>
+  <si>
+    <t>Chefe de Segurança Legislativa</t>
+  </si>
+  <si>
+    <t>Participar de reunião de grande importância no TCM relacionado aos serviços do poder legislativo, aproveitando a viagem estarei também na ALEPA em uma reunião com parlamentares da casa e deputado estadual.</t>
+  </si>
+  <si>
+    <t>479/2025</t>
+  </si>
+  <si>
+    <t>Euder da Costa leite</t>
+  </si>
+  <si>
+    <t>Reuniões com Deputados e Senadores do Estado do Pará, visando tratar de demandas de interesse do Município, que necessitam de acompanhamento e encaminhamentos junto aos respectivos gabinetes. As agendas têm como objetivo dar andamento às tratativas em curso, reforçar pleitos institucionais e buscar o avanço de projetos, emendas e apoio político administrativo em benefício da população municipal.</t>
+  </si>
+  <si>
+    <t>466/2025</t>
+  </si>
+  <si>
+    <t>Samuel Martins Barbosa</t>
+  </si>
+  <si>
+    <t>Fazer a assessoria do parlamentar em agenda institucional junto ao TCM, à Secretaria de Esporte e à ALEPA, com participação em reuniões e acompanhamento de demandas de interesse do órgão.</t>
+  </si>
+  <si>
+    <t>470/2025</t>
+  </si>
+  <si>
+    <t>Jeferson Souza da Silva</t>
+  </si>
+  <si>
+    <t>Chefe de Sessão e Gestão e Infraestrutura da Segurança da Informação</t>
+  </si>
+  <si>
+    <t>Visitarei a Assembleia Legislativa para intercâmbio técnico com a equipe de TI e o TCM para buscar orientações especializadas. O objetivo é adquirir conhecimentos e alinhar práticas para aprimorar a gestão tecnológica da Câmara.</t>
+  </si>
+  <si>
+    <t>464/2025</t>
+  </si>
+  <si>
+    <t>Leandro de Jesus Paixão</t>
+  </si>
+  <si>
+    <t>Assessor Jurídico</t>
+  </si>
+  <si>
+    <t>Acompanhar os trabalhos junto ao Tribunal de Contas dos Municípios (TCM/PA) e à Secretaria de Esporte e Lazer (SEEL), garantindo que todas as ações e consultas protocolares estejam em conformidade com a lei, prevenindo erros e zelando pelo interesse público.</t>
+  </si>
+  <si>
+    <t>485/2025</t>
+  </si>
+  <si>
+    <t>472/2025</t>
+  </si>
+  <si>
+    <t>Será realizada viagem oficial à cidade de Belém/PA, com o objetivo de cumprir agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA), ocasião em que haverá visita ao Gabinete do Deputado Estadual Fábio Figueira para apresentação e formalização de solicitações de recursos destinados ao município de Ourilândia do Norte. No Tribunal de Contas dos Municípios do Estado do Pará (TCM/PA), com a finalidade de acompanhar as ações do Poder Executivo Municipal de Ourilândia do Norte, bem como obter orientações técnicas e esclarecimentos voltados ao fortalecimento da Gestão Pública Municipal.</t>
+  </si>
+  <si>
+    <t>463/2025</t>
+  </si>
+  <si>
+    <t>14/12/2025</t>
+  </si>
+  <si>
+    <t>Cumprir agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA) e à Secretaria de Estado de Esporte. A viagem tem como objetivo tratar de assuntos de interesse do município, buscar orientações técnicas e administrativas, bem como acompanhar e encaminhar demandas relacionadas às políticas públicas e ao fortalecimento das ações voltadas ao desenvolvimento esportivo municipal, contribuindo para a melhoria dos serviços prestados à população.</t>
+  </si>
+  <si>
+    <t>467/2025</t>
+  </si>
+  <si>
+    <t>Marcondes Alves da Silva</t>
+  </si>
+  <si>
+    <t>Técnico Legislativo</t>
+  </si>
+  <si>
+    <t>Reunir com deputados e assessores, para tratar pautas institucionais, alinhar ações e projetos de interesse público por meio de comunicação direta com os parlamentares supra citados.</t>
+  </si>
+  <si>
+    <t>459/2025</t>
+  </si>
+  <si>
+    <t>Emanuel da Silva Moraes</t>
+  </si>
+  <si>
+    <t>Justifico a necessidade de emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, onde estarei cumprindo agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA) e à Secretaria de Estado de Esporte, prestando assessoria aos parlamentares do Município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>468/2025</t>
+  </si>
+  <si>
+    <t>Genivan da Mata</t>
+  </si>
+  <si>
+    <t>Reunião no gabinete do Deputado Federal Antônio Doido, destinada ao alinhamento de demandas institucionais e ao encaminhamento de demandas do município.</t>
+  </si>
+  <si>
+    <t>476/2025</t>
+  </si>
+  <si>
+    <t>Antônia Auderisa de Oliveira Alencar</t>
+  </si>
+  <si>
+    <t>Reuniões oficiais junto ao Deputado, levando demandas dos munícipes.</t>
+  </si>
+  <si>
+    <t>475/2025</t>
+  </si>
+  <si>
+    <t>José Roberto Pinheiro dos Santos</t>
+  </si>
+  <si>
+    <t>O ASSESSOR JOSÉ ROBERTO PINHEIRO DOS SANTOS NO USO DAS ATRIBUIÇÕES LEGAIS, ESTARÁ VISITANDO A ALEPA. ASSEMBLEIA LEGISLATIVA DO ESTADO DO PARÁ, PARA TRATAR DE ASSSUNTOS DO MUNÍCIPIO.</t>
+  </si>
+  <si>
+    <t>460/2025</t>
+  </si>
+  <si>
+    <t>Ozenilto Bueno dos Reis</t>
+  </si>
+  <si>
+    <t>Justifico a necessidade de emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na próxima semana, onde estarei cumprindo agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA) e à Secretaria de Estado de Esporte, prestando assessoria aos parlamentares do Município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>471/2025</t>
+  </si>
+  <si>
+    <t>Cleber Soares de Oliveira</t>
+  </si>
+  <si>
+    <t>Participar de reuniões institucionais junto a órgãos públicos estaduais/federais, visando a captação de recursos e a busca de melhorias para o Município de Ourilândia do Norte. Nesta viajem pretendo tratar de demandas prioritárias do Município, relacionadas a áreas como saúde, educação, infraestrutura, assistência social e desenvolvimento econômico. Buscar informações técnicas e administrativas, com o objetivo de subsidiar projetos de lei, requerimentos e outras ações legislativas.</t>
+  </si>
+  <si>
+    <t>462/2025</t>
+  </si>
+  <si>
+    <t>Walmy Cesar Costa Rodrigues</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>Reunião na Secretaria de Esporte do Estado, a ALEPA e o Tribunal de Contas dos Municípios. Para discutir ações estratégicas para o fortalecimento das políticas públicas de esporte, com foco na melhoria da infraestrutura, na ampliação dos projetos sociais e na promoção de iniciativas que beneficiem a juventude e a comunidade em geral. Reunião com Deputados Estaduais para alinhar projetos, compartilhar demandas e avançar na construção de iniciativas que contribuam diretamente para o desenvolvimento social e para o bem-estar da população. Reunião no TCM para esclarecer dúvidas, alinhar procedimentos e buscar orientações técnicas que contribuam para uma atuação cada vez mais transparente e eficiente.</t>
+  </si>
+  <si>
+    <t>469/2025</t>
+  </si>
+  <si>
+    <t>Fabrício Calil Galvão Ferreira</t>
+  </si>
+  <si>
+    <t>Ir à cidade de Brasília, onde será realizada reunião no gabinete do Deputado Federal Antônio Doido. O encontro tem como objetivo tratar de demandas e buscar melhorias voltadas ao desenvolvimento do município de Ourilândia do Norte, visando atender às necessidades da população e fortalecer as ações em prol do interesse público.</t>
+  </si>
+  <si>
+    <t>461/2025</t>
+  </si>
+  <si>
+    <t>Ir à cidade de Belém/PA, cumprir agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA) e à Secretaria de Estado de Esporte. A viagem tem como objetivo tratar de assuntos de interesse do município, buscar orientações técnicas e administrativas, bem como acompanhar e encaminhar demandas relacionadas às políticas públicas e ao fortalecimento das ações voltadas ao desenvolvimento esportivo municipal, contribuindo para a melhoria dos serviços prestados à população.</t>
+  </si>
+  <si>
+    <t>350/2025</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>Objetivando o cumprimento da(s) demanda(s) junto à(ao)gabinete do deputado Antônio Doido para uma reunião em busca de melhoria e recursos para o município de Ourilândia do norte através do deputado Antônio Doido</t>
+  </si>
+  <si>
+    <t>455/2025</t>
+  </si>
+  <si>
+    <t>Weeglas Myller Brito de Rocha</t>
+  </si>
+  <si>
+    <t>09/12/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião em Belém na ALEPA junto no gabinete do deputado Torrinho Torres e do deputado Fabio Figueira, para um assunto de suma importância para o município de Ourilândia através de emendas prometida a um parlamentar a qual me autoriza a Participar desta reunião para firma esta parceria.</t>
+  </si>
+  <si>
+    <t>454/2025</t>
+  </si>
+  <si>
+    <t>Bobb Charlston Galvão de Melo</t>
+  </si>
+  <si>
+    <t>07/12/2025</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>Participar de reunião com deputado Torrinho torres e deputado Lu Ogawa o objetivo e tratar de assuntos de interesse do município</t>
+  </si>
+  <si>
+    <t>369/2025</t>
+  </si>
+  <si>
+    <t>Israel Maciel de Souza Silva</t>
+  </si>
+  <si>
+    <t>Chefe de Gabinete</t>
+  </si>
+  <si>
+    <t>06/12/2025</t>
+  </si>
+  <si>
+    <t>Brasília-DF</t>
+  </si>
+  <si>
+    <t>Reunião no gabinete da deputada Elcione barbalho para tratativas de uma demanda do município de Ourilândia do norte</t>
+  </si>
+  <si>
+    <t>453/2025</t>
+  </si>
+  <si>
+    <t>Thiago Henrique Santos França</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica em reunião no gabinete da deputada Elcione barbalho para tratativas de uma demanda do município de Ourilândia do norte</t>
+  </si>
+  <si>
+    <t>451/2025</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>05/12/2025</t>
+  </si>
+  <si>
+    <t>Cumprir agenda oficial no gabinete do Deputado Antônio Doido. A visita tem como finalidade apresentar demandas e discutir propostas de melhorias para o nosso município, abrangendo áreas como infraestrutura, serviços públicos e desenvolvimento local. A reunião busca fortalecer parcerias e viabilizar ações que beneficiem diretamente nossa população. Conto com a aprovação desta solicitação para o devido cumprimento da agenda institucional.</t>
+  </si>
+  <si>
+    <t>441/2025</t>
+  </si>
+  <si>
+    <t>Rosivaldo dos Santos de Jesus</t>
+  </si>
+  <si>
+    <t>Brasília</t>
+  </si>
+  <si>
+    <t>participação no 654º Curso de Capacitação, cuja programação segue o cronograma de estruturação administrativa e dos fluxos internos do Legislativo Municipal. Durante o evento, serão realizadas as etapas de credenciamento, entrega de materiais e o desenvolvimento das atividades referentes aos seguintes módulos: Módulo I, Módulo II, Módulo III.</t>
+  </si>
+  <si>
+    <t>440/2025</t>
+  </si>
+  <si>
+    <t>9.800,00</t>
+  </si>
+  <si>
+    <t>participação no 654º Curso de Capacitação, cuja programação segue o cronograma de estruturação administrativa e dos fluxos internos do Legislativo Municipal. Durante o evento, serão realizadas as etapas de credenciamento, entrega de materiais e o desenvolvimento das atividades referentes aos seguintes módulos: Módulo I, Módulo II e Módulo III.</t>
+  </si>
+  <si>
+    <t>450/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o Deputado Federal Antônio Leocádio, como finalidade tratar de demandas e projetos estratégicos do município, além de discutir parcerias que contribuam para o desenvolvimento local. Reunião é essencial para alinhar ações e encaminhar solicitações junto ao Legislativo Federal, justificando o deslocamento para cumprimento de agenda oficial e representação institucional.</t>
+  </si>
+  <si>
+    <t>449/2025</t>
+  </si>
+  <si>
+    <t>Moacir Dias Cordeiro</t>
+  </si>
+  <si>
+    <t>Motorista</t>
+  </si>
+  <si>
+    <t>Conduzir veiculo oficial com servidores publico da câmara para curso de capacitação técnica</t>
+  </si>
+  <si>
+    <t>448/2025</t>
+  </si>
+  <si>
+    <t>Brunno Cabral Santana</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica ao Vereador Euder Leite em agenda institucional junto à Casa Civil do Governo do Estado, COHAB/PA e Secretaria de Estado das Cidades e Integração Regional, para tratar de demandas de interesse público relacionadas à infraestrutura, habitação e desenvolvimento urbano do município de Ourilândia do Norte, sendo indispensável ao exercício de suas atribuições parlamentares.</t>
+  </si>
+  <si>
+    <t>426/2025</t>
+  </si>
+  <si>
+    <t>Euder da Costa Leite</t>
+  </si>
+  <si>
+    <t>Cumprir agenda institucional junto à Casa Civil do Governo do Estado, COHAB/PA e Secretaria de Estado das Cidades e Integração Regional, para tratar de demandas de interesse público relacionadas à infraestrutura, habitação e desenvolvimento urbano do município de Ourilândia do Norte, sendo indispensável ao exercício de suas atribuições parlamentares.</t>
+  </si>
+  <si>
+    <t>447/2025</t>
+  </si>
+  <si>
+    <t>Wesley Francisco de Souza</t>
+  </si>
+  <si>
+    <t>Participação no 654º Curso de Capacitação, cuja programação segue o cronograma de estruturação administrativa e dos fluxos internos do Legislativo Municipal. Durante o evento, serão realizadas as etapas de credenciamento, entrega de materiais e o desenvolvimento das atividades referentes aos seguintes módulos: Módulo I, Módulo II, Módulo III</t>
+  </si>
+  <si>
+    <t>444/2025</t>
+  </si>
+  <si>
+    <t>Assessor Juridico</t>
+  </si>
+  <si>
+    <t>participar do curso para assessores</t>
+  </si>
+  <si>
+    <t>443/2025</t>
+  </si>
+  <si>
+    <t>participação no 654º Curso de Capacitação, cuja programação segue o cronograma de estruturação administrativa e dos fluxos internos do Legislativo Municipal. Durante o evento, serão realizadas as etapas de credenciamento, entrega de materiais e o desenvolvimento das atividades referentes aos seguintes módulos: Módulo I, Módulo II, Módulo III</t>
+  </si>
+  <si>
+    <t>442/2025</t>
+  </si>
+  <si>
+    <t>participação no 654º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos, a ser realizado em Brasília – DF, nos dias 02 a 05 de dezembro de 2025, é de grande importância para o aprimoramento técnico e institucional das atividades desempenhadas no âmbito da administração pública municipal</t>
+  </si>
+  <si>
+    <t>436/2025</t>
+  </si>
+  <si>
+    <t>Jailton Rodrigues Rocha</t>
+  </si>
+  <si>
+    <t>PARTICIPAÇÃO NO 654º CURSO DE CAPACITAÇÃO</t>
+  </si>
+  <si>
+    <t>433/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO CURSO DE CAPACITAÇÃO PARA ASSESSORES</t>
+  </si>
+  <si>
+    <t>432/2025</t>
+  </si>
+  <si>
+    <t>Elaine Ramos Santos</t>
+  </si>
+  <si>
+    <t>ESTRUTURAÇÃO ADMINISTRATIVA E FLUXOS INTERNOS DO LEGISLATIVO MUNINICIPAL: DESAFIOS E BOAS PRÁTICAS</t>
+  </si>
+  <si>
+    <t>435/2025</t>
+  </si>
+  <si>
+    <t>Eduardo Bismarc Pereira da Silva</t>
+  </si>
+  <si>
+    <t>A participação no 654º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos, a ser realizado em Brasília – DF, nos dias 02 a 05 de dezembro de 2025, é de grande importância para o aprimoramento técnico e institucional das atividades desempenhadas no âmbito da administração pública municipal.</t>
+  </si>
+  <si>
+    <t>434/2025</t>
+  </si>
+  <si>
+    <t>Maria Rosa de Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>Participação no 654º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos, a ser realizado em Brasília – DF, nos dias 02 a 05 de dezembro de 2025, é de grande importância para o aprimoramento técnico e institucional das atividades desempenhadas no âmbito da administração pública municipal.</t>
+  </si>
+  <si>
+    <t>428/2025</t>
+  </si>
+  <si>
+    <t>Participação no 654º Curso de Capacitação, cuja programação segue o cronograma de Estruturação Administrativa e dos Fluxos internos do Legislativo Municipal. Durante o evento, serão realizadas as etapas de credenciamento, entrega de materiais e o desenvolvimento das atividades referentes aos seguintes módulos: Módulo 1, Módulo 2 e Módulo 3.</t>
+  </si>
+  <si>
+    <t>437/2025</t>
+  </si>
+  <si>
+    <t>Romildo Veloso e Silva</t>
+  </si>
+  <si>
+    <t>BRASILIA-DF</t>
+  </si>
+  <si>
+    <t>Participação no 654º Curso de Capacitação, cuja programação segue o cronograma de estruturação administrativa e dos fluxos internos do Legislativo Municipal. Durante o evento, serão realizadas as etapas de credenciamento, entrega de materiais e o desenvolvimento das atividades referentes aos seguintes módulos: Módulo I, Módulo II, Módulo III.</t>
+  </si>
+  <si>
+    <t>439/2025</t>
+  </si>
+  <si>
+    <t>Isaque SIlva de Jesus Ribeiro</t>
+  </si>
+  <si>
+    <t>A participação no Curso para Assessores justifica-se pela necessidade de aprimoramento das competências técnicas e administrativas essenciais ao desempenho eficiente das atividades de assessoramento.</t>
+  </si>
+  <si>
+    <t>438/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO CURSO DE CAPACITAÇÃO PARA VEREADORES.</t>
+  </si>
+  <si>
+    <t>431/2025</t>
+  </si>
+  <si>
+    <t>Curso de capacitação: ESTRUTURAÇÃO ADMINISTRATIVA E FLUXOS INTERNOS DO LEGISLATIVO MUNINICIPAL: DESAFIOS E BOAS PRÁTICAS.</t>
+  </si>
+  <si>
+    <t>427/2025</t>
+  </si>
+  <si>
+    <t>430/2025</t>
+  </si>
+  <si>
+    <t>425/2025</t>
+  </si>
+  <si>
+    <t>Levy Sobral dos Santos Júnior</t>
+  </si>
+  <si>
+    <t>25/11/2025</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica em reuniões junto aos vereadores.</t>
+  </si>
+  <si>
+    <t>422/2025</t>
+  </si>
+  <si>
+    <t>Dirigir veículo oficial em viagem a cidade de Belém - PA, conduzindo vereadores e servidores da Câmara Municipal em suas agendas oficiais na cidade mencionada.</t>
+  </si>
+  <si>
+    <t>421/2025</t>
+  </si>
+  <si>
+    <t>Eduarda dos Santos Cunha Alencar</t>
+  </si>
+  <si>
+    <t>Prestar assessoria parlamentar em reunião no gabinete do Deputado Federal Antônio Doido.</t>
+  </si>
+  <si>
+    <t>424/2025</t>
+  </si>
+  <si>
+    <t>Thaynara Carlson</t>
+  </si>
+  <si>
+    <t>29/11/2025</t>
+  </si>
+  <si>
+    <t>Participar de reunião técnica representando e atuando sobre demandas de convênio e emendas destinados ao município de Ourilândia do Norte, de ordem do vereador Genivam da Mata, junto ao Gab. do Dep. Estadual Torrinho e junto ao Gab. do Dep. Estadual Chicão.</t>
+  </si>
+  <si>
+    <t>420/2025</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
+  </si>
+  <si>
+    <t>Maraba-PA</t>
+  </si>
+  <si>
+    <t>O deslocamento a marabá tem como objetivo levar um carro oficial para que os vereadores vão a Belém do Pará, pois o carro em que estava deu problemas mecânico, e esta estacionado a espera do guincho para as medida cabível do seguro, e a reunião dos mesmo esta marcada nesta presente data e não pode ser cancelada, por se tratar de agenda e demandas do município.</t>
+  </si>
+  <si>
+    <t>414/2025</t>
+  </si>
+  <si>
+    <t>23/11/2025</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>Belem-PA</t>
+  </si>
+  <si>
+    <t>Eu, vereador Raimundo de Oliveira, informo que estarei me deslocando para Belém – PA nos próximos dias para cumprir agenda institucional na ALEPA e no TCM-PA.</t>
+  </si>
+  <si>
+    <t>412/2025</t>
+  </si>
+  <si>
+    <t>Reunião com Dep. Estadual Torrinho Torres e reunião no Tribunal de Contas dos Municípios com a conselheira Ane Pontes.</t>
+  </si>
+  <si>
+    <t>415/2025</t>
+  </si>
+  <si>
+    <t>Chefe de Gabinete da Presidencia</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica junto aos vereadores na ALEPA em reunião com deputado Fábio figueira, torrinho torres, e o presidente da ALEPA deputado Chicão.</t>
+  </si>
+  <si>
+    <t>417/2025</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica junto aos vereadores na ALEPA e participar de reunião de suma importância para o município de Ourilândia.</t>
+  </si>
+  <si>
+    <t>418/2025</t>
+  </si>
+  <si>
+    <t>Belém- PÁ</t>
+  </si>
+  <si>
+    <t>Deslocar-se-á para a cidade de Belém, com o objetivo de realizar visitas institucionais em órgãos essenciais para o andamento das atividades legislativas e administrativas do município. Durante a viagem, o vereador cumprirá agenda na Assembleia Legislativa do Estado do Pará (ALEPA) e no Tribunal de Contas dos Municípios (TCM-PA), onde tratará de assuntos relacionados a demandas parlamentares, acompanhamento de projetos, orientações técnicas e outras tratativas necessárias ao interesse público.</t>
+  </si>
+  <si>
+    <t>416/2025</t>
+  </si>
+  <si>
+    <t>Assessor Especial Presidencia</t>
+  </si>
+  <si>
+    <t>419/2025</t>
+  </si>
+  <si>
+    <t>Elian Jadson Ascenção Silva</t>
+  </si>
+  <si>
+    <t>Assessorar o Vereador Charles Gutierre em viagem oficial à cidade de Belém/PA, onde cumpriremos agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e no Tribunal de Contas dos Municípios (TCM-PA).</t>
+  </si>
+  <si>
+    <t>413/2025</t>
+  </si>
+  <si>
+    <t>Na ALEPA, está prevista reunião com o Deputado Fábio Figueiras para tratar de pautas estratégicas voltadas à captação de recursos e ao fortalecimento de projetos de desenvolvimento para Ourilândia do Norte. Em seguida, haverá visita ao TCM para acompanhar processos de fiscalização e documentação do município, garantindo transparência e o adequado andamento das demandas.</t>
+  </si>
+  <si>
+    <t>399/2025</t>
+  </si>
+  <si>
+    <t>17/11/2025</t>
+  </si>
+  <si>
+    <t>21/11/2025</t>
+  </si>
+  <si>
+    <t>411/2025</t>
+  </si>
+  <si>
+    <t>CURSO SOBRE ADMINISTRAÇÃO PÚBLICA E ORÇAMENTO; CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL, JUNTAMENTE COM O VEREADOR REGINALDO PEREIRA DA SILVA.</t>
+  </si>
+  <si>
+    <t>408/2025</t>
+  </si>
+  <si>
+    <t>Participação no 652º Curso de Capacitação em Administração Pública e Orçamento, em Brasília–DF, é necessária para aprimorar conhecimentos em gestão fiscal e administrativa, contribuindo para melhorar as atividades do gabinete</t>
+  </si>
+  <si>
+    <t>410/2025</t>
+  </si>
+  <si>
+    <t>CURSO SOBRE ADMINISTRAÇÃO PÚBLICA E ORÇAMENTO; CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL.</t>
+  </si>
+  <si>
+    <t>396/2025</t>
+  </si>
+  <si>
+    <t>16/11/2025</t>
+  </si>
+  <si>
+    <t>22/11/2025</t>
+  </si>
+  <si>
+    <t>652º Curso de Capacitação Administração Pública e Orçamento: Caminhos para o planejamento e a responsabilidade fiscal.</t>
+  </si>
+  <si>
+    <t>406/2025</t>
+  </si>
+  <si>
+    <t>Marcos Gianezini</t>
+  </si>
+  <si>
+    <t>405/2025</t>
+  </si>
+  <si>
+    <t>404/2025</t>
+  </si>
+  <si>
+    <t>Participar de curso de capacitação técnico, para os trabalhos legislativo.</t>
+  </si>
+  <si>
+    <t>403/2025</t>
+  </si>
+  <si>
+    <t>Antônio Ronaldo Alencar</t>
+  </si>
+  <si>
+    <t>PARTICIPAÇÃO NO CURSO SOBRE ADMINISTRAÇÃO PÚBLICA E ORÇAMENTO: CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL.</t>
+  </si>
+  <si>
+    <t>402/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAÇÃO NO CURSO SOBRE ADMINISTRAÇÃO PÚBLICA E ORÇAMENTO: CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL</t>
+  </si>
+  <si>
+    <t>401/2025</t>
+  </si>
+  <si>
+    <t>Katiane Silva Ribeiro</t>
+  </si>
+  <si>
+    <t>Secretária ADM</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DE CURSO ADMINISTRATIVO PÚBLICA E ORÇAMENTO: CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL.</t>
+  </si>
+  <si>
+    <t>400/2025</t>
+  </si>
+  <si>
+    <t>Diogo Gomes de Sousa</t>
+  </si>
+  <si>
+    <t>Controlador interno</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DE CURSO DE ADMINISTRAÇÃO PÚBLICA E ORÇAMENTO: CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL</t>
+  </si>
+  <si>
+    <t>398/2025</t>
+  </si>
+  <si>
+    <t>Maratania de Sousa Silva</t>
+  </si>
+  <si>
+    <t>Participação no 652º Curso de Capacitação Administração Pública e Orçamento: Caminhos para o planejamento e a responsabilidade fiscal.</t>
+  </si>
+  <si>
+    <t>397/2025</t>
+  </si>
+  <si>
+    <t>Wévylla Andressa Faria de Oliveira</t>
+  </si>
+  <si>
+    <t>Gestor de Patrimônio e Almoxarifado</t>
+  </si>
+  <si>
+    <t>395/2025</t>
+  </si>
+  <si>
+    <t>Lucas Eduardo de Sousa e Silva</t>
+  </si>
+  <si>
+    <t>Gestor de Compras</t>
+  </si>
+  <si>
+    <t>CURSO SOBRE ADMINISTRAÇÃO PÚBLICA E ORÇAMENTO: CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL</t>
+  </si>
+  <si>
+    <t>407/2025</t>
+  </si>
+  <si>
+    <t>Conduzir veiculo oficial da câmara para realização de curso de capacitação.</t>
+  </si>
+  <si>
+    <t>393/2025</t>
+  </si>
+  <si>
+    <t>Deuzelio Ferreira Dias</t>
+  </si>
+  <si>
+    <t>11/11/2025</t>
+  </si>
+  <si>
+    <t>14/11/2025</t>
+  </si>
+  <si>
+    <t>Participar de reuniões técnicas na Assembleia Legislativa do Estado do Pará (ALEPA), voltadas ao fortalecimento da atuação parlamentar em nível municipal, especialmente quanto à articulação institucional entre os legislativos locais e o parlamento estadual. Durante o período da viagem, também estão previstas atividades e eventos promovidos pela ALEPA relacionados à COP 30, que ocorrerá no Estado do Pará em 2025, oportunidade em que serão debatidos temas relevantes sobre sustentabilidade, políticas ambientais, infraestrutura e governança climática.</t>
+  </si>
+  <si>
+    <t>386/2025</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião de suma importância para o município de Ourilândia do norte, em busca de melhoria para o município, através de recurso via deputado Antônio Doido.</t>
+  </si>
+  <si>
+    <t>385/2025</t>
+  </si>
+  <si>
+    <t>A viagem à Brasília tem como objetivo participar de reuniões no gabinete do Deputado Federal Antônio Doido, visando tratar de assuntos de interesse do município, bem como buscar recursos e parcerias para a implementação de projetos voltados ao desenvolvimento local.</t>
+  </si>
+  <si>
+    <t>394/2025</t>
+  </si>
+  <si>
+    <t>O vereador Cleber do Lau, representante do município de Ourilândia do norte,realizará uma viagem oficial com o objetivo de buscar soluções e firmar parcerias que possam contribuir para o desenvolvimento da cidade. A missão tem como foco principal a captação de recursos, o intercâmbio de experiências administrativas e a implementação de projetos que promovam o bem-estar da população.</t>
+  </si>
+  <si>
+    <t>392/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma importante reunião no gabinete do deputado Federal Antônio Leocádio dos Santos “Antônio Doido”. O encontro tem como objetivo discutir projetos e buscar recursos para o município de Ourilândia do Norte, reforçando o compromisso com o desenvolvimento da cidade e o bem-estar da população.</t>
+  </si>
+  <si>
+    <t>388/2025</t>
+  </si>
+  <si>
+    <t>REUNIÕES OFICIAIS COM DEPUTADO PARA TRATAR DE ASSUNTOS RELACIONADOS A BENFEITORIAS AOS MUNÍCIPES.</t>
+  </si>
+  <si>
+    <t>387/2025</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica junto ao vereador Reginaldo Acapu, em busca de melhoria para o município, através de recurso via deputado Antônio Doido.</t>
+  </si>
+  <si>
+    <t>380/2025</t>
+  </si>
+  <si>
+    <t>Curso de capacitação: ADMINISTRAÇÃO PÚBLICA E ORÇAMENTO: CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL</t>
+  </si>
+  <si>
+    <t>381/2025</t>
+  </si>
+  <si>
+    <t>CURSO DE CAPACITAÇÃO: Administração Pública e Orçamento: CAMINHOS PARA O PLANEJAMENTO E A RESPONSABILIDADE FISCAL</t>
+  </si>
+  <si>
+    <t>382/2025</t>
+  </si>
+  <si>
+    <t>Participação no curso de capacitação “Administração Pública e Orçamento: Caminho do Planejamento e Responsabilidade Fiscal”, que será realizado entre os dias 11 e 14 de novembro de 2025.</t>
+  </si>
+  <si>
+    <t>384/2025</t>
+  </si>
+  <si>
+    <t>Participar do curso de capacitação: Administração publica e orçamento</t>
+  </si>
+  <si>
+    <t>379/2025</t>
+  </si>
+  <si>
+    <t>05/11/2025</t>
+  </si>
+  <si>
+    <t>08/11/2025</t>
+  </si>
+  <si>
+    <t>Agenda marcada com os demais deputados e vereadores do município de Ourilândia do Norte-PA, para resolver demandas sobre o município de Ourilândia do norte-PA</t>
+  </si>
+  <si>
+    <t>377/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DE REUNIÃO COM O PRESIDENTE DA ALEPA DEP. CHICÃO E GABINETE DO DEP. TORRINHO TORRES, PARA TRATAR DE DEMANDAS REFERENTES A EMENDA PARLAMENTAR DESTINADA AO MUNICÍPIO DE OURILANDIA DO NORTE, VISANDO MELHORIAS E INVESTIMENTOS NA SECRETARIA DE EDUCAÇÃO E SECRETARIA DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>378/2025</t>
+  </si>
+  <si>
+    <t>CONDUZIR VEICULO OFICIAL, TRANSPORTANDO O PRESIDENTE DA CÂMARA VEREADOR MARCIO OLIVEIRA E O VEREADOR EDIVALDO BORGES ATÉ A CIDADE DE BELÉM - PA</t>
+  </si>
+  <si>
+    <t>375/2025</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>07/11/2025</t>
+  </si>
+  <si>
+    <t>Reunião na ALEPA e também na COHAB para tratar de demandas do nosso município, objetivando parcerias, e recursos para melhorias e bem estar da nossa população.</t>
+  </si>
+  <si>
+    <t>373/2025</t>
+  </si>
+  <si>
+    <t>Agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Companhia de Habitação do Estado do Pará (COHAB). A referida viagem tem como finalidade tratar de assuntos de grande importância para o Município de Ourilândia do Norte, visando buscar recursos, projetos e parcerias voltados à habitação, infraestrutura e ao desenvolvimento local, com o intuito de atender as demandas da população e fortalecer o progresso do município</t>
+  </si>
+  <si>
+    <t>374/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse do município junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB). Na ALEPA, serão realizadas visitas aos gabinetes de deputados estaduais para apresentar demandas municipais, buscar apoio para projetos e discutir ações que contribuam para o desenvolvimento local. Na COHAB, a agenda será voltada à apresentação de solicitações e discussões sobre programas habitacionais, visando estabelecer parcerias e buscar melhorias nas políticas de moradia voltadas às famílias de baixa renda do município.</t>
+  </si>
+  <si>
+    <t>376/2025</t>
+  </si>
+  <si>
+    <t>Agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA), participando de reuniões com deputados estaduais para tratar de pautas relacionadas ao desenvolvimento da cidade, e na COHAB participando de uma reunião sobre a 1° e 2° etapa dos cheques moradias do município.</t>
+  </si>
+  <si>
+    <t>371/2025</t>
+  </si>
+  <si>
+    <t>Wanessa Milani</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
+  </si>
+  <si>
+    <t>5.000,00</t>
+  </si>
+  <si>
+    <t>Gabinete do Deputado Torrinho Torres e para participar de uma reunião destinada a tratar de demandas e buscar melhorias para o município. O encontro tem como objetivo fortalecer o diálogo institucional e viabilizar ações e projetos que contribuam para o desenvolvimento local e o bem-estar da população.</t>
+  </si>
+  <si>
+    <t>372/2025</t>
+  </si>
+  <si>
+    <t>06/11/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião no gabinete do deputado torrinho torres, na Assembleia legislativa-PA</t>
+  </si>
+  <si>
+    <t>370/2025</t>
+  </si>
+  <si>
+    <t>Assessor Especial</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DE REUNIÃO NO GABINETE DO DEPUTADO TORINHO TORRES, PARA TRATAR DE ASSUNTOS DE INTERESSE DO MUNICIPIO</t>
+  </si>
+  <si>
+    <t>452/2025</t>
+  </si>
+  <si>
+    <t>Reunião destinada a tratar de demandas e buscar melhorias para o município. O encontro tem como objetivo fortalecer o diálogo institucional e viabilizar ações e projetos que contribuam para o desenvolvimento local e o bem-estar da população.</t>
+  </si>
+  <si>
+    <t>368/2025</t>
+  </si>
+  <si>
+    <t>23/10/2025</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>Agenda oficial de viagem à cidade de Marabá – PA, onde cumprirá agenda institucional junto ao Ministério Público Federal. A visita tem como finalidade tratar de demandas parlamentares e assuntos de interesse público, reforçando o compromisso com a fiscalização, transparência e responsabilidade na gestão dos recursos do município.</t>
+  </si>
+  <si>
+    <t>367/2025</t>
+  </si>
+  <si>
+    <t>22/10/2025</t>
+  </si>
+  <si>
+    <t>Parauapebas-PA</t>
+  </si>
+  <si>
+    <t>Buscar veículo oficial que estava em conserto.</t>
+  </si>
+  <si>
+    <t>360/2025</t>
+  </si>
+  <si>
+    <t>18/10/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento da(s) demanda(s) junto à(ao)ALEPA E SEDUCpara REUNIÃO COM O DEPUTADO GUSTAVO SEFER, E REUNIÃO NA SEDUC</t>
+  </si>
+  <si>
+    <t>349/2025</t>
+  </si>
+  <si>
+    <t>13/10/2025</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
+  </si>
+  <si>
+    <t>Cumprindo agenda oficial à cidade de Belém/pa, onde irei na assembleia legislativa do estado do Pará (alepa). a ida tem como finalidade tratar de demandas de interesse do município, buscando parcerias, recursos a população</t>
+  </si>
+  <si>
+    <t>354/2025</t>
+  </si>
+  <si>
+    <t>Compromisso oficial no Gabinete do Deputado Estadual Chicão, na Assembleia Legislativa do Estado do Pará (ALEPA), em Belém/PA estou indo a pedido do presidente em uma reunião de suma importância para o município</t>
+  </si>
+  <si>
+    <t>358/2025</t>
+  </si>
+  <si>
+    <t>Reunião com deputado Chicão aonde preciso juntamente com o chefe de gabinete tratar de assuntos referente ao município, aonde irei prestar assessoria técnica na reunião</t>
+  </si>
+  <si>
+    <t>352/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse do município junto ao seguinte órgão: Assembleia Legislativa do Estado do Pará (Alepa).</t>
+  </si>
+  <si>
+    <t>353/2025</t>
+  </si>
+  <si>
+    <t>Reunião com Dep. Estadual Torrinho Torres para apresentar demandas do município voltadas para o esporte juvenil, e reunião com o Deputado Federal Antônio Doido em Belém-PA com o mesmo intuito, buscando parcerias e apoio dos Deputados para impulsionar os jovens atletas Ourilandenses.</t>
+  </si>
+  <si>
+    <t>355/2025</t>
+  </si>
+  <si>
+    <t>Deslocamento até o gabinete do deputado Torrinho torres, com o objetivo de tratar de demandas de interesse do município, incluindo a busca de recursos, projetos e parcerias institucionais que contribuam para o desenvolvimento local</t>
+  </si>
+  <si>
+    <t>357/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse do município, incluindo reuniões com deputados estaduais, acompanhamento de demandas, solicitação de emendas parlamentares e articulações para novos projetos e parcerias.</t>
+  </si>
+  <si>
+    <t>359/2025</t>
+  </si>
+  <si>
+    <t>Desempenhando atividades de assessoria parlamentar vinculadas à Assembleia Legislativa do Estado do Pará (ALEPA). A presença no local se faz necessária para acompanhar agendas institucionais, reuniões e tratativas de interesse do mandato parlamentar, visando fortalecer ações e parcerias que contribuam para o desenvolvimento de políticas públicas e o aprimoramento da atuação legislativa.</t>
+  </si>
+  <si>
+    <t>351/2025</t>
+  </si>
+  <si>
+    <t>12/10/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento da(s) demanda(s) junto à(ao)câmara dos deputados estaduais para reunião no gabinete do deputado federal Antônio Leocádio dos santos (Antônio Doido), com o objetivo de apresentar demandas e buscar apoio para melhorias no município de Ourilândia do norte/PA, especialmente em áreas prioritárias como saúde, educação, infraestrutura e desenvolvimento social</t>
+  </si>
+  <si>
+    <t>356/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento da(s) demanda(s) junto à(ao)câmara dos deputado federal para reuniões oficiais com deputado federal Antônio Doido para tratar de assuntos relacionados aos munícipes de Ourilândia do norte.</t>
+  </si>
+  <si>
+    <t>347/2025</t>
+  </si>
+  <si>
+    <t>26/09/2025</t>
+  </si>
+  <si>
+    <t>28/09/2025</t>
+  </si>
+  <si>
+    <t>4.200,00</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao) Sede Social do Paysandu.</t>
+  </si>
+  <si>
+    <t>344/2025</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>Comparecer à sede do Ministério Público Federal, onde irei protocolar e apresentar demandas e documentos de interesse do Município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>346/2025</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Marabá – PA, com a finalidade de assessorar o vereador Romildo Veloso e Silva em atividades oficiais junto ao Ministério Público Federal (MPF). Durante a viagem, estarei à disposição para prestar apoio técnico e administrativo nos serviços que se fizerem necessários, especialmente no que se refere à apresentação e entrega de demandas e documentos de interesse do Município de Ourilândia do Norte – PA.</t>
+  </si>
+  <si>
+    <t>342/2025</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>Demanda(s) junto à(ao)CME (QUARTEL DO COMANDO DE MISSÕES ESPECIAL). para participar da solenidade alusiva aos 207 anos da criação da policia do Pará a convite do coronel Fontoura e do presidente da ALEPA; dep. Chicão aonde também irei receber uma medalha de honra ao mérito</t>
+  </si>
+  <si>
+    <t>343/2025</t>
+  </si>
+  <si>
+    <t>Conduzir o presidente da Câmara Municipal de Ourilândia para Participar de Uma Alusão militar na CME em Belém para receber uma medalha de honra ao mérito</t>
+  </si>
+  <si>
+    <t>338/2025</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>PRESTAR ASSESSORIA PARLAMENTAR JUNTO AO PRESIDENTE DA CÂMARA PARA PARTICIPAR DA SESSÃO ITINERANTE, ORDINÁRIA DA ALEPA</t>
+  </si>
+  <si>
+    <t>336/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao) Plenário da Câmara Municipal de Parauapebas. Av. Sônia Cortês, Quadra 33, Lote Especial, Beira Rio I I.</t>
+  </si>
+  <si>
+    <t>335/2025</t>
+  </si>
+  <si>
+    <t>Participar da programação da “ALEPA Itinerante”,que será realizado no Municipio de Parauapebas.</t>
+  </si>
+  <si>
+    <t>334/2025</t>
+  </si>
+  <si>
+    <t>Acompanhar as atividades propostas, especialmente: A Audiência Pública, destinada à oitiva das demandas da região, com início previsto para as 9h; A 28ª Sessão Ordinária do 2º Período do 3º Ano Legislativo da 61ª Legislatura da ALEPA</t>
+  </si>
+  <si>
+    <t>340/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento da(s) demanda(s) junto à(ao)CAMARA MUNICIPAL DE PARAUAPEBAS para PARTICIPAR DA AUDIÊNCIA DAS 28 REGIÕES E DA SESSÃO ORDINÁRIA ITINERANTE DA ALEPA EM PARAUAPEBAS.</t>
+  </si>
+  <si>
+    <t>341/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao) Ginásio Poliesportivo Islander Sousa</t>
+  </si>
+  <si>
+    <t>339/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento da(s) demanda(s) junto à(ao)CAMARA DE PARAUAPEBASpara ARTICIPAR DE UMA AUDIENCIA PUPLICA E DA SESSAO ORDINARIA INTINERANTE DA ALEPA</t>
+  </si>
+  <si>
+    <t>330/2025</t>
+  </si>
+  <si>
+    <t>Eude da Costa leite</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>Participação de reuniões na Superintendência Regional do Incra no Sudeste do Pará, acerca de demandas fundiárias do município.</t>
+  </si>
+  <si>
+    <t>328/2025</t>
+  </si>
+  <si>
+    <t>07/09/2025</t>
+  </si>
+  <si>
+    <t>Reunião no gabinete do Deputado Estadual Torrinho Torres. O encontro tem como objetivo tratar de demandas e buscar melhorias voltadas ao desenvolvimento do município de Ourilândia do Norte, visando atender às necessidades da população e fortalecer as ações em prol do interesse público.</t>
+  </si>
+  <si>
+    <t>327/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o Dep. Estadual Torrinho Torres, Participar da Colação de Grau do curso Tecnólogo em Gestão Pública da FELEPA</t>
+  </si>
+  <si>
+    <t>324/2025</t>
+  </si>
+  <si>
+    <t>Marcio Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>04/09/2025</t>
+  </si>
+  <si>
+    <t>Reunião na ALEPA com Deputado Torrinho Torres Para tratativas de serviços Publico, Aonde o Parlamentar vai buscar Possibilidades de Recursos Atraves de Emendas Parlamentares do Deputado. E Também ao TCM para Uma Reunião de Interesse Publico Para falar sobre Condução dos Trabalhos, Também Buscar Informações Para Melhorias da sua Gestão a frente da Câmara Municipal a qual estou presidindo, Aproveitando a Agenda também iremos ao Escritório de Advocacia GLEYDSON GUIMARAES SOCIEDADE INDIVIDUAL DE ADIVOCACIA Para Reunião de Grande Relevância para o Parlamento Municipal.</t>
+  </si>
+  <si>
+    <t>325/2025</t>
+  </si>
+  <si>
+    <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)TCM, ALEPA, E ESCRITORIO DE ADIVICACIApara Reunião com Dep. Estadual Torrinho Torres e reunião no Tribunal de Contas dos Municípios.</t>
+  </si>
+  <si>
+    <t>316/2025</t>
+  </si>
+  <si>
+    <t>17/08/2025</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)ALEPApara REUNIAO NA ALEPA COM DEPUTADO CHICÃO PARA TRATAR DE DEMANDAS DO MUNICÍPIO ESSA REUNIÃO E DE SUMA IMPORTÂNCIA PARA TRATAR DE RECURSOS E EMENDAS PARA O MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>317/2025</t>
+  </si>
+  <si>
+    <t>Geyson Caldas de Brito</t>
+  </si>
+  <si>
+    <t>CONDUZIR O PRESIDENTE DA CAMARA MUNICIPAL DE OURILANDIA DO NORTE PARA REUNIAO NA ALEPA COM DEPUTADO CHICÃO PARA TRATAR DE DEMANDAS DO MUNICÍPIO ESSA REUNIÃO E DE SUMA IMPORTÂNCIA PARA TRATAR DE RECURSOS E EMENDAS PARA O MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>314/2025</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>14/08/2025</t>
+  </si>
+  <si>
+    <t>Participar de reunião juntamente à(ao)CONFERÊNCIA ESTADUAL DAS CIDADES, REALIZADA NO TEATRO MARGARIDA SCHIVASAPPA.</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DIAR-2025-000019</t>
+  </si>
+  <si>
+    <t>Não houve concessão nem pagamento de diárias</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 7.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve concessão nem pagamento de diárias para afastamentos com início no período de 01/07/2025 a 31/07/2025. A presente certidão registra a não ocorrência do fato gerador no período indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/f03693d0-0734-47b6-9b75-1103be2cb91c</t>
+  </si>
+  <si>
+    <t>306/2025</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)GABINETE DO DEPUTADO FEDERAL ANTONIO DOIDOpara reuniao em anexo do gabinete do deputado antonio doido em belem-pa</t>
+  </si>
+  <si>
+    <t>305/2025</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>Ir em uma agenda de suma importância no Gabinete do deputado Pastor Claudio mariano, e também do Deputado Kenisto Braga, para tratar de assuntos de interesse do município representando o parlamentar presidente márcio oliveira da silva</t>
+  </si>
+  <si>
+    <t>307/2025</t>
+  </si>
+  <si>
+    <t>Ir em uma agenda de soma importacia no Gabinete do deputado Pastor Claudio mariano, para tratar de assuntos de interesse do município representando os parlamentares</t>
+  </si>
+  <si>
+    <t>293/2025</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>Em virtude de viagem oficial à cidade de Belém/PA, para tratar de pautas de interesse do nosso Município junto à Fundação Nacional de Saúde (FUNASA) e ao Ministério Público</t>
+  </si>
+  <si>
+    <t>292/2025</t>
+  </si>
+  <si>
+    <t>Tratar de pautas de interesse do nosso Município junto à Fundação Nacional de Saúde (FUNASA) e ao Ministério Público</t>
+  </si>
+  <si>
+    <t>295/2025</t>
+  </si>
+  <si>
+    <t>Na Alepa trata de Demandas do município de Ourilândia do Norte com a Deputada Estadual Diana Belo, Na Caixa Econômica e Funasa trata do assunto da construção das casas populares no município de Ourilândia do Norte</t>
+  </si>
+  <si>
+    <t>294/2025</t>
+  </si>
+  <si>
+    <t>Cumprir uma agenda estratégica e de grande relevância para nosso município. A programação inclui reuniões e tratativas importantes na Assembleia Legislativa do Estado do Pará (ALEPA), no gabinete do Deputado Estadual Torrinho Torres, e também no anexo do gabinete do Deputado Federal Antônio Doido, onde trataremos de demandas prioritárias e projetos de interesse direto da população.</t>
+  </si>
+  <si>
+    <t>296/2025</t>
+  </si>
+  <si>
+    <t>A viagem oficial à Fundação Nacional de Saúde (FUNASA), e à Assembleia Legislativa do Estado do Pará (ALEPA), tem como objetivo buscar parcerias institucionais e apoio técnico para a implementação de políticas públicas voltadas à melhoria das condições sanitárias e de saúde no Município. A visita visa também acompanhar projetos em andamento, captar recursos e obter informações sobre programas Federais e Estaduais disponíveis. Essa iniciativa é fundamental para promover o desenvolvimento sustentável local, garantindo melhor qualidade de vida à população, especialmente em áreas com carência de saneamento básico e acesso a serviços de saúde.</t>
+  </si>
+  <si>
+    <t>297/2025</t>
+  </si>
+  <si>
+    <t>Tratar das demandas do nosso município.</t>
+  </si>
+  <si>
+    <t>299/2025</t>
+  </si>
+  <si>
+    <t>Reuniao com deputado estadual torrinho torres, e deputado federal antonio doido</t>
+  </si>
+  <si>
+    <t>304/2025</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica para o vereador Euder Leite em reunião com o Deputado Braz.</t>
+  </si>
+  <si>
+    <t>301/2025</t>
+  </si>
+  <si>
+    <t>Reunir com os deputados Torrinho Torres, e Antônio Doido, para tratar de assuntos referente a municipalidade, criando metas para o melhoramento do município.</t>
+  </si>
+  <si>
+    <t>300/2025</t>
+  </si>
+  <si>
+    <t>28/06/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o Deputado Torrinho Torres.</t>
+  </si>
+  <si>
+    <t>302/2025</t>
+  </si>
+  <si>
+    <t>Reunião com deputado Torrinho Torres na ALEPA para tratar de assuntos de suma importância para o município de Ourilândia do Norte</t>
+  </si>
+  <si>
+    <t>303/2025</t>
+  </si>
+  <si>
+    <t>REUNIÃO COM DEPUTADO LEVANDO DEMANDAS DO MUNICÍPIO E BUSCANDO MELHORIAS PARA OS MUNÍCIPES DE OURILÂNDIA DO NORTE.</t>
+  </si>
+  <si>
+    <t>285/2025</t>
+  </si>
+  <si>
+    <t>15/06/2025</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>Agenda oficial no Anexo do Gabinete do Deputado Federal Antônio Doido, representando o Gabinete 18, em nome do Sr. Raimundin (11 Irmãos). A referida agenda tem por objetivo tratar de pautas de interesse do município e dar andamento a demandas institucionais já em tramitação junto ao referido gabinete parlamentar, buscando o fortalecimento de parcerias e a viabilização de projetos que atendam às necessidades da nossa comunidade.</t>
+  </si>
+  <si>
+    <t>284/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)ALEPApara renião com assessor chefe de gabinete do deputado chicão para assunto de interesse do municipio de ourilandia do norte, representando o parlamentar presidente</t>
+  </si>
+  <si>
+    <t>269/2025</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>Participar de oficinas e treinamento do 15° ENGITEC, um curso de treinamento para técnicos de câmara e assessores.</t>
+  </si>
+  <si>
+    <t>282/2025</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO NO GABINETE DO DEPUTADO ESTADUAL TORRINHO TORRES</t>
+  </si>
+  <si>
+    <t>283/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO NO GABINETE DO DEPUTADO TORRINHO TORRES</t>
+  </si>
+  <si>
+    <t>276/2025</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>Participar do décimo quinto encontro nacional do grupo interlegis de tecnologia (EnGITEC). onde acontecerá palestras e oficinas.</t>
+  </si>
+  <si>
+    <t>289/2025</t>
+  </si>
+  <si>
+    <t>Participar da 15ª edição do EnGITEC, um evento essencial para todos do legislativo. A Câmara Municipal de Ourilândia tem Acordo de Cooperação celebrado com o senado para utilização de diversas ferramentas que facilitam e enriquece a experiencia dos servidores e parlamentares em suas atividades cotidianas e é no EnGITEC que são disponibilizados dentre outras atividades, treinamentos que nos capacita par ao uso dessas ferramentas além de conhecer diversos outros serviços que podem aprimorar a nossa casa de leis. O evento conta com a participação de vereadores e servidores das áreas parlamentar, jurídica, contábil, de tecnologia e comunicação das Câmaras Municipais e Assembleias Legislativas de todo o País, tal como de especialistas no setor.</t>
+  </si>
+  <si>
+    <t>278/2025</t>
+  </si>
+  <si>
+    <t>Participar do décimo quinto encontro nacional do grupo interlegis de tecnologia (EnGITEC). onde acontecerá palestras e oficinas</t>
+  </si>
+  <si>
+    <t>268/2025</t>
+  </si>
+  <si>
+    <t>275/2025</t>
+  </si>
+  <si>
+    <t>Participar do 15ª ENGITEC: Encontro Nacional Interlegis de Tecnologia e Inovação. na qual Edição deste ano discute as tecnologias para integrar o legislativo brasileiro</t>
+  </si>
+  <si>
+    <t>281/2025</t>
+  </si>
+  <si>
+    <t>Conduzir funcionários da câmara Para Participar do décimo quinto encontro nacional do grupo interlegis de tecnologia (EnGITEC) onde acontecerá palestras e oficinas.</t>
+  </si>
+  <si>
+    <t>274/2025</t>
+  </si>
+  <si>
+    <t>Pedro batista Oliveira</t>
+  </si>
+  <si>
+    <t>Gestor de FInanceiro e Recursos Humanos</t>
+  </si>
+  <si>
+    <t>Essa viagem é de necessidade para treinamento e melhoria do funcionalismo.</t>
+  </si>
+  <si>
+    <t>273/2025</t>
+  </si>
+  <si>
+    <t>Wittor Santos de Araújo</t>
+  </si>
+  <si>
+    <t>Gestor de TI</t>
+  </si>
+  <si>
+    <t>Participar do 15º EnGITEC – Encontro de Inovação e Tecnologia do Legislativo Brasileiro, que será realizado de 2 a 6 de junho de 2025, em Brasília/DF, no Instituto Serzedello Corrêa (TCU). O evento reunirá profissionais da área de T.I. de diversas Casas Legislativas do país, promovendo o compartilhamento de soluções e práticas inovadoras que visam a modernização, a integração e a eficiência dos serviços legislativos. A minha participação trará benefícios diretos à Câmara Municipal, como: Atualização técnica sobre ferramentas, sistemas e práticas de gestão tecnológica voltadas ao Legislativo; Aprimoramento da segurança da informação, com foco em temas como LGPD e proteção de dados públicos; Incorporação de soluções inovadoras que podem otimizar processos internos, reduzir custos e melhorar o atendimento ao cidadão; Integração com outras Casas Legislativas, permitindo trocas de experiências e acesso a projetos modelo com resultados comprovados. Por esses motivos, solicito a concessão das diárias necessárias, por entender que o investimento neste evento resultará em avanços concretos para a área de T.I. e para o desempenho institucional da Câmara.</t>
+  </si>
+  <si>
+    <t>270/2025</t>
+  </si>
+  <si>
+    <t>Ivone de Ávila</t>
+  </si>
+  <si>
+    <t>Chefe de Sessão do Arquivo Legislativo</t>
+  </si>
+  <si>
+    <t>Participar de oficinas e palestras para aprofundar conhecimento, promovido pelo grupo Interlegis de Tecnologia (EnGITEC)</t>
+  </si>
+  <si>
+    <t>280/2025</t>
+  </si>
+  <si>
+    <t>Participar do décimo quinto encontro nacional do grupo interlegis de tecnologia (EnGITEC). onde acontecerá palestras e oficina</t>
+  </si>
+  <si>
+    <t>277/2025</t>
+  </si>
+  <si>
+    <t>Josélia Pereira de Souza</t>
+  </si>
+  <si>
+    <t>Auxiliar de Serviços Gerais</t>
+  </si>
+  <si>
+    <t>271/2025</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>07/06/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO 15° ENCONTRO NACIONAL DO GRUPO INTERLEGIS DE TECNOLOGIA (EnGITEC)</t>
+  </si>
+  <si>
+    <t>272/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO 15º ENCONTRO NACIONAL DO GRUPO INTERLEGIS DE TENCOLOGIA-ENGITEC: COM A REALIZAÇÃO DE OFICINAS DE LICITAÇÕES, CONTRATOS, UTILIZAÇÃO DA INTELIGÊNNCIA ARTIFICIAL NO PROCESSO LEGISLATIVO, COMPILAMENTO DE LEIS E OUTROS TREINAMENTOS.</t>
+  </si>
+  <si>
+    <t>265/2025</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse institucional e administrativo relacionados à atuação do Poder Legislativo Municipal. Na ALEPA, será realizada agenda com parlamentares e técnicos legislativos para buscar subsídios e orientações sobre projetos de lei em tramitação e ações de fortalecimento da atividade legislativa no município. Já no TCM-PA, a visita tem por finalidade buscar esclarecimentos técnicos sobre a correta aplicação dos recursos públicos, além de orientações quanto à prestação de contas e transparência dos atos administrativos.</t>
+  </si>
+  <si>
+    <t>266/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o deputado torrinho torres e no Tribunal de Contas do Estado</t>
+  </si>
+  <si>
+    <t>267/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos institucionais junto ao Tribunal de Contas dos Municípios do Estado do Pará (TCM-PA) e à Assembleia Legislativa do Estado do Pará (ALEPA). Na ALEPA, está prevista reunião no gabinete do Deputado Torrinho para tratar de demanda legislativa relevante para o município.</t>
+  </si>
+  <si>
+    <t>264/2025</t>
+  </si>
+  <si>
+    <t>25/05/2025</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>Representar o vereador Dr veloso em reunião em Belém acompanhando o presidente da câmara municipal márcio oliveira da silva aonde levara projetos de interesse do município em busca de emendas.</t>
+  </si>
+  <si>
+    <t>263/2025</t>
+  </si>
+  <si>
+    <t>Conduzir transporte oficial com o Presidente da Câmara para uma Reunião</t>
+  </si>
+  <si>
+    <t>256/2025</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>Redenção-PA</t>
+  </si>
+  <si>
+    <t>Revisão de veículo junto à Marcovel, empresa autorizada.</t>
+  </si>
+  <si>
+    <t>258/2025</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>2.800,00</t>
+  </si>
+  <si>
+    <t>Reunião com INCRA, sobre a glebas federais das pretensões indígenas.</t>
+  </si>
+  <si>
+    <t>260/2025</t>
+  </si>
+  <si>
+    <t>Viagem a Brasília para participação em reunião sobre as pretensões relativas às áreas indígenas, visando o alinhamento institucional e a definição de diretrizes quanto à regularização, uso e proteção desses território.</t>
+  </si>
+  <si>
+    <t>259/2025</t>
+  </si>
+  <si>
+    <t>Reunião no Incra para trata das pretensões das ares indígenas</t>
+  </si>
+  <si>
+    <t>257/2025</t>
+  </si>
+  <si>
+    <t>24/05/2025</t>
+  </si>
+  <si>
+    <t>Reunião no Incra para tratar das pretensões das áreas indígenas na Região</t>
+  </si>
+  <si>
+    <t>251/2025</t>
+  </si>
+  <si>
+    <t>18/05/2025</t>
+  </si>
+  <si>
+    <t>Participar de reunião no gabinete do deputado Chicão e do deputado torrinho torres representando o parlamentar Márcio oliveira da silva</t>
+  </si>
+  <si>
+    <t>250/2025</t>
+  </si>
+  <si>
+    <t>Participar de reunião no gabinete do deputado Chicão e do deputado torrinho torres representando o parlamentar Reginaldo acapu</t>
+  </si>
+  <si>
+    <t>249/2025</t>
+  </si>
+  <si>
+    <t>Bobb Charlston Galvão de melo</t>
+  </si>
+  <si>
+    <t>Reunião com o deputados Estadual Torrinho Torres, para tratar de assustos de interesse da população Ourilândense</t>
+  </si>
+  <si>
+    <t>255/2025</t>
+  </si>
+  <si>
+    <t>Acompanhar tecnicamente o Vereador Euder Leite durante sua participação na XXVI Marcha a Brasília em Defesa dos Municípios, promovida pela Confederação Nacional de Municípios (CNM). O evento reúne autoridades municipais e federais para tratar de pautas legislativas e institucionais de interesse dos entes locais. Durante a agenda na capital federal, também estão previstas reuniões com o Deputado Federal Joaquim Passarinho e com o Senador Zequinha Marinho, nas quais o assessor prestará suporte jurídico e técnico na apresentação de demandas do município e na interlocução sobre propostas legislativas e captação de recursos.</t>
+  </si>
+  <si>
+    <t>254/2025</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
+  </si>
+  <si>
+    <t>8.400,00</t>
+  </si>
+  <si>
+    <t>Participação na XXVI Marcha a Brasília em Defesa dos Municípios, evento promovido pela Confederação Nacional de Municípios (CNM), que reúne autoridades municipais e federais para discussão de pautas institucionais de interesse dos entes locais. Durante a permanência na capital federal, também estão previstas reuniões com o Deputado Federal Joaquim Passarinho e com o Senador Zequinha Marinho, com o objetivo de tratar sobre demandas do município e viabilização de recursos por meio de emendas parlamentares.</t>
+  </si>
+  <si>
+    <t>253/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião com a equipe assessoria dos deputados Francisco das Chagas Silva (dep. chicão) e Francisco Torres (Torrinho Torres).</t>
+  </si>
+  <si>
+    <t>252/2025</t>
+  </si>
+  <si>
+    <t>Assessoria ao parlamentar em visita à ALEPA</t>
+  </si>
+  <si>
+    <t>247/2025</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o presidente para participar de reunião com representantes do poder executivo municipal, para tratar da situação dos moradores da região da santa Rita, área pertencente a Parauapebas, mas geograficamente mais próxima de Ourilândia do norte.</t>
+  </si>
+  <si>
+    <t>246/2025</t>
+  </si>
+  <si>
+    <t>Reunião com Prefeito Municipal Aurélio Goiano, para tratar assuntos dos moradores da região da vicinal Santa Rita, que geográficamente está localizada entre Parauapebas e Ourilândiado Norte.</t>
+  </si>
+  <si>
+    <t>240/2025</t>
+  </si>
+  <si>
+    <t>Reunião com autoridades de Ourilândia e Parauapebas em discursão de melhorias da comunidade Santa Rita.</t>
+  </si>
+  <si>
+    <t>239/2025</t>
+  </si>
+  <si>
+    <t>Participar de reunião com representantes do poderexecutivo municipal, para tratar da situação dos moradores da região da santa Rita, áreapertencente a Parauapebas, mas geograficamente mais próxima de Ourilândia do norte.</t>
+  </si>
+  <si>
+    <t>236/2025</t>
+  </si>
+  <si>
+    <t>Tratar da situação dos moradores da região da Santa Rita, área pertencente a Parauapebas, mas geograficamente mais próxima de Ourilândia do Norte. Devido à proximidade, é comum que esses moradores busquem atendimento em Ourilândia, especialmente nas áreas de saúde, educação e infraestrutura. A reunião busca discutir soluções conjuntas entre os municípios para melhor atender essa população, respeitando os limites administrativos e considerando a realidade local</t>
+  </si>
+  <si>
+    <t>237/2025</t>
+  </si>
+  <si>
+    <t>238/2025</t>
+  </si>
+  <si>
+    <t>Participar de reunião com representantes do poder executivo municipal, para tratar da situação dos moradores da região da santa Rita, área pertencente a Parauapebas, mas geograficamente mais próxima de Ourilândia do norte.</t>
+  </si>
+  <si>
+    <t>241/2025</t>
+  </si>
+  <si>
+    <t>242/2025</t>
+  </si>
+  <si>
+    <t>243/2025</t>
+  </si>
+  <si>
+    <t>Reunião entre os vereadores das Câmaras Municipais de Ourilândia do Norte e Parauapebas, juntamente com o Prefeito Aurélio Goiano, tem como objetivo definir qual município será responsável pelo território da comunidade Santa Rita.</t>
+  </si>
+  <si>
+    <t>244/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)PREFEITURA MUNICIPAL DE PARAUAPEBAS PApara reunião com prefeito aurelio goiano para defenir qual município será responsável pelo território da comunidade santa rita</t>
+  </si>
+  <si>
+    <t>245/2025</t>
+  </si>
+  <si>
+    <t>Participar de reunião com representantes do Poder Executivo Municipal.O objetivo é tratar da situação dos moradores da regiao da Santa Rita, área pertencente a Parauapebas, mas geograficamente mais próxima de Ourilândia do Norte. Devido à proximidade, é comum que esses moradores busquem atendimento em Ourilândia, especialmente nas áreas de saúde, educação e infraestrutura.A reunião busca discutir solucôes conjuntas entre os municípios para melhor atender essa população, respeitando os limites administrativos e considerando a realidade local</t>
+  </si>
+  <si>
+    <t>234/2025</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>Revisão no carro oficial da câmara municipal</t>
+  </si>
+  <si>
+    <t>233/2025</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)CAMARA DOS DEPUTADOSpara reunião agendada com deputado Antônio Doido para discutir assuntos de interesse da municipalidade</t>
+  </si>
+  <si>
+    <t>229/2025</t>
+  </si>
+  <si>
+    <t>Secretária</t>
+  </si>
+  <si>
+    <t>07/05/2025</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>Reunião na Alepa e participação na intireracia da COP30 e lançamento do Catálogo comemorativo aos 35 anos da Constituição do Pará.</t>
+  </si>
+  <si>
+    <t>228/2025</t>
+  </si>
+  <si>
+    <t>Interância COP30 e lançamento do Catálogo comemorativo aos 35 anos da Contituição do Pará</t>
+  </si>
+  <si>
+    <t>231/2025</t>
+  </si>
+  <si>
+    <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)ALEPApara reunião na alepa, e participar da ação itinerante</t>
+  </si>
+  <si>
+    <t>220/2025</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao) ALEPA - ASSEMBLÉIA LEGISLATIVA DO PARÁ</t>
+  </si>
+  <si>
+    <t>214/2025</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>Reunião na ALEPA para buscar parceria juntos aos deputados, e participar da itinerância COP30</t>
+  </si>
+  <si>
+    <t>226/2025</t>
+  </si>
+  <si>
+    <t>Compromisso institucional representando o Legislativo de Ourilândia do Norte, acompanhado por parlamentares do município. No dia 05, estaremos em deslocamento até Belém. Nos dias 06 e 07, participaremos de reuniões na Assembleia Legislativa do Estado do Pará (ALEPA), tratando de pautas relacionadas ao desenvolvimento sustentável e à preparação para a COP30. No dia 08, estarei envolvido nas atividades da itinerância da COP30, voltadas à mobilização e engajamento para a Conferência da ONU sobre Mudanças Climáticas.</t>
+  </si>
+  <si>
+    <t>216/2025</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o Vereador Romildo Veloso e Silva, que participará de reunião com o Deputado Estadual Chicão, na Assembleia Legislativa do Estado do Pará – ALEPA, em Belém, tratando de demandas relevantes para o município de Ourilândia do Norte. Na mesma ocasião assessorar o parlamentar que irá cumprir agenda no tribunal de contas dos Municípios do Estado do Pará e assesora no lançamento da ITINERÂNCIA DA COP30</t>
+  </si>
+  <si>
+    <t>217/2025</t>
+  </si>
+  <si>
+    <t>218/2025</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o Presidente Márcio Oliveira da Silva em Reunião junto a deputado estadual, e participar da itinerância COP30</t>
+  </si>
+  <si>
+    <t>219/2025</t>
+  </si>
+  <si>
+    <t>agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA), participando de reuniões com deputados estaduais para tratar de pautas relacionadas ao desenvolvimento sustentável e à preparação do Estado para a COP30. Nesse período, também estarei envolvido(a) nas ações da itinerância da COP30, que englobam eventos e articulações preparatórias voltadas à Conferência das Nações Unidas sobre Mudanças Climáticas, a ser realizada em Belém, em novembro de 2025. Essa itinerância busca promover o engajamento de diversos atores sociais e políticos na discussão de soluções para a crise climática.</t>
+  </si>
+  <si>
+    <t>221/2025</t>
+  </si>
+  <si>
+    <t>Conduzir parlamentares e agenda, e itinerância da COP30</t>
+  </si>
+  <si>
+    <t>208/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o deputado Estadual Torrinho Torres, para tratar de assustos de interesse da população Ourilândense</t>
+  </si>
+  <si>
+    <t>209/2025</t>
+  </si>
+  <si>
+    <t>Reunião com secretário.</t>
+  </si>
+  <si>
+    <t>210/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o Deputado Estadual Chicão, e cumprir agenda no TCM - Tribunal de Contas dos Municipios do Estado do Pará.e a Convite do presidente da Alepa, Deputado Chicão, Convida para o lançamento da ITINERÂNCIA DA CPO30</t>
+  </si>
+  <si>
+    <t>211/2025</t>
+  </si>
+  <si>
+    <t>Reunião na ALEPA com alguns vereadores para tratar de demandas do município de forma conjunta.</t>
+  </si>
+  <si>
+    <t>212/2025</t>
+  </si>
+  <si>
+    <t>Reunião na ALEPA e participar itinerancia COP30 e lançamento do catalogo comemorativo aos 35 anos da constituição do Pará</t>
+  </si>
+  <si>
+    <t>223/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o parlamentar presidente, em reunião na Alepa com tratativas de interesse do município</t>
+  </si>
+  <si>
+    <t>213/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o Deputado Estadual Fábio Figueiras, visando tratar de pautas de interesse da nossa comunidade de Ourilândia do Norte-PA, e fortalecer parcerias institucionais. Na mesma ocasião, estarei cumprindo agenda relacionada à Itinerância COP30, participando do lançamento do Catálogo Comemorativo aos 35 anos da Constituição do Pará e do livro “Constituição do Estado do Pará – 35 Anos. O evento será de grande relevância para a valorização da história Legislativa e Política do nosso Estado, e que contribui diretamente para o fortalecimento do debate democrático e ambiental rumo à COP30.</t>
+  </si>
+  <si>
+    <t>215/2025</t>
+  </si>
+  <si>
+    <t>Realização de uma agenda com o Deputado Estadual Torrinho Torres, na Assembleia Legislativa do Estado do Pará. Na referida ocasião, estarei acompanhado o parlamentar César Goleiro, com o objetivo de discutir assuntos de interesse deste Município.</t>
+  </si>
+  <si>
+    <t>232-A/2025</t>
+  </si>
+  <si>
+    <t>Reunião na ALEPA junto a deputados para tratar de demandas de interesse do município, e participar da itinerância da COP30</t>
+  </si>
+  <si>
+    <t>224/2025</t>
+  </si>
+  <si>
+    <t>Fazer assessoria do meu parlamentar na reunião na ALEPA e participar itinerancia COP30 e lançamento do catalogo comemorativo aos 35 anos da constituição do Pará</t>
+  </si>
+  <si>
+    <t>222/2025</t>
+  </si>
+  <si>
+    <t>Conduzir o veiculo oficial com parlamentares que irão em uma reunião</t>
+  </si>
+  <si>
+    <t>207/2025</t>
+  </si>
+  <si>
+    <t>Reunião com a Deputada Estadual Diana Belo para trata de assuntos do município de Ourilândia do Norte-PA e a Convite do Presidente da Alepa, Deputado Chicão, Convida para o lançamento da ITINERÂNCIA DA COP30.</t>
+  </si>
+  <si>
+    <t>199/2025</t>
+  </si>
+  <si>
+    <t>Cristiane Vieira De Oliveira Fonseca</t>
+  </si>
+  <si>
+    <t>27/04/2025</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>Representa o parlamentar vereador Cleber do Lau em uma reunião.</t>
+  </si>
+  <si>
+    <t>203/2025</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião com a equipe de assessores e técnicos da ALEPA e do deputado Francisco Torres ( Torrinho Torres).</t>
+  </si>
+  <si>
+    <t>202/2025</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
+  </si>
+  <si>
+    <t>CODUZIR O VEICULO OFICIAL DA CAMARA LEVANDO DOIS ASSESSORES PARLAMENTAR.</t>
+  </si>
+  <si>
+    <t>200/2025</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião com deputado Antônio doido representando o parlamentar Márcio oliveira da silva</t>
+  </si>
+  <si>
+    <t>196/2025</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião institucional com o Deputado Estadual Torrinho Torres, na Assembleia Legislativa do Estado do Pará (ALEPA), representando parlamentar da Câmara Municipal de Ourilândia do Norte. O encontro tem como finalidade a apresentação de demandas do município, visando o fortalecimento das ações parlamentares voltadas para a região sul do estado.</t>
+  </si>
+  <si>
+    <t>197/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o deputado Torrinho Torres</t>
+  </si>
+  <si>
+    <t>198/2025</t>
+  </si>
+  <si>
+    <t>Representar o parlamentar Marcio negão, Reuniao com Deputado estadual, para tratar de demandas de interesse da população.</t>
+  </si>
+  <si>
+    <t>193/2025</t>
+  </si>
+  <si>
+    <t>Audiência Pública a ser realizada no auditório da Assembleia Legislativa do Estado do Pará, na cidade de Belém, que tratará dos impactos jurídicos e sociais das recentes pretensões da Fundação Nacional do Índio (FUNAI) quanto à criação de novas terras indígenas no Estado. Considerando que tais medidas podem afetar diretamente comunidades e áreas situadas no município de Ourilândia do Norte, torna-se fundamental a presença do parlamentar, a fim de representar os interesses da população local e contribuir com o debate público sobre o tema. Durante a permanência na capital, o vereador também cumprirá agenda institucional com deputados estaduais, apresentando as principais demandas do município e buscando apoio político para a viabilização de projetos e recursos voltados ao desenvolvimento regional</t>
+  </si>
+  <si>
+    <t>194/2025</t>
+  </si>
+  <si>
+    <t>Participação, na condição de assessor técnico do Vereador Euder Leite, em Audiência Pública a ser realizada no auditório da Assembleia Legislativa do Estado do Pará, na cidade de Belém, que discutirá os impactos jurídicos e sociais das recentes pretensões da Fundação Nacional do Índio (FUNAI) quanto à criação de novas terras indígenas no Estado. Considerando que tais medidas podem atingir diretamente o município de Ourilândia do Norte, é essencial o acompanhamento técnico da agenda, visando subsidiar o parlamentar com informações jurídicas e institucionais que contribuam para a defesa dos interesses da população local. Durante a estada na capital, também serão realizadas reuniões com deputados estaduais, ocasião em que prestarei suporte técnico ao vereador na apresentação das principais demandas do município, contribuindo para o fortalecimento do diálogo político e a busca por recursos e projetos que promovam o desenvolvimento regional.</t>
+  </si>
+  <si>
+    <t>195/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o deputados Estadual para tratar de assuntos de interesse da população Ourilandense</t>
+  </si>
+  <si>
+    <t>189/2025</t>
+  </si>
+  <si>
+    <t>13/04/2025</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento da(s) demanda(s) junto à(ao)ALEPA, TCMpara EU VEREADOR MÁRCIO OLIVEIRA DA SILVA, VENHO ATRAVÉS DESTA SOLICITAÇÃO, PEDIR AUTORIZAÇÃO DE DIÁRIA, PARA CUSTEIO DA VIAGEM EM BELÉM-PA. IREI NA ALEPA BUSCAR PARCERIA PARA O MUNICÍPIO, E TAMBÉM PESSOALMENTE, PARTICIPAR DE REUNIÃO NO TCM</t>
+  </si>
+  <si>
+    <t>186/2025</t>
+  </si>
+  <si>
+    <t>Prestar apoio aos parlamentares em compromissos institucionais e demandas de interesse do município. A presença se dá no exercício das minhas funções, garantindo o deslocamento seguro e o suporte necessário à comitiva durante as atividades na capital do Estado.</t>
+  </si>
+  <si>
+    <t>187/2025</t>
+  </si>
+  <si>
+    <t>Reunião na ALEPA, no gabinete do Deputado Torrinho Torres, com o objetivo de buscar parcerias para o município. Essa reunião é fundamental para o desenvolvimento de projetos e ações que beneficiem a população local.</t>
+  </si>
+  <si>
+    <t>188/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o deputado Estadual Torrinho Torres e Deputado Federal Antonio Doido, para tratar de assustos de interesse da população Ourilândense</t>
+  </si>
+  <si>
+    <t>191/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o presidente da câmara, aonde tenho por responsabilidade de cuidar da agenda do mesmo, e auxiliar nas reuniões marcada, pois preciso fazer relatório da viagem junto ao presidente Márcio Oliveira da Silva, na ALEPA, aonde o mesmo vai buscar parcerias para o município, e também participar de uma importante reunião no TCM.</t>
+  </si>
+  <si>
+    <t>183/2025</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>2.000,00</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO ENCONTRO 10 ANOS DA UNIDADE DO TCE-PA EM MARABÁ: FORTALECENDO A GESTÃO E O CONTROLE NO SUL E SUDESTE DO PARÁ</t>
+  </si>
+  <si>
+    <t>173/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO EVENTO DE FORTALECIMENTO A GESTÃO E O CONTROLE NO SUL E SUDESTE DO PARÁ, REALIZADA PELO TCE-PA.</t>
+  </si>
+  <si>
+    <t>172/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPA DO EVENTO DE FORTALECIMENTO A GESTÃO E O CONTROLE NO SUL E SUDESTE DO PARÁ, REALIZADA PELO TCE-PA</t>
+  </si>
+  <si>
+    <t>169/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO EVENTO DE FORTALECIMENTO A GESTÃO E O CONTROLE NO SUL E SUDESTE DO PARÁ, REALIZADA PELO TCE-PA</t>
+  </si>
+  <si>
+    <t>170/2025</t>
+  </si>
+  <si>
+    <t>177/2025</t>
+  </si>
+  <si>
+    <t>178/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DO EVENTO DE FORTALECIMENTO A GESTÃO E O CONTROLE NO SUL E SUDESTE DO PARÁ, REALIZADO PELO TCM-PA.</t>
+  </si>
+  <si>
+    <t>176/2025</t>
+  </si>
+  <si>
+    <t>179/2025</t>
+  </si>
+  <si>
+    <t>Controlador Interno</t>
+  </si>
+  <si>
+    <t>180/2025</t>
+  </si>
+  <si>
+    <t>182/2025</t>
+  </si>
+  <si>
+    <t>185/2025</t>
+  </si>
+  <si>
+    <t>Participar do evento de fortalecimento a gestão e o controle no sul e sudeste do para, realizada pelo TCE-PA</t>
+  </si>
+  <si>
+    <t>Reunião com o Prefeito Aurelio Goiano, para tratar de assustos referente a vicinal Santa Rita.</t>
+  </si>
+  <si>
+    <t>184/2025</t>
+  </si>
+  <si>
+    <t>Participar do evento comemorativo dos 10 anos da Unidade Regional do Tribunal de Contas do Estado do Pará (TCE-PA). O evento contará com a presença de autoridades relevantes para o cenário político e institucional, como o Ministro das Cidades, Jader Barbalho Filho, o Procurador-Geral do Ministério Público de Contas do Estado do Pará, Stephenson Oliveira Victer, e a Prefeita de Canaã dos Carajás, Josemira Gadelha, além de especialistas em controle externo.</t>
+  </si>
+  <si>
+    <t>Eu, Vereador Renivaldo Martins, estarei nos dias 10 e 11 de Abril de 2025, em um evento comemorativo pelos 10 Anos de Unidade Regional do TCE-PA em Marabá, para fortalecer a gestão e o controle no Sul e Sudeste do Pará. O evento tem a finalidade de celebrar o aniversário de instalação da segunda Unidade de Representação deste Tribunal no Estado do Pará. Neste encontro abordará temas relativos ao controle interno, ao controle externo, a gestão de convênios e a inteligência artificial, além da apresentação do novo Módulo de Transferência Voluntárias, contando com a participação de importantes nomes da administração pública atual.</t>
+  </si>
+  <si>
+    <t>170-A/2025</t>
+  </si>
+  <si>
+    <t>Reunião com Prefeito Aurelio Goiano para trata de assunto da colônia Santa Rita</t>
+  </si>
+  <si>
+    <t>171/2025</t>
+  </si>
+  <si>
+    <t>174/2025</t>
+  </si>
+  <si>
+    <t>181/2025</t>
+  </si>
+  <si>
+    <t>Nos dias 10 e 11 de abril de 2025, em Marabá para participar do evento no Carajás Centro de Convenções Leonildo Borges Rocha, em comemoração ao 10° aniversário da instalação da segunda unidade de representação deste Tribunal. O evento abordará temas como controle interno e externo, gestão de convênios e inteligência artificial, áreas de grande relevância para a administração pública. Minha participação visa contribuir com a troca de conhecimentos e o aprimoramento da gestão pública em nossa cidade e região.</t>
+  </si>
+  <si>
+    <t>A comunidade de Santa Rita, em Ourilândia, enfrenta problemas com demarcação territorial. É crucial que o prefeito de Parauapebas e os vereadores se reúnam para discutir essas questões e buscar soluções efetivas. O diálogo entre as autoridades e a comunidade é fundamental para promover melhorias e garantir qualidade de vida aos moradores.</t>
+  </si>
+  <si>
+    <t>167/2025</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>Levar veículo oficial para revisão obrigatória inerente a quilometragem do veículo</t>
+  </si>
+  <si>
+    <t>168/2025</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>Visita ao TCM - orientação e atualizações juridicas.</t>
+  </si>
+  <si>
+    <t>165/2025</t>
+  </si>
+  <si>
+    <t>06/04/2025</t>
+  </si>
+  <si>
+    <t>EU, EDIVALDO BORGES GOMES FUI CONVIDADO PELO DEPUTADO KENISTON BRAGA PARA PODER PARTICIPAR DE UMA REUNIÃO COM O GOVERNADOR HELDER BARBALHO SEGUNDA FEIRA 07 DE ABRIL, NA PAUTA TEMAS DE GRANDE RELEVANCIA AO MUNICIPIO DE OURILÃNDIA DO NORTE.</t>
+  </si>
+  <si>
+    <t>161-A/2025</t>
+  </si>
+  <si>
+    <t>Para uma reunião onde irei protocolar junto ao Deputado Keniston Braga e o Governador Helder Barbalho um documento referente a CICLOVIA que será implantada no nosso município de Ourilândia do Norte Para</t>
+  </si>
+  <si>
+    <t>161/2025</t>
+  </si>
+  <si>
+    <t>Demandas do nosso município.</t>
+  </si>
+  <si>
+    <t>162/2025</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>Visita aos gabinetes do Deputado Fábio Figueira e do ministro do Turismo, Celso Sabino, com o objetivo de solicitar recursos e emendas para o Município de Ourilândia do Norte, a visita visa fortalecer parcerias politicas e garantir o compromisso com o progresso e o bem estar da comunidade Ourilândense.</t>
+  </si>
+  <si>
+    <t>163/2025</t>
+  </si>
+  <si>
+    <t>Venho por meio deste justificar minha visita à Assembleia Legislativa do Estado do Pará (ALEPA), nos dias 7 e 8 de abril de 2025. O objetivo dessa visita é tratar de assuntos de extrema importância para a nossa municipalidade, buscando sempre o melhor para a nossa comunidade. Durante esses dois dias, estarei reunido com os deputados Torrinho Torres e Fábio Figueira para discutir questões relacionadas à gestão pública municipal, além de fortalecer parcerias e buscar apoio para projetos que visam o desenvolvimento e a melhoria da qualidade de vida de nossa população. Essas reuniões são fundamentais para o alinhamento de ações entre os diferentes níveis de governo e para garantir que as demandas do município sejam atendidas de forma eficaz.</t>
+  </si>
+  <si>
+    <t>166/2025</t>
+  </si>
+  <si>
+    <t>Participar de uma reunião junto ao deputado Francisco Torres (Torrinho Torres), e sua equipe.</t>
+  </si>
+  <si>
+    <t>164/2025</t>
+  </si>
+  <si>
+    <t>Reunião com Deputado Federal Keniston Braga e o Governador Helder Barbalho e Reunião com Ministro Celso Sabino</t>
+  </si>
+  <si>
+    <t>156/2025</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Levar veículo oficial para revisão obrigatória inerente a quilometragem do veículo.</t>
+  </si>
+  <si>
+    <t>157/2025</t>
+  </si>
+  <si>
+    <t>126A/2025</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>Reunião com os deputados federais do Estado do Pará, Olival Marques e Joaquim Passarinho, para debater o déficit habitacional no município e a destinação de emendas parlamentares para aquisição de área para suprir tal necessidade, bem como solicitar destinação de emenda para aquisição de uma perfuratriz, para combater a crise hídrica no município, e a destinação de emenda para reforma da praça da Bíblia.</t>
+  </si>
+  <si>
+    <t>139/2025</t>
+  </si>
+  <si>
+    <t>Acompanhamento do parlamentar em reunião com os deputados federais do Estado do Pará, Olival Marques e Joaquim Passarinho, para debater o déficit habitacional no município e a destinação de emendas parlamentares para aquisição de área para suprir tal necessidade, bem como solicitar destinação de emenda para aquisição de uma perfuratriz, para combater a crise hídrica no município, e a destinação de emenda para reforma da praça da Bíblia.</t>
+  </si>
+  <si>
+    <t>154/2025</t>
+  </si>
+  <si>
+    <t>Participação em eventos, reuniões, missões oficiais em representação do NOSSO município. BUSCAR EMENDAS PARA DIVERSOS SETORES COM NECESSIDADES JUNTO A NOSSA POPULAÇÃO</t>
+  </si>
+  <si>
+    <t>144/2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>PRESTAR ASSESSORIA PARLAMENTAR PARA A VEREADORA AUDERISA ALENCAR EM REUNIÕES OFICIAIS EM REPRESENTAÇÃO AO MUNICiPIO DE OURILÂNDIA DO NORTE</t>
+  </si>
+  <si>
+    <t>150/2025</t>
+  </si>
+  <si>
+    <t>Isaque Silva de Jesus Ribeiro</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>Acompanhar e prestar assessoria ao Presidente da Câmara Municipal de Ourilândia do Norte, vereador Márcio Oliveira, em compromissos institucionais na Secretaria de Estado de Educação (SEDUC) e na Assembleia Legislativa do Estado do Pará (ALEPA), em Belém. Durante o deslocamento e as reuniões, estarei auxiliando nas atividades administrativas, na articulação política e no suporte necessário para o cumprimento da agenda oficial</t>
+  </si>
+  <si>
+    <t>130/2025</t>
+  </si>
+  <si>
+    <t>Reunião na Câmara de Deputados Federais em buscas de parcerias, para o município.</t>
+  </si>
+  <si>
+    <t>131/2025</t>
+  </si>
+  <si>
+    <t>Visitar o gabinete do deputado Antônio doido em busca de parcerias para nosso município.</t>
+  </si>
+  <si>
+    <t>133/2025</t>
+  </si>
+  <si>
+    <t>Acompanhar e assessorar os parlamentares em agenda oficial em Brasília entre os dias 23 e 27 de março. As reuniões serão realizadas no Gabinete do Deputado Federal Antônio Doido, na Câmara dos Deputados, com o objetivo de tratar de demandas importantes para o município. Entre os temas em pauta, destacam-se a reabertura do INSS, fechado há mais de três anos, e a implantação de placas solares em uma comunidade indígena na zona rural, buscando soluções concretas para melhorar o atendimento previdenciário e levar energia sustentável à população.</t>
+  </si>
+  <si>
+    <t>134/2025</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>Em busca de recursos para o Município, no Gabinete do Deputado Federal Caveira e Gabinete do Deputado Federal Joaquim Passarinho.</t>
+  </si>
+  <si>
+    <t>135/2025</t>
+  </si>
+  <si>
+    <t>Leilynanda Pereira Peres</t>
+  </si>
+  <si>
+    <t>Assessorar o Vereador Fabricio Calil Galvão Ferreira no Palácio do Congresso Nacional em Brasília - DF.</t>
+  </si>
+  <si>
+    <t>136/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o Deputado Federal Antonio Doido</t>
+  </si>
+  <si>
+    <t>137/2025</t>
+  </si>
+  <si>
+    <t>Cristiane Vieira de Oliveira Fonseca</t>
+  </si>
+  <si>
+    <t>Acompanhar o parlamentar em reunião com o deputado Antonio Doido</t>
+  </si>
+  <si>
+    <t>138/2025</t>
+  </si>
+  <si>
+    <t>Acompanhar o Vereador Presidente Marcio Oliveira Da Silva em sua agenda na capital do estado.</t>
+  </si>
+  <si>
+    <t>140/2025</t>
+  </si>
+  <si>
+    <t>141/2025</t>
+  </si>
+  <si>
+    <t>Acompanhar o parlamentar em reunião com Deputado Federal</t>
+  </si>
+  <si>
+    <t>143/2025</t>
+  </si>
+  <si>
+    <t>Reunião com o Deputado Federal Joaquim Passarinho</t>
+  </si>
+  <si>
+    <t>146/2025</t>
+  </si>
+  <si>
+    <t>Reunião no gabinete do Deputado Estadual Chicão, na companhia do parlamentar</t>
+  </si>
+  <si>
+    <t>106/2025</t>
+  </si>
+  <si>
+    <t>César Kawã Selestino Santos</t>
+  </si>
+  <si>
+    <t>ASSESSORAR O VEREADOR GENIVAN DA MATA BUSCANDO PARCERIAS COM DEPUTADOS E VISITAR A EQUATORIAL PARA TRAZER SOLUÇÕE PARA O MUNICÍPIO NA REDE ELÉTRICA</t>
+  </si>
+  <si>
+    <t>148/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao) ALEPA e SEDUC-PA.</t>
+  </si>
+  <si>
+    <t>151/2025</t>
+  </si>
+  <si>
+    <t>Acompanhar o parlamentar Presidente em agenda na capital do estado em visita à ALEPA SEDUC-PA</t>
+  </si>
+  <si>
+    <t>147/2025</t>
+  </si>
+  <si>
+    <t>Encontro agendado no Departamento de Tecnologia da Assembleia Legislativa do Estado para trocar informações e planejar estratégias conjuntas, ressaltando que essa colaboração será de grande benefício para o fortalecimento e a modernização do departamento de Tecnologia do legislativo municipal</t>
+  </si>
+  <si>
+    <t>152/2025</t>
+  </si>
+  <si>
+    <t>Acompanhar e assessorar vereador em agenda na capital do estado em visita à ALEPA e SEDUC-PA</t>
+  </si>
+  <si>
+    <t>142/2025</t>
+  </si>
+  <si>
+    <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)ALEPApara PARTICIPAR DE REUNIÃO NO GAB. DO DEP. ESTADUAL TORRINHO TORRES.</t>
+  </si>
+  <si>
+    <t>145/2025</t>
+  </si>
+  <si>
+    <t>149/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o parlamentar Presidente em reuniões em agenda na ALEPA e na SEDUC</t>
+  </si>
+  <si>
+    <t>153/2025</t>
+  </si>
+  <si>
+    <t>Entre os dias 23 e 27 de março, estarei em Brasília para reuniões no Gabinete do Deputado Federal Antônio Doido, na Câmara dos Deputados e no Senado. A pauta principal inclui a reabertura do INSS, fechado há mais de três anos, e a implantação de placas solares em uma comunidade indígena na zona rural. O objetivo é buscar soluções concretas para melhorar o atendimento previdenciário e garantir energia sustentável para a população.</t>
+  </si>
+  <si>
+    <t>120/2025</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>Participação do Fórum de mineração que ocorreu no Centro Cultural de Parauapebas</t>
+  </si>
+  <si>
+    <t>122/2025</t>
+  </si>
+  <si>
+    <t>Participação do Fórum de Mineração de Parauapebas, evento essencial para debater os impactos da CFEM, sua distribuição e a aplicação dos royalties. Essa oportunidade fortalece o diálogo com autoridades e especialistas, visando melhorias para o município e garantindo que os recursos da mineração beneficiem a população. Além disso, recebo com grande satisfação o convite do Secretário Wallas Marques à Câmara Municipal de Ourilândia do Norte, reconhecendo a importância da cooperação entre os poderes legislativo e executivo na busca por soluções para temas de interesse público e no desenvolvimento da região.</t>
+  </si>
+  <si>
+    <t>128/2025</t>
+  </si>
+  <si>
+    <t>Participação no Fórum de mineração em Parauapebas</t>
+  </si>
+  <si>
+    <t>124/2025</t>
+  </si>
+  <si>
+    <t>Participar do Fórum de Mineração de Parauapebas, evento essencial para debater os impactos da CFEM, sua distribuição e a aplicação dos royalties. Essa oportunidade fortalece o diálogo com autoridades e especialistas, visando melhorias para o município e garantindo que os recursos da mineração beneficiem a população. Além disso, recebo com grande satisfação o convite do Secretário Wallas Marques à Câmara Municipal de Ourilândia do Norte, reconhecendo a importância da cooperação entre os poderes legislativo e executivo na busca por soluções para temas de interesse público e no desenvolvimento da região.</t>
+  </si>
+  <si>
+    <t>127/2025</t>
+  </si>
+  <si>
+    <t>Participação no Fórum de Mineração de Parauapebas, juntamente com o Presidente da Câmara, Márcio Oliveira da Silva, a convite do Secretário Municipal de Mineração, Energia, Ciência e Tecnologia de Parauapebas, Sr. Wallas Marques, reconhecendo a importância da cooperação entre os poderes legislativo e executivo, na busca por soluções para temas de interesse público e no desenvolvimento da região. Este evento é essencial para debater os impactos da CFEM, sua distribuição e a aplicação de royalties. Essa oportunidade fortalece o diálogo com autoridades e especialistas, visando melhorias para o município e garantindo que os recursos da mineração beneficiem a população.</t>
+  </si>
+  <si>
+    <t>126/2025</t>
+  </si>
+  <si>
+    <t>Eu, Vereador Genivan da Mata, acompanharei o Presidente da Câmara, Marcio de Oliveira, na participação do Fórum de mineração de Parauapebas, evento essencial para debater os impactos da CFEM, sua distribuição e a aplicação dos royalties. Essa oportunidade fortalece o diálogo com autoridades e especialistas, visando melhorias para o município, e garantindo que os recursos da mineração beneficiem a população.</t>
+  </si>
+  <si>
+    <t>123/2025</t>
+  </si>
+  <si>
+    <t>Participar do Fórum de Mineração de Parauapebas- FMINP</t>
+  </si>
+  <si>
+    <t>125/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o Presidenteda Câmara na participação do Fórum de Mineração de Parauapebas, evento essencial para debater os impactos da CFEM, sua distribuição e a aplicação dos royalties. Essa oportunidade fortalece o diálogo com autoridades e especialistas, visando melhorias para o município e garantindo que os recursos da mineração beneficiem a população. Além disso, recebo com grande satisfação o convite do Secretário Wallas Marques à Câmara Municipal de Ourilândia do Norte, reconhecendo a importância da cooperação entre os poderes legislativo e executivo na busca por soluções para temas de interesse público e no desenvolvimento da região</t>
+  </si>
+  <si>
+    <t>129/2025</t>
+  </si>
+  <si>
+    <t>Participar deste Fórum, com a intenção de debater os impactos da CFEM, sua distribuição e aplicação dos royalties. Essa oportunidade fortalece o diálogo com autoridades e especialistas, visando melhorias para o nosso município e garantindo que os recursos da mineração beneficiem nossa população. Além disso, com grande satisfação, recebe-se o convite do secretário Wallas Marques, reconhecendo a importância entre os poderes Legislativo e Executivo na busca por soluções para temas do interesse público e no desenvolvimento da região.</t>
+  </si>
+  <si>
+    <t>118/2025</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>Palmas-TO</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DE UM CURSO PRÁTICO DOS ARTEFATOS E MAPAS DE RISCO DA NOVA LEI DE LICITAÇÕES, AFIM DE OBTER MAIS QUALIFICAÇÕES.</t>
+  </si>
+  <si>
+    <t>114/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>Condução de Veículo oficial em transporte de parlamentares até a cidade de Brasília-DF</t>
+  </si>
+  <si>
+    <t>113/2025</t>
+  </si>
+  <si>
+    <t>Visita ao Gabinete do Deputado Federal Claudio Mariano em busca de recursos para a Secretaria de Saúde do Município e emendas para pavimentação asfáltica.</t>
+  </si>
+  <si>
+    <t>119/2025</t>
+  </si>
+  <si>
+    <t>Reunião ao Gabinete do Deputado Claudio Mariano na companhia do Vereador Renivaldo Martins Nunes.</t>
+  </si>
+  <si>
+    <t>117/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento da(s) demanda(s) junto à(ao)ASSEMBLEIA LEGISLATIVA BRASILIA-DFpara REUNIAO COM DEPUTADOS BUSCANDO PARCERIA PARA O NOSSO MUNICIPIO</t>
+  </si>
+  <si>
+    <t>115/2025</t>
+  </si>
+  <si>
+    <t>Condução de veículo oficial em viagem de parlamentares em cumprimento de agenda em Belém-PA.</t>
+  </si>
+  <si>
+    <t>121/2025</t>
+  </si>
+  <si>
+    <t>Elian Jadson Ascenção Silvas</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>companhado vereador Charles Gutierres no congresso nacional numa reunião agendada com Deputado Federal Keniston Braga e com o ministro do turismo Celso Sabino</t>
+  </si>
+  <si>
+    <t>116/2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento de agenda em reuniões com Deputados e ministros em Brasília-DF.</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>https://esgd.ourilandiadonorte.pa.leg.br/siga/public/app/sigalink/1/Gwe8dYh30uBtvwqtLajyWymrK4LwVgG8fDSfijxU8U1Xx0CmQRgA50uwEj1UCpbplPYumaI86z6T1wK5ARjHO3tr8C0t4vpkOUmBG9OdmAW14WWEKPidUn6BvtCY4wLs</t>
+  </si>
+  <si>
+    <t>093/2025</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>Cumprimento da(s) demanda(s) junto à(ao)ALEPApara ASSESSORAR O VEREADOR EDIVALDO BORGES GOMESEM AGENDA DO PARLAMENTAR</t>
+  </si>
+  <si>
+    <t>097/2025</t>
+  </si>
+  <si>
+    <t>ASSUNTO REFERENTE A EDUCAÇÃO DO MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>099/2025</t>
+  </si>
+  <si>
+    <t>Secretária Administrativa</t>
+  </si>
+  <si>
+    <t>Reunião na Alepa junto ao gabinete do Deputado Chicão acompanhando o parlamentar para tratar de demandas e visita na Cohab para interesse da população.</t>
+  </si>
+  <si>
+    <t>088/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO NO GABINETE DO DEPUTADO CHICÃO, E VISITA NA EQUATORIAL PARA SOLUCIONAR AS REIVINDICAÇÃO.</t>
+  </si>
+  <si>
+    <t>084/2025</t>
+  </si>
+  <si>
+    <t>Assuntos relacionados à educação do município.</t>
+  </si>
+  <si>
+    <t>081/2025</t>
+  </si>
+  <si>
+    <t>Gleiciane Ferras Sousa</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>APRESTAR ASSESSORIA PARLAMENTAR E TRAMITAR DOCUMENTAÇÃO PARA A VEREADORA AUDERISA ALENCAR.</t>
+  </si>
+  <si>
+    <t>102/2025</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO NO GABINETE DO DEPUTADO CHICÃO, E VISITA NA COHAB</t>
+  </si>
+  <si>
+    <t>105/2025</t>
+  </si>
+  <si>
+    <t>Lucas Leite Feitosa</t>
+  </si>
+  <si>
+    <t>REUNIAO NO GABINETE DO DEPUTADO CHICÃO, E NA COHAB</t>
+  </si>
+  <si>
+    <t>100/2025</t>
+  </si>
+  <si>
+    <t>Chefe de Gabinete da Presidência</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>A serviço deste Poder Legislativo para tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao) CAMARA DOS DEPUTADOS.</t>
+  </si>
+  <si>
+    <t>082/2025</t>
+  </si>
+  <si>
+    <t>reunião com o deputado torrinho torres e com representante da equatorial a procura de soluções para problemas da rede eletrica do municipio</t>
+  </si>
+  <si>
+    <t>083/2025</t>
+  </si>
+  <si>
+    <t>Busca de emendas parlamentares junto a deputados e reuniões com o secretário de segurança pública do estado do Pará, delegado geral da policia civil e secretário de estado de educação.</t>
+  </si>
+  <si>
+    <t>085/2025</t>
+  </si>
+  <si>
+    <t>REUNIÃO COM RESPONSAVEL DA EQUATORIAL EM BUSCAR DE SOLUÇÕES PARA PROBLEMAS DA REDE ELETRICA NO MUNICIPIO , E BENEFICIOS PARA O MUNICIPIO</t>
+  </si>
+  <si>
+    <t>086/2025</t>
+  </si>
+  <si>
+    <t>Curso de capacitação em gestão publica</t>
+  </si>
+  <si>
+    <t>087/2025</t>
+  </si>
+  <si>
+    <t>Agenda marcada com os deputado, Reunião com responsavel da equatorial em busca de soluções para os problemas da rede eletrica no municipio, E beneficios para o municipio</t>
+  </si>
+  <si>
+    <t>094/2025</t>
+  </si>
+  <si>
+    <t>Charlston Galvão de Melo</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao) Câmara dos Deputados.</t>
+  </si>
+  <si>
+    <t>089/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO NA ALEPA, NO GABINETE DO DEPUTADO CHICÃO, E DEMANDA NA COHAB</t>
+  </si>
+  <si>
+    <t>090/2025</t>
+  </si>
+  <si>
+    <t>Venho, por meio deste, justificar a necessidade de deslocamento à cidade de Belém, para tratar de assuntos de interesse do município junto aos seguintes órgãos: Tribunal de Contas dos Municípios do Pará (TCM-PA), Assembleia Legislativa do Estado do Pará (Alepa), Companhia de Habitação do Estado do Pará (Cohab-PA) e Equatorial Energia.</t>
+  </si>
+  <si>
+    <t>091/2025</t>
+  </si>
+  <si>
+    <t>Acompanhamento de parlamentar na busca de emendas parlamentares junto a deputados e reuniões com o secretário de segurança pública do estado do Pará e delegado geral da policia civil.</t>
+  </si>
+  <si>
+    <t>095/2025</t>
+  </si>
+  <si>
+    <t>Venho, por meio deste, justificar a necessidade de deslocamento à cidade de Belém, para acompanhar o vereador Raimundin em agendas institucionais junto aos seguintes órgãos: Assembleia Legislativa do Estado do Pará (Alepa) e Companhia de Habitação do Estado do Pará (Cohab-PA).</t>
+  </si>
+  <si>
+    <t>096/2025</t>
+  </si>
+  <si>
+    <t>MARATÂNIA DE SOUSA SILVA</t>
+  </si>
+  <si>
+    <t>Orientar , e assessorar as atividades que o vereador precisar no âmbito parlamentar</t>
+  </si>
+  <si>
+    <t>098/2025</t>
+  </si>
+  <si>
+    <t>Conduzir veículo oficial em viagem oficial à Brasília-DF.</t>
+  </si>
+  <si>
+    <t>101/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO NO GABINETE DO DEPUTADO CHICÃO, E VISITA NA COHAB PARA INFORMAÇOES DE DEMANDAS DE INTERESSE DO MUNICIPIO</t>
+  </si>
+  <si>
+    <t>103/2025</t>
+  </si>
+  <si>
+    <t>BUSCAR PARCRERIA JUNTO AOS DEPUTADOS PARA TRAZER RECURSO PARA O MUNICIPIO, E SOLUCIONAR PROBLEMAS DA REDE ELETREICA JUNTO A EQUATORIAL</t>
+  </si>
+  <si>
+    <t>104/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO NO GABINETE DO DEPUTADO CHICÃO, E VISITA NA COHAB PARA INFORMAÇOES DE DEMANDAS.</t>
+  </si>
+  <si>
+    <t>092/2025</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>Buscar soluções para os problemas da rede elétrica do município e buscar melhorias para saúde pública do município</t>
+  </si>
+  <si>
+    <t>057/2025</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>TCMpara REUNIÃO NO TRIBUNAL DE CONTAS DO MUNICIPIO, PARA TRATAR DE ASSUSTOS DE INTERECE PARLAMENTAR</t>
+  </si>
+  <si>
+    <t>067/2025</t>
+  </si>
+  <si>
+    <t>Assessorar o Vereador Cleber do Lau.</t>
+  </si>
+  <si>
+    <t>065/2025</t>
+  </si>
+  <si>
+    <t>Cícero Alves do Nascimen</t>
+  </si>
+  <si>
+    <t>Reuniões de interesse do Município juntamente com parlamentares e deputados na ALEPA e Cohab</t>
+  </si>
+  <si>
+    <t>066/2025</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse desta municipalidade, objetivando o cumprimento da(s) demanda(s) junto à(ao)GABINETE DO DEPUTADO CHICÃO, COHAB..para REUNIAO NO GABINETE DO DEPUTADO CHICÃO, E VISITA NA COHAB PARA INFORMAÇOES DE DEMANDAS.</t>
+  </si>
+  <si>
+    <t>064/2025</t>
+  </si>
+  <si>
+    <t>Busca de emendas para o Município</t>
+  </si>
+  <si>
+    <t>058/2025</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>LEVAR VEÍCULO OFICIAL PARA REVISÃO OBRIGATÓRIA INERENTE A QUILOMETRAGEM VEICULAR</t>
+  </si>
+  <si>
+    <t>051/2025</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DE CURSO DE CAPACITAÇÃO PARA PARLAMENTARES EM INTRODUÇÃO AO MANDATO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>043/2025</t>
+  </si>
+  <si>
+    <t>046/2025</t>
+  </si>
+  <si>
+    <t>047/2025</t>
+  </si>
+  <si>
+    <t>048/2025</t>
+  </si>
+  <si>
+    <t>049/2025</t>
+  </si>
+  <si>
+    <t>050/2025</t>
+  </si>
+  <si>
+    <t>052/2025</t>
+  </si>
+  <si>
+    <t>053/2025</t>
+  </si>
+  <si>
+    <t>054/2025</t>
+  </si>
+  <si>
+    <t>055/2025</t>
+  </si>
+  <si>
+    <t>056/2025</t>
+  </si>
+  <si>
+    <t>Conduzir veículo oficial transportando parlamentares para participação no curso de capacitação para parlamentares em introdução ao mandato Legislativo.</t>
   </si>
   <si>
     <t>049/2025 1</t>
   </si>
   <si>
-    <t>Cleber Soares de Oliveira</t>
-[...2755 lines deleted...]
-  <si>
     <t>044/2025</t>
   </si>
   <si>
-    <t>043/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>042/2025</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>LEVAR VEÍCULO OFICIAL PARA REVISÃO OBRIGATÓRIA INERENTE A QUILOMETRAGEM DO VEÍCULO</t>
   </si>
   <si>
+    <t>030/2025</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>Belém</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DE REUNIÃO AGENDADA COM ACONTROLADORIA EXTERNA DO TCM</t>
+  </si>
+  <si>
+    <t>033/2025</t>
+  </si>
+  <si>
+    <t>Treinamento necessário para obtenção de conhecimento útil para o bom andamento da Câmara Municipal de Ourilândia.</t>
+  </si>
+  <si>
     <t>041/2025</t>
   </si>
   <si>
-    <t>22/01/2025</t>
-[...5 lines deleted...]
-    <t>Treinamento necessário para obtenção de conhecimento útil para o bom andamento da Câmara Municipal de Ourilândia.</t>
+    <t>035/2025</t>
+  </si>
+  <si>
+    <t>Tesoureiro</t>
+  </si>
+  <si>
+    <t>Treinamento e melhoria do funcionalismo. Em especial no tratamento inteirar das inovações que os técnicas daquela augusta corte de contas tem a nos proporcionar para desenvolver as atribuições desta casa de leis na Tesouraria</t>
+  </si>
+  <si>
+    <t>038/2025</t>
+  </si>
+  <si>
+    <t>Diogo Gomes Sousa</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>BUSCAR ORIENTAÇÕES JUNTO AO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DO PARÁ TCM/ PA, EM RELAÇÃO AS DEMANDAS E ATUAÇÃO DO CONTROLE INTERNO</t>
+  </si>
+  <si>
+    <t>039/2025</t>
+  </si>
+  <si>
+    <t>Atualizações de informações referente as demandas juridicas para novo pleito de 2025 referente as prestações de contas, bem como as diretrizes e normas a serem seguidas para garantir uma perfeita transparêcia e legalidade na gestão dos recursos publicos. exposto isso. é a justificativa.</t>
+  </si>
+  <si>
+    <t>034/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO AGENDADA COM CONTROLE EXTERNO JUNTO AO TCM-PA</t>
+  </si>
+  <si>
+    <t>037/2025</t>
+  </si>
+  <si>
+    <t>REUNIAO AGENDADA COM CONTROLE EXTERNO JUNTO AO TCM-PA PARA INFORMAÇÕES DEVIDAS, BUSCANDO ASSIM CONHECIMENTO PARA AGIRDENTRO DE TODOS OS TERMOS EXIGENTES</t>
+  </si>
+  <si>
+    <t>032/2025</t>
+  </si>
+  <si>
+    <t>Pedro Batista de Oliveira</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Jacundá-PA</t>
+  </si>
+  <si>
+    <t>3.000,00</t>
+  </si>
+  <si>
+    <t>PARTICIPAÇÃO EM CURSO PARA OBTENÇÃO DE CONHECIMENTO EM FERRAMENTAS DE USO CONTÍNUO NA NOSSA CÂMARA.</t>
   </si>
   <si>
     <t>040/2025</t>
   </si>
   <si>
-    <t>19/01/2025</t>
-[...10 lines deleted...]
-  <si>
     <t>PARTICIPAÇÃO EM CURSO PARA OBTENÇÃO DE CONHECIMENTO EM FERRAMENTAS DE USO CONTÍNUO NA NOSSA CÂMARA</t>
   </si>
   <si>
-    <t>039/2025</t>
-[...47 lines deleted...]
-    <t>PARTICIPAÇÃO EM CURSO PARA OBTENÇÃO DE CONHECIMENTO EM FERRAMENTAS DE USO CONTÍNUO NA NOSSA CÂMARA.</t>
+    <t>029/2025</t>
+  </si>
+  <si>
+    <t>PARTICIPARDE CAPACITACAO/ TREINAMENTO NO SISTEMA FIORLLI MODULO COMPRAS</t>
   </si>
   <si>
     <t>031 /2025</t>
   </si>
   <si>
     <t>Chefe de Seção e Gestão de Infraestrutura da Segurança da Informação</t>
-  </si>
-[...13 lines deleted...]
-    <t>PARTICIPARDE CAPACITACAO/ TREINAMENTO NO SISTEMA FIORLLI MODULO COMPRAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3260,9764 +3290,10911 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H373"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="1371.951" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="122.542" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="1371.951" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="134.396" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B2" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C2" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8">
+        <v>16</v>
+      </c>
+      <c r="I2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" t="s">
         <v>21</v>
       </c>
-      <c r="H3" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>28</v>
       </c>
       <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C5" t="s">
         <v>30</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" t="s">
         <v>31</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="F5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" t="s">
         <v>32</v>
       </c>
-      <c r="E5" t="s">
-[...12 lines deleted...]
-    <row r="6" spans="1:8">
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" t="s">
         <v>33</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>34</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6" t="s">
         <v>36</v>
       </c>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7" t="s">
+        <v>41</v>
+      </c>
+      <c r="I7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" t="s">
         <v>35</v>
       </c>
-      <c r="G7" t="s">
+      <c r="F8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" t="s">
         <v>28</v>
       </c>
-      <c r="H7" t="s">
-[...4 lines deleted...]
-      <c r="A8" t="s">
+      <c r="H8" t="s">
+        <v>36</v>
+      </c>
+      <c r="I8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" t="s">
+        <v>48</v>
+      </c>
+      <c r="E9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
+      <c r="H10" t="s">
         <v>41</v>
       </c>
-      <c r="C8" t="s">
-[...8 lines deleted...]
-      <c r="F8" t="s">
+      <c r="I10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" t="s">
         <v>13</v>
       </c>
-      <c r="G8" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G11" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8">
+        <v>36</v>
+      </c>
+      <c r="I11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
+        <v>31</v>
+      </c>
+      <c r="G12" t="s">
+        <v>28</v>
+      </c>
+      <c r="H12" t="s">
+        <v>36</v>
+      </c>
+      <c r="I12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" t="s">
+        <v>31</v>
+      </c>
+      <c r="G13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
+        <v>31</v>
+      </c>
+      <c r="G14" t="s">
+        <v>28</v>
+      </c>
+      <c r="H14" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" t="s">
         <v>26</v>
       </c>
-      <c r="F12" t="s">
-[...39 lines deleted...]
-      <c r="B14" t="s">
+      <c r="D15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" t="s">
         <v>31</v>
       </c>
-      <c r="C14" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="H15" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8">
+        <v>36</v>
+      </c>
+      <c r="I15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="F16" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G16" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8">
+        <v>41</v>
+      </c>
+      <c r="I16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>70</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="E17" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="F17" t="s">
+        <v>31</v>
+      </c>
+      <c r="G17" t="s">
+        <v>28</v>
+      </c>
+      <c r="H17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" t="s">
         <v>13</v>
       </c>
-      <c r="G17" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G18" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="H18" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8">
+        <v>41</v>
+      </c>
+      <c r="I18" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="F19" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G19" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H19" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8">
+        <v>41</v>
+      </c>
+      <c r="I19" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>80</v>
       </c>
       <c r="C20" t="s">
-        <v>18</v>
+        <v>81</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="F20" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G20" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="H20" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8">
+        <v>41</v>
+      </c>
+      <c r="I20" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="B21" t="s">
         <v>83</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D21" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="F21" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G21" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="H21" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:8">
+        <v>41</v>
+      </c>
+      <c r="I21" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>86</v>
       </c>
       <c r="C22" t="s">
         <v>87</v>
       </c>
       <c r="D22" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E22" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="F22" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G22" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="H22" t="s">
+        <v>41</v>
+      </c>
+      <c r="I22" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" t="s">
         <v>89</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="D23" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="F23" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G23" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H23" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8">
+        <v>41</v>
+      </c>
+      <c r="I23" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>92</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="E24" t="s">
-        <v>93</v>
+        <v>68</v>
       </c>
       <c r="F24" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G24" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="H24" t="s">
+        <v>36</v>
+      </c>
+      <c r="I24" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B25" t="s">
+        <v>96</v>
+      </c>
+      <c r="C25" t="s">
+        <v>97</v>
+      </c>
+      <c r="D25" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" t="s">
+        <v>68</v>
+      </c>
+      <c r="F25" t="s">
+        <v>31</v>
+      </c>
+      <c r="G25" t="s">
+        <v>40</v>
+      </c>
+      <c r="H25" t="s">
+        <v>41</v>
+      </c>
+      <c r="I25" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>99</v>
+      </c>
+      <c r="C26" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" t="s">
+        <v>68</v>
+      </c>
+      <c r="F26" t="s">
         <v>94</v>
       </c>
-    </row>
-[...44 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="H26" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8">
+        <v>36</v>
+      </c>
+      <c r="I26" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>101</v>
       </c>
       <c r="C27" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="D27" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="F27" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="G27" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H27" t="s">
+        <v>36</v>
+      </c>
+      <c r="I27" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" t="s">
+        <v>105</v>
+      </c>
+      <c r="C28" t="s">
+        <v>106</v>
+      </c>
+      <c r="D28" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" t="s">
+        <v>107</v>
+      </c>
+      <c r="F28" t="s">
         <v>102</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G28" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="H28" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8">
+        <v>41</v>
+      </c>
+      <c r="I28" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" t="s">
-        <v>18</v>
+        <v>110</v>
       </c>
       <c r="D29" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="E29" t="s">
         <v>111</v>
       </c>
       <c r="F29" t="s">
-        <v>27</v>
+        <v>112</v>
       </c>
       <c r="G29" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="H29" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8">
+        <v>41</v>
+      </c>
+      <c r="I29" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
       <c r="C30" t="s">
-        <v>18</v>
+        <v>115</v>
       </c>
       <c r="D30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F30" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="G30" t="s">
-        <v>42</v>
+        <v>118</v>
       </c>
       <c r="H30" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8">
+        <v>41</v>
+      </c>
+      <c r="I30" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>10</v>
       </c>
       <c r="B31" t="s">
         <v>120</v>
       </c>
       <c r="C31" t="s">
         <v>121</v>
       </c>
       <c r="D31" t="s">
+        <v>13</v>
+      </c>
+      <c r="E31" t="s">
+        <v>117</v>
+      </c>
+      <c r="F31" t="s">
         <v>122</v>
       </c>
-      <c r="E31" t="s">
+      <c r="G31" t="s">
+        <v>118</v>
+      </c>
+      <c r="H31" t="s">
+        <v>41</v>
+      </c>
+      <c r="I31" t="s">
         <v>123</v>
       </c>
-      <c r="F31" t="s">
-[...5 lines deleted...]
-      <c r="H31" t="s">
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" t="s">
         <v>124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" t="s">
+      <c r="C32" t="s">
+        <v>90</v>
+      </c>
+      <c r="D32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" t="s">
         <v>125</v>
       </c>
-      <c r="B32" t="s">
-[...5 lines deleted...]
-      <c r="D32" t="s">
+      <c r="F32" t="s">
         <v>126</v>
       </c>
-      <c r="E32" t="s">
+      <c r="G32" t="s">
+        <v>28</v>
+      </c>
+      <c r="H32" t="s">
+        <v>41</v>
+      </c>
+      <c r="I32" t="s">
         <v>127</v>
       </c>
-      <c r="F32" t="s">
-[...5 lines deleted...]
-      <c r="H32" t="s">
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" t="s">
+        <v>10</v>
+      </c>
+      <c r="B33" t="s">
         <v>128</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" t="s">
+      <c r="C33" t="s">
         <v>129</v>
       </c>
-      <c r="B33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" t="s">
+        <v>125</v>
+      </c>
+      <c r="F33" t="s">
         <v>126</v>
       </c>
-      <c r="E33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G33" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="H33" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:8">
+        <v>41</v>
+      </c>
+      <c r="I33" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>10</v>
       </c>
       <c r="B34" t="s">
         <v>132</v>
       </c>
       <c r="C34" t="s">
+        <v>75</v>
+      </c>
+      <c r="D34" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" t="s">
+        <v>125</v>
+      </c>
+      <c r="F34" t="s">
+        <v>111</v>
+      </c>
+      <c r="G34" t="s">
+        <v>130</v>
+      </c>
+      <c r="H34" t="s">
         <v>133</v>
       </c>
-      <c r="D34" t="s">
+      <c r="I34" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" t="s">
+        <v>135</v>
+      </c>
+      <c r="C35" t="s">
+        <v>78</v>
+      </c>
+      <c r="D35" t="s">
+        <v>27</v>
+      </c>
+      <c r="E35" t="s">
+        <v>125</v>
+      </c>
+      <c r="F35" t="s">
         <v>126</v>
       </c>
-      <c r="E34" t="s">
-[...13 lines deleted...]
-      <c r="A35" t="s">
+      <c r="G35" t="s">
+        <v>28</v>
+      </c>
+      <c r="H35" t="s">
+        <v>41</v>
+      </c>
+      <c r="I35" t="s">
         <v>136</v>
       </c>
-      <c r="B35" t="s">
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" t="s">
         <v>137</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="C36" t="s">
+        <v>138</v>
+      </c>
+      <c r="D36" t="s">
+        <v>139</v>
+      </c>
+      <c r="E36" t="s">
+        <v>125</v>
+      </c>
+      <c r="F36" t="s">
+        <v>111</v>
+      </c>
+      <c r="G36" t="s">
+        <v>130</v>
+      </c>
+      <c r="H36" t="s">
+        <v>133</v>
+      </c>
+      <c r="I36" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" t="s">
+        <v>141</v>
+      </c>
+      <c r="C37" t="s">
+        <v>142</v>
+      </c>
+      <c r="D37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" t="s">
+        <v>125</v>
+      </c>
+      <c r="F37" t="s">
         <v>126</v>
       </c>
-      <c r="E35" t="s">
-[...22 lines deleted...]
-      <c r="D36" t="s">
+      <c r="G37" t="s">
+        <v>28</v>
+      </c>
+      <c r="H37" t="s">
+        <v>41</v>
+      </c>
+      <c r="I37" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" t="s">
+        <v>144</v>
+      </c>
+      <c r="C38" t="s">
+        <v>145</v>
+      </c>
+      <c r="D38" t="s">
+        <v>27</v>
+      </c>
+      <c r="E38" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" t="s">
         <v>126</v>
       </c>
-      <c r="E36" t="s">
-[...56 lines deleted...]
-      </c>
       <c r="G38" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H38" t="s">
+        <v>41</v>
+      </c>
+      <c r="I38" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
         <v>147</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>148</v>
       </c>
       <c r="D39" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="E39" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="F39" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="G39" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="H39" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8">
+        <v>133</v>
+      </c>
+      <c r="I39" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>149</v>
+        <v>10</v>
       </c>
       <c r="B40" t="s">
         <v>150</v>
       </c>
       <c r="C40" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="D40" t="s">
-        <v>126</v>
+        <v>151</v>
       </c>
       <c r="E40" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F40" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="G40" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="H40" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:8">
+        <v>133</v>
+      </c>
+      <c r="I40" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>152</v>
+        <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="C41" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="D41" t="s">
-        <v>126</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="F41" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="H41" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8">
+        <v>133</v>
+      </c>
+      <c r="I41" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>154</v>
+        <v>10</v>
       </c>
       <c r="B42" t="s">
         <v>155</v>
       </c>
       <c r="C42" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D42" t="s">
-        <v>126</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="F42" t="s">
+        <v>111</v>
+      </c>
+      <c r="G42" t="s">
+        <v>130</v>
+      </c>
+      <c r="H42" t="s">
+        <v>133</v>
+      </c>
+      <c r="I42" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B43" t="s">
+        <v>157</v>
+      </c>
+      <c r="C43" t="s">
+        <v>158</v>
+      </c>
+      <c r="D43" t="s">
         <v>13</v>
       </c>
-      <c r="G42" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E43" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G43" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="H43" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8">
+        <v>133</v>
+      </c>
+      <c r="I43" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>159</v>
+        <v>10</v>
       </c>
       <c r="B44" t="s">
         <v>160</v>
       </c>
       <c r="C44" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="D44" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" t="s">
+        <v>125</v>
+      </c>
+      <c r="F44" t="s">
+        <v>111</v>
+      </c>
+      <c r="G44" t="s">
+        <v>130</v>
+      </c>
+      <c r="H44" t="s">
+        <v>133</v>
+      </c>
+      <c r="I44" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B45" t="s">
+        <v>162</v>
+      </c>
+      <c r="C45" t="s">
+        <v>163</v>
+      </c>
+      <c r="D45" t="s">
+        <v>13</v>
+      </c>
+      <c r="E45" t="s">
+        <v>125</v>
+      </c>
+      <c r="F45" t="s">
+        <v>111</v>
+      </c>
+      <c r="G45" t="s">
+        <v>130</v>
+      </c>
+      <c r="H45" t="s">
+        <v>133</v>
+      </c>
+      <c r="I45" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" t="s">
+        <v>10</v>
+      </c>
+      <c r="B46" t="s">
+        <v>165</v>
+      </c>
+      <c r="C46" t="s">
+        <v>166</v>
+      </c>
+      <c r="D46" t="s">
+        <v>151</v>
+      </c>
+      <c r="E46" t="s">
+        <v>125</v>
+      </c>
+      <c r="F46" t="s">
+        <v>111</v>
+      </c>
+      <c r="G46" t="s">
+        <v>40</v>
+      </c>
+      <c r="H46" t="s">
+        <v>133</v>
+      </c>
+      <c r="I46" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" t="s">
+        <v>168</v>
+      </c>
+      <c r="C47" t="s">
+        <v>169</v>
+      </c>
+      <c r="D47" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" t="s">
+        <v>125</v>
+      </c>
+      <c r="F47" t="s">
+        <v>111</v>
+      </c>
+      <c r="G47" t="s">
+        <v>40</v>
+      </c>
+      <c r="H47" t="s">
+        <v>133</v>
+      </c>
+      <c r="I47" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" t="s">
+        <v>171</v>
+      </c>
+      <c r="C48" t="s">
+        <v>26</v>
+      </c>
+      <c r="D48" t="s">
+        <v>27</v>
+      </c>
+      <c r="E48" t="s">
+        <v>125</v>
+      </c>
+      <c r="F48" t="s">
+        <v>111</v>
+      </c>
+      <c r="G48" t="s">
+        <v>40</v>
+      </c>
+      <c r="H48" t="s">
+        <v>133</v>
+      </c>
+      <c r="I48" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" t="s">
+        <v>10</v>
+      </c>
+      <c r="B49" t="s">
+        <v>173</v>
+      </c>
+      <c r="C49" t="s">
+        <v>174</v>
+      </c>
+      <c r="D49" t="s">
+        <v>27</v>
+      </c>
+      <c r="E49" t="s">
+        <v>125</v>
+      </c>
+      <c r="F49" t="s">
         <v>126</v>
       </c>
-      <c r="E44" t="s">
-[...54 lines deleted...]
-      <c r="F46" t="s">
+      <c r="G49" t="s">
+        <v>175</v>
+      </c>
+      <c r="H49" t="s">
+        <v>41</v>
+      </c>
+      <c r="I49" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" t="s">
+        <v>177</v>
+      </c>
+      <c r="C50" t="s">
+        <v>178</v>
+      </c>
+      <c r="D50" t="s">
         <v>13</v>
       </c>
-      <c r="G46" t="s">
-[...10 lines deleted...]
-      <c r="B47" t="s">
+      <c r="E50" t="s">
+        <v>125</v>
+      </c>
+      <c r="F50" t="s">
+        <v>111</v>
+      </c>
+      <c r="G50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H50" t="s">
+        <v>133</v>
+      </c>
+      <c r="I50" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" t="s">
+        <v>10</v>
+      </c>
+      <c r="B51" t="s">
+        <v>180</v>
+      </c>
+      <c r="C51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51" t="s">
+        <v>27</v>
+      </c>
+      <c r="E51" t="s">
+        <v>125</v>
+      </c>
+      <c r="F51" t="s">
+        <v>111</v>
+      </c>
+      <c r="G51" t="s">
+        <v>40</v>
+      </c>
+      <c r="H51" t="s">
+        <v>133</v>
+      </c>
+      <c r="I51" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" t="s">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>182</v>
+      </c>
+      <c r="C52" t="s">
+        <v>93</v>
+      </c>
+      <c r="D52" t="s">
+        <v>27</v>
+      </c>
+      <c r="E52" t="s">
+        <v>125</v>
+      </c>
+      <c r="F52" t="s">
+        <v>111</v>
+      </c>
+      <c r="G52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H52" t="s">
+        <v>133</v>
+      </c>
+      <c r="I52" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" t="s">
+        <v>10</v>
+      </c>
+      <c r="B53" t="s">
+        <v>184</v>
+      </c>
+      <c r="C53" t="s">
+        <v>30</v>
+      </c>
+      <c r="D53" t="s">
+        <v>27</v>
+      </c>
+      <c r="E53" t="s">
+        <v>125</v>
+      </c>
+      <c r="F53" t="s">
+        <v>111</v>
+      </c>
+      <c r="G53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H53" t="s">
+        <v>133</v>
+      </c>
+      <c r="I53" t="s">
         <v>170</v>
       </c>
-      <c r="C47" t="s">
-[...8 lines deleted...]
-      <c r="F47" t="s">
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" t="s">
+        <v>10</v>
+      </c>
+      <c r="B54" t="s">
+        <v>185</v>
+      </c>
+      <c r="C54" t="s">
+        <v>87</v>
+      </c>
+      <c r="D54" t="s">
         <v>13</v>
       </c>
-      <c r="G47" t="s">
-[...36 lines deleted...]
-      <c r="B49" t="s">
+      <c r="E54" t="s">
+        <v>125</v>
+      </c>
+      <c r="F54" t="s">
+        <v>111</v>
+      </c>
+      <c r="G54" t="s">
+        <v>40</v>
+      </c>
+      <c r="H54" t="s">
+        <v>133</v>
+      </c>
+      <c r="I54" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" t="s">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C55" t="s">
+        <v>187</v>
+      </c>
+      <c r="D55" t="s">
+        <v>13</v>
+      </c>
+      <c r="E55" t="s">
+        <v>188</v>
+      </c>
+      <c r="F55" t="s">
+        <v>189</v>
+      </c>
+      <c r="G55" t="s">
+        <v>28</v>
+      </c>
+      <c r="H55" t="s">
+        <v>36</v>
+      </c>
+      <c r="I55" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B56" t="s">
+        <v>191</v>
+      </c>
+      <c r="C56" t="s">
+        <v>138</v>
+      </c>
+      <c r="D56" t="s">
+        <v>139</v>
+      </c>
+      <c r="E56" t="s">
+        <v>188</v>
+      </c>
+      <c r="F56" t="s">
+        <v>189</v>
+      </c>
+      <c r="G56" t="s">
+        <v>28</v>
+      </c>
+      <c r="H56" t="s">
+        <v>36</v>
+      </c>
+      <c r="I56" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" t="s">
+        <v>10</v>
+      </c>
+      <c r="B57" t="s">
+        <v>193</v>
+      </c>
+      <c r="C57" t="s">
+        <v>194</v>
+      </c>
+      <c r="D57" t="s">
+        <v>13</v>
+      </c>
+      <c r="E57" t="s">
+        <v>188</v>
+      </c>
+      <c r="F57" t="s">
+        <v>189</v>
+      </c>
+      <c r="G57" t="s">
         <v>175</v>
       </c>
-      <c r="C49" t="s">
-[...34 lines deleted...]
-      <c r="F50" t="s">
+      <c r="H57" t="s">
+        <v>36</v>
+      </c>
+      <c r="I57" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B58" t="s">
+        <v>196</v>
+      </c>
+      <c r="C58" t="s">
+        <v>197</v>
+      </c>
+      <c r="D58" t="s">
         <v>13</v>
       </c>
-      <c r="G50" t="s">
-[...120 lines deleted...]
-      <c r="D55" t="s">
+      <c r="E58" t="s">
         <v>188</v>
       </c>
-      <c r="E55" t="s">
-[...68 lines deleted...]
-      <c r="B58" t="s">
+      <c r="F58" t="s">
         <v>198</v>
       </c>
-      <c r="C58" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G58" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="H58" t="s">
+        <v>41</v>
+      </c>
+      <c r="I58" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
+        <v>10</v>
+      </c>
+      <c r="B59" t="s">
         <v>200</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D59" t="s">
-        <v>201</v>
+        <v>139</v>
       </c>
       <c r="E59" t="s">
         <v>201</v>
       </c>
       <c r="F59" t="s">
+        <v>201</v>
+      </c>
+      <c r="G59" t="s">
         <v>202</v>
       </c>
-      <c r="G59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H59" t="s">
+        <v>16</v>
+      </c>
+      <c r="I59" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="60" spans="1:8">
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
+        <v>10</v>
+      </c>
+      <c r="B60" t="s">
         <v>204</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
+        <v>30</v>
+      </c>
+      <c r="D60" t="s">
+        <v>27</v>
+      </c>
+      <c r="E60" t="s">
         <v>205</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60" t="s">
+      <c r="F60" t="s">
         <v>206</v>
       </c>
-      <c r="E60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G60" t="s">
-        <v>42</v>
+        <v>207</v>
       </c>
       <c r="H60" t="s">
+        <v>41</v>
+      </c>
+      <c r="I60" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
+        <v>10</v>
+      </c>
+      <c r="B61" t="s">
         <v>209</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="D61" t="s">
+        <v>27</v>
+      </c>
+      <c r="E61" t="s">
+        <v>205</v>
+      </c>
+      <c r="F61" t="s">
         <v>206</v>
       </c>
-      <c r="E61" t="s">
-[...2 lines deleted...]
-      <c r="F61" t="s">
+      <c r="G61" t="s">
+        <v>207</v>
+      </c>
+      <c r="H61" t="s">
+        <v>41</v>
+      </c>
+      <c r="I61" t="s">
         <v>210</v>
       </c>
-      <c r="G61" t="s">
-[...2 lines deleted...]
-      <c r="H61" t="s">
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" t="s">
+        <v>10</v>
+      </c>
+      <c r="B62" t="s">
         <v>211</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" t="s">
+      <c r="C62" t="s">
+        <v>115</v>
+      </c>
+      <c r="D62" t="s">
         <v>212</v>
       </c>
-      <c r="B62" t="s">
-[...5 lines deleted...]
-      <c r="D62" t="s">
+      <c r="E62" t="s">
+        <v>205</v>
+      </c>
+      <c r="F62" t="s">
         <v>206</v>
       </c>
-      <c r="E62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G62" t="s">
-        <v>42</v>
+        <v>207</v>
       </c>
       <c r="H62" t="s">
+        <v>41</v>
+      </c>
+      <c r="I62" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="63" spans="1:8">
+    <row r="63" spans="1:10">
       <c r="A63" t="s">
+        <v>10</v>
+      </c>
+      <c r="B63" t="s">
         <v>214</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" t="s">
+        <v>106</v>
+      </c>
+      <c r="D63" t="s">
+        <v>13</v>
+      </c>
+      <c r="E63" t="s">
+        <v>205</v>
+      </c>
+      <c r="F63" t="s">
+        <v>206</v>
+      </c>
+      <c r="G63" t="s">
+        <v>28</v>
+      </c>
+      <c r="H63" t="s">
+        <v>41</v>
+      </c>
+      <c r="I63" t="s">
         <v>215</v>
       </c>
-      <c r="D63" t="s">
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" t="s">
+        <v>10</v>
+      </c>
+      <c r="B64" t="s">
+        <v>216</v>
+      </c>
+      <c r="C64" t="s">
+        <v>44</v>
+      </c>
+      <c r="D64" t="s">
+        <v>27</v>
+      </c>
+      <c r="E64" t="s">
+        <v>205</v>
+      </c>
+      <c r="F64" t="s">
         <v>206</v>
       </c>
-      <c r="E63" t="s">
-[...13 lines deleted...]
-      <c r="A64" t="s">
+      <c r="G64" t="s">
         <v>217</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="H64" t="s">
+        <v>41</v>
+      </c>
+      <c r="I64" t="s">
         <v>218</v>
       </c>
-      <c r="D64" t="s">
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>219</v>
+      </c>
+      <c r="C65" t="s">
+        <v>121</v>
+      </c>
+      <c r="D65" t="s">
+        <v>220</v>
+      </c>
+      <c r="E65" t="s">
+        <v>205</v>
+      </c>
+      <c r="F65" t="s">
         <v>206</v>
       </c>
-      <c r="E64" t="s">
-[...22 lines deleted...]
-      <c r="D65" t="s">
+      <c r="G65" t="s">
+        <v>207</v>
+      </c>
+      <c r="H65" t="s">
+        <v>41</v>
+      </c>
+      <c r="I65" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" t="s">
+        <v>10</v>
+      </c>
+      <c r="B66" t="s">
+        <v>221</v>
+      </c>
+      <c r="C66" t="s">
+        <v>222</v>
+      </c>
+      <c r="D66" t="s">
+        <v>13</v>
+      </c>
+      <c r="E66" t="s">
+        <v>205</v>
+      </c>
+      <c r="F66" t="s">
         <v>206</v>
       </c>
-      <c r="E65" t="s">
-[...22 lines deleted...]
-      <c r="D66" t="s">
+      <c r="G66" t="s">
+        <v>28</v>
+      </c>
+      <c r="H66" t="s">
+        <v>41</v>
+      </c>
+      <c r="I66" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" t="s">
+        <v>10</v>
+      </c>
+      <c r="B67" t="s">
+        <v>224</v>
+      </c>
+      <c r="C67" t="s">
+        <v>26</v>
+      </c>
+      <c r="D67" t="s">
+        <v>27</v>
+      </c>
+      <c r="E67" t="s">
+        <v>205</v>
+      </c>
+      <c r="F67" t="s">
         <v>206</v>
       </c>
-      <c r="E66" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="G67" t="s">
-        <v>42</v>
+        <v>207</v>
       </c>
       <c r="H67" t="s">
+        <v>41</v>
+      </c>
+      <c r="I67" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="68" spans="1:8">
+    <row r="68" spans="1:10">
       <c r="A68" t="s">
+        <v>10</v>
+      </c>
+      <c r="B68" t="s">
         <v>226</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="D68" t="s">
+        <v>13</v>
+      </c>
+      <c r="E68" t="s">
         <v>227</v>
       </c>
-      <c r="E68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" t="s">
+        <v>228</v>
+      </c>
+      <c r="G68" t="s">
+        <v>40</v>
+      </c>
+      <c r="H68" t="s">
+        <v>41</v>
+      </c>
+      <c r="I68" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" t="s">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>229</v>
+      </c>
+      <c r="C69" t="s">
+        <v>84</v>
+      </c>
+      <c r="D69" t="s">
         <v>13</v>
       </c>
-      <c r="G68" t="s">
-[...2 lines deleted...]
-      <c r="H68" t="s">
+      <c r="E69" t="s">
+        <v>227</v>
+      </c>
+      <c r="F69" t="s">
+        <v>205</v>
+      </c>
+      <c r="G69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H69" t="s">
+        <v>41</v>
+      </c>
+      <c r="I69" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" t="s">
+        <v>10</v>
+      </c>
+      <c r="B70" t="s">
+        <v>231</v>
+      </c>
+      <c r="C70" t="s">
+        <v>178</v>
+      </c>
+      <c r="D70" t="s">
+        <v>13</v>
+      </c>
+      <c r="E70" t="s">
+        <v>227</v>
+      </c>
+      <c r="F70" t="s">
         <v>228</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D69" t="s">
+      <c r="G70" t="s">
+        <v>40</v>
+      </c>
+      <c r="H70" t="s">
+        <v>41</v>
+      </c>
+      <c r="I70" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" t="s">
+        <v>10</v>
+      </c>
+      <c r="B71" t="s">
+        <v>233</v>
+      </c>
+      <c r="C71" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71" t="s">
+        <v>27</v>
+      </c>
+      <c r="E71" t="s">
         <v>227</v>
       </c>
-      <c r="E69" t="s">
-[...39 lines deleted...]
-      <c r="A71" t="s">
+      <c r="F71" t="s">
+        <v>205</v>
+      </c>
+      <c r="G71" t="s">
+        <v>40</v>
+      </c>
+      <c r="H71" t="s">
+        <v>133</v>
+      </c>
+      <c r="I71" t="s">
         <v>234</v>
       </c>
-      <c r="B71" t="s">
-[...5 lines deleted...]
-      <c r="D71" t="s">
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" t="s">
+        <v>10</v>
+      </c>
+      <c r="B72" t="s">
         <v>235</v>
       </c>
-      <c r="E71" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C72" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="D72" t="s">
-        <v>235</v>
+        <v>48</v>
       </c>
       <c r="E72" t="s">
         <v>236</v>
       </c>
       <c r="F72" t="s">
+        <v>237</v>
+      </c>
+      <c r="G72" t="s">
+        <v>40</v>
+      </c>
+      <c r="H72" t="s">
+        <v>133</v>
+      </c>
+      <c r="I72" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" t="s">
+        <v>10</v>
+      </c>
+      <c r="B73" t="s">
+        <v>239</v>
+      </c>
+      <c r="C73" t="s">
+        <v>240</v>
+      </c>
+      <c r="D73" t="s">
         <v>13</v>
-      </c>
-[...18 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E73" t="s">
         <v>236</v>
       </c>
       <c r="F73" t="s">
+        <v>237</v>
+      </c>
+      <c r="G73" t="s">
+        <v>40</v>
+      </c>
+      <c r="H73" t="s">
+        <v>133</v>
+      </c>
+      <c r="I73" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" t="s">
+        <v>10</v>
+      </c>
+      <c r="B74" t="s">
+        <v>241</v>
+      </c>
+      <c r="C74" t="s">
+        <v>110</v>
+      </c>
+      <c r="D74" t="s">
         <v>13</v>
-      </c>
-[...18 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E74" t="s">
         <v>236</v>
       </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>237</v>
       </c>
       <c r="G74" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H74" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:8">
+        <v>133</v>
+      </c>
+      <c r="I74" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="B75" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="C75" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D75" t="s">
-        <v>235</v>
+        <v>72</v>
       </c>
       <c r="E75" t="s">
         <v>236</v>
       </c>
       <c r="F75" t="s">
-        <v>13</v>
+        <v>237</v>
       </c>
       <c r="G75" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H75" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:8">
+        <v>133</v>
+      </c>
+      <c r="I75" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="B76" t="s">
-        <v>167</v>
+        <v>244</v>
       </c>
       <c r="C76" t="s">
-        <v>87</v>
+        <v>245</v>
       </c>
       <c r="D76" t="s">
-        <v>235</v>
+        <v>72</v>
       </c>
       <c r="E76" t="s">
         <v>236</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>237</v>
       </c>
       <c r="G76" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H76" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:8">
+        <v>133</v>
+      </c>
+      <c r="I76" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>249</v>
+        <v>10</v>
       </c>
       <c r="B77" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C77" t="s">
-        <v>251</v>
+        <v>166</v>
       </c>
       <c r="D77" t="s">
-        <v>235</v>
+        <v>62</v>
       </c>
       <c r="E77" t="s">
         <v>236</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>237</v>
       </c>
       <c r="G77" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H77" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:8">
+        <v>133</v>
+      </c>
+      <c r="I77" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>253</v>
+        <v>10</v>
       </c>
       <c r="B78" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="C78" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="D78" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="E78" t="s">
         <v>236</v>
       </c>
       <c r="F78" t="s">
+        <v>237</v>
+      </c>
+      <c r="G78" t="s">
+        <v>40</v>
+      </c>
+      <c r="H78" t="s">
+        <v>133</v>
+      </c>
+      <c r="I78" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" t="s">
+        <v>10</v>
+      </c>
+      <c r="B79" t="s">
+        <v>253</v>
+      </c>
+      <c r="C79" t="s">
+        <v>254</v>
+      </c>
+      <c r="D79" t="s">
+        <v>255</v>
+      </c>
+      <c r="E79" t="s">
+        <v>236</v>
+      </c>
+      <c r="F79" t="s">
+        <v>237</v>
+      </c>
+      <c r="G79" t="s">
+        <v>40</v>
+      </c>
+      <c r="H79" t="s">
+        <v>133</v>
+      </c>
+      <c r="I79" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" t="s">
+        <v>10</v>
+      </c>
+      <c r="B80" t="s">
+        <v>257</v>
+      </c>
+      <c r="C80" t="s">
+        <v>258</v>
+      </c>
+      <c r="D80" t="s">
         <v>13</v>
-      </c>
-[...44 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E80" t="s">
         <v>236</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>237</v>
       </c>
       <c r="G80" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H80" t="s">
+        <v>133</v>
+      </c>
+      <c r="I80" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" t="s">
+        <v>10</v>
+      </c>
+      <c r="B81" t="s">
         <v>260</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" t="s">
+      <c r="C81" t="s">
         <v>261</v>
       </c>
-      <c r="B81" t="s">
+      <c r="D81" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E81" t="s">
         <v>236</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>237</v>
       </c>
       <c r="G81" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H81" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:8">
+        <v>133</v>
+      </c>
+      <c r="I81" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
       <c r="A82" t="s">
+        <v>10</v>
+      </c>
+      <c r="B82" t="s">
+        <v>263</v>
+      </c>
+      <c r="C82" t="s">
         <v>264</v>
       </c>
-      <c r="B82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D82" t="s">
-        <v>235</v>
+        <v>265</v>
       </c>
       <c r="E82" t="s">
         <v>236</v>
       </c>
       <c r="F82" t="s">
-        <v>13</v>
+        <v>237</v>
       </c>
       <c r="G82" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H82" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:8">
+        <v>133</v>
+      </c>
+      <c r="I82" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
       <c r="A83" t="s">
-        <v>265</v>
+        <v>10</v>
       </c>
       <c r="B83" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C83" t="s">
-        <v>267</v>
+        <v>138</v>
       </c>
       <c r="D83" t="s">
-        <v>235</v>
+        <v>139</v>
       </c>
       <c r="E83" t="s">
         <v>236</v>
       </c>
       <c r="F83" t="s">
+        <v>237</v>
+      </c>
+      <c r="G83" t="s">
+        <v>40</v>
+      </c>
+      <c r="H83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I83" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" t="s">
+        <v>10</v>
+      </c>
+      <c r="B84" t="s">
+        <v>269</v>
+      </c>
+      <c r="C84" t="s">
+        <v>270</v>
+      </c>
+      <c r="D84" t="s">
         <v>13</v>
-      </c>
-[...18 lines deleted...]
-        <v>270</v>
       </c>
       <c r="E84" t="s">
         <v>271</v>
       </c>
       <c r="F84" t="s">
-        <v>13</v>
+        <v>272</v>
       </c>
       <c r="G84" t="s">
-        <v>42</v>
+        <v>207</v>
       </c>
       <c r="H84" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:8">
+        <v>36</v>
+      </c>
+      <c r="I84" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>10</v>
       </c>
       <c r="B85" t="s">
         <v>274</v>
       </c>
       <c r="C85" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="D85" t="s">
+        <v>27</v>
+      </c>
+      <c r="E85" t="s">
         <v>275</v>
       </c>
-      <c r="E85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F85" t="s">
-        <v>216</v>
+        <v>272</v>
       </c>
       <c r="G85" t="s">
-        <v>59</v>
+        <v>207</v>
       </c>
       <c r="H85" t="s">
+        <v>41</v>
+      </c>
+      <c r="I85" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="86" spans="1:8">
+    <row r="86" spans="1:10">
       <c r="A86" t="s">
+        <v>10</v>
+      </c>
+      <c r="B86" t="s">
         <v>277</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="D86" t="s">
-        <v>270</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="F86" t="s">
+        <v>272</v>
+      </c>
+      <c r="G86" t="s">
+        <v>40</v>
+      </c>
+      <c r="H86" t="s">
+        <v>41</v>
+      </c>
+      <c r="I86" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" t="s">
+        <v>10</v>
+      </c>
+      <c r="B87" t="s">
+        <v>279</v>
+      </c>
+      <c r="C87" t="s">
+        <v>90</v>
+      </c>
+      <c r="D87" t="s">
+        <v>27</v>
+      </c>
+      <c r="E87" t="s">
+        <v>275</v>
+      </c>
+      <c r="F87" t="s">
+        <v>272</v>
+      </c>
+      <c r="G87" t="s">
+        <v>40</v>
+      </c>
+      <c r="H87" t="s">
+        <v>41</v>
+      </c>
+      <c r="I87" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" t="s">
+        <v>10</v>
+      </c>
+      <c r="B88" t="s">
+        <v>281</v>
+      </c>
+      <c r="C88" t="s">
+        <v>78</v>
+      </c>
+      <c r="D88" t="s">
+        <v>27</v>
+      </c>
+      <c r="E88" t="s">
+        <v>275</v>
+      </c>
+      <c r="F88" t="s">
+        <v>272</v>
+      </c>
+      <c r="G88" t="s">
+        <v>40</v>
+      </c>
+      <c r="H88" t="s">
+        <v>41</v>
+      </c>
+      <c r="I88" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" t="s">
+        <v>10</v>
+      </c>
+      <c r="B89" t="s">
+        <v>283</v>
+      </c>
+      <c r="C89" t="s">
+        <v>81</v>
+      </c>
+      <c r="D89" t="s">
+        <v>27</v>
+      </c>
+      <c r="E89" t="s">
+        <v>275</v>
+      </c>
+      <c r="F89" t="s">
+        <v>272</v>
+      </c>
+      <c r="G89" t="s">
+        <v>40</v>
+      </c>
+      <c r="H89" t="s">
+        <v>41</v>
+      </c>
+      <c r="I89" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" t="s">
+        <v>10</v>
+      </c>
+      <c r="B90" t="s">
+        <v>285</v>
+      </c>
+      <c r="C90" t="s">
+        <v>84</v>
+      </c>
+      <c r="D90" t="s">
         <v>13</v>
       </c>
-      <c r="G86" t="s">
-[...22 lines deleted...]
-      <c r="F87" t="s">
+      <c r="E90" t="s">
+        <v>275</v>
+      </c>
+      <c r="F90" t="s">
+        <v>272</v>
+      </c>
+      <c r="G90" t="s">
+        <v>207</v>
+      </c>
+      <c r="H90" t="s">
+        <v>41</v>
+      </c>
+      <c r="I90" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" t="s">
+        <v>10</v>
+      </c>
+      <c r="B91" t="s">
+        <v>287</v>
+      </c>
+      <c r="C91" t="s">
+        <v>163</v>
+      </c>
+      <c r="D91" t="s">
         <v>13</v>
       </c>
-      <c r="G87" t="s">
-[...74 lines deleted...]
-      <c r="F90" t="s">
+      <c r="E91" t="s">
+        <v>275</v>
+      </c>
+      <c r="F91" t="s">
+        <v>272</v>
+      </c>
+      <c r="G91" t="s">
+        <v>40</v>
+      </c>
+      <c r="H91" t="s">
+        <v>41</v>
+      </c>
+      <c r="I91" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" t="s">
+        <v>10</v>
+      </c>
+      <c r="B92" t="s">
+        <v>289</v>
+      </c>
+      <c r="C92" t="s">
+        <v>75</v>
+      </c>
+      <c r="D92" t="s">
         <v>13</v>
       </c>
-      <c r="G90" t="s">
-[...22 lines deleted...]
-      <c r="F91" t="s">
+      <c r="E92" t="s">
+        <v>275</v>
+      </c>
+      <c r="F92" t="s">
+        <v>272</v>
+      </c>
+      <c r="G92" t="s">
+        <v>40</v>
+      </c>
+      <c r="H92" t="s">
+        <v>41</v>
+      </c>
+      <c r="I92" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" t="s">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>291</v>
+      </c>
+      <c r="C93" t="s">
+        <v>87</v>
+      </c>
+      <c r="D93" t="s">
         <v>13</v>
       </c>
-      <c r="G91" t="s">
-[...22 lines deleted...]
-      <c r="F92" t="s">
+      <c r="E93" t="s">
+        <v>275</v>
+      </c>
+      <c r="F93" t="s">
+        <v>272</v>
+      </c>
+      <c r="G93" t="s">
+        <v>40</v>
+      </c>
+      <c r="H93" t="s">
+        <v>41</v>
+      </c>
+      <c r="I93" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" t="s">
+        <v>10</v>
+      </c>
+      <c r="B94" t="s">
+        <v>293</v>
+      </c>
+      <c r="C94" t="s">
+        <v>148</v>
+      </c>
+      <c r="D94" t="s">
         <v>13</v>
       </c>
-      <c r="G92" t="s">
-[...22 lines deleted...]
-      <c r="F93" t="s">
+      <c r="E94" t="s">
+        <v>275</v>
+      </c>
+      <c r="F94" t="s">
+        <v>272</v>
+      </c>
+      <c r="G94" t="s">
+        <v>40</v>
+      </c>
+      <c r="H94" t="s">
+        <v>41</v>
+      </c>
+      <c r="I94" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" t="s">
+        <v>10</v>
+      </c>
+      <c r="B95" t="s">
+        <v>295</v>
+      </c>
+      <c r="C95" t="s">
+        <v>34</v>
+      </c>
+      <c r="D95" t="s">
+        <v>27</v>
+      </c>
+      <c r="E95" t="s">
+        <v>296</v>
+      </c>
+      <c r="F95" t="s">
+        <v>297</v>
+      </c>
+      <c r="G95" t="s">
+        <v>207</v>
+      </c>
+      <c r="H95" t="s">
+        <v>36</v>
+      </c>
+      <c r="I95" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" t="s">
+        <v>10</v>
+      </c>
+      <c r="B96" t="s">
+        <v>299</v>
+      </c>
+      <c r="C96" t="s">
+        <v>19</v>
+      </c>
+      <c r="D96" t="s">
+        <v>20</v>
+      </c>
+      <c r="E96" t="s">
+        <v>296</v>
+      </c>
+      <c r="F96" t="s">
+        <v>297</v>
+      </c>
+      <c r="G96" t="s">
+        <v>207</v>
+      </c>
+      <c r="H96" t="s">
+        <v>36</v>
+      </c>
+      <c r="I96" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" t="s">
+        <v>10</v>
+      </c>
+      <c r="B97" t="s">
+        <v>301</v>
+      </c>
+      <c r="C97" t="s">
+        <v>138</v>
+      </c>
+      <c r="D97" t="s">
+        <v>139</v>
+      </c>
+      <c r="E97" t="s">
+        <v>296</v>
+      </c>
+      <c r="F97" t="s">
+        <v>297</v>
+      </c>
+      <c r="G97" t="s">
+        <v>207</v>
+      </c>
+      <c r="H97" t="s">
+        <v>36</v>
+      </c>
+      <c r="I97" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" t="s">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>303</v>
+      </c>
+      <c r="C98" t="s">
+        <v>93</v>
+      </c>
+      <c r="D98" t="s">
+        <v>27</v>
+      </c>
+      <c r="E98" t="s">
+        <v>304</v>
+      </c>
+      <c r="F98" t="s">
+        <v>305</v>
+      </c>
+      <c r="G98" t="s">
+        <v>207</v>
+      </c>
+      <c r="H98" t="s">
+        <v>41</v>
+      </c>
+      <c r="I98" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" t="s">
+        <v>10</v>
+      </c>
+      <c r="B99" t="s">
+        <v>307</v>
+      </c>
+      <c r="C99" t="s">
+        <v>26</v>
+      </c>
+      <c r="D99" t="s">
+        <v>27</v>
+      </c>
+      <c r="E99" t="s">
+        <v>304</v>
+      </c>
+      <c r="F99" t="s">
+        <v>305</v>
+      </c>
+      <c r="G99" t="s">
+        <v>207</v>
+      </c>
+      <c r="H99" t="s">
+        <v>41</v>
+      </c>
+      <c r="I99" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" t="s">
+        <v>10</v>
+      </c>
+      <c r="B100" t="s">
+        <v>309</v>
+      </c>
+      <c r="C100" t="s">
+        <v>44</v>
+      </c>
+      <c r="D100" t="s">
+        <v>27</v>
+      </c>
+      <c r="E100" t="s">
+        <v>304</v>
+      </c>
+      <c r="F100" t="s">
+        <v>305</v>
+      </c>
+      <c r="G100" t="s">
+        <v>207</v>
+      </c>
+      <c r="H100" t="s">
+        <v>41</v>
+      </c>
+      <c r="I100" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" t="s">
+        <v>10</v>
+      </c>
+      <c r="B101" t="s">
+        <v>311</v>
+      </c>
+      <c r="C101" t="s">
+        <v>30</v>
+      </c>
+      <c r="D101" t="s">
+        <v>27</v>
+      </c>
+      <c r="E101" t="s">
+        <v>304</v>
+      </c>
+      <c r="F101" t="s">
+        <v>305</v>
+      </c>
+      <c r="G101" t="s">
+        <v>207</v>
+      </c>
+      <c r="H101" t="s">
+        <v>41</v>
+      </c>
+      <c r="I101" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" t="s">
+        <v>10</v>
+      </c>
+      <c r="B102" t="s">
+        <v>313</v>
+      </c>
+      <c r="C102" t="s">
+        <v>314</v>
+      </c>
+      <c r="D102" t="s">
         <v>13</v>
       </c>
-      <c r="G93" t="s">
-[...22 lines deleted...]
-      <c r="F94" t="s">
+      <c r="E102" t="s">
+        <v>315</v>
+      </c>
+      <c r="F102" t="s">
+        <v>296</v>
+      </c>
+      <c r="G102" t="s">
+        <v>207</v>
+      </c>
+      <c r="H102" t="s">
+        <v>316</v>
+      </c>
+      <c r="I102" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" t="s">
+        <v>10</v>
+      </c>
+      <c r="B103" t="s">
+        <v>318</v>
+      </c>
+      <c r="C103" t="s">
+        <v>106</v>
+      </c>
+      <c r="D103" t="s">
         <v>13</v>
       </c>
-      <c r="G94" t="s">
-[...88 lines deleted...]
-      <c r="B98" t="s">
+      <c r="E103" t="s">
+        <v>315</v>
+      </c>
+      <c r="F103" t="s">
+        <v>319</v>
+      </c>
+      <c r="G103" t="s">
+        <v>207</v>
+      </c>
+      <c r="H103" t="s">
+        <v>41</v>
+      </c>
+      <c r="I103" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" t="s">
+        <v>10</v>
+      </c>
+      <c r="B104" t="s">
+        <v>321</v>
+      </c>
+      <c r="C104" t="s">
+        <v>121</v>
+      </c>
+      <c r="D104" t="s">
+        <v>322</v>
+      </c>
+      <c r="E104" t="s">
+        <v>315</v>
+      </c>
+      <c r="F104" t="s">
+        <v>319</v>
+      </c>
+      <c r="G104" t="s">
+        <v>207</v>
+      </c>
+      <c r="H104" t="s">
+        <v>41</v>
+      </c>
+      <c r="I104" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" t="s">
+        <v>10</v>
+      </c>
+      <c r="B105" t="s">
+        <v>324</v>
+      </c>
+      <c r="C105" t="s">
+        <v>115</v>
+      </c>
+      <c r="D105" t="s">
+        <v>116</v>
+      </c>
+      <c r="E105" t="s">
+        <v>315</v>
+      </c>
+      <c r="F105" t="s">
+        <v>319</v>
+      </c>
+      <c r="G105" t="s">
+        <v>28</v>
+      </c>
+      <c r="H105" t="s">
+        <v>36</v>
+      </c>
+      <c r="I105" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" t="s">
+        <v>10</v>
+      </c>
+      <c r="B106" t="s">
+        <v>326</v>
+      </c>
+      <c r="C106" t="s">
+        <v>174</v>
+      </c>
+      <c r="D106" t="s">
+        <v>27</v>
+      </c>
+      <c r="E106" t="s">
+        <v>327</v>
+      </c>
+      <c r="F106" t="s">
+        <v>327</v>
+      </c>
+      <c r="G106" t="s">
+        <v>202</v>
+      </c>
+      <c r="H106" t="s">
+        <v>328</v>
+      </c>
+      <c r="I106" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" t="s">
+        <v>10</v>
+      </c>
+      <c r="B107" t="s">
+        <v>330</v>
+      </c>
+      <c r="C107" t="s">
+        <v>138</v>
+      </c>
+      <c r="D107" t="s">
+        <v>139</v>
+      </c>
+      <c r="E107" t="s">
+        <v>331</v>
+      </c>
+      <c r="F107" t="s">
+        <v>331</v>
+      </c>
+      <c r="G107" t="s">
+        <v>332</v>
+      </c>
+      <c r="H107" t="s">
+        <v>16</v>
+      </c>
+      <c r="I107" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B108" t="s">
+        <v>334</v>
+      </c>
+      <c r="C108" t="s">
         <v>34</v>
       </c>
-      <c r="C98" t="s">
-[...261 lines deleted...]
-      </c>
       <c r="D108" t="s">
-        <v>333</v>
+        <v>27</v>
       </c>
       <c r="E108" t="s">
-        <v>334</v>
+        <v>103</v>
       </c>
       <c r="F108" t="s">
-        <v>216</v>
+        <v>335</v>
       </c>
       <c r="G108" t="s">
-        <v>59</v>
+        <v>207</v>
       </c>
       <c r="H108" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:8">
+        <v>36</v>
+      </c>
+      <c r="I108" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
       <c r="A109" t="s">
-        <v>336</v>
+        <v>10</v>
       </c>
       <c r="B109" t="s">
-        <v>98</v>
+        <v>337</v>
       </c>
       <c r="C109" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D109" t="s">
-        <v>337</v>
+        <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>338</v>
       </c>
       <c r="F109" t="s">
-        <v>216</v>
+        <v>339</v>
       </c>
       <c r="G109" t="s">
-        <v>59</v>
+        <v>207</v>
       </c>
       <c r="H109" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:8">
+        <v>36</v>
+      </c>
+      <c r="I109" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>340</v>
+        <v>10</v>
       </c>
       <c r="B110" t="s">
-        <v>104</v>
+        <v>341</v>
       </c>
       <c r="C110" t="s">
-        <v>18</v>
+        <v>115</v>
       </c>
       <c r="D110" t="s">
-        <v>337</v>
+        <v>212</v>
       </c>
       <c r="E110" t="s">
         <v>338</v>
       </c>
       <c r="F110" t="s">
-        <v>216</v>
+        <v>339</v>
       </c>
       <c r="G110" t="s">
-        <v>59</v>
+        <v>207</v>
       </c>
       <c r="H110" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:8">
+        <v>36</v>
+      </c>
+      <c r="I110" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
       <c r="A111" t="s">
-        <v>342</v>
+        <v>10</v>
       </c>
       <c r="B111" t="s">
-        <v>24</v>
+        <v>343</v>
       </c>
       <c r="C111" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="D111" t="s">
-        <v>337</v>
+        <v>13</v>
       </c>
       <c r="E111" t="s">
         <v>338</v>
       </c>
       <c r="F111" t="s">
-        <v>216</v>
+        <v>339</v>
       </c>
       <c r="G111" t="s">
-        <v>59</v>
+        <v>207</v>
       </c>
       <c r="H111" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:8">
+        <v>36</v>
+      </c>
+      <c r="I111" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>344</v>
+        <v>10</v>
       </c>
       <c r="B112" t="s">
-        <v>52</v>
+        <v>345</v>
       </c>
       <c r="C112" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D112" t="s">
-        <v>345</v>
+        <v>27</v>
       </c>
       <c r="E112" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="F112" t="s">
-        <v>13</v>
+        <v>339</v>
       </c>
       <c r="G112" t="s">
-        <v>59</v>
+        <v>207</v>
       </c>
       <c r="H112" t="s">
+        <v>36</v>
+      </c>
+      <c r="I112" t="s">
         <v>346</v>
       </c>
     </row>
-    <row r="113" spans="1:8">
+    <row r="113" spans="1:10">
       <c r="A113" t="s">
+        <v>10</v>
+      </c>
+      <c r="B113" t="s">
         <v>347</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="D113" t="s">
-        <v>337</v>
+        <v>27</v>
       </c>
       <c r="E113" t="s">
         <v>338</v>
       </c>
       <c r="F113" t="s">
-        <v>216</v>
+        <v>339</v>
       </c>
       <c r="G113" t="s">
-        <v>59</v>
+        <v>207</v>
       </c>
       <c r="H113" t="s">
+        <v>36</v>
+      </c>
+      <c r="I113" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="114" spans="1:8">
+    <row r="114" spans="1:10">
       <c r="A114" t="s">
+        <v>10</v>
+      </c>
+      <c r="B114" t="s">
         <v>349</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" t="s">
-        <v>218</v>
+        <v>97</v>
       </c>
       <c r="D114" t="s">
-        <v>337</v>
+        <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>338</v>
       </c>
       <c r="F114" t="s">
-        <v>216</v>
+        <v>339</v>
       </c>
       <c r="G114" t="s">
-        <v>59</v>
+        <v>207</v>
       </c>
       <c r="H114" t="s">
+        <v>36</v>
+      </c>
+      <c r="I114" t="s">
         <v>350</v>
       </c>
     </row>
-    <row r="115" spans="1:8">
+    <row r="115" spans="1:10">
       <c r="A115" t="s">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
         <v>351</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D115" t="s">
-        <v>337</v>
+        <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>338</v>
       </c>
       <c r="F115" t="s">
-        <v>216</v>
+        <v>339</v>
       </c>
       <c r="G115" t="s">
-        <v>59</v>
+        <v>207</v>
       </c>
       <c r="H115" t="s">
+        <v>36</v>
+      </c>
+      <c r="I115" t="s">
         <v>352</v>
       </c>
     </row>
-    <row r="116" spans="1:8">
+    <row r="116" spans="1:10">
       <c r="A116" t="s">
+        <v>10</v>
+      </c>
+      <c r="B116" t="s">
         <v>353</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D116" t="s">
-        <v>337</v>
+        <v>13</v>
       </c>
       <c r="E116" t="s">
         <v>338</v>
       </c>
       <c r="F116" t="s">
-        <v>216</v>
+        <v>339</v>
       </c>
       <c r="G116" t="s">
-        <v>59</v>
+        <v>207</v>
       </c>
       <c r="H116" t="s">
+        <v>36</v>
+      </c>
+      <c r="I116" t="s">
         <v>354</v>
       </c>
     </row>
-    <row r="117" spans="1:8">
+    <row r="117" spans="1:10">
       <c r="A117" t="s">
+        <v>10</v>
+      </c>
+      <c r="B117" t="s">
         <v>355</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="D117" t="s">
-        <v>345</v>
+        <v>27</v>
       </c>
       <c r="E117" t="s">
-        <v>333</v>
+        <v>356</v>
       </c>
       <c r="F117" t="s">
+        <v>103</v>
+      </c>
+      <c r="G117" t="s">
+        <v>40</v>
+      </c>
+      <c r="H117" t="s">
+        <v>36</v>
+      </c>
+      <c r="I117" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" t="s">
+        <v>10</v>
+      </c>
+      <c r="B118" t="s">
+        <v>358</v>
+      </c>
+      <c r="C118" t="s">
+        <v>81</v>
+      </c>
+      <c r="D118" t="s">
+        <v>27</v>
+      </c>
+      <c r="E118" t="s">
+        <v>356</v>
+      </c>
+      <c r="F118" t="s">
+        <v>103</v>
+      </c>
+      <c r="G118" t="s">
+        <v>40</v>
+      </c>
+      <c r="H118" t="s">
+        <v>36</v>
+      </c>
+      <c r="I118" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" t="s">
+        <v>10</v>
+      </c>
+      <c r="B119" t="s">
+        <v>360</v>
+      </c>
+      <c r="C119" t="s">
+        <v>163</v>
+      </c>
+      <c r="D119" t="s">
         <v>13</v>
       </c>
-      <c r="G117" t="s">
-[...16 lines deleted...]
-      <c r="D118" t="s">
+      <c r="E119" t="s">
+        <v>361</v>
+      </c>
+      <c r="F119" t="s">
+        <v>362</v>
+      </c>
+      <c r="G119" t="s">
+        <v>207</v>
+      </c>
+      <c r="H119" t="s">
+        <v>363</v>
+      </c>
+      <c r="I119" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" t="s">
+        <v>10</v>
+      </c>
+      <c r="B120" t="s">
+        <v>365</v>
+      </c>
+      <c r="C120" t="s">
+        <v>174</v>
+      </c>
+      <c r="D120" t="s">
+        <v>27</v>
+      </c>
+      <c r="E120" t="s">
+        <v>366</v>
+      </c>
+      <c r="F120" t="s">
+        <v>366</v>
+      </c>
+      <c r="G120" t="s">
+        <v>202</v>
+      </c>
+      <c r="H120" t="s">
+        <v>16</v>
+      </c>
+      <c r="I120" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" t="s">
+        <v>10</v>
+      </c>
+      <c r="B121" t="s">
+        <v>368</v>
+      </c>
+      <c r="C121" t="s">
+        <v>75</v>
+      </c>
+      <c r="D121" t="s">
+        <v>13</v>
+      </c>
+      <c r="E121" t="s">
+        <v>366</v>
+      </c>
+      <c r="F121" t="s">
+        <v>366</v>
+      </c>
+      <c r="G121" t="s">
+        <v>202</v>
+      </c>
+      <c r="H121" t="s">
+        <v>16</v>
+      </c>
+      <c r="I121" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" t="s">
+        <v>10</v>
+      </c>
+      <c r="B122" t="s">
+        <v>370</v>
+      </c>
+      <c r="C122" t="s">
+        <v>19</v>
+      </c>
+      <c r="D122" t="s">
+        <v>20</v>
+      </c>
+      <c r="E122" t="s">
+        <v>371</v>
+      </c>
+      <c r="F122" t="s">
+        <v>361</v>
+      </c>
+      <c r="G122" t="s">
+        <v>207</v>
+      </c>
+      <c r="H122" t="s">
+        <v>363</v>
+      </c>
+      <c r="I122" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" t="s">
+        <v>10</v>
+      </c>
+      <c r="B123" t="s">
+        <v>373</v>
+      </c>
+      <c r="C123" t="s">
+        <v>138</v>
+      </c>
+      <c r="D123" t="s">
+        <v>139</v>
+      </c>
+      <c r="E123" t="s">
+        <v>371</v>
+      </c>
+      <c r="F123" t="s">
+        <v>361</v>
+      </c>
+      <c r="G123" t="s">
+        <v>207</v>
+      </c>
+      <c r="H123" t="s">
+        <v>363</v>
+      </c>
+      <c r="I123" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" t="s">
+        <v>10</v>
+      </c>
+      <c r="B124" t="s">
+        <v>375</v>
+      </c>
+      <c r="C124" t="s">
+        <v>115</v>
+      </c>
+      <c r="D124" t="s">
+        <v>212</v>
+      </c>
+      <c r="E124" t="s">
+        <v>376</v>
+      </c>
+      <c r="F124" t="s">
+        <v>376</v>
+      </c>
+      <c r="G124" t="s">
+        <v>332</v>
+      </c>
+      <c r="H124" t="s">
+        <v>16</v>
+      </c>
+      <c r="I124" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" t="s">
+        <v>10</v>
+      </c>
+      <c r="B125" t="s">
+        <v>378</v>
+      </c>
+      <c r="C125" t="s">
+        <v>81</v>
+      </c>
+      <c r="D125" t="s">
+        <v>27</v>
+      </c>
+      <c r="E125" t="s">
+        <v>376</v>
+      </c>
+      <c r="F125" t="s">
+        <v>376</v>
+      </c>
+      <c r="G125" t="s">
+        <v>332</v>
+      </c>
+      <c r="H125" t="s">
+        <v>16</v>
+      </c>
+      <c r="I125" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" t="s">
+        <v>10</v>
+      </c>
+      <c r="B126" t="s">
+        <v>380</v>
+      </c>
+      <c r="C126" t="s">
+        <v>26</v>
+      </c>
+      <c r="D126" t="s">
+        <v>27</v>
+      </c>
+      <c r="E126" t="s">
+        <v>376</v>
+      </c>
+      <c r="F126" t="s">
+        <v>376</v>
+      </c>
+      <c r="G126" t="s">
+        <v>332</v>
+      </c>
+      <c r="H126" t="s">
+        <v>16</v>
+      </c>
+      <c r="I126" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" t="s">
+        <v>10</v>
+      </c>
+      <c r="B127" t="s">
+        <v>382</v>
+      </c>
+      <c r="C127" t="s">
+        <v>30</v>
+      </c>
+      <c r="D127" t="s">
+        <v>27</v>
+      </c>
+      <c r="E127" t="s">
+        <v>376</v>
+      </c>
+      <c r="F127" t="s">
+        <v>376</v>
+      </c>
+      <c r="G127" t="s">
+        <v>332</v>
+      </c>
+      <c r="H127" t="s">
+        <v>16</v>
+      </c>
+      <c r="I127" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" t="s">
+        <v>10</v>
+      </c>
+      <c r="B128" t="s">
+        <v>384</v>
+      </c>
+      <c r="C128" t="s">
+        <v>78</v>
+      </c>
+      <c r="D128" t="s">
+        <v>27</v>
+      </c>
+      <c r="E128" t="s">
+        <v>376</v>
+      </c>
+      <c r="F128" t="s">
+        <v>376</v>
+      </c>
+      <c r="G128" t="s">
+        <v>332</v>
+      </c>
+      <c r="H128" t="s">
+        <v>16</v>
+      </c>
+      <c r="I128" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" t="s">
+        <v>10</v>
+      </c>
+      <c r="B129" t="s">
+        <v>386</v>
+      </c>
+      <c r="C129" t="s">
+        <v>93</v>
+      </c>
+      <c r="D129" t="s">
+        <v>27</v>
+      </c>
+      <c r="E129" t="s">
+        <v>376</v>
+      </c>
+      <c r="F129" t="s">
+        <v>376</v>
+      </c>
+      <c r="G129" t="s">
+        <v>332</v>
+      </c>
+      <c r="H129" t="s">
+        <v>16</v>
+      </c>
+      <c r="I129" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" t="s">
+        <v>10</v>
+      </c>
+      <c r="B130" t="s">
+        <v>388</v>
+      </c>
+      <c r="C130" t="s">
+        <v>90</v>
+      </c>
+      <c r="D130" t="s">
+        <v>27</v>
+      </c>
+      <c r="E130" t="s">
+        <v>376</v>
+      </c>
+      <c r="F130" t="s">
+        <v>376</v>
+      </c>
+      <c r="G130" t="s">
+        <v>332</v>
+      </c>
+      <c r="H130" t="s">
+        <v>16</v>
+      </c>
+      <c r="I130" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" t="s">
+        <v>10</v>
+      </c>
+      <c r="B131" t="s">
+        <v>390</v>
+      </c>
+      <c r="C131" t="s">
+        <v>391</v>
+      </c>
+      <c r="D131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E131" t="s">
+        <v>392</v>
+      </c>
+      <c r="F131" t="s">
+        <v>392</v>
+      </c>
+      <c r="G131" t="s">
+        <v>202</v>
+      </c>
+      <c r="H131" t="s">
+        <v>328</v>
+      </c>
+      <c r="I131" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" t="s">
+        <v>10</v>
+      </c>
+      <c r="B132" t="s">
+        <v>394</v>
+      </c>
+      <c r="C132" t="s">
+        <v>97</v>
+      </c>
+      <c r="D132" t="s">
+        <v>27</v>
+      </c>
+      <c r="E132" t="s">
+        <v>395</v>
+      </c>
+      <c r="F132" t="s">
+        <v>392</v>
+      </c>
+      <c r="G132" t="s">
+        <v>207</v>
+      </c>
+      <c r="H132" t="s">
+        <v>328</v>
+      </c>
+      <c r="I132" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" t="s">
+        <v>10</v>
+      </c>
+      <c r="B133" t="s">
+        <v>397</v>
+      </c>
+      <c r="C133" t="s">
+        <v>163</v>
+      </c>
+      <c r="D133" t="s">
+        <v>13</v>
+      </c>
+      <c r="E133" t="s">
+        <v>395</v>
+      </c>
+      <c r="F133" t="s">
+        <v>392</v>
+      </c>
+      <c r="G133" t="s">
+        <v>207</v>
+      </c>
+      <c r="H133" t="s">
+        <v>328</v>
+      </c>
+      <c r="I133" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" t="s">
+        <v>10</v>
+      </c>
+      <c r="B134" t="s">
+        <v>399</v>
+      </c>
+      <c r="C134" t="s">
+        <v>400</v>
+      </c>
+      <c r="D134" t="s">
+        <v>20</v>
+      </c>
+      <c r="E134" t="s">
+        <v>401</v>
+      </c>
+      <c r="F134" t="s">
+        <v>402</v>
+      </c>
+      <c r="G134" t="s">
+        <v>207</v>
+      </c>
+      <c r="H134" t="s">
+        <v>36</v>
+      </c>
+      <c r="I134" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" t="s">
+        <v>10</v>
+      </c>
+      <c r="B135" t="s">
+        <v>404</v>
+      </c>
+      <c r="C135" t="s">
+        <v>93</v>
+      </c>
+      <c r="D135" t="s">
+        <v>27</v>
+      </c>
+      <c r="E135" t="s">
+        <v>401</v>
+      </c>
+      <c r="F135" t="s">
+        <v>402</v>
+      </c>
+      <c r="G135" t="s">
+        <v>207</v>
+      </c>
+      <c r="H135" t="s">
+        <v>36</v>
+      </c>
+      <c r="I135" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" t="s">
+        <v>10</v>
+      </c>
+      <c r="B136" t="s">
+        <v>406</v>
+      </c>
+      <c r="C136" t="s">
+        <v>400</v>
+      </c>
+      <c r="D136" t="s">
+        <v>27</v>
+      </c>
+      <c r="E136" t="s">
+        <v>407</v>
+      </c>
+      <c r="F136" t="s">
+        <v>408</v>
+      </c>
+      <c r="G136" t="s">
+        <v>207</v>
+      </c>
+      <c r="H136" t="s">
+        <v>363</v>
+      </c>
+      <c r="I136" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" t="s">
+        <v>10</v>
+      </c>
+      <c r="B137" t="s">
+        <v>410</v>
+      </c>
+      <c r="C137" t="s">
+        <v>411</v>
+      </c>
+      <c r="D137" t="s">
+        <v>139</v>
+      </c>
+      <c r="E137" t="s">
+        <v>407</v>
+      </c>
+      <c r="F137" t="s">
+        <v>408</v>
+      </c>
+      <c r="G137" t="s">
+        <v>207</v>
+      </c>
+      <c r="H137" t="s">
+        <v>363</v>
+      </c>
+      <c r="I137" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" t="s">
+        <v>10</v>
+      </c>
+      <c r="B138" t="s">
+        <v>413</v>
+      </c>
+      <c r="C138" t="s">
+        <v>145</v>
+      </c>
+      <c r="D138" t="s">
+        <v>27</v>
+      </c>
+      <c r="E138" t="s">
+        <v>414</v>
+      </c>
+      <c r="F138" t="s">
+        <v>415</v>
+      </c>
+      <c r="G138" t="s">
+        <v>207</v>
+      </c>
+      <c r="H138" t="s">
+        <v>328</v>
+      </c>
+      <c r="I138" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" t="s">
+        <v>417</v>
+      </c>
+      <c r="B139" t="s">
+        <v>418</v>
+      </c>
+      <c r="C139" t="s">
+        <v>419</v>
+      </c>
+      <c r="E139" t="s">
+        <v>420</v>
+      </c>
+      <c r="F139" t="s">
+        <v>421</v>
+      </c>
+      <c r="I139" t="s">
+        <v>422</v>
+      </c>
+      <c r="J139" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" t="s">
+        <v>10</v>
+      </c>
+      <c r="B140" t="s">
+        <v>424</v>
+      </c>
+      <c r="C140" t="s">
+        <v>110</v>
+      </c>
+      <c r="D140" t="s">
+        <v>13</v>
+      </c>
+      <c r="E140" t="s">
+        <v>425</v>
+      </c>
+      <c r="F140" t="s">
+        <v>426</v>
+      </c>
+      <c r="G140" t="s">
+        <v>207</v>
+      </c>
+      <c r="H140" t="s">
+        <v>36</v>
+      </c>
+      <c r="I140" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" t="s">
+        <v>10</v>
+      </c>
+      <c r="B141" t="s">
+        <v>428</v>
+      </c>
+      <c r="C141" t="s">
+        <v>115</v>
+      </c>
+      <c r="D141" t="s">
+        <v>212</v>
+      </c>
+      <c r="E141" t="s">
+        <v>429</v>
+      </c>
+      <c r="F141" t="s">
+        <v>430</v>
+      </c>
+      <c r="G141" t="s">
+        <v>40</v>
+      </c>
+      <c r="H141" t="s">
+        <v>36</v>
+      </c>
+      <c r="I141" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" t="s">
+        <v>10</v>
+      </c>
+      <c r="B142" t="s">
+        <v>432</v>
+      </c>
+      <c r="C142" t="s">
+        <v>163</v>
+      </c>
+      <c r="D142" t="s">
+        <v>13</v>
+      </c>
+      <c r="E142" t="s">
+        <v>429</v>
+      </c>
+      <c r="F142" t="s">
+        <v>430</v>
+      </c>
+      <c r="G142" t="s">
+        <v>40</v>
+      </c>
+      <c r="H142" t="s">
+        <v>36</v>
+      </c>
+      <c r="I142" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" t="s">
+        <v>10</v>
+      </c>
+      <c r="B143" t="s">
+        <v>434</v>
+      </c>
+      <c r="C143" t="s">
+        <v>75</v>
+      </c>
+      <c r="D143" t="s">
+        <v>13</v>
+      </c>
+      <c r="E143" t="s">
+        <v>435</v>
+      </c>
+      <c r="F143" t="s">
+        <v>425</v>
+      </c>
+      <c r="G143" t="s">
+        <v>207</v>
+      </c>
+      <c r="H143" t="s">
+        <v>41</v>
+      </c>
+      <c r="I143" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" t="s">
+        <v>10</v>
+      </c>
+      <c r="B144" t="s">
+        <v>437</v>
+      </c>
+      <c r="C144" t="s">
+        <v>174</v>
+      </c>
+      <c r="D144" t="s">
+        <v>27</v>
+      </c>
+      <c r="E144" t="s">
+        <v>435</v>
+      </c>
+      <c r="F144" t="s">
+        <v>425</v>
+      </c>
+      <c r="G144" t="s">
+        <v>207</v>
+      </c>
+      <c r="H144" t="s">
+        <v>36</v>
+      </c>
+      <c r="I144" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" t="s">
+        <v>10</v>
+      </c>
+      <c r="B145" t="s">
+        <v>439</v>
+      </c>
+      <c r="C145" t="s">
+        <v>44</v>
+      </c>
+      <c r="D145" t="s">
+        <v>27</v>
+      </c>
+      <c r="E145" t="s">
+        <v>435</v>
+      </c>
+      <c r="F145" t="s">
+        <v>425</v>
+      </c>
+      <c r="G145" t="s">
+        <v>207</v>
+      </c>
+      <c r="H145" t="s">
+        <v>36</v>
+      </c>
+      <c r="I145" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" t="s">
+        <v>10</v>
+      </c>
+      <c r="B146" t="s">
+        <v>441</v>
+      </c>
+      <c r="C146" t="s">
+        <v>30</v>
+      </c>
+      <c r="D146" t="s">
+        <v>27</v>
+      </c>
+      <c r="E146" t="s">
+        <v>435</v>
+      </c>
+      <c r="F146" t="s">
+        <v>425</v>
+      </c>
+      <c r="G146" t="s">
+        <v>207</v>
+      </c>
+      <c r="H146" t="s">
+        <v>36</v>
+      </c>
+      <c r="I146" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" t="s">
+        <v>10</v>
+      </c>
+      <c r="B147" t="s">
+        <v>443</v>
+      </c>
+      <c r="C147" t="s">
+        <v>26</v>
+      </c>
+      <c r="D147" t="s">
+        <v>27</v>
+      </c>
+      <c r="E147" t="s">
+        <v>435</v>
+      </c>
+      <c r="F147" t="s">
+        <v>425</v>
+      </c>
+      <c r="G147" t="s">
+        <v>207</v>
+      </c>
+      <c r="H147" t="s">
+        <v>36</v>
+      </c>
+      <c r="I147" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" t="s">
+        <v>10</v>
+      </c>
+      <c r="B148" t="s">
+        <v>445</v>
+      </c>
+      <c r="C148" t="s">
+        <v>90</v>
+      </c>
+      <c r="D148" t="s">
+        <v>27</v>
+      </c>
+      <c r="E148" t="s">
+        <v>435</v>
+      </c>
+      <c r="F148" t="s">
+        <v>425</v>
+      </c>
+      <c r="G148" t="s">
+        <v>207</v>
+      </c>
+      <c r="H148" t="s">
+        <v>41</v>
+      </c>
+      <c r="I148" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" t="s">
+        <v>10</v>
+      </c>
+      <c r="B149" t="s">
+        <v>447</v>
+      </c>
+      <c r="C149" t="s">
+        <v>93</v>
+      </c>
+      <c r="D149" t="s">
+        <v>27</v>
+      </c>
+      <c r="E149" t="s">
+        <v>435</v>
+      </c>
+      <c r="F149" t="s">
+        <v>425</v>
+      </c>
+      <c r="G149" t="s">
+        <v>207</v>
+      </c>
+      <c r="H149" t="s">
+        <v>41</v>
+      </c>
+      <c r="I149" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" t="s">
+        <v>10</v>
+      </c>
+      <c r="B150" t="s">
+        <v>449</v>
+      </c>
+      <c r="C150" t="s">
+        <v>270</v>
+      </c>
+      <c r="D150" t="s">
+        <v>13</v>
+      </c>
+      <c r="E150" t="s">
+        <v>435</v>
+      </c>
+      <c r="F150" t="s">
+        <v>425</v>
+      </c>
+      <c r="G150" t="s">
+        <v>207</v>
+      </c>
+      <c r="H150" t="s">
+        <v>36</v>
+      </c>
+      <c r="I150" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" t="s">
+        <v>10</v>
+      </c>
+      <c r="B151" t="s">
+        <v>451</v>
+      </c>
+      <c r="C151" t="s">
+        <v>39</v>
+      </c>
+      <c r="D151" t="s">
+        <v>27</v>
+      </c>
+      <c r="E151" t="s">
+        <v>435</v>
+      </c>
+      <c r="F151" t="s">
+        <v>425</v>
+      </c>
+      <c r="G151" t="s">
+        <v>207</v>
+      </c>
+      <c r="H151" t="s">
+        <v>36</v>
+      </c>
+      <c r="I151" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" t="s">
+        <v>10</v>
+      </c>
+      <c r="B152" t="s">
+        <v>453</v>
+      </c>
+      <c r="C152" t="s">
+        <v>97</v>
+      </c>
+      <c r="D152" t="s">
+        <v>27</v>
+      </c>
+      <c r="E152" t="s">
+        <v>435</v>
+      </c>
+      <c r="F152" t="s">
+        <v>454</v>
+      </c>
+      <c r="G152" t="s">
+        <v>207</v>
+      </c>
+      <c r="H152" t="s">
+        <v>41</v>
+      </c>
+      <c r="I152" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" t="s">
+        <v>10</v>
+      </c>
+      <c r="B153" t="s">
+        <v>456</v>
+      </c>
+      <c r="C153" t="s">
+        <v>78</v>
+      </c>
+      <c r="D153" t="s">
+        <v>27</v>
+      </c>
+      <c r="E153" t="s">
+        <v>435</v>
+      </c>
+      <c r="F153" t="s">
+        <v>454</v>
+      </c>
+      <c r="G153" t="s">
+        <v>207</v>
+      </c>
+      <c r="H153" t="s">
+        <v>41</v>
+      </c>
+      <c r="I153" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" t="s">
+        <v>10</v>
+      </c>
+      <c r="B154" t="s">
+        <v>458</v>
+      </c>
+      <c r="C154" t="s">
+        <v>81</v>
+      </c>
+      <c r="D154" t="s">
+        <v>27</v>
+      </c>
+      <c r="E154" t="s">
+        <v>435</v>
+      </c>
+      <c r="F154" t="s">
+        <v>454</v>
+      </c>
+      <c r="G154" t="s">
+        <v>207</v>
+      </c>
+      <c r="H154" t="s">
+        <v>41</v>
+      </c>
+      <c r="I154" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" t="s">
+        <v>10</v>
+      </c>
+      <c r="B155" t="s">
+        <v>460</v>
+      </c>
+      <c r="C155" t="s">
+        <v>87</v>
+      </c>
+      <c r="D155" t="s">
+        <v>13</v>
+      </c>
+      <c r="E155" t="s">
+        <v>461</v>
+      </c>
+      <c r="F155" t="s">
+        <v>462</v>
+      </c>
+      <c r="G155" t="s">
+        <v>207</v>
+      </c>
+      <c r="H155" t="s">
+        <v>41</v>
+      </c>
+      <c r="I155" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" t="s">
+        <v>10</v>
+      </c>
+      <c r="B156" t="s">
+        <v>464</v>
+      </c>
+      <c r="C156" t="s">
+        <v>121</v>
+      </c>
+      <c r="D156" t="s">
+        <v>322</v>
+      </c>
+      <c r="E156" t="s">
+        <v>465</v>
+      </c>
+      <c r="F156" t="s">
+        <v>466</v>
+      </c>
+      <c r="G156" t="s">
+        <v>207</v>
+      </c>
+      <c r="H156" t="s">
+        <v>41</v>
+      </c>
+      <c r="I156" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" t="s">
+        <v>10</v>
+      </c>
+      <c r="B157" t="s">
+        <v>468</v>
+      </c>
+      <c r="C157" t="s">
+        <v>187</v>
+      </c>
+      <c r="D157" t="s">
+        <v>13</v>
+      </c>
+      <c r="E157" t="s">
+        <v>469</v>
+      </c>
+      <c r="F157" t="s">
+        <v>470</v>
+      </c>
+      <c r="G157" t="s">
+        <v>40</v>
+      </c>
+      <c r="H157" t="s">
+        <v>41</v>
+      </c>
+      <c r="I157" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" t="s">
+        <v>10</v>
+      </c>
+      <c r="B158" t="s">
+        <v>472</v>
+      </c>
+      <c r="C158" t="s">
+        <v>163</v>
+      </c>
+      <c r="D158" t="s">
+        <v>13</v>
+      </c>
+      <c r="E158" t="s">
+        <v>473</v>
+      </c>
+      <c r="F158" t="s">
+        <v>474</v>
+      </c>
+      <c r="G158" t="s">
+        <v>207</v>
+      </c>
+      <c r="H158" t="s">
+        <v>36</v>
+      </c>
+      <c r="I158" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" t="s">
+        <v>10</v>
+      </c>
+      <c r="B159" t="s">
+        <v>476</v>
+      </c>
+      <c r="C159" t="s">
         <v>106</v>
       </c>
-      <c r="E118" t="s">
-[...2 lines deleted...]
-      <c r="F118" t="s">
+      <c r="D159" t="s">
         <v>13</v>
       </c>
-      <c r="G118" t="s">
-[...45 lines deleted...]
-      <c r="E120" t="s">
+      <c r="E159" t="s">
+        <v>473</v>
+      </c>
+      <c r="F159" t="s">
+        <v>474</v>
+      </c>
+      <c r="G159" t="s">
+        <v>207</v>
+      </c>
+      <c r="H159" t="s">
+        <v>36</v>
+      </c>
+      <c r="I159" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" t="s">
+        <v>10</v>
+      </c>
+      <c r="B160" t="s">
+        <v>478</v>
+      </c>
+      <c r="C160" t="s">
+        <v>261</v>
+      </c>
+      <c r="D160" t="s">
+        <v>262</v>
+      </c>
+      <c r="E160" t="s">
+        <v>479</v>
+      </c>
+      <c r="F160" t="s">
+        <v>470</v>
+      </c>
+      <c r="G160" t="s">
+        <v>40</v>
+      </c>
+      <c r="H160" t="s">
+        <v>41</v>
+      </c>
+      <c r="I160" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" t="s">
+        <v>10</v>
+      </c>
+      <c r="B161" t="s">
+        <v>481</v>
+      </c>
+      <c r="C161" t="s">
+        <v>250</v>
+      </c>
+      <c r="D161" t="s">
+        <v>251</v>
+      </c>
+      <c r="E161" t="s">
+        <v>479</v>
+      </c>
+      <c r="F161" t="s">
+        <v>470</v>
+      </c>
+      <c r="G161" t="s">
+        <v>40</v>
+      </c>
+      <c r="H161" t="s">
+        <v>41</v>
+      </c>
+      <c r="I161" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" t="s">
+        <v>10</v>
+      </c>
+      <c r="B162" t="s">
+        <v>483</v>
+      </c>
+      <c r="C162" t="s">
+        <v>115</v>
+      </c>
+      <c r="D162" t="s">
+        <v>212</v>
+      </c>
+      <c r="E162" t="s">
+        <v>479</v>
+      </c>
+      <c r="F162" t="s">
+        <v>470</v>
+      </c>
+      <c r="G162" t="s">
+        <v>40</v>
+      </c>
+      <c r="H162" t="s">
+        <v>41</v>
+      </c>
+      <c r="I162" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" t="s">
+        <v>10</v>
+      </c>
+      <c r="B163" t="s">
+        <v>485</v>
+      </c>
+      <c r="C163" t="s">
+        <v>57</v>
+      </c>
+      <c r="D163" t="s">
+        <v>58</v>
+      </c>
+      <c r="E163" t="s">
+        <v>479</v>
+      </c>
+      <c r="F163" t="s">
+        <v>470</v>
+      </c>
+      <c r="G163" t="s">
+        <v>40</v>
+      </c>
+      <c r="H163" t="s">
+        <v>41</v>
+      </c>
+      <c r="I163" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" t="s">
+        <v>10</v>
+      </c>
+      <c r="B164" t="s">
+        <v>486</v>
+      </c>
+      <c r="C164" t="s">
+        <v>254</v>
+      </c>
+      <c r="D164" t="s">
+        <v>255</v>
+      </c>
+      <c r="E164" t="s">
+        <v>479</v>
+      </c>
+      <c r="F164" t="s">
+        <v>470</v>
+      </c>
+      <c r="G164" t="s">
+        <v>40</v>
+      </c>
+      <c r="H164" t="s">
+        <v>41</v>
+      </c>
+      <c r="I164" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" t="s">
+        <v>10</v>
+      </c>
+      <c r="B165" t="s">
+        <v>488</v>
+      </c>
+      <c r="C165" t="s">
+        <v>138</v>
+      </c>
+      <c r="D165" t="s">
+        <v>139</v>
+      </c>
+      <c r="E165" t="s">
+        <v>479</v>
+      </c>
+      <c r="F165" t="s">
+        <v>470</v>
+      </c>
+      <c r="G165" t="s">
+        <v>40</v>
+      </c>
+      <c r="H165" t="s">
+        <v>41</v>
+      </c>
+      <c r="I165" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" t="s">
+        <v>10</v>
+      </c>
+      <c r="B166" t="s">
+        <v>490</v>
+      </c>
+      <c r="C166" t="s">
+        <v>491</v>
+      </c>
+      <c r="D166" t="s">
+        <v>492</v>
+      </c>
+      <c r="E166" t="s">
+        <v>479</v>
+      </c>
+      <c r="F166" t="s">
+        <v>470</v>
+      </c>
+      <c r="G166" t="s">
+        <v>40</v>
+      </c>
+      <c r="H166" t="s">
+        <v>41</v>
+      </c>
+      <c r="I166" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" t="s">
+        <v>10</v>
+      </c>
+      <c r="B167" t="s">
+        <v>494</v>
+      </c>
+      <c r="C167" t="s">
+        <v>495</v>
+      </c>
+      <c r="D167" t="s">
+        <v>496</v>
+      </c>
+      <c r="E167" t="s">
+        <v>479</v>
+      </c>
+      <c r="F167" t="s">
+        <v>470</v>
+      </c>
+      <c r="G167" t="s">
+        <v>40</v>
+      </c>
+      <c r="H167" t="s">
+        <v>41</v>
+      </c>
+      <c r="I167" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" t="s">
+        <v>10</v>
+      </c>
+      <c r="B168" t="s">
+        <v>498</v>
+      </c>
+      <c r="C168" t="s">
+        <v>499</v>
+      </c>
+      <c r="D168" t="s">
+        <v>500</v>
+      </c>
+      <c r="E168" t="s">
+        <v>479</v>
+      </c>
+      <c r="F168" t="s">
+        <v>469</v>
+      </c>
+      <c r="G168" t="s">
+        <v>40</v>
+      </c>
+      <c r="H168" t="s">
+        <v>36</v>
+      </c>
+      <c r="I168" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" t="s">
+        <v>10</v>
+      </c>
+      <c r="B169" t="s">
+        <v>502</v>
+      </c>
+      <c r="C169" t="s">
+        <v>411</v>
+      </c>
+      <c r="D169" t="s">
+        <v>139</v>
+      </c>
+      <c r="E169" t="s">
+        <v>479</v>
+      </c>
+      <c r="F169" t="s">
+        <v>470</v>
+      </c>
+      <c r="G169" t="s">
+        <v>40</v>
+      </c>
+      <c r="H169" t="s">
+        <v>41</v>
+      </c>
+      <c r="I169" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" t="s">
+        <v>10</v>
+      </c>
+      <c r="B170" t="s">
+        <v>504</v>
+      </c>
+      <c r="C170" t="s">
+        <v>505</v>
+      </c>
+      <c r="D170" t="s">
+        <v>506</v>
+      </c>
+      <c r="E170" t="s">
+        <v>479</v>
+      </c>
+      <c r="F170" t="s">
+        <v>469</v>
+      </c>
+      <c r="G170" t="s">
+        <v>40</v>
+      </c>
+      <c r="H170" t="s">
+        <v>36</v>
+      </c>
+      <c r="I170" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" t="s">
+        <v>10</v>
+      </c>
+      <c r="B171" t="s">
+        <v>507</v>
+      </c>
+      <c r="C171" t="s">
+        <v>264</v>
+      </c>
+      <c r="D171" t="s">
+        <v>265</v>
+      </c>
+      <c r="E171" t="s">
+        <v>508</v>
+      </c>
+      <c r="F171" t="s">
+        <v>509</v>
+      </c>
+      <c r="G171" t="s">
+        <v>40</v>
+      </c>
+      <c r="H171" t="s">
+        <v>133</v>
+      </c>
+      <c r="I171" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" t="s">
+        <v>10</v>
+      </c>
+      <c r="B172" t="s">
+        <v>511</v>
+      </c>
+      <c r="C172" t="s">
+        <v>245</v>
+      </c>
+      <c r="D172" t="s">
+        <v>72</v>
+      </c>
+      <c r="E172" t="s">
+        <v>508</v>
+      </c>
+      <c r="F172" t="s">
+        <v>509</v>
+      </c>
+      <c r="G172" t="s">
+        <v>40</v>
+      </c>
+      <c r="H172" t="s">
+        <v>133</v>
+      </c>
+      <c r="I172" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" t="s">
+        <v>10</v>
+      </c>
+      <c r="B173" t="s">
+        <v>513</v>
+      </c>
+      <c r="C173" t="s">
+        <v>26</v>
+      </c>
+      <c r="D173" t="s">
+        <v>27</v>
+      </c>
+      <c r="E173" t="s">
+        <v>514</v>
+      </c>
+      <c r="F173" t="s">
+        <v>515</v>
+      </c>
+      <c r="G173" t="s">
+        <v>207</v>
+      </c>
+      <c r="H173" t="s">
         <v>363</v>
       </c>
-      <c r="F120" t="s">
-[...25 lines deleted...]
-      <c r="F121" t="s">
+      <c r="I173" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" t="s">
+        <v>10</v>
+      </c>
+      <c r="B174" t="s">
+        <v>517</v>
+      </c>
+      <c r="C174" t="s">
+        <v>93</v>
+      </c>
+      <c r="D174" t="s">
+        <v>27</v>
+      </c>
+      <c r="E174" t="s">
+        <v>514</v>
+      </c>
+      <c r="F174" t="s">
+        <v>515</v>
+      </c>
+      <c r="G174" t="s">
+        <v>207</v>
+      </c>
+      <c r="H174" t="s">
+        <v>363</v>
+      </c>
+      <c r="I174" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" t="s">
+        <v>10</v>
+      </c>
+      <c r="B175" t="s">
+        <v>519</v>
+      </c>
+      <c r="C175" t="s">
+        <v>30</v>
+      </c>
+      <c r="D175" t="s">
+        <v>27</v>
+      </c>
+      <c r="E175" t="s">
+        <v>514</v>
+      </c>
+      <c r="F175" t="s">
+        <v>515</v>
+      </c>
+      <c r="G175" t="s">
+        <v>207</v>
+      </c>
+      <c r="H175" t="s">
+        <v>363</v>
+      </c>
+      <c r="I175" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" t="s">
+        <v>10</v>
+      </c>
+      <c r="B176" t="s">
+        <v>521</v>
+      </c>
+      <c r="C176" t="s">
+        <v>75</v>
+      </c>
+      <c r="D176" t="s">
+        <v>13</v>
+      </c>
+      <c r="E176" t="s">
+        <v>522</v>
+      </c>
+      <c r="F176" t="s">
+        <v>523</v>
+      </c>
+      <c r="G176" t="s">
+        <v>207</v>
+      </c>
+      <c r="H176" t="s">
+        <v>41</v>
+      </c>
+      <c r="I176" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" t="s">
+        <v>10</v>
+      </c>
+      <c r="B177" t="s">
+        <v>525</v>
+      </c>
+      <c r="C177" t="s">
+        <v>411</v>
+      </c>
+      <c r="D177" t="s">
+        <v>139</v>
+      </c>
+      <c r="E177" t="s">
+        <v>522</v>
+      </c>
+      <c r="F177" t="s">
+        <v>523</v>
+      </c>
+      <c r="G177" t="s">
+        <v>207</v>
+      </c>
+      <c r="H177" t="s">
+        <v>41</v>
+      </c>
+      <c r="I177" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" t="s">
+        <v>10</v>
+      </c>
+      <c r="B178" t="s">
+        <v>527</v>
+      </c>
+      <c r="C178" t="s">
+        <v>138</v>
+      </c>
+      <c r="D178" t="s">
+        <v>139</v>
+      </c>
+      <c r="E178" t="s">
+        <v>528</v>
+      </c>
+      <c r="F178" t="s">
+        <v>528</v>
+      </c>
+      <c r="G178" t="s">
+        <v>529</v>
+      </c>
+      <c r="H178" t="s">
+        <v>16</v>
+      </c>
+      <c r="I178" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" t="s">
+        <v>10</v>
+      </c>
+      <c r="B179" t="s">
+        <v>531</v>
+      </c>
+      <c r="C179" t="s">
+        <v>34</v>
+      </c>
+      <c r="D179" t="s">
+        <v>27</v>
+      </c>
+      <c r="E179" t="s">
+        <v>528</v>
+      </c>
+      <c r="F179" t="s">
+        <v>532</v>
+      </c>
+      <c r="G179" t="s">
+        <v>40</v>
+      </c>
+      <c r="H179" t="s">
+        <v>533</v>
+      </c>
+      <c r="I179" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" t="s">
+        <v>10</v>
+      </c>
+      <c r="B180" t="s">
+        <v>535</v>
+      </c>
+      <c r="C180" t="s">
+        <v>78</v>
+      </c>
+      <c r="D180" t="s">
+        <v>27</v>
+      </c>
+      <c r="E180" t="s">
+        <v>528</v>
+      </c>
+      <c r="F180" t="s">
+        <v>532</v>
+      </c>
+      <c r="G180" t="s">
+        <v>40</v>
+      </c>
+      <c r="H180" t="s">
+        <v>533</v>
+      </c>
+      <c r="I180" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" t="s">
+        <v>10</v>
+      </c>
+      <c r="B181" t="s">
+        <v>537</v>
+      </c>
+      <c r="C181" t="s">
+        <v>44</v>
+      </c>
+      <c r="D181" t="s">
+        <v>27</v>
+      </c>
+      <c r="E181" t="s">
+        <v>528</v>
+      </c>
+      <c r="F181" t="s">
+        <v>532</v>
+      </c>
+      <c r="G181" t="s">
+        <v>40</v>
+      </c>
+      <c r="H181" t="s">
+        <v>533</v>
+      </c>
+      <c r="I181" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" t="s">
+        <v>10</v>
+      </c>
+      <c r="B182" t="s">
+        <v>539</v>
+      </c>
+      <c r="C182" t="s">
+        <v>19</v>
+      </c>
+      <c r="D182" t="s">
+        <v>20</v>
+      </c>
+      <c r="E182" t="s">
+        <v>528</v>
+      </c>
+      <c r="F182" t="s">
+        <v>540</v>
+      </c>
+      <c r="G182" t="s">
+        <v>40</v>
+      </c>
+      <c r="H182" t="s">
+        <v>36</v>
+      </c>
+      <c r="I182" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" t="s">
+        <v>10</v>
+      </c>
+      <c r="B183" t="s">
+        <v>542</v>
+      </c>
+      <c r="C183" t="s">
+        <v>115</v>
+      </c>
+      <c r="D183" t="s">
+        <v>212</v>
+      </c>
+      <c r="E183" t="s">
+        <v>543</v>
+      </c>
+      <c r="F183" t="s">
+        <v>532</v>
+      </c>
+      <c r="G183" t="s">
+        <v>207</v>
+      </c>
+      <c r="H183" t="s">
+        <v>41</v>
+      </c>
+      <c r="I183" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" t="s">
+        <v>10</v>
+      </c>
+      <c r="B184" t="s">
+        <v>545</v>
+      </c>
+      <c r="C184" t="s">
+        <v>84</v>
+      </c>
+      <c r="D184" t="s">
+        <v>13</v>
+      </c>
+      <c r="E184" t="s">
+        <v>543</v>
+      </c>
+      <c r="F184" t="s">
+        <v>532</v>
+      </c>
+      <c r="G184" t="s">
+        <v>207</v>
+      </c>
+      <c r="H184" t="s">
+        <v>41</v>
+      </c>
+      <c r="I184" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" t="s">
+        <v>10</v>
+      </c>
+      <c r="B185" t="s">
+        <v>547</v>
+      </c>
+      <c r="C185" t="s">
+        <v>548</v>
+      </c>
+      <c r="D185" t="s">
+        <v>13</v>
+      </c>
+      <c r="E185" t="s">
+        <v>543</v>
+      </c>
+      <c r="F185" t="s">
+        <v>532</v>
+      </c>
+      <c r="G185" t="s">
+        <v>207</v>
+      </c>
+      <c r="H185" t="s">
+        <v>41</v>
+      </c>
+      <c r="I185" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" t="s">
+        <v>10</v>
+      </c>
+      <c r="B186" t="s">
+        <v>550</v>
+      </c>
+      <c r="C186" t="s">
+        <v>142</v>
+      </c>
+      <c r="D186" t="s">
+        <v>27</v>
+      </c>
+      <c r="E186" t="s">
+        <v>543</v>
+      </c>
+      <c r="F186" t="s">
+        <v>532</v>
+      </c>
+      <c r="G186" t="s">
+        <v>40</v>
+      </c>
+      <c r="H186" t="s">
+        <v>41</v>
+      </c>
+      <c r="I186" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" t="s">
+        <v>10</v>
+      </c>
+      <c r="B187" t="s">
+        <v>552</v>
+      </c>
+      <c r="C187" t="s">
+        <v>391</v>
+      </c>
+      <c r="D187" t="s">
+        <v>27</v>
+      </c>
+      <c r="E187" t="s">
+        <v>543</v>
+      </c>
+      <c r="F187" t="s">
+        <v>553</v>
+      </c>
+      <c r="G187" t="s">
+        <v>40</v>
+      </c>
+      <c r="H187" t="s">
+        <v>554</v>
+      </c>
+      <c r="I187" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" t="s">
+        <v>10</v>
+      </c>
+      <c r="B188" t="s">
+        <v>556</v>
+      </c>
+      <c r="C188" t="s">
+        <v>71</v>
+      </c>
+      <c r="D188" t="s">
+        <v>72</v>
+      </c>
+      <c r="E188" t="s">
+        <v>543</v>
+      </c>
+      <c r="F188" t="s">
+        <v>532</v>
+      </c>
+      <c r="G188" t="s">
+        <v>207</v>
+      </c>
+      <c r="H188" t="s">
+        <v>41</v>
+      </c>
+      <c r="I188" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" t="s">
+        <v>10</v>
+      </c>
+      <c r="B189" t="s">
+        <v>558</v>
+      </c>
+      <c r="C189" t="s">
+        <v>169</v>
+      </c>
+      <c r="D189" t="s">
+        <v>13</v>
+      </c>
+      <c r="E189" t="s">
+        <v>543</v>
+      </c>
+      <c r="F189" t="s">
+        <v>532</v>
+      </c>
+      <c r="G189" t="s">
+        <v>559</v>
+      </c>
+      <c r="H189" t="s">
+        <v>41</v>
+      </c>
+      <c r="I189" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" t="s">
+        <v>10</v>
+      </c>
+      <c r="B190" t="s">
+        <v>560</v>
+      </c>
+      <c r="C190" t="s">
+        <v>115</v>
+      </c>
+      <c r="D190" t="s">
+        <v>212</v>
+      </c>
+      <c r="E190" t="s">
+        <v>561</v>
+      </c>
+      <c r="F190" t="s">
+        <v>561</v>
+      </c>
+      <c r="G190" t="s">
+        <v>332</v>
+      </c>
+      <c r="H190" t="s">
+        <v>16</v>
+      </c>
+      <c r="I190" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" t="s">
+        <v>10</v>
+      </c>
+      <c r="B191" t="s">
+        <v>563</v>
+      </c>
+      <c r="C191" t="s">
+        <v>81</v>
+      </c>
+      <c r="D191" t="s">
+        <v>27</v>
+      </c>
+      <c r="E191" t="s">
+        <v>561</v>
+      </c>
+      <c r="F191" t="s">
+        <v>561</v>
+      </c>
+      <c r="G191" t="s">
+        <v>332</v>
+      </c>
+      <c r="H191" t="s">
+        <v>16</v>
+      </c>
+      <c r="I191" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" t="s">
+        <v>10</v>
+      </c>
+      <c r="B192" t="s">
+        <v>565</v>
+      </c>
+      <c r="C192" t="s">
+        <v>30</v>
+      </c>
+      <c r="D192" t="s">
+        <v>27</v>
+      </c>
+      <c r="E192" t="s">
+        <v>561</v>
+      </c>
+      <c r="F192" t="s">
+        <v>561</v>
+      </c>
+      <c r="G192" t="s">
+        <v>332</v>
+      </c>
+      <c r="H192" t="s">
+        <v>16</v>
+      </c>
+      <c r="I192" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" t="s">
+        <v>10</v>
+      </c>
+      <c r="B193" t="s">
+        <v>567</v>
+      </c>
+      <c r="C193" t="s">
+        <v>97</v>
+      </c>
+      <c r="D193" t="s">
+        <v>27</v>
+      </c>
+      <c r="E193" t="s">
+        <v>561</v>
+      </c>
+      <c r="F193" t="s">
+        <v>561</v>
+      </c>
+      <c r="G193" t="s">
+        <v>332</v>
+      </c>
+      <c r="H193" t="s">
+        <v>16</v>
+      </c>
+      <c r="I193" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" t="s">
+        <v>10</v>
+      </c>
+      <c r="B194" t="s">
+        <v>569</v>
+      </c>
+      <c r="C194" t="s">
+        <v>391</v>
+      </c>
+      <c r="D194" t="s">
+        <v>27</v>
+      </c>
+      <c r="E194" t="s">
+        <v>561</v>
+      </c>
+      <c r="F194" t="s">
+        <v>561</v>
+      </c>
+      <c r="G194" t="s">
+        <v>332</v>
+      </c>
+      <c r="H194" t="s">
+        <v>16</v>
+      </c>
+      <c r="I194" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" t="s">
+        <v>10</v>
+      </c>
+      <c r="B195" t="s">
+        <v>571</v>
+      </c>
+      <c r="C195" t="s">
+        <v>26</v>
+      </c>
+      <c r="D195" t="s">
+        <v>27</v>
+      </c>
+      <c r="E195" t="s">
+        <v>561</v>
+      </c>
+      <c r="F195" t="s">
+        <v>561</v>
+      </c>
+      <c r="G195" t="s">
+        <v>332</v>
+      </c>
+      <c r="H195" t="s">
+        <v>16</v>
+      </c>
+      <c r="I195" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" t="s">
+        <v>10</v>
+      </c>
+      <c r="B196" t="s">
+        <v>572</v>
+      </c>
+      <c r="C196" t="s">
+        <v>19</v>
+      </c>
+      <c r="D196" t="s">
+        <v>27</v>
+      </c>
+      <c r="E196" t="s">
+        <v>561</v>
+      </c>
+      <c r="F196" t="s">
+        <v>561</v>
+      </c>
+      <c r="G196" t="s">
+        <v>332</v>
+      </c>
+      <c r="H196" t="s">
+        <v>16</v>
+      </c>
+      <c r="I196" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" t="s">
+        <v>10</v>
+      </c>
+      <c r="B197" t="s">
+        <v>574</v>
+      </c>
+      <c r="C197" t="s">
+        <v>34</v>
+      </c>
+      <c r="D197" t="s">
+        <v>27</v>
+      </c>
+      <c r="E197" t="s">
+        <v>561</v>
+      </c>
+      <c r="F197" t="s">
+        <v>561</v>
+      </c>
+      <c r="G197" t="s">
+        <v>332</v>
+      </c>
+      <c r="H197" t="s">
+        <v>16</v>
+      </c>
+      <c r="I197" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" t="s">
+        <v>10</v>
+      </c>
+      <c r="B198" t="s">
+        <v>575</v>
+      </c>
+      <c r="C198" t="s">
+        <v>93</v>
+      </c>
+      <c r="D198" t="s">
+        <v>27</v>
+      </c>
+      <c r="E198" t="s">
+        <v>561</v>
+      </c>
+      <c r="F198" t="s">
+        <v>561</v>
+      </c>
+      <c r="G198" t="s">
+        <v>566</v>
+      </c>
+      <c r="H198" t="s">
+        <v>16</v>
+      </c>
+      <c r="I198" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" t="s">
+        <v>10</v>
+      </c>
+      <c r="B199" t="s">
+        <v>576</v>
+      </c>
+      <c r="C199" t="s">
+        <v>44</v>
+      </c>
+      <c r="D199" t="s">
+        <v>27</v>
+      </c>
+      <c r="E199" t="s">
+        <v>561</v>
+      </c>
+      <c r="F199" t="s">
+        <v>561</v>
+      </c>
+      <c r="G199" t="s">
+        <v>332</v>
+      </c>
+      <c r="H199" t="s">
+        <v>16</v>
+      </c>
+      <c r="I199" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" t="s">
+        <v>10</v>
+      </c>
+      <c r="B200" t="s">
+        <v>578</v>
+      </c>
+      <c r="C200" t="s">
+        <v>90</v>
+      </c>
+      <c r="D200" t="s">
+        <v>27</v>
+      </c>
+      <c r="E200" t="s">
+        <v>561</v>
+      </c>
+      <c r="F200" t="s">
+        <v>561</v>
+      </c>
+      <c r="G200" t="s">
+        <v>332</v>
+      </c>
+      <c r="H200" t="s">
+        <v>16</v>
+      </c>
+      <c r="I200" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" t="s">
+        <v>10</v>
+      </c>
+      <c r="B201" t="s">
+        <v>580</v>
+      </c>
+      <c r="C201" t="s">
+        <v>78</v>
+      </c>
+      <c r="D201" t="s">
+        <v>27</v>
+      </c>
+      <c r="E201" t="s">
+        <v>561</v>
+      </c>
+      <c r="F201" t="s">
+        <v>561</v>
+      </c>
+      <c r="G201" t="s">
+        <v>332</v>
+      </c>
+      <c r="H201" t="s">
+        <v>16</v>
+      </c>
+      <c r="I201" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" t="s">
+        <v>10</v>
+      </c>
+      <c r="B202" t="s">
+        <v>582</v>
+      </c>
+      <c r="C202" t="s">
+        <v>138</v>
+      </c>
+      <c r="D202" t="s">
+        <v>139</v>
+      </c>
+      <c r="E202" t="s">
+        <v>583</v>
+      </c>
+      <c r="F202" t="s">
+        <v>583</v>
+      </c>
+      <c r="G202" t="s">
+        <v>529</v>
+      </c>
+      <c r="H202" t="s">
+        <v>16</v>
+      </c>
+      <c r="I202" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" t="s">
+        <v>10</v>
+      </c>
+      <c r="B203" t="s">
+        <v>585</v>
+      </c>
+      <c r="C203" t="s">
+        <v>39</v>
+      </c>
+      <c r="D203" t="s">
+        <v>27</v>
+      </c>
+      <c r="E203" t="s">
+        <v>586</v>
+      </c>
+      <c r="F203" t="s">
+        <v>561</v>
+      </c>
+      <c r="G203" t="s">
+        <v>40</v>
+      </c>
+      <c r="H203" t="s">
+        <v>41</v>
+      </c>
+      <c r="I203" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" t="s">
+        <v>10</v>
+      </c>
+      <c r="B204" t="s">
+        <v>588</v>
+      </c>
+      <c r="C204" t="s">
+        <v>250</v>
+      </c>
+      <c r="D204" t="s">
+        <v>589</v>
+      </c>
+      <c r="E204" t="s">
+        <v>590</v>
+      </c>
+      <c r="F204" t="s">
+        <v>591</v>
+      </c>
+      <c r="G204" t="s">
+        <v>250</v>
+      </c>
+      <c r="H204" t="s">
+        <v>363</v>
+      </c>
+      <c r="I204" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" t="s">
+        <v>10</v>
+      </c>
+      <c r="B205" t="s">
+        <v>593</v>
+      </c>
+      <c r="C205" t="s">
+        <v>163</v>
+      </c>
+      <c r="D205" t="s">
+        <v>13</v>
+      </c>
+      <c r="E205" t="s">
+        <v>590</v>
+      </c>
+      <c r="F205" t="s">
+        <v>591</v>
+      </c>
+      <c r="G205" t="s">
+        <v>207</v>
+      </c>
+      <c r="H205" t="s">
+        <v>363</v>
+      </c>
+      <c r="I205" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" t="s">
+        <v>10</v>
+      </c>
+      <c r="B206" t="s">
+        <v>595</v>
+      </c>
+      <c r="C206" t="s">
+        <v>106</v>
+      </c>
+      <c r="D206" t="s">
+        <v>13</v>
+      </c>
+      <c r="E206" t="s">
+        <v>590</v>
+      </c>
+      <c r="F206" t="s">
+        <v>591</v>
+      </c>
+      <c r="G206" t="s">
+        <v>207</v>
+      </c>
+      <c r="H206" t="s">
+        <v>363</v>
+      </c>
+      <c r="I206" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" t="s">
+        <v>10</v>
+      </c>
+      <c r="B207" t="s">
+        <v>597</v>
+      </c>
+      <c r="C207" t="s">
+        <v>81</v>
+      </c>
+      <c r="D207" t="s">
+        <v>27</v>
+      </c>
+      <c r="E207" t="s">
+        <v>598</v>
+      </c>
+      <c r="F207" t="s">
+        <v>599</v>
+      </c>
+      <c r="G207" t="s">
+        <v>207</v>
+      </c>
+      <c r="H207" t="s">
+        <v>41</v>
+      </c>
+      <c r="I207" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" t="s">
+        <v>10</v>
+      </c>
+      <c r="B208" t="s">
+        <v>601</v>
+      </c>
+      <c r="C208" t="s">
+        <v>78</v>
+      </c>
+      <c r="D208" t="s">
+        <v>27</v>
+      </c>
+      <c r="E208" t="s">
+        <v>602</v>
+      </c>
+      <c r="F208" t="s">
+        <v>591</v>
+      </c>
+      <c r="G208" t="s">
+        <v>207</v>
+      </c>
+      <c r="H208" t="s">
+        <v>41</v>
+      </c>
+      <c r="I208" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" t="s">
+        <v>10</v>
+      </c>
+      <c r="B209" t="s">
+        <v>604</v>
+      </c>
+      <c r="C209" t="s">
+        <v>87</v>
+      </c>
+      <c r="D209" t="s">
+        <v>13</v>
+      </c>
+      <c r="E209" t="s">
+        <v>602</v>
+      </c>
+      <c r="F209" t="s">
+        <v>591</v>
+      </c>
+      <c r="G209" t="s">
+        <v>207</v>
+      </c>
+      <c r="H209" t="s">
+        <v>41</v>
+      </c>
+      <c r="I209" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" t="s">
+        <v>10</v>
+      </c>
+      <c r="B210" t="s">
+        <v>606</v>
+      </c>
+      <c r="C210" t="s">
+        <v>75</v>
+      </c>
+      <c r="D210" t="s">
+        <v>13</v>
+      </c>
+      <c r="E210" t="s">
+        <v>607</v>
+      </c>
+      <c r="F210" t="s">
+        <v>590</v>
+      </c>
+      <c r="G210" t="s">
+        <v>207</v>
+      </c>
+      <c r="H210" t="s">
+        <v>36</v>
+      </c>
+      <c r="I210" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" t="s">
+        <v>10</v>
+      </c>
+      <c r="B211" t="s">
+        <v>609</v>
+      </c>
+      <c r="C211" t="s">
+        <v>129</v>
+      </c>
+      <c r="D211" t="s">
+        <v>13</v>
+      </c>
+      <c r="E211" t="s">
+        <v>607</v>
+      </c>
+      <c r="F211" t="s">
+        <v>590</v>
+      </c>
+      <c r="G211" t="s">
+        <v>207</v>
+      </c>
+      <c r="H211" t="s">
+        <v>36</v>
+      </c>
+      <c r="I211" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" t="s">
+        <v>10</v>
+      </c>
+      <c r="B212" t="s">
+        <v>610</v>
+      </c>
+      <c r="C212" t="s">
+        <v>115</v>
+      </c>
+      <c r="D212" t="s">
+        <v>212</v>
+      </c>
+      <c r="E212" t="s">
+        <v>607</v>
+      </c>
+      <c r="F212" t="s">
+        <v>611</v>
+      </c>
+      <c r="G212" t="s">
+        <v>207</v>
+      </c>
+      <c r="H212" t="s">
+        <v>41</v>
+      </c>
+      <c r="I212" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" t="s">
+        <v>10</v>
+      </c>
+      <c r="B213" t="s">
+        <v>613</v>
+      </c>
+      <c r="C213" t="s">
+        <v>30</v>
+      </c>
+      <c r="D213" t="s">
+        <v>27</v>
+      </c>
+      <c r="E213" t="s">
+        <v>607</v>
+      </c>
+      <c r="F213" t="s">
+        <v>611</v>
+      </c>
+      <c r="G213" t="s">
+        <v>207</v>
+      </c>
+      <c r="H213" t="s">
+        <v>41</v>
+      </c>
+      <c r="I213" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" t="s">
+        <v>10</v>
+      </c>
+      <c r="B214" t="s">
+        <v>615</v>
+      </c>
+      <c r="C214" t="s">
+        <v>411</v>
+      </c>
+      <c r="D214" t="s">
+        <v>139</v>
+      </c>
+      <c r="E214" t="s">
+        <v>607</v>
+      </c>
+      <c r="F214" t="s">
+        <v>611</v>
+      </c>
+      <c r="G214" t="s">
+        <v>207</v>
+      </c>
+      <c r="H214" t="s">
+        <v>41</v>
+      </c>
+      <c r="I214" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" t="s">
+        <v>10</v>
+      </c>
+      <c r="B215" t="s">
+        <v>617</v>
+      </c>
+      <c r="C215" t="s">
+        <v>93</v>
+      </c>
+      <c r="D215" t="s">
+        <v>27</v>
+      </c>
+      <c r="E215" t="s">
+        <v>607</v>
+      </c>
+      <c r="F215" t="s">
+        <v>611</v>
+      </c>
+      <c r="G215" t="s">
+        <v>207</v>
+      </c>
+      <c r="H215" t="s">
+        <v>41</v>
+      </c>
+      <c r="I215" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" t="s">
+        <v>10</v>
+      </c>
+      <c r="B216" t="s">
+        <v>619</v>
+      </c>
+      <c r="C216" t="s">
+        <v>90</v>
+      </c>
+      <c r="D216" t="s">
+        <v>27</v>
+      </c>
+      <c r="E216" t="s">
+        <v>607</v>
+      </c>
+      <c r="F216" t="s">
+        <v>611</v>
+      </c>
+      <c r="G216" t="s">
+        <v>207</v>
+      </c>
+      <c r="H216" t="s">
+        <v>41</v>
+      </c>
+      <c r="I216" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" t="s">
+        <v>10</v>
+      </c>
+      <c r="B217" t="s">
+        <v>621</v>
+      </c>
+      <c r="C217" t="s">
+        <v>174</v>
+      </c>
+      <c r="D217" t="s">
+        <v>27</v>
+      </c>
+      <c r="E217" t="s">
+        <v>607</v>
+      </c>
+      <c r="F217" t="s">
+        <v>611</v>
+      </c>
+      <c r="G217" t="s">
+        <v>207</v>
+      </c>
+      <c r="H217" t="s">
+        <v>41</v>
+      </c>
+      <c r="I217" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" t="s">
+        <v>10</v>
+      </c>
+      <c r="B218" t="s">
+        <v>623</v>
+      </c>
+      <c r="C218" t="s">
+        <v>97</v>
+      </c>
+      <c r="D218" t="s">
+        <v>27</v>
+      </c>
+      <c r="E218" t="s">
+        <v>607</v>
+      </c>
+      <c r="F218" t="s">
+        <v>611</v>
+      </c>
+      <c r="G218" t="s">
+        <v>207</v>
+      </c>
+      <c r="H218" t="s">
+        <v>41</v>
+      </c>
+      <c r="I218" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" t="s">
+        <v>10</v>
+      </c>
+      <c r="B219" t="s">
+        <v>625</v>
+      </c>
+      <c r="C219" t="s">
+        <v>34</v>
+      </c>
+      <c r="D219" t="s">
+        <v>27</v>
+      </c>
+      <c r="E219" t="s">
+        <v>607</v>
+      </c>
+      <c r="F219" t="s">
+        <v>611</v>
+      </c>
+      <c r="G219" t="s">
+        <v>207</v>
+      </c>
+      <c r="H219" t="s">
+        <v>41</v>
+      </c>
+      <c r="I219" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" t="s">
+        <v>10</v>
+      </c>
+      <c r="B220" t="s">
+        <v>627</v>
+      </c>
+      <c r="C220" t="s">
+        <v>121</v>
+      </c>
+      <c r="D220" t="s">
+        <v>322</v>
+      </c>
+      <c r="E220" t="s">
+        <v>607</v>
+      </c>
+      <c r="F220" t="s">
+        <v>611</v>
+      </c>
+      <c r="G220" t="s">
+        <v>207</v>
+      </c>
+      <c r="H220" t="s">
+        <v>41</v>
+      </c>
+      <c r="I220" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" t="s">
+        <v>10</v>
+      </c>
+      <c r="B221" t="s">
+        <v>629</v>
+      </c>
+      <c r="C221" t="s">
+        <v>26</v>
+      </c>
+      <c r="D221" t="s">
+        <v>27</v>
+      </c>
+      <c r="E221" t="s">
+        <v>607</v>
+      </c>
+      <c r="F221" t="s">
+        <v>611</v>
+      </c>
+      <c r="G221" t="s">
+        <v>207</v>
+      </c>
+      <c r="H221" t="s">
+        <v>41</v>
+      </c>
+      <c r="I221" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" t="s">
+        <v>10</v>
+      </c>
+      <c r="B222" t="s">
+        <v>631</v>
+      </c>
+      <c r="C222" t="s">
+        <v>166</v>
+      </c>
+      <c r="D222" t="s">
+        <v>62</v>
+      </c>
+      <c r="E222" t="s">
+        <v>607</v>
+      </c>
+      <c r="F222" t="s">
+        <v>590</v>
+      </c>
+      <c r="G222" t="s">
+        <v>207</v>
+      </c>
+      <c r="H222" t="s">
+        <v>36</v>
+      </c>
+      <c r="I222" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223" t="s">
+        <v>10</v>
+      </c>
+      <c r="B223" t="s">
+        <v>633</v>
+      </c>
+      <c r="C223" t="s">
+        <v>19</v>
+      </c>
+      <c r="D223" t="s">
+        <v>20</v>
+      </c>
+      <c r="E223" t="s">
+        <v>607</v>
+      </c>
+      <c r="F223" t="s">
+        <v>599</v>
+      </c>
+      <c r="G223" t="s">
+        <v>207</v>
+      </c>
+      <c r="H223" t="s">
+        <v>41</v>
+      </c>
+      <c r="I223" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" t="s">
+        <v>10</v>
+      </c>
+      <c r="B224" t="s">
+        <v>635</v>
+      </c>
+      <c r="C224" t="s">
+        <v>54</v>
+      </c>
+      <c r="D224" t="s">
+        <v>13</v>
+      </c>
+      <c r="E224" t="s">
+        <v>607</v>
+      </c>
+      <c r="F224" t="s">
+        <v>611</v>
+      </c>
+      <c r="G224" t="s">
+        <v>207</v>
+      </c>
+      <c r="H224" t="s">
+        <v>41</v>
+      </c>
+      <c r="I224" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" t="s">
+        <v>10</v>
+      </c>
+      <c r="B225" t="s">
+        <v>637</v>
+      </c>
+      <c r="C225" t="s">
+        <v>138</v>
+      </c>
+      <c r="D225" t="s">
+        <v>139</v>
+      </c>
+      <c r="E225" t="s">
+        <v>607</v>
+      </c>
+      <c r="F225" t="s">
+        <v>611</v>
+      </c>
+      <c r="G225" t="s">
+        <v>207</v>
+      </c>
+      <c r="H225" t="s">
+        <v>41</v>
+      </c>
+      <c r="I225" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" t="s">
+        <v>10</v>
+      </c>
+      <c r="B226" t="s">
+        <v>639</v>
+      </c>
+      <c r="C226" t="s">
+        <v>44</v>
+      </c>
+      <c r="D226" t="s">
+        <v>27</v>
+      </c>
+      <c r="E226" t="s">
+        <v>607</v>
+      </c>
+      <c r="F226" t="s">
+        <v>611</v>
+      </c>
+      <c r="G226" t="s">
+        <v>207</v>
+      </c>
+      <c r="H226" t="s">
+        <v>41</v>
+      </c>
+      <c r="I226" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" t="s">
+        <v>10</v>
+      </c>
+      <c r="B227" t="s">
+        <v>641</v>
+      </c>
+      <c r="C227" t="s">
+        <v>642</v>
+      </c>
+      <c r="D227" t="s">
+        <v>13</v>
+      </c>
+      <c r="E227" t="s">
+        <v>643</v>
+      </c>
+      <c r="F227" t="s">
+        <v>644</v>
+      </c>
+      <c r="G227" t="s">
+        <v>207</v>
+      </c>
+      <c r="H227" t="s">
+        <v>41</v>
+      </c>
+      <c r="I227" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" t="s">
+        <v>10</v>
+      </c>
+      <c r="B228" t="s">
+        <v>646</v>
+      </c>
+      <c r="C228" t="s">
+        <v>71</v>
+      </c>
+      <c r="D228" t="s">
+        <v>72</v>
+      </c>
+      <c r="E228" t="s">
+        <v>643</v>
+      </c>
+      <c r="F228" t="s">
+        <v>647</v>
+      </c>
+      <c r="G228" t="s">
+        <v>207</v>
+      </c>
+      <c r="H228" t="s">
+        <v>36</v>
+      </c>
+      <c r="I228" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" t="s">
+        <v>10</v>
+      </c>
+      <c r="B229" t="s">
+        <v>649</v>
+      </c>
+      <c r="C229" t="s">
+        <v>411</v>
+      </c>
+      <c r="D229" t="s">
+        <v>139</v>
+      </c>
+      <c r="E229" t="s">
+        <v>650</v>
+      </c>
+      <c r="F229" t="s">
+        <v>647</v>
+      </c>
+      <c r="G229" t="s">
+        <v>207</v>
+      </c>
+      <c r="H229" t="s">
+        <v>41</v>
+      </c>
+      <c r="I229" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" t="s">
+        <v>10</v>
+      </c>
+      <c r="B230" t="s">
+        <v>652</v>
+      </c>
+      <c r="C230" t="s">
+        <v>115</v>
+      </c>
+      <c r="D230" t="s">
+        <v>212</v>
+      </c>
+      <c r="E230" t="s">
+        <v>650</v>
+      </c>
+      <c r="F230" t="s">
+        <v>653</v>
+      </c>
+      <c r="G230" t="s">
+        <v>207</v>
+      </c>
+      <c r="H230" t="s">
+        <v>36</v>
+      </c>
+      <c r="I230" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" t="s">
+        <v>10</v>
+      </c>
+      <c r="B231" t="s">
+        <v>655</v>
+      </c>
+      <c r="C231" t="s">
+        <v>87</v>
+      </c>
+      <c r="D231" t="s">
+        <v>13</v>
+      </c>
+      <c r="E231" t="s">
+        <v>656</v>
+      </c>
+      <c r="F231" t="s">
+        <v>657</v>
+      </c>
+      <c r="G231" t="s">
+        <v>207</v>
+      </c>
+      <c r="H231" t="s">
+        <v>36</v>
+      </c>
+      <c r="I231" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" t="s">
+        <v>10</v>
+      </c>
+      <c r="B232" t="s">
+        <v>659</v>
+      </c>
+      <c r="C232" t="s">
+        <v>314</v>
+      </c>
+      <c r="D232" t="s">
+        <v>13</v>
+      </c>
+      <c r="E232" t="s">
+        <v>656</v>
+      </c>
+      <c r="F232" t="s">
+        <v>657</v>
+      </c>
+      <c r="G232" t="s">
+        <v>207</v>
+      </c>
+      <c r="H232" t="s">
+        <v>36</v>
+      </c>
+      <c r="I232" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" t="s">
+        <v>10</v>
+      </c>
+      <c r="B233" t="s">
+        <v>661</v>
+      </c>
+      <c r="C233" t="s">
+        <v>106</v>
+      </c>
+      <c r="D233" t="s">
+        <v>13</v>
+      </c>
+      <c r="E233" t="s">
+        <v>656</v>
+      </c>
+      <c r="F233" t="s">
+        <v>657</v>
+      </c>
+      <c r="G233" t="s">
+        <v>207</v>
+      </c>
+      <c r="H233" t="s">
+        <v>36</v>
+      </c>
+      <c r="I233" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" t="s">
+        <v>10</v>
+      </c>
+      <c r="B234" t="s">
+        <v>663</v>
+      </c>
+      <c r="C234" t="s">
+        <v>391</v>
+      </c>
+      <c r="D234" t="s">
+        <v>27</v>
+      </c>
+      <c r="E234" t="s">
+        <v>656</v>
+      </c>
+      <c r="F234" t="s">
+        <v>657</v>
+      </c>
+      <c r="G234" t="s">
+        <v>207</v>
+      </c>
+      <c r="H234" t="s">
+        <v>36</v>
+      </c>
+      <c r="I234" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" t="s">
+        <v>10</v>
+      </c>
+      <c r="B235" t="s">
+        <v>665</v>
+      </c>
+      <c r="C235" t="s">
+        <v>142</v>
+      </c>
+      <c r="D235" t="s">
+        <v>13</v>
+      </c>
+      <c r="E235" t="s">
+        <v>656</v>
+      </c>
+      <c r="F235" t="s">
+        <v>657</v>
+      </c>
+      <c r="G235" t="s">
+        <v>207</v>
+      </c>
+      <c r="H235" t="s">
+        <v>36</v>
+      </c>
+      <c r="I235" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" t="s">
+        <v>10</v>
+      </c>
+      <c r="B236" t="s">
+        <v>667</v>
+      </c>
+      <c r="C236" t="s">
+        <v>163</v>
+      </c>
+      <c r="D236" t="s">
+        <v>13</v>
+      </c>
+      <c r="E236" t="s">
+        <v>656</v>
+      </c>
+      <c r="F236" t="s">
+        <v>657</v>
+      </c>
+      <c r="G236" t="s">
+        <v>207</v>
+      </c>
+      <c r="H236" t="s">
+        <v>36</v>
+      </c>
+      <c r="I236" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" t="s">
+        <v>10</v>
+      </c>
+      <c r="B237" t="s">
+        <v>669</v>
+      </c>
+      <c r="C237" t="s">
+        <v>19</v>
+      </c>
+      <c r="D237" t="s">
+        <v>20</v>
+      </c>
+      <c r="E237" t="s">
+        <v>670</v>
+      </c>
+      <c r="F237" t="s">
+        <v>671</v>
+      </c>
+      <c r="G237" t="s">
+        <v>207</v>
+      </c>
+      <c r="H237" t="s">
+        <v>41</v>
+      </c>
+      <c r="I237" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" t="s">
+        <v>10</v>
+      </c>
+      <c r="B238" t="s">
+        <v>673</v>
+      </c>
+      <c r="C238" t="s">
+        <v>411</v>
+      </c>
+      <c r="D238" t="s">
+        <v>139</v>
+      </c>
+      <c r="E238" t="s">
+        <v>670</v>
+      </c>
+      <c r="F238" t="s">
+        <v>671</v>
+      </c>
+      <c r="G238" t="s">
+        <v>207</v>
+      </c>
+      <c r="H238" t="s">
+        <v>41</v>
+      </c>
+      <c r="I238" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" t="s">
+        <v>10</v>
+      </c>
+      <c r="B239" t="s">
+        <v>675</v>
+      </c>
+      <c r="C239" t="s">
+        <v>97</v>
+      </c>
+      <c r="D239" t="s">
+        <v>27</v>
+      </c>
+      <c r="E239" t="s">
+        <v>670</v>
+      </c>
+      <c r="F239" t="s">
+        <v>671</v>
+      </c>
+      <c r="G239" t="s">
+        <v>207</v>
+      </c>
+      <c r="H239" t="s">
+        <v>41</v>
+      </c>
+      <c r="I239" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" t="s">
+        <v>10</v>
+      </c>
+      <c r="B240" t="s">
+        <v>677</v>
+      </c>
+      <c r="C240" t="s">
+        <v>93</v>
+      </c>
+      <c r="D240" t="s">
+        <v>27</v>
+      </c>
+      <c r="E240" t="s">
+        <v>670</v>
+      </c>
+      <c r="F240" t="s">
+        <v>671</v>
+      </c>
+      <c r="G240" t="s">
+        <v>207</v>
+      </c>
+      <c r="H240" t="s">
+        <v>41</v>
+      </c>
+      <c r="I240" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" t="s">
+        <v>10</v>
+      </c>
+      <c r="B241" t="s">
+        <v>679</v>
+      </c>
+      <c r="C241" t="s">
+        <v>115</v>
+      </c>
+      <c r="D241" t="s">
+        <v>212</v>
+      </c>
+      <c r="E241" t="s">
+        <v>670</v>
+      </c>
+      <c r="F241" t="s">
+        <v>671</v>
+      </c>
+      <c r="G241" t="s">
+        <v>207</v>
+      </c>
+      <c r="H241" t="s">
+        <v>41</v>
+      </c>
+      <c r="I241" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" t="s">
+        <v>10</v>
+      </c>
+      <c r="B242" t="s">
+        <v>681</v>
+      </c>
+      <c r="C242" t="s">
+        <v>166</v>
+      </c>
+      <c r="D242" t="s">
+        <v>62</v>
+      </c>
+      <c r="E242" t="s">
+        <v>682</v>
+      </c>
+      <c r="F242" t="s">
+        <v>683</v>
+      </c>
+      <c r="G242" t="s">
         <v>202</v>
       </c>
-      <c r="G121" t="s">
-[...22 lines deleted...]
-      <c r="F122" t="s">
+      <c r="H242" t="s">
+        <v>684</v>
+      </c>
+      <c r="I242" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" t="s">
+        <v>10</v>
+      </c>
+      <c r="B243" t="s">
+        <v>686</v>
+      </c>
+      <c r="C243" t="s">
+        <v>78</v>
+      </c>
+      <c r="D243" t="s">
+        <v>27</v>
+      </c>
+      <c r="E243" t="s">
+        <v>682</v>
+      </c>
+      <c r="F243" t="s">
+        <v>683</v>
+      </c>
+      <c r="G243" t="s">
         <v>202</v>
       </c>
-      <c r="G122" t="s">
-[...13 lines deleted...]
-      <c r="C123" t="s">
+      <c r="H243" t="s">
+        <v>684</v>
+      </c>
+      <c r="I243" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" t="s">
+        <v>10</v>
+      </c>
+      <c r="B244" t="s">
+        <v>688</v>
+      </c>
+      <c r="C244" t="s">
+        <v>44</v>
+      </c>
+      <c r="D244" t="s">
+        <v>27</v>
+      </c>
+      <c r="E244" t="s">
+        <v>682</v>
+      </c>
+      <c r="F244" t="s">
+        <v>683</v>
+      </c>
+      <c r="G244" t="s">
+        <v>202</v>
+      </c>
+      <c r="H244" t="s">
+        <v>684</v>
+      </c>
+      <c r="I244" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" t="s">
+        <v>10</v>
+      </c>
+      <c r="B245" t="s">
+        <v>690</v>
+      </c>
+      <c r="C245" t="s">
+        <v>115</v>
+      </c>
+      <c r="D245" t="s">
+        <v>212</v>
+      </c>
+      <c r="E245" t="s">
+        <v>682</v>
+      </c>
+      <c r="F245" t="s">
+        <v>586</v>
+      </c>
+      <c r="G245" t="s">
+        <v>202</v>
+      </c>
+      <c r="H245" t="s">
+        <v>684</v>
+      </c>
+      <c r="I245" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" t="s">
+        <v>10</v>
+      </c>
+      <c r="B246" t="s">
+        <v>692</v>
+      </c>
+      <c r="C246" t="s">
+        <v>19</v>
+      </c>
+      <c r="D246" t="s">
+        <v>27</v>
+      </c>
+      <c r="E246" t="s">
+        <v>682</v>
+      </c>
+      <c r="F246" t="s">
+        <v>683</v>
+      </c>
+      <c r="G246" t="s">
+        <v>202</v>
+      </c>
+      <c r="H246" t="s">
+        <v>684</v>
+      </c>
+      <c r="I246" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" t="s">
+        <v>10</v>
+      </c>
+      <c r="B247" t="s">
+        <v>693</v>
+      </c>
+      <c r="C247" t="s">
+        <v>34</v>
+      </c>
+      <c r="D247" t="s">
+        <v>27</v>
+      </c>
+      <c r="E247" t="s">
+        <v>682</v>
+      </c>
+      <c r="F247" t="s">
+        <v>683</v>
+      </c>
+      <c r="G247" t="s">
+        <v>202</v>
+      </c>
+      <c r="H247" t="s">
+        <v>684</v>
+      </c>
+      <c r="I247" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" t="s">
+        <v>10</v>
+      </c>
+      <c r="B248" t="s">
+        <v>694</v>
+      </c>
+      <c r="C248" t="s">
+        <v>245</v>
+      </c>
+      <c r="D248" t="s">
+        <v>72</v>
+      </c>
+      <c r="E248" t="s">
+        <v>682</v>
+      </c>
+      <c r="F248" t="s">
+        <v>683</v>
+      </c>
+      <c r="G248" t="s">
+        <v>202</v>
+      </c>
+      <c r="H248" t="s">
+        <v>684</v>
+      </c>
+      <c r="I248" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" t="s">
+        <v>10</v>
+      </c>
+      <c r="B249" t="s">
+        <v>696</v>
+      </c>
+      <c r="C249" t="s">
+        <v>174</v>
+      </c>
+      <c r="D249" t="s">
+        <v>27</v>
+      </c>
+      <c r="E249" t="s">
+        <v>682</v>
+      </c>
+      <c r="F249" t="s">
+        <v>682</v>
+      </c>
+      <c r="G249" t="s">
+        <v>332</v>
+      </c>
+      <c r="H249" t="s">
+        <v>16</v>
+      </c>
+      <c r="I249" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" t="s">
+        <v>10</v>
+      </c>
+      <c r="B250" t="s">
+        <v>697</v>
+      </c>
+      <c r="C250" t="s">
+        <v>254</v>
+      </c>
+      <c r="D250" t="s">
+        <v>698</v>
+      </c>
+      <c r="E250" t="s">
+        <v>682</v>
+      </c>
+      <c r="F250" t="s">
+        <v>683</v>
+      </c>
+      <c r="G250" t="s">
+        <v>202</v>
+      </c>
+      <c r="H250" t="s">
+        <v>684</v>
+      </c>
+      <c r="I250" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" t="s">
+        <v>10</v>
+      </c>
+      <c r="B251" t="s">
+        <v>699</v>
+      </c>
+      <c r="C251" t="s">
+        <v>81</v>
+      </c>
+      <c r="D251" t="s">
+        <v>27</v>
+      </c>
+      <c r="E251" t="s">
+        <v>682</v>
+      </c>
+      <c r="F251" t="s">
+        <v>683</v>
+      </c>
+      <c r="G251" t="s">
+        <v>202</v>
+      </c>
+      <c r="H251" t="s">
+        <v>684</v>
+      </c>
+      <c r="I251" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" t="s">
+        <v>10</v>
+      </c>
+      <c r="B252" t="s">
+        <v>700</v>
+      </c>
+      <c r="C252" t="s">
+        <v>187</v>
+      </c>
+      <c r="D252" t="s">
+        <v>13</v>
+      </c>
+      <c r="E252" t="s">
+        <v>682</v>
+      </c>
+      <c r="F252" t="s">
+        <v>683</v>
+      </c>
+      <c r="G252" t="s">
+        <v>202</v>
+      </c>
+      <c r="H252" t="s">
+        <v>684</v>
+      </c>
+      <c r="I252" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" t="s">
+        <v>10</v>
+      </c>
+      <c r="B253" t="s">
+        <v>701</v>
+      </c>
+      <c r="C253" t="s">
+        <v>121</v>
+      </c>
+      <c r="D253" t="s">
+        <v>322</v>
+      </c>
+      <c r="E253" t="s">
+        <v>682</v>
+      </c>
+      <c r="F253" t="s">
+        <v>683</v>
+      </c>
+      <c r="G253" t="s">
+        <v>202</v>
+      </c>
+      <c r="H253" t="s">
+        <v>684</v>
+      </c>
+      <c r="I253" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" t="s">
+        <v>10</v>
+      </c>
+      <c r="B254" t="s">
+        <v>686</v>
+      </c>
+      <c r="C254" t="s">
+        <v>93</v>
+      </c>
+      <c r="D254" t="s">
+        <v>27</v>
+      </c>
+      <c r="E254" t="s">
+        <v>682</v>
+      </c>
+      <c r="F254" t="s">
+        <v>682</v>
+      </c>
+      <c r="G254" t="s">
+        <v>332</v>
+      </c>
+      <c r="H254" t="s">
+        <v>16</v>
+      </c>
+      <c r="I254" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255" t="s">
+        <v>10</v>
+      </c>
+      <c r="B255" t="s">
+        <v>704</v>
+      </c>
+      <c r="C255" t="s">
+        <v>411</v>
+      </c>
+      <c r="D255" t="s">
+        <v>139</v>
+      </c>
+      <c r="E255" t="s">
+        <v>682</v>
+      </c>
+      <c r="F255" t="s">
+        <v>683</v>
+      </c>
+      <c r="G255" t="s">
+        <v>202</v>
+      </c>
+      <c r="H255" t="s">
+        <v>684</v>
+      </c>
+      <c r="I255" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" t="s">
+        <v>10</v>
+      </c>
+      <c r="B256" t="s">
+        <v>696</v>
+      </c>
+      <c r="C256" t="s">
+        <v>26</v>
+      </c>
+      <c r="D256" t="s">
+        <v>27</v>
+      </c>
+      <c r="E256" t="s">
+        <v>682</v>
+      </c>
+      <c r="F256" t="s">
+        <v>683</v>
+      </c>
+      <c r="G256" t="s">
+        <v>202</v>
+      </c>
+      <c r="H256" t="s">
+        <v>684</v>
+      </c>
+      <c r="I256" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" t="s">
+        <v>10</v>
+      </c>
+      <c r="B257" t="s">
+        <v>707</v>
+      </c>
+      <c r="C257" t="s">
+        <v>44</v>
+      </c>
+      <c r="D257" t="s">
+        <v>27</v>
+      </c>
+      <c r="E257" t="s">
+        <v>682</v>
+      </c>
+      <c r="F257" t="s">
+        <v>682</v>
+      </c>
+      <c r="G257" t="s">
+        <v>332</v>
+      </c>
+      <c r="H257" t="s">
+        <v>16</v>
+      </c>
+      <c r="I257" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" t="s">
+        <v>10</v>
+      </c>
+      <c r="B258" t="s">
+        <v>709</v>
+      </c>
+      <c r="C258" t="s">
+        <v>264</v>
+      </c>
+      <c r="D258" t="s">
+        <v>265</v>
+      </c>
+      <c r="E258" t="s">
+        <v>682</v>
+      </c>
+      <c r="F258" t="s">
+        <v>683</v>
+      </c>
+      <c r="G258" t="s">
+        <v>202</v>
+      </c>
+      <c r="H258" t="s">
+        <v>684</v>
+      </c>
+      <c r="I258" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" t="s">
+        <v>10</v>
+      </c>
+      <c r="B259" t="s">
+        <v>710</v>
+      </c>
+      <c r="C259" t="s">
+        <v>97</v>
+      </c>
+      <c r="D259" t="s">
+        <v>27</v>
+      </c>
+      <c r="E259" t="s">
+        <v>682</v>
+      </c>
+      <c r="F259" t="s">
+        <v>683</v>
+      </c>
+      <c r="G259" t="s">
+        <v>202</v>
+      </c>
+      <c r="H259" t="s">
+        <v>684</v>
+      </c>
+      <c r="I259" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" t="s">
+        <v>10</v>
+      </c>
+      <c r="B260" t="s">
+        <v>711</v>
+      </c>
+      <c r="C260" t="s">
+        <v>30</v>
+      </c>
+      <c r="D260" t="s">
+        <v>27</v>
+      </c>
+      <c r="E260" t="s">
+        <v>682</v>
+      </c>
+      <c r="F260" t="s">
+        <v>683</v>
+      </c>
+      <c r="G260" t="s">
+        <v>202</v>
+      </c>
+      <c r="H260" t="s">
+        <v>684</v>
+      </c>
+      <c r="I260" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" t="s">
+        <v>10</v>
+      </c>
+      <c r="B261" t="s">
+        <v>709</v>
+      </c>
+      <c r="C261" t="s">
+        <v>26</v>
+      </c>
+      <c r="D261" t="s">
+        <v>27</v>
+      </c>
+      <c r="E261" t="s">
+        <v>682</v>
+      </c>
+      <c r="F261" t="s">
+        <v>682</v>
+      </c>
+      <c r="G261" t="s">
+        <v>332</v>
+      </c>
+      <c r="H261" t="s">
+        <v>16</v>
+      </c>
+      <c r="I261" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" t="s">
+        <v>10</v>
+      </c>
+      <c r="B262" t="s">
+        <v>714</v>
+      </c>
+      <c r="C262" t="s">
+        <v>138</v>
+      </c>
+      <c r="D262" t="s">
+        <v>139</v>
+      </c>
+      <c r="E262" t="s">
+        <v>715</v>
+      </c>
+      <c r="F262" t="s">
+        <v>715</v>
+      </c>
+      <c r="G262" t="s">
+        <v>529</v>
+      </c>
+      <c r="H262" t="s">
+        <v>16</v>
+      </c>
+      <c r="I262" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" t="s">
+        <v>10</v>
+      </c>
+      <c r="B263" t="s">
+        <v>717</v>
+      </c>
+      <c r="C263" t="s">
+        <v>61</v>
+      </c>
+      <c r="D263" t="s">
+        <v>62</v>
+      </c>
+      <c r="E263" t="s">
+        <v>718</v>
+      </c>
+      <c r="F263" t="s">
+        <v>682</v>
+      </c>
+      <c r="G263" t="s">
+        <v>207</v>
+      </c>
+      <c r="H263" t="s">
+        <v>36</v>
+      </c>
+      <c r="I263" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" t="s">
+        <v>10</v>
+      </c>
+      <c r="B264" t="s">
+        <v>720</v>
+      </c>
+      <c r="C264" t="s">
+        <v>34</v>
+      </c>
+      <c r="D264" t="s">
+        <v>27</v>
+      </c>
+      <c r="E264" t="s">
+        <v>721</v>
+      </c>
+      <c r="F264" t="s">
+        <v>715</v>
+      </c>
+      <c r="G264" t="s">
+        <v>207</v>
+      </c>
+      <c r="H264" t="s">
+        <v>36</v>
+      </c>
+      <c r="I264" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" t="s">
+        <v>10</v>
+      </c>
+      <c r="B265" t="s">
+        <v>723</v>
+      </c>
+      <c r="C265" t="s">
+        <v>78</v>
+      </c>
+      <c r="D265" t="s">
+        <v>27</v>
+      </c>
+      <c r="E265" t="s">
+        <v>721</v>
+      </c>
+      <c r="F265" t="s">
+        <v>715</v>
+      </c>
+      <c r="G265" t="s">
+        <v>207</v>
+      </c>
+      <c r="H265" t="s">
+        <v>36</v>
+      </c>
+      <c r="I265" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" t="s">
+        <v>10</v>
+      </c>
+      <c r="B266" t="s">
+        <v>725</v>
+      </c>
+      <c r="C266" t="s">
+        <v>90</v>
+      </c>
+      <c r="D266" t="s">
+        <v>27</v>
+      </c>
+      <c r="E266" t="s">
+        <v>721</v>
+      </c>
+      <c r="F266" t="s">
+        <v>715</v>
+      </c>
+      <c r="G266" t="s">
+        <v>207</v>
+      </c>
+      <c r="H266" t="s">
+        <v>36</v>
+      </c>
+      <c r="I266" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" t="s">
+        <v>10</v>
+      </c>
+      <c r="B267" t="s">
+        <v>727</v>
+      </c>
+      <c r="C267" t="s">
+        <v>26</v>
+      </c>
+      <c r="D267" t="s">
+        <v>27</v>
+      </c>
+      <c r="E267" t="s">
+        <v>721</v>
+      </c>
+      <c r="F267" t="s">
+        <v>728</v>
+      </c>
+      <c r="G267" t="s">
+        <v>207</v>
+      </c>
+      <c r="H267" t="s">
+        <v>36</v>
+      </c>
+      <c r="I267" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" t="s">
+        <v>10</v>
+      </c>
+      <c r="B268" t="s">
+        <v>730</v>
+      </c>
+      <c r="C268" t="s">
+        <v>30</v>
+      </c>
+      <c r="D268" t="s">
+        <v>27</v>
+      </c>
+      <c r="E268" t="s">
+        <v>721</v>
+      </c>
+      <c r="F268" t="s">
+        <v>715</v>
+      </c>
+      <c r="G268" t="s">
+        <v>30</v>
+      </c>
+      <c r="H268" t="s">
+        <v>36</v>
+      </c>
+      <c r="I268" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" t="s">
+        <v>10</v>
+      </c>
+      <c r="B269" t="s">
+        <v>732</v>
+      </c>
+      <c r="C269" t="s">
+        <v>71</v>
+      </c>
+      <c r="D269" t="s">
+        <v>72</v>
+      </c>
+      <c r="E269" t="s">
+        <v>721</v>
+      </c>
+      <c r="F269" t="s">
+        <v>715</v>
+      </c>
+      <c r="G269" t="s">
+        <v>207</v>
+      </c>
+      <c r="H269" t="s">
+        <v>36</v>
+      </c>
+      <c r="I269" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" t="s">
+        <v>10</v>
+      </c>
+      <c r="B270" t="s">
+        <v>734</v>
+      </c>
+      <c r="C270" t="s">
+        <v>44</v>
+      </c>
+      <c r="D270" t="s">
+        <v>27</v>
+      </c>
+      <c r="E270" t="s">
+        <v>721</v>
+      </c>
+      <c r="F270" t="s">
+        <v>715</v>
+      </c>
+      <c r="G270" t="s">
+        <v>207</v>
+      </c>
+      <c r="H270" t="s">
+        <v>36</v>
+      </c>
+      <c r="I270" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" t="s">
+        <v>10</v>
+      </c>
+      <c r="B271" t="s">
+        <v>736</v>
+      </c>
+      <c r="C271" t="s">
+        <v>411</v>
+      </c>
+      <c r="D271" t="s">
+        <v>139</v>
+      </c>
+      <c r="E271" t="s">
+        <v>737</v>
+      </c>
+      <c r="F271" t="s">
+        <v>737</v>
+      </c>
+      <c r="G271" t="s">
+        <v>529</v>
+      </c>
+      <c r="H271" t="s">
+        <v>16</v>
+      </c>
+      <c r="I271" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" t="s">
+        <v>10</v>
+      </c>
+      <c r="B272" t="s">
+        <v>739</v>
+      </c>
+      <c r="C272" t="s">
+        <v>138</v>
+      </c>
+      <c r="D272" t="s">
+        <v>139</v>
+      </c>
+      <c r="E272" t="s">
+        <v>737</v>
+      </c>
+      <c r="F272" t="s">
+        <v>737</v>
+      </c>
+      <c r="G272" t="s">
+        <v>529</v>
+      </c>
+      <c r="H272" t="s">
+        <v>16</v>
+      </c>
+      <c r="I272" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" t="s">
+        <v>10</v>
+      </c>
+      <c r="B273" t="s">
+        <v>740</v>
+      </c>
+      <c r="C273" t="s">
+        <v>391</v>
+      </c>
+      <c r="D273" t="s">
+        <v>27</v>
+      </c>
+      <c r="E273" t="s">
+        <v>741</v>
+      </c>
+      <c r="F273" t="s">
+        <v>742</v>
+      </c>
+      <c r="G273" t="s">
+        <v>40</v>
+      </c>
+      <c r="H273" t="s">
+        <v>41</v>
+      </c>
+      <c r="I273" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" t="s">
+        <v>10</v>
+      </c>
+      <c r="B274" t="s">
+        <v>744</v>
+      </c>
+      <c r="C274" t="s">
+        <v>142</v>
+      </c>
+      <c r="D274" t="s">
+        <v>13</v>
+      </c>
+      <c r="E274" t="s">
+        <v>741</v>
+      </c>
+      <c r="F274" t="s">
+        <v>742</v>
+      </c>
+      <c r="G274" t="s">
+        <v>40</v>
+      </c>
+      <c r="H274" t="s">
+        <v>41</v>
+      </c>
+      <c r="I274" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" t="s">
+        <v>10</v>
+      </c>
+      <c r="B275" t="s">
+        <v>746</v>
+      </c>
+      <c r="C275" t="s">
+        <v>81</v>
+      </c>
+      <c r="D275" t="s">
+        <v>27</v>
+      </c>
+      <c r="E275" t="s">
+        <v>741</v>
+      </c>
+      <c r="F275" t="s">
+        <v>742</v>
+      </c>
+      <c r="G275" t="s">
+        <v>207</v>
+      </c>
+      <c r="H275" t="s">
+        <v>41</v>
+      </c>
+      <c r="I275" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" t="s">
+        <v>10</v>
+      </c>
+      <c r="B276" t="s">
+        <v>748</v>
+      </c>
+      <c r="C276" t="s">
+        <v>194</v>
+      </c>
+      <c r="D276" t="s">
+        <v>13</v>
+      </c>
+      <c r="E276" t="s">
+        <v>741</v>
+      </c>
+      <c r="F276" t="s">
+        <v>749</v>
+      </c>
+      <c r="G276" t="s">
+        <v>207</v>
+      </c>
+      <c r="H276" t="s">
+        <v>36</v>
+      </c>
+      <c r="I276" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" t="s">
+        <v>10</v>
+      </c>
+      <c r="B277" t="s">
+        <v>751</v>
+      </c>
+      <c r="C277" t="s">
+        <v>752</v>
+      </c>
+      <c r="D277" t="s">
+        <v>13</v>
+      </c>
+      <c r="E277" t="s">
+        <v>753</v>
+      </c>
+      <c r="F277" t="s">
+        <v>754</v>
+      </c>
+      <c r="G277" t="s">
+        <v>207</v>
+      </c>
+      <c r="H277" t="s">
+        <v>36</v>
+      </c>
+      <c r="I277" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" t="s">
+        <v>10</v>
+      </c>
+      <c r="B278" t="s">
+        <v>756</v>
+      </c>
+      <c r="C278" t="s">
+        <v>39</v>
+      </c>
+      <c r="D278" t="s">
+        <v>27</v>
+      </c>
+      <c r="E278" t="s">
+        <v>753</v>
+      </c>
+      <c r="F278" t="s">
+        <v>749</v>
+      </c>
+      <c r="G278" t="s">
+        <v>40</v>
+      </c>
+      <c r="H278" t="s">
+        <v>41</v>
+      </c>
+      <c r="I278" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" t="s">
+        <v>10</v>
+      </c>
+      <c r="B279" t="s">
+        <v>758</v>
+      </c>
+      <c r="C279" t="s">
+        <v>90</v>
+      </c>
+      <c r="D279" t="s">
+        <v>27</v>
+      </c>
+      <c r="E279" t="s">
+        <v>753</v>
+      </c>
+      <c r="F279" t="s">
+        <v>749</v>
+      </c>
+      <c r="G279" t="s">
+        <v>40</v>
+      </c>
+      <c r="H279" t="s">
+        <v>41</v>
+      </c>
+      <c r="I279" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280" t="s">
+        <v>10</v>
+      </c>
+      <c r="B280" t="s">
+        <v>760</v>
+      </c>
+      <c r="C280" t="s">
+        <v>87</v>
+      </c>
+      <c r="D280" t="s">
+        <v>13</v>
+      </c>
+      <c r="E280" t="s">
+        <v>753</v>
+      </c>
+      <c r="F280" t="s">
+        <v>749</v>
+      </c>
+      <c r="G280" t="s">
+        <v>40</v>
+      </c>
+      <c r="H280" t="s">
+        <v>41</v>
+      </c>
+      <c r="I280" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" t="s">
+        <v>10</v>
+      </c>
+      <c r="B281" t="s">
+        <v>762</v>
+      </c>
+      <c r="C281" t="s">
+        <v>97</v>
+      </c>
+      <c r="D281" t="s">
+        <v>27</v>
+      </c>
+      <c r="E281" t="s">
+        <v>753</v>
+      </c>
+      <c r="F281" t="s">
+        <v>763</v>
+      </c>
+      <c r="G281" t="s">
+        <v>40</v>
+      </c>
+      <c r="H281" t="s">
         <v>133</v>
       </c>
-      <c r="D123" t="s">
-[...201 lines deleted...]
-      <c r="B131" t="s">
+      <c r="I281" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" t="s">
+        <v>10</v>
+      </c>
+      <c r="B282" t="s">
+        <v>765</v>
+      </c>
+      <c r="C282" t="s">
+        <v>766</v>
+      </c>
+      <c r="D282" t="s">
+        <v>13</v>
+      </c>
+      <c r="E282" t="s">
+        <v>753</v>
+      </c>
+      <c r="F282" t="s">
+        <v>754</v>
+      </c>
+      <c r="G282" t="s">
+        <v>40</v>
+      </c>
+      <c r="H282" t="s">
+        <v>36</v>
+      </c>
+      <c r="I282" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" t="s">
+        <v>10</v>
+      </c>
+      <c r="B283" t="s">
+        <v>768</v>
+      </c>
+      <c r="C283" t="s">
+        <v>93</v>
+      </c>
+      <c r="D283" t="s">
+        <v>27</v>
+      </c>
+      <c r="E283" t="s">
+        <v>753</v>
+      </c>
+      <c r="F283" t="s">
+        <v>749</v>
+      </c>
+      <c r="G283" t="s">
+        <v>40</v>
+      </c>
+      <c r="H283" t="s">
+        <v>41</v>
+      </c>
+      <c r="I283" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284" t="s">
+        <v>10</v>
+      </c>
+      <c r="B284" t="s">
+        <v>770</v>
+      </c>
+      <c r="C284" t="s">
+        <v>771</v>
+      </c>
+      <c r="D284" t="s">
+        <v>13</v>
+      </c>
+      <c r="E284" t="s">
+        <v>753</v>
+      </c>
+      <c r="F284" t="s">
+        <v>749</v>
+      </c>
+      <c r="G284" t="s">
+        <v>40</v>
+      </c>
+      <c r="H284" t="s">
+        <v>41</v>
+      </c>
+      <c r="I284" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285" t="s">
+        <v>10</v>
+      </c>
+      <c r="B285" t="s">
+        <v>773</v>
+      </c>
+      <c r="C285" t="s">
+        <v>84</v>
+      </c>
+      <c r="D285" t="s">
+        <v>13</v>
+      </c>
+      <c r="E285" t="s">
+        <v>753</v>
+      </c>
+      <c r="F285" t="s">
+        <v>749</v>
+      </c>
+      <c r="G285" t="s">
+        <v>207</v>
+      </c>
+      <c r="H285" t="s">
+        <v>41</v>
+      </c>
+      <c r="I285" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" t="s">
+        <v>10</v>
+      </c>
+      <c r="B286" t="s">
+        <v>775</v>
+      </c>
+      <c r="C286" t="s">
         <v>34</v>
       </c>
-      <c r="C131" t="s">
-[...19 lines deleted...]
-      <c r="A132" t="s">
+      <c r="D286" t="s">
+        <v>27</v>
+      </c>
+      <c r="E286" t="s">
+        <v>753</v>
+      </c>
+      <c r="F286" t="s">
+        <v>749</v>
+      </c>
+      <c r="G286" t="s">
+        <v>40</v>
+      </c>
+      <c r="H286" t="s">
+        <v>41</v>
+      </c>
+      <c r="I286" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" t="s">
+        <v>10</v>
+      </c>
+      <c r="B287" t="s">
+        <v>776</v>
+      </c>
+      <c r="C287" t="s">
+        <v>163</v>
+      </c>
+      <c r="D287" t="s">
+        <v>13</v>
+      </c>
+      <c r="E287" t="s">
+        <v>753</v>
+      </c>
+      <c r="F287" t="s">
+        <v>763</v>
+      </c>
+      <c r="G287" t="s">
+        <v>40</v>
+      </c>
+      <c r="H287" t="s">
+        <v>133</v>
+      </c>
+      <c r="I287" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" t="s">
+        <v>10</v>
+      </c>
+      <c r="B288" t="s">
+        <v>778</v>
+      </c>
+      <c r="C288" t="s">
+        <v>78</v>
+      </c>
+      <c r="D288" t="s">
+        <v>27</v>
+      </c>
+      <c r="E288" t="s">
+        <v>753</v>
+      </c>
+      <c r="F288" t="s">
+        <v>749</v>
+      </c>
+      <c r="G288" t="s">
+        <v>40</v>
+      </c>
+      <c r="H288" t="s">
+        <v>41</v>
+      </c>
+      <c r="I288" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" t="s">
+        <v>10</v>
+      </c>
+      <c r="B289" t="s">
+        <v>780</v>
+      </c>
+      <c r="C289" t="s">
+        <v>197</v>
+      </c>
+      <c r="D289" t="s">
+        <v>13</v>
+      </c>
+      <c r="E289" t="s">
+        <v>753</v>
+      </c>
+      <c r="F289" t="s">
+        <v>754</v>
+      </c>
+      <c r="G289" t="s">
+        <v>207</v>
+      </c>
+      <c r="H289" t="s">
+        <v>36</v>
+      </c>
+      <c r="I289" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" t="s">
+        <v>10</v>
+      </c>
+      <c r="B290" t="s">
+        <v>782</v>
+      </c>
+      <c r="C290" t="s">
+        <v>783</v>
+      </c>
+      <c r="D290" t="s">
+        <v>13</v>
+      </c>
+      <c r="E290" t="s">
+        <v>753</v>
+      </c>
+      <c r="F290" t="s">
+        <v>754</v>
+      </c>
+      <c r="G290" t="s">
+        <v>207</v>
+      </c>
+      <c r="H290" t="s">
+        <v>36</v>
+      </c>
+      <c r="I290" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" t="s">
+        <v>10</v>
+      </c>
+      <c r="B291" t="s">
+        <v>785</v>
+      </c>
+      <c r="C291" t="s">
+        <v>19</v>
+      </c>
+      <c r="D291" t="s">
+        <v>20</v>
+      </c>
+      <c r="E291" t="s">
+        <v>753</v>
+      </c>
+      <c r="F291" t="s">
+        <v>749</v>
+      </c>
+      <c r="G291" t="s">
+        <v>207</v>
+      </c>
+      <c r="H291" t="s">
+        <v>41</v>
+      </c>
+      <c r="I291" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" t="s">
+        <v>10</v>
+      </c>
+      <c r="B292" t="s">
+        <v>787</v>
+      </c>
+      <c r="C292" t="s">
+        <v>47</v>
+      </c>
+      <c r="D292" t="s">
+        <v>48</v>
+      </c>
+      <c r="E292" t="s">
+        <v>753</v>
+      </c>
+      <c r="F292" t="s">
+        <v>754</v>
+      </c>
+      <c r="G292" t="s">
+        <v>207</v>
+      </c>
+      <c r="H292" t="s">
+        <v>36</v>
+      </c>
+      <c r="I292" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293" t="s">
+        <v>10</v>
+      </c>
+      <c r="B293" t="s">
+        <v>789</v>
+      </c>
+      <c r="C293" t="s">
+        <v>57</v>
+      </c>
+      <c r="D293" t="s">
+        <v>58</v>
+      </c>
+      <c r="E293" t="s">
+        <v>753</v>
+      </c>
+      <c r="F293" t="s">
+        <v>749</v>
+      </c>
+      <c r="G293" t="s">
+        <v>207</v>
+      </c>
+      <c r="H293" t="s">
+        <v>41</v>
+      </c>
+      <c r="I293" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" t="s">
+        <v>10</v>
+      </c>
+      <c r="B294" t="s">
+        <v>791</v>
+      </c>
+      <c r="C294" t="s">
+        <v>106</v>
+      </c>
+      <c r="D294" t="s">
+        <v>13</v>
+      </c>
+      <c r="E294" t="s">
+        <v>753</v>
+      </c>
+      <c r="F294" t="s">
+        <v>754</v>
+      </c>
+      <c r="G294" t="s">
+        <v>207</v>
+      </c>
+      <c r="H294" t="s">
+        <v>36</v>
+      </c>
+      <c r="I294" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" t="s">
+        <v>10</v>
+      </c>
+      <c r="B295" t="s">
+        <v>793</v>
+      </c>
+      <c r="C295" t="s">
+        <v>110</v>
+      </c>
+      <c r="D295" t="s">
+        <v>13</v>
+      </c>
+      <c r="E295" t="s">
+        <v>753</v>
+      </c>
+      <c r="F295" t="s">
+        <v>749</v>
+      </c>
+      <c r="G295" t="s">
+        <v>207</v>
+      </c>
+      <c r="H295" t="s">
+        <v>41</v>
+      </c>
+      <c r="I295" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" t="s">
+        <v>10</v>
+      </c>
+      <c r="B296" t="s">
+        <v>795</v>
+      </c>
+      <c r="C296" t="s">
+        <v>314</v>
+      </c>
+      <c r="D296" t="s">
+        <v>13</v>
+      </c>
+      <c r="E296" t="s">
+        <v>753</v>
+      </c>
+      <c r="F296" t="s">
+        <v>754</v>
+      </c>
+      <c r="G296" t="s">
+        <v>40</v>
+      </c>
+      <c r="H296" t="s">
+        <v>36</v>
+      </c>
+      <c r="I296" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297" t="s">
+        <v>10</v>
+      </c>
+      <c r="B297" t="s">
+        <v>796</v>
+      </c>
+      <c r="C297" t="s">
+        <v>121</v>
+      </c>
+      <c r="D297" t="s">
+        <v>322</v>
+      </c>
+      <c r="E297" t="s">
+        <v>753</v>
+      </c>
+      <c r="F297" t="s">
+        <v>749</v>
+      </c>
+      <c r="G297" t="s">
+        <v>207</v>
+      </c>
+      <c r="H297" t="s">
+        <v>41</v>
+      </c>
+      <c r="I297" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" t="s">
+        <v>10</v>
+      </c>
+      <c r="B298" t="s">
+        <v>798</v>
+      </c>
+      <c r="C298" t="s">
+        <v>30</v>
+      </c>
+      <c r="D298" t="s">
+        <v>27</v>
+      </c>
+      <c r="E298" t="s">
+        <v>753</v>
+      </c>
+      <c r="F298" t="s">
+        <v>749</v>
+      </c>
+      <c r="G298" t="s">
+        <v>207</v>
+      </c>
+      <c r="H298" t="s">
+        <v>41</v>
+      </c>
+      <c r="I298" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" t="s">
+        <v>10</v>
+      </c>
+      <c r="B299" t="s">
+        <v>800</v>
+      </c>
+      <c r="C299" t="s">
+        <v>30</v>
+      </c>
+      <c r="D299" t="s">
+        <v>27</v>
+      </c>
+      <c r="E299" t="s">
+        <v>801</v>
+      </c>
+      <c r="F299" t="s">
+        <v>801</v>
+      </c>
+      <c r="G299" t="s">
+        <v>332</v>
+      </c>
+      <c r="H299" t="s">
+        <v>16</v>
+      </c>
+      <c r="I299" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" t="s">
+        <v>10</v>
+      </c>
+      <c r="B300" t="s">
+        <v>803</v>
+      </c>
+      <c r="C300" t="s">
+        <v>34</v>
+      </c>
+      <c r="D300" t="s">
+        <v>27</v>
+      </c>
+      <c r="E300" t="s">
+        <v>801</v>
+      </c>
+      <c r="F300" t="s">
+        <v>801</v>
+      </c>
+      <c r="G300" t="s">
+        <v>332</v>
+      </c>
+      <c r="H300" t="s">
+        <v>16</v>
+      </c>
+      <c r="I300" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" t="s">
+        <v>10</v>
+      </c>
+      <c r="B301" t="s">
+        <v>805</v>
+      </c>
+      <c r="C301" t="s">
+        <v>97</v>
+      </c>
+      <c r="D301" t="s">
+        <v>27</v>
+      </c>
+      <c r="E301" t="s">
+        <v>801</v>
+      </c>
+      <c r="F301" t="s">
+        <v>801</v>
+      </c>
+      <c r="G301" t="s">
+        <v>332</v>
+      </c>
+      <c r="H301" t="s">
+        <v>16</v>
+      </c>
+      <c r="I301" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" t="s">
+        <v>10</v>
+      </c>
+      <c r="B302" t="s">
+        <v>807</v>
+      </c>
+      <c r="C302" t="s">
+        <v>400</v>
+      </c>
+      <c r="D302" t="s">
+        <v>20</v>
+      </c>
+      <c r="E302" t="s">
+        <v>801</v>
+      </c>
+      <c r="F302" t="s">
+        <v>801</v>
+      </c>
+      <c r="G302" t="s">
+        <v>332</v>
+      </c>
+      <c r="H302" t="s">
+        <v>16</v>
+      </c>
+      <c r="I302" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" t="s">
+        <v>10</v>
+      </c>
+      <c r="B303" t="s">
+        <v>809</v>
+      </c>
+      <c r="C303" t="s">
         <v>391</v>
       </c>
-      <c r="B132" t="s">
-[...132 lines deleted...]
-      <c r="C137" t="s">
+      <c r="D303" t="s">
+        <v>27</v>
+      </c>
+      <c r="E303" t="s">
+        <v>801</v>
+      </c>
+      <c r="F303" t="s">
+        <v>801</v>
+      </c>
+      <c r="G303" t="s">
+        <v>332</v>
+      </c>
+      <c r="H303" t="s">
+        <v>16</v>
+      </c>
+      <c r="I303" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" t="s">
+        <v>10</v>
+      </c>
+      <c r="B304" t="s">
+        <v>811</v>
+      </c>
+      <c r="C304" t="s">
+        <v>78</v>
+      </c>
+      <c r="D304" t="s">
+        <v>27</v>
+      </c>
+      <c r="E304" t="s">
+        <v>801</v>
+      </c>
+      <c r="F304" t="s">
+        <v>801</v>
+      </c>
+      <c r="G304" t="s">
+        <v>332</v>
+      </c>
+      <c r="H304" t="s">
+        <v>16</v>
+      </c>
+      <c r="I304" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" t="s">
+        <v>10</v>
+      </c>
+      <c r="B305" t="s">
+        <v>813</v>
+      </c>
+      <c r="C305" t="s">
+        <v>93</v>
+      </c>
+      <c r="D305" t="s">
+        <v>27</v>
+      </c>
+      <c r="E305" t="s">
+        <v>801</v>
+      </c>
+      <c r="F305" t="s">
+        <v>801</v>
+      </c>
+      <c r="G305" t="s">
+        <v>332</v>
+      </c>
+      <c r="H305" t="s">
+        <v>16</v>
+      </c>
+      <c r="I305" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" t="s">
+        <v>10</v>
+      </c>
+      <c r="B306" t="s">
+        <v>815</v>
+      </c>
+      <c r="C306" t="s">
+        <v>106</v>
+      </c>
+      <c r="D306" t="s">
+        <v>13</v>
+      </c>
+      <c r="E306" t="s">
+        <v>801</v>
+      </c>
+      <c r="F306" t="s">
+        <v>801</v>
+      </c>
+      <c r="G306" t="s">
+        <v>332</v>
+      </c>
+      <c r="H306" t="s">
+        <v>16</v>
+      </c>
+      <c r="I306" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" t="s">
+        <v>10</v>
+      </c>
+      <c r="B307" t="s">
+        <v>817</v>
+      </c>
+      <c r="C307" t="s">
+        <v>81</v>
+      </c>
+      <c r="D307" t="s">
+        <v>27</v>
+      </c>
+      <c r="E307" t="s">
+        <v>801</v>
+      </c>
+      <c r="F307" t="s">
+        <v>801</v>
+      </c>
+      <c r="G307" t="s">
+        <v>332</v>
+      </c>
+      <c r="H307" t="s">
+        <v>16</v>
+      </c>
+      <c r="I307" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" t="s">
+        <v>10</v>
+      </c>
+      <c r="B308" t="s">
+        <v>819</v>
+      </c>
+      <c r="C308" t="s">
+        <v>61</v>
+      </c>
+      <c r="D308" t="s">
+        <v>62</v>
+      </c>
+      <c r="E308" t="s">
+        <v>820</v>
+      </c>
+      <c r="F308" t="s">
+        <v>821</v>
+      </c>
+      <c r="G308" t="s">
+        <v>822</v>
+      </c>
+      <c r="H308" t="s">
+        <v>36</v>
+      </c>
+      <c r="I308" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309" t="s">
+        <v>10</v>
+      </c>
+      <c r="B309" t="s">
+        <v>824</v>
+      </c>
+      <c r="C309" t="s">
+        <v>411</v>
+      </c>
+      <c r="D309" t="s">
+        <v>139</v>
+      </c>
+      <c r="E309" t="s">
+        <v>825</v>
+      </c>
+      <c r="F309" t="s">
+        <v>821</v>
+      </c>
+      <c r="G309" t="s">
+        <v>40</v>
+      </c>
+      <c r="H309" t="s">
         <v>133</v>
       </c>
-      <c r="D137" t="s">
-[...83 lines deleted...]
-      <c r="F140" t="s">
+      <c r="I309" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" t="s">
+        <v>10</v>
+      </c>
+      <c r="B310" t="s">
+        <v>827</v>
+      </c>
+      <c r="C310" t="s">
+        <v>26</v>
+      </c>
+      <c r="D310" t="s">
+        <v>27</v>
+      </c>
+      <c r="E310" t="s">
+        <v>825</v>
+      </c>
+      <c r="F310" t="s">
+        <v>821</v>
+      </c>
+      <c r="G310" t="s">
+        <v>40</v>
+      </c>
+      <c r="H310" t="s">
+        <v>41</v>
+      </c>
+      <c r="I310" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" t="s">
+        <v>10</v>
+      </c>
+      <c r="B311" t="s">
+        <v>829</v>
+      </c>
+      <c r="C311" t="s">
+        <v>240</v>
+      </c>
+      <c r="D311" t="s">
         <v>13</v>
-      </c>
-[...4438 lines deleted...]
-        <v>810</v>
       </c>
       <c r="E311" t="s">
         <v>825</v>
       </c>
       <c r="F311" t="s">
+        <v>821</v>
+      </c>
+      <c r="G311" t="s">
+        <v>40</v>
+      </c>
+      <c r="H311" t="s">
+        <v>36</v>
+      </c>
+      <c r="I311" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" t="s">
+        <v>10</v>
+      </c>
+      <c r="B312" t="s">
+        <v>831</v>
+      </c>
+      <c r="C312" t="s">
+        <v>115</v>
+      </c>
+      <c r="D312" t="s">
+        <v>212</v>
+      </c>
+      <c r="E312" t="s">
+        <v>825</v>
+      </c>
+      <c r="F312" t="s">
+        <v>753</v>
+      </c>
+      <c r="G312" t="s">
+        <v>40</v>
+      </c>
+      <c r="H312" t="s">
+        <v>133</v>
+      </c>
+      <c r="I312" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" t="s">
+        <v>10</v>
+      </c>
+      <c r="B313" t="s">
+        <v>833</v>
+      </c>
+      <c r="C313" t="s">
+        <v>138</v>
+      </c>
+      <c r="D313" t="s">
+        <v>139</v>
+      </c>
+      <c r="E313" t="s">
+        <v>825</v>
+      </c>
+      <c r="F313" t="s">
+        <v>821</v>
+      </c>
+      <c r="G313" t="s">
+        <v>207</v>
+      </c>
+      <c r="H313" t="s">
+        <v>41</v>
+      </c>
+      <c r="I313" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" t="s">
+        <v>10</v>
+      </c>
+      <c r="B314" t="s">
+        <v>835</v>
+      </c>
+      <c r="C314" t="s">
+        <v>836</v>
+      </c>
+      <c r="D314" t="s">
         <v>13</v>
       </c>
-      <c r="G311" t="s">
-[...13 lines deleted...]
-      <c r="C312" t="s">
+      <c r="E314" t="s">
+        <v>837</v>
+      </c>
+      <c r="F314" t="s">
+        <v>801</v>
+      </c>
+      <c r="G314" t="s">
+        <v>40</v>
+      </c>
+      <c r="H314" t="s">
+        <v>36</v>
+      </c>
+      <c r="I314" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" t="s">
+        <v>10</v>
+      </c>
+      <c r="B315" t="s">
+        <v>839</v>
+      </c>
+      <c r="C315" t="s">
+        <v>44</v>
+      </c>
+      <c r="D315" t="s">
+        <v>27</v>
+      </c>
+      <c r="E315" t="s">
+        <v>837</v>
+      </c>
+      <c r="F315" t="s">
+        <v>840</v>
+      </c>
+      <c r="G315" t="s">
+        <v>40</v>
+      </c>
+      <c r="H315" t="s">
+        <v>41</v>
+      </c>
+      <c r="I315" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" t="s">
+        <v>10</v>
+      </c>
+      <c r="B316" t="s">
+        <v>782</v>
+      </c>
+      <c r="C316" t="s">
+        <v>97</v>
+      </c>
+      <c r="D316" t="s">
+        <v>27</v>
+      </c>
+      <c r="E316" t="s">
+        <v>842</v>
+      </c>
+      <c r="F316" t="s">
+        <v>842</v>
+      </c>
+      <c r="G316" t="s">
+        <v>207</v>
+      </c>
+      <c r="H316" t="s">
+        <v>23</v>
+      </c>
+      <c r="I316" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317" t="s">
+        <v>10</v>
+      </c>
+      <c r="B317" t="s">
+        <v>844</v>
+      </c>
+      <c r="C317" t="s">
+        <v>54</v>
+      </c>
+      <c r="D317" t="s">
+        <v>13</v>
+      </c>
+      <c r="E317" t="s">
+        <v>845</v>
+      </c>
+      <c r="F317" t="s">
+        <v>842</v>
+      </c>
+      <c r="G317" t="s">
+        <v>207</v>
+      </c>
+      <c r="H317" t="s">
+        <v>36</v>
+      </c>
+      <c r="I317" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" t="s">
+        <v>10</v>
+      </c>
+      <c r="B318" t="s">
+        <v>847</v>
+      </c>
+      <c r="C318" t="s">
+        <v>194</v>
+      </c>
+      <c r="D318" t="s">
+        <v>13</v>
+      </c>
+      <c r="E318" t="s">
+        <v>845</v>
+      </c>
+      <c r="F318" t="s">
+        <v>842</v>
+      </c>
+      <c r="G318" t="s">
+        <v>207</v>
+      </c>
+      <c r="H318" t="s">
+        <v>36</v>
+      </c>
+      <c r="I318" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" t="s">
+        <v>10</v>
+      </c>
+      <c r="B319" t="s">
+        <v>849</v>
+      </c>
+      <c r="C319" t="s">
+        <v>250</v>
+      </c>
+      <c r="D319" t="s">
+        <v>850</v>
+      </c>
+      <c r="E319" t="s">
+        <v>845</v>
+      </c>
+      <c r="F319" t="s">
+        <v>842</v>
+      </c>
+      <c r="G319" t="s">
+        <v>207</v>
+      </c>
+      <c r="H319" t="s">
+        <v>36</v>
+      </c>
+      <c r="I319" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" t="s">
+        <v>10</v>
+      </c>
+      <c r="B320" t="s">
+        <v>852</v>
+      </c>
+      <c r="C320" t="s">
+        <v>97</v>
+      </c>
+      <c r="D320" t="s">
+        <v>27</v>
+      </c>
+      <c r="E320" t="s">
+        <v>845</v>
+      </c>
+      <c r="F320" t="s">
+        <v>842</v>
+      </c>
+      <c r="G320" t="s">
+        <v>207</v>
+      </c>
+      <c r="H320" t="s">
+        <v>36</v>
+      </c>
+      <c r="I320" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10">
+      <c r="A321" t="s">
+        <v>10</v>
+      </c>
+      <c r="B321" t="s">
+        <v>854</v>
+      </c>
+      <c r="C321" t="s">
+        <v>81</v>
+      </c>
+      <c r="D321" t="s">
+        <v>27</v>
+      </c>
+      <c r="E321" t="s">
+        <v>845</v>
+      </c>
+      <c r="F321" t="s">
+        <v>842</v>
+      </c>
+      <c r="G321" t="s">
+        <v>207</v>
+      </c>
+      <c r="H321" t="s">
+        <v>36</v>
+      </c>
+      <c r="I321" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" t="s">
+        <v>10</v>
+      </c>
+      <c r="B322" t="s">
+        <v>856</v>
+      </c>
+      <c r="C322" t="s">
+        <v>857</v>
+      </c>
+      <c r="D322" t="s">
+        <v>13</v>
+      </c>
+      <c r="E322" t="s">
+        <v>845</v>
+      </c>
+      <c r="F322" t="s">
+        <v>858</v>
+      </c>
+      <c r="G322" t="s">
+        <v>207</v>
+      </c>
+      <c r="H322" t="s">
+        <v>533</v>
+      </c>
+      <c r="I322" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" t="s">
+        <v>10</v>
+      </c>
+      <c r="B323" t="s">
+        <v>860</v>
+      </c>
+      <c r="C323" t="s">
+        <v>84</v>
+      </c>
+      <c r="D323" t="s">
+        <v>13</v>
+      </c>
+      <c r="E323" t="s">
+        <v>861</v>
+      </c>
+      <c r="F323" t="s">
+        <v>862</v>
+      </c>
+      <c r="G323" t="s">
+        <v>207</v>
+      </c>
+      <c r="H323" t="s">
+        <v>36</v>
+      </c>
+      <c r="I323" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" t="s">
+        <v>10</v>
+      </c>
+      <c r="B324" t="s">
+        <v>864</v>
+      </c>
+      <c r="C324" t="s">
+        <v>865</v>
+      </c>
+      <c r="D324" t="s">
+        <v>62</v>
+      </c>
+      <c r="E324" t="s">
+        <v>861</v>
+      </c>
+      <c r="F324" t="s">
+        <v>862</v>
+      </c>
+      <c r="G324" t="s">
+        <v>40</v>
+      </c>
+      <c r="H324" t="s">
         <v>133</v>
       </c>
-      <c r="D312" t="s">
-[...22 lines deleted...]
-      <c r="C313" t="s">
+      <c r="I324" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" t="s">
+        <v>10</v>
+      </c>
+      <c r="B325" t="s">
+        <v>867</v>
+      </c>
+      <c r="C325" t="s">
+        <v>115</v>
+      </c>
+      <c r="D325" t="s">
+        <v>868</v>
+      </c>
+      <c r="E325" t="s">
+        <v>861</v>
+      </c>
+      <c r="F325" t="s">
+        <v>869</v>
+      </c>
+      <c r="G325" t="s">
+        <v>40</v>
+      </c>
+      <c r="H325" t="s">
         <v>133</v>
       </c>
-      <c r="D313" t="s">
-[...5 lines deleted...]
-      <c r="F313" t="s">
+      <c r="I325" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" t="s">
+        <v>10</v>
+      </c>
+      <c r="B326" t="s">
+        <v>871</v>
+      </c>
+      <c r="C326" t="s">
+        <v>93</v>
+      </c>
+      <c r="D326" t="s">
+        <v>27</v>
+      </c>
+      <c r="E326" t="s">
+        <v>861</v>
+      </c>
+      <c r="F326" t="s">
+        <v>842</v>
+      </c>
+      <c r="G326" t="s">
+        <v>207</v>
+      </c>
+      <c r="H326" t="s">
+        <v>41</v>
+      </c>
+      <c r="I326" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" t="s">
+        <v>10</v>
+      </c>
+      <c r="B327" t="s">
+        <v>873</v>
+      </c>
+      <c r="C327" t="s">
+        <v>391</v>
+      </c>
+      <c r="D327" t="s">
+        <v>27</v>
+      </c>
+      <c r="E327" t="s">
+        <v>861</v>
+      </c>
+      <c r="F327" t="s">
+        <v>862</v>
+      </c>
+      <c r="G327" t="s">
+        <v>207</v>
+      </c>
+      <c r="H327" t="s">
+        <v>36</v>
+      </c>
+      <c r="I327" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" t="s">
+        <v>10</v>
+      </c>
+      <c r="B328" t="s">
+        <v>875</v>
+      </c>
+      <c r="C328" t="s">
+        <v>26</v>
+      </c>
+      <c r="D328" t="s">
+        <v>27</v>
+      </c>
+      <c r="E328" t="s">
+        <v>861</v>
+      </c>
+      <c r="F328" t="s">
+        <v>842</v>
+      </c>
+      <c r="G328" t="s">
+        <v>207</v>
+      </c>
+      <c r="H328" t="s">
+        <v>36</v>
+      </c>
+      <c r="I328" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" t="s">
+        <v>10</v>
+      </c>
+      <c r="B329" t="s">
+        <v>877</v>
+      </c>
+      <c r="C329" t="s">
+        <v>163</v>
+      </c>
+      <c r="D329" t="s">
         <v>13</v>
       </c>
-      <c r="G313" t="s">
-[...22 lines deleted...]
-      <c r="F314" t="s">
+      <c r="E329" t="s">
+        <v>861</v>
+      </c>
+      <c r="F329" t="s">
+        <v>869</v>
+      </c>
+      <c r="G329" t="s">
+        <v>40</v>
+      </c>
+      <c r="H329" t="s">
+        <v>133</v>
+      </c>
+      <c r="I329" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" t="s">
+        <v>10</v>
+      </c>
+      <c r="B330" t="s">
+        <v>879</v>
+      </c>
+      <c r="C330" t="s">
+        <v>44</v>
+      </c>
+      <c r="D330" t="s">
+        <v>27</v>
+      </c>
+      <c r="E330" t="s">
+        <v>861</v>
+      </c>
+      <c r="F330" t="s">
+        <v>842</v>
+      </c>
+      <c r="G330" t="s">
+        <v>207</v>
+      </c>
+      <c r="H330" t="s">
+        <v>36</v>
+      </c>
+      <c r="I330" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" t="s">
+        <v>10</v>
+      </c>
+      <c r="B331" t="s">
+        <v>881</v>
+      </c>
+      <c r="C331" t="s">
+        <v>882</v>
+      </c>
+      <c r="D331" t="s">
         <v>13</v>
       </c>
-      <c r="G314" t="s">
-[...65 lines deleted...]
-      <c r="C317" t="s">
+      <c r="E331" t="s">
+        <v>861</v>
+      </c>
+      <c r="F331" t="s">
+        <v>869</v>
+      </c>
+      <c r="G331" t="s">
+        <v>40</v>
+      </c>
+      <c r="H331" t="s">
+        <v>133</v>
+      </c>
+      <c r="I331" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" t="s">
+        <v>10</v>
+      </c>
+      <c r="B332" t="s">
+        <v>884</v>
+      </c>
+      <c r="C332" t="s">
+        <v>39</v>
+      </c>
+      <c r="D332" t="s">
+        <v>27</v>
+      </c>
+      <c r="E332" t="s">
+        <v>861</v>
+      </c>
+      <c r="F332" t="s">
+        <v>862</v>
+      </c>
+      <c r="G332" t="s">
+        <v>207</v>
+      </c>
+      <c r="H332" t="s">
+        <v>36</v>
+      </c>
+      <c r="I332" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10">
+      <c r="A333" t="s">
+        <v>10</v>
+      </c>
+      <c r="B333" t="s">
+        <v>886</v>
+      </c>
+      <c r="C333" t="s">
+        <v>30</v>
+      </c>
+      <c r="D333" t="s">
+        <v>27</v>
+      </c>
+      <c r="E333" t="s">
+        <v>861</v>
+      </c>
+      <c r="F333" t="s">
+        <v>842</v>
+      </c>
+      <c r="G333" t="s">
+        <v>207</v>
+      </c>
+      <c r="H333" t="s">
+        <v>36</v>
+      </c>
+      <c r="I333" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" t="s">
+        <v>10</v>
+      </c>
+      <c r="B334" t="s">
+        <v>888</v>
+      </c>
+      <c r="C334" t="s">
+        <v>270</v>
+      </c>
+      <c r="D334" t="s">
+        <v>13</v>
+      </c>
+      <c r="E334" t="s">
+        <v>861</v>
+      </c>
+      <c r="F334" t="s">
+        <v>842</v>
+      </c>
+      <c r="G334" t="s">
+        <v>207</v>
+      </c>
+      <c r="H334" t="s">
+        <v>36</v>
+      </c>
+      <c r="I334" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" t="s">
+        <v>10</v>
+      </c>
+      <c r="B335" t="s">
+        <v>890</v>
+      </c>
+      <c r="C335" t="s">
         <v>87</v>
       </c>
-      <c r="D317" t="s">
-[...5 lines deleted...]
-      <c r="F317" t="s">
+      <c r="D335" t="s">
         <v>13</v>
       </c>
-      <c r="G317" t="s">
-[...2 lines deleted...]
-      <c r="H317" t="s">
+      <c r="E335" t="s">
+        <v>861</v>
+      </c>
+      <c r="F335" t="s">
         <v>842</v>
       </c>
-    </row>
-[...85 lines deleted...]
-      <c r="C321" t="s">
+      <c r="G335" t="s">
+        <v>207</v>
+      </c>
+      <c r="H335" t="s">
+        <v>41</v>
+      </c>
+      <c r="I335" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" t="s">
+        <v>10</v>
+      </c>
+      <c r="B336" t="s">
+        <v>892</v>
+      </c>
+      <c r="C336" t="s">
+        <v>893</v>
+      </c>
+      <c r="D336" t="s">
+        <v>322</v>
+      </c>
+      <c r="E336" t="s">
+        <v>861</v>
+      </c>
+      <c r="F336" t="s">
+        <v>842</v>
+      </c>
+      <c r="G336" t="s">
+        <v>207</v>
+      </c>
+      <c r="H336" t="s">
+        <v>36</v>
+      </c>
+      <c r="I336" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" t="s">
+        <v>10</v>
+      </c>
+      <c r="B337" t="s">
+        <v>895</v>
+      </c>
+      <c r="C337" t="s">
+        <v>138</v>
+      </c>
+      <c r="D337" t="s">
+        <v>139</v>
+      </c>
+      <c r="E337" t="s">
+        <v>861</v>
+      </c>
+      <c r="F337" t="s">
+        <v>869</v>
+      </c>
+      <c r="G337" t="s">
+        <v>40</v>
+      </c>
+      <c r="H337" t="s">
+        <v>133</v>
+      </c>
+      <c r="I337" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" t="s">
+        <v>10</v>
+      </c>
+      <c r="B338" t="s">
+        <v>897</v>
+      </c>
+      <c r="C338" t="s">
+        <v>400</v>
+      </c>
+      <c r="D338" t="s">
+        <v>20</v>
+      </c>
+      <c r="E338" t="s">
+        <v>861</v>
+      </c>
+      <c r="F338" t="s">
+        <v>842</v>
+      </c>
+      <c r="G338" t="s">
+        <v>207</v>
+      </c>
+      <c r="H338" t="s">
+        <v>41</v>
+      </c>
+      <c r="I338" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" t="s">
+        <v>10</v>
+      </c>
+      <c r="B339" t="s">
+        <v>899</v>
+      </c>
+      <c r="C339" t="s">
+        <v>78</v>
+      </c>
+      <c r="D339" t="s">
+        <v>27</v>
+      </c>
+      <c r="E339" t="s">
+        <v>861</v>
+      </c>
+      <c r="F339" t="s">
+        <v>862</v>
+      </c>
+      <c r="G339" t="s">
+        <v>207</v>
+      </c>
+      <c r="H339" t="s">
+        <v>36</v>
+      </c>
+      <c r="I339" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" t="s">
+        <v>10</v>
+      </c>
+      <c r="B340" t="s">
+        <v>901</v>
+      </c>
+      <c r="C340" t="s">
+        <v>71</v>
+      </c>
+      <c r="D340" t="s">
+        <v>72</v>
+      </c>
+      <c r="E340" t="s">
+        <v>861</v>
+      </c>
+      <c r="F340" t="s">
+        <v>862</v>
+      </c>
+      <c r="G340" t="s">
+        <v>207</v>
+      </c>
+      <c r="H340" t="s">
+        <v>36</v>
+      </c>
+      <c r="I340" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341" t="s">
+        <v>10</v>
+      </c>
+      <c r="B341" t="s">
+        <v>903</v>
+      </c>
+      <c r="C341" t="s">
+        <v>34</v>
+      </c>
+      <c r="D341" t="s">
+        <v>27</v>
+      </c>
+      <c r="E341" t="s">
+        <v>904</v>
+      </c>
+      <c r="F341" t="s">
+        <v>862</v>
+      </c>
+      <c r="G341" t="s">
+        <v>207</v>
+      </c>
+      <c r="H341" t="s">
+        <v>36</v>
+      </c>
+      <c r="I341" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" t="s">
+        <v>10</v>
+      </c>
+      <c r="B342" t="s">
+        <v>906</v>
+      </c>
+      <c r="C342" t="s">
+        <v>93</v>
+      </c>
+      <c r="D342" t="s">
+        <v>27</v>
+      </c>
+      <c r="E342" t="s">
+        <v>907</v>
+      </c>
+      <c r="F342" t="s">
+        <v>908</v>
+      </c>
+      <c r="G342" t="s">
+        <v>207</v>
+      </c>
+      <c r="H342" t="s">
+        <v>36</v>
+      </c>
+      <c r="I342" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" t="s">
+        <v>10</v>
+      </c>
+      <c r="B343" t="s">
+        <v>910</v>
+      </c>
+      <c r="C343" t="s">
+        <v>642</v>
+      </c>
+      <c r="D343" t="s">
+        <v>13</v>
+      </c>
+      <c r="E343" t="s">
+        <v>907</v>
+      </c>
+      <c r="F343" t="s">
+        <v>908</v>
+      </c>
+      <c r="G343" t="s">
+        <v>207</v>
+      </c>
+      <c r="H343" t="s">
+        <v>36</v>
+      </c>
+      <c r="I343" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" t="s">
+        <v>10</v>
+      </c>
+      <c r="B344" t="s">
+        <v>912</v>
+      </c>
+      <c r="C344" t="s">
+        <v>913</v>
+      </c>
+      <c r="D344" t="s">
+        <v>48</v>
+      </c>
+      <c r="E344" t="s">
+        <v>907</v>
+      </c>
+      <c r="F344" t="s">
+        <v>908</v>
+      </c>
+      <c r="G344" t="s">
+        <v>207</v>
+      </c>
+      <c r="H344" t="s">
+        <v>41</v>
+      </c>
+      <c r="I344" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" t="s">
+        <v>10</v>
+      </c>
+      <c r="B345" t="s">
+        <v>915</v>
+      </c>
+      <c r="C345" t="s">
+        <v>121</v>
+      </c>
+      <c r="D345" t="s">
+        <v>322</v>
+      </c>
+      <c r="E345" t="s">
+        <v>907</v>
+      </c>
+      <c r="F345" t="s">
+        <v>908</v>
+      </c>
+      <c r="G345" t="s">
+        <v>207</v>
+      </c>
+      <c r="H345" t="s">
+        <v>41</v>
+      </c>
+      <c r="I345" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" t="s">
+        <v>10</v>
+      </c>
+      <c r="B346" t="s">
+        <v>917</v>
+      </c>
+      <c r="C346" t="s">
+        <v>90</v>
+      </c>
+      <c r="D346" t="s">
+        <v>27</v>
+      </c>
+      <c r="E346" t="s">
+        <v>907</v>
+      </c>
+      <c r="F346" t="s">
+        <v>908</v>
+      </c>
+      <c r="G346" t="s">
+        <v>207</v>
+      </c>
+      <c r="H346" t="s">
+        <v>41</v>
+      </c>
+      <c r="I346" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" t="s">
+        <v>10</v>
+      </c>
+      <c r="B347" t="s">
+        <v>919</v>
+      </c>
+      <c r="C347" t="s">
+        <v>138</v>
+      </c>
+      <c r="D347" t="s">
+        <v>139</v>
+      </c>
+      <c r="E347" t="s">
+        <v>920</v>
+      </c>
+      <c r="F347" t="s">
+        <v>920</v>
+      </c>
+      <c r="G347" t="s">
+        <v>529</v>
+      </c>
+      <c r="H347" t="s">
+        <v>16</v>
+      </c>
+      <c r="I347" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" t="s">
+        <v>10</v>
+      </c>
+      <c r="B348" t="s">
+        <v>922</v>
+      </c>
+      <c r="C348" t="s">
         <v>39</v>
       </c>
-      <c r="D321" t="s">
-[...31 lines deleted...]
-      <c r="F322" t="s">
+      <c r="D348" t="s">
+        <v>27</v>
+      </c>
+      <c r="E348" t="s">
+        <v>923</v>
+      </c>
+      <c r="F348" t="s">
+        <v>924</v>
+      </c>
+      <c r="G348" t="s">
+        <v>40</v>
+      </c>
+      <c r="H348" t="s">
+        <v>133</v>
+      </c>
+      <c r="I348" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" t="s">
+        <v>10</v>
+      </c>
+      <c r="B349" t="s">
+        <v>926</v>
+      </c>
+      <c r="C349" t="s">
+        <v>93</v>
+      </c>
+      <c r="D349" t="s">
+        <v>27</v>
+      </c>
+      <c r="E349" t="s">
+        <v>923</v>
+      </c>
+      <c r="F349" t="s">
+        <v>924</v>
+      </c>
+      <c r="G349" t="s">
+        <v>40</v>
+      </c>
+      <c r="H349" t="s">
+        <v>133</v>
+      </c>
+      <c r="I349" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" t="s">
+        <v>10</v>
+      </c>
+      <c r="B350" t="s">
+        <v>927</v>
+      </c>
+      <c r="C350" t="s">
+        <v>26</v>
+      </c>
+      <c r="D350" t="s">
+        <v>27</v>
+      </c>
+      <c r="E350" t="s">
+        <v>923</v>
+      </c>
+      <c r="F350" t="s">
+        <v>924</v>
+      </c>
+      <c r="G350" t="s">
+        <v>40</v>
+      </c>
+      <c r="H350" t="s">
+        <v>133</v>
+      </c>
+      <c r="I350" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351" t="s">
+        <v>10</v>
+      </c>
+      <c r="B351" t="s">
+        <v>928</v>
+      </c>
+      <c r="C351" t="s">
+        <v>81</v>
+      </c>
+      <c r="D351" t="s">
+        <v>27</v>
+      </c>
+      <c r="E351" t="s">
+        <v>923</v>
+      </c>
+      <c r="F351" t="s">
+        <v>924</v>
+      </c>
+      <c r="G351" t="s">
+        <v>40</v>
+      </c>
+      <c r="H351" t="s">
+        <v>133</v>
+      </c>
+      <c r="I351" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352" t="s">
+        <v>10</v>
+      </c>
+      <c r="B352" t="s">
+        <v>929</v>
+      </c>
+      <c r="C352" t="s">
+        <v>44</v>
+      </c>
+      <c r="D352" t="s">
+        <v>27</v>
+      </c>
+      <c r="E352" t="s">
+        <v>923</v>
+      </c>
+      <c r="F352" t="s">
+        <v>924</v>
+      </c>
+      <c r="G352" t="s">
+        <v>40</v>
+      </c>
+      <c r="H352" t="s">
+        <v>133</v>
+      </c>
+      <c r="I352" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353" t="s">
+        <v>10</v>
+      </c>
+      <c r="B353" t="s">
+        <v>930</v>
+      </c>
+      <c r="C353" t="s">
+        <v>97</v>
+      </c>
+      <c r="D353" t="s">
+        <v>27</v>
+      </c>
+      <c r="E353" t="s">
+        <v>923</v>
+      </c>
+      <c r="F353" t="s">
+        <v>924</v>
+      </c>
+      <c r="G353" t="s">
+        <v>40</v>
+      </c>
+      <c r="H353" t="s">
+        <v>133</v>
+      </c>
+      <c r="I353" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" t="s">
+        <v>10</v>
+      </c>
+      <c r="B354" t="s">
+        <v>931</v>
+      </c>
+      <c r="C354" t="s">
+        <v>78</v>
+      </c>
+      <c r="D354" t="s">
+        <v>27</v>
+      </c>
+      <c r="E354" t="s">
+        <v>923</v>
+      </c>
+      <c r="F354" t="s">
+        <v>924</v>
+      </c>
+      <c r="G354" t="s">
+        <v>40</v>
+      </c>
+      <c r="H354" t="s">
+        <v>133</v>
+      </c>
+      <c r="I354" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" t="s">
+        <v>10</v>
+      </c>
+      <c r="B355" t="s">
+        <v>932</v>
+      </c>
+      <c r="C355" t="s">
+        <v>145</v>
+      </c>
+      <c r="D355" t="s">
+        <v>27</v>
+      </c>
+      <c r="E355" t="s">
+        <v>923</v>
+      </c>
+      <c r="F355" t="s">
+        <v>924</v>
+      </c>
+      <c r="G355" t="s">
+        <v>40</v>
+      </c>
+      <c r="H355" t="s">
+        <v>133</v>
+      </c>
+      <c r="I355" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" t="s">
+        <v>10</v>
+      </c>
+      <c r="B356" t="s">
+        <v>933</v>
+      </c>
+      <c r="C356" t="s">
+        <v>30</v>
+      </c>
+      <c r="D356" t="s">
+        <v>27</v>
+      </c>
+      <c r="E356" t="s">
+        <v>923</v>
+      </c>
+      <c r="F356" t="s">
+        <v>924</v>
+      </c>
+      <c r="G356" t="s">
+        <v>40</v>
+      </c>
+      <c r="H356" t="s">
+        <v>133</v>
+      </c>
+      <c r="I356" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10">
+      <c r="A357" t="s">
+        <v>10</v>
+      </c>
+      <c r="B357" t="s">
+        <v>934</v>
+      </c>
+      <c r="C357" t="s">
+        <v>84</v>
+      </c>
+      <c r="D357" t="s">
         <v>13</v>
       </c>
-      <c r="G322" t="s">
-[...39 lines deleted...]
-      <c r="C324" t="s">
+      <c r="E357" t="s">
+        <v>923</v>
+      </c>
+      <c r="F357" t="s">
+        <v>924</v>
+      </c>
+      <c r="G357" t="s">
+        <v>40</v>
+      </c>
+      <c r="H357" t="s">
         <v>133</v>
       </c>
-      <c r="D324" t="s">
-[...5 lines deleted...]
-      <c r="F324" t="s">
+      <c r="I357" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" t="s">
+        <v>10</v>
+      </c>
+      <c r="B358" t="s">
+        <v>935</v>
+      </c>
+      <c r="C358" t="s">
+        <v>121</v>
+      </c>
+      <c r="D358" t="s">
         <v>13</v>
       </c>
-      <c r="G324" t="s">
-[...85 lines deleted...]
-      <c r="A328" t="s">
+      <c r="E358" t="s">
+        <v>923</v>
+      </c>
+      <c r="F358" t="s">
+        <v>924</v>
+      </c>
+      <c r="G358" t="s">
+        <v>40</v>
+      </c>
+      <c r="H358" t="s">
+        <v>133</v>
+      </c>
+      <c r="I358" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359" t="s">
+        <v>10</v>
+      </c>
+      <c r="B359" t="s">
+        <v>936</v>
+      </c>
+      <c r="C359" t="s">
+        <v>138</v>
+      </c>
+      <c r="D359" t="s">
+        <v>139</v>
+      </c>
+      <c r="E359" t="s">
+        <v>923</v>
+      </c>
+      <c r="F359" t="s">
+        <v>924</v>
+      </c>
+      <c r="G359" t="s">
+        <v>40</v>
+      </c>
+      <c r="H359" t="s">
+        <v>133</v>
+      </c>
+      <c r="I359" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" t="s">
+        <v>10</v>
+      </c>
+      <c r="B360" t="s">
+        <v>938</v>
+      </c>
+      <c r="C360" t="s">
+        <v>90</v>
+      </c>
+      <c r="D360" t="s">
+        <v>27</v>
+      </c>
+      <c r="E360" t="s">
+        <v>923</v>
+      </c>
+      <c r="F360" t="s">
+        <v>924</v>
+      </c>
+      <c r="G360" t="s">
+        <v>40</v>
+      </c>
+      <c r="H360" t="s">
+        <v>133</v>
+      </c>
+      <c r="I360" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" t="s">
+        <v>10</v>
+      </c>
+      <c r="B361" t="s">
+        <v>939</v>
+      </c>
+      <c r="C361" t="s">
+        <v>34</v>
+      </c>
+      <c r="D361" t="s">
+        <v>27</v>
+      </c>
+      <c r="E361" t="s">
+        <v>923</v>
+      </c>
+      <c r="F361" t="s">
+        <v>924</v>
+      </c>
+      <c r="G361" t="s">
+        <v>40</v>
+      </c>
+      <c r="H361" t="s">
+        <v>133</v>
+      </c>
+      <c r="I361" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" t="s">
+        <v>10</v>
+      </c>
+      <c r="B362" t="s">
+        <v>940</v>
+      </c>
+      <c r="C362" t="s">
+        <v>138</v>
+      </c>
+      <c r="D362" t="s">
+        <v>139</v>
+      </c>
+      <c r="E362" t="s">
+        <v>941</v>
+      </c>
+      <c r="F362" t="s">
+        <v>941</v>
+      </c>
+      <c r="G362" t="s">
+        <v>529</v>
+      </c>
+      <c r="H362" t="s">
+        <v>16</v>
+      </c>
+      <c r="I362" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" t="s">
+        <v>10</v>
+      </c>
+      <c r="B363" t="s">
+        <v>943</v>
+      </c>
+      <c r="C363" t="s">
+        <v>264</v>
+      </c>
+      <c r="D363" t="s">
+        <v>265</v>
+      </c>
+      <c r="E363" t="s">
+        <v>944</v>
+      </c>
+      <c r="F363" t="s">
+        <v>945</v>
+      </c>
+      <c r="G363" t="s">
+        <v>946</v>
+      </c>
+      <c r="H363" t="s">
+        <v>363</v>
+      </c>
+      <c r="I363" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" t="s">
+        <v>10</v>
+      </c>
+      <c r="B364" t="s">
+        <v>948</v>
+      </c>
+      <c r="C364" t="s">
+        <v>57</v>
+      </c>
+      <c r="D364" t="s">
+        <v>58</v>
+      </c>
+      <c r="E364" t="s">
+        <v>944</v>
+      </c>
+      <c r="F364" t="s">
+        <v>945</v>
+      </c>
+      <c r="G364" t="s">
+        <v>207</v>
+      </c>
+      <c r="H364" t="s">
+        <v>363</v>
+      </c>
+      <c r="I364" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365" t="s">
+        <v>10</v>
+      </c>
+      <c r="B365" t="s">
+        <v>950</v>
+      </c>
+      <c r="C365" t="s">
+        <v>245</v>
+      </c>
+      <c r="D365" t="s">
+        <v>72</v>
+      </c>
+      <c r="E365" t="s">
+        <v>944</v>
+      </c>
+      <c r="F365" t="s">
+        <v>945</v>
+      </c>
+      <c r="G365" t="s">
+        <v>207</v>
+      </c>
+      <c r="H365" t="s">
+        <v>363</v>
+      </c>
+      <c r="I365" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" t="s">
+        <v>10</v>
+      </c>
+      <c r="B366" t="s">
+        <v>951</v>
+      </c>
+      <c r="C366" t="s">
+        <v>491</v>
+      </c>
+      <c r="D366" t="s">
+        <v>952</v>
+      </c>
+      <c r="E366" t="s">
+        <v>944</v>
+      </c>
+      <c r="F366" t="s">
+        <v>945</v>
+      </c>
+      <c r="G366" t="s">
+        <v>207</v>
+      </c>
+      <c r="H366" t="s">
+        <v>363</v>
+      </c>
+      <c r="I366" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" t="s">
+        <v>10</v>
+      </c>
+      <c r="B367" t="s">
+        <v>954</v>
+      </c>
+      <c r="C367" t="s">
+        <v>955</v>
+      </c>
+      <c r="D367" t="s">
+        <v>698</v>
+      </c>
+      <c r="E367" t="s">
+        <v>956</v>
+      </c>
+      <c r="F367" t="s">
+        <v>945</v>
+      </c>
+      <c r="G367" t="s">
+        <v>207</v>
+      </c>
+      <c r="H367" t="s">
+        <v>41</v>
+      </c>
+      <c r="I367" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" t="s">
+        <v>10</v>
+      </c>
+      <c r="B368" t="s">
+        <v>958</v>
+      </c>
+      <c r="C368" t="s">
+        <v>61</v>
+      </c>
+      <c r="D368" t="s">
+        <v>62</v>
+      </c>
+      <c r="E368" t="s">
+        <v>956</v>
+      </c>
+      <c r="F368" t="s">
+        <v>945</v>
+      </c>
+      <c r="G368" t="s">
+        <v>207</v>
+      </c>
+      <c r="H368" t="s">
+        <v>41</v>
+      </c>
+      <c r="I368" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369" t="s">
+        <v>10</v>
+      </c>
+      <c r="B369" t="s">
+        <v>960</v>
+      </c>
+      <c r="C369" t="s">
+        <v>115</v>
+      </c>
+      <c r="D369" t="s">
         <v>868</v>
       </c>
-      <c r="B328" t="s">
-[...883 lines deleted...]
-      <c r="B362" t="s">
+      <c r="E369" t="s">
+        <v>956</v>
+      </c>
+      <c r="F369" t="s">
+        <v>945</v>
+      </c>
+      <c r="G369" t="s">
+        <v>207</v>
+      </c>
+      <c r="H369" t="s">
+        <v>41</v>
+      </c>
+      <c r="I369" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" t="s">
+        <v>10</v>
+      </c>
+      <c r="B370" t="s">
+        <v>962</v>
+      </c>
+      <c r="C370" t="s">
+        <v>19</v>
+      </c>
+      <c r="D370" t="s">
+        <v>27</v>
+      </c>
+      <c r="E370" t="s">
+        <v>956</v>
+      </c>
+      <c r="F370" t="s">
+        <v>945</v>
+      </c>
+      <c r="G370" t="s">
+        <v>207</v>
+      </c>
+      <c r="H370" t="s">
+        <v>41</v>
+      </c>
+      <c r="I370" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" t="s">
+        <v>10</v>
+      </c>
+      <c r="B371" t="s">
+        <v>964</v>
+      </c>
+      <c r="C371" t="s">
+        <v>965</v>
+      </c>
+      <c r="D371" t="s">
+        <v>952</v>
+      </c>
+      <c r="E371" t="s">
+        <v>966</v>
+      </c>
+      <c r="F371" t="s">
+        <v>967</v>
+      </c>
+      <c r="G371" t="s">
+        <v>968</v>
+      </c>
+      <c r="H371" t="s">
+        <v>969</v>
+      </c>
+      <c r="I371" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" t="s">
+        <v>10</v>
+      </c>
+      <c r="B372" t="s">
+        <v>971</v>
+      </c>
+      <c r="C372" t="s">
         <v>245</v>
       </c>
-      <c r="C362" t="s">
-[...261 lines deleted...]
-      </c>
       <c r="D372" t="s">
-        <v>934</v>
+        <v>72</v>
       </c>
       <c r="E372" t="s">
-        <v>935</v>
+        <v>966</v>
       </c>
       <c r="F372" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="G372" t="s">
-        <v>364</v>
+        <v>968</v>
       </c>
       <c r="H372" t="s">
-        <v>964</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:8">
+        <v>969</v>
+      </c>
+      <c r="I372" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10">
       <c r="A373" t="s">
-        <v>965</v>
+        <v>10</v>
       </c>
       <c r="B373" t="s">
-        <v>266</v>
+        <v>973</v>
       </c>
       <c r="C373" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D373" t="s">
-        <v>938</v>
+        <v>265</v>
       </c>
       <c r="E373" t="s">
-        <v>939</v>
+        <v>966</v>
       </c>
       <c r="F373" t="s">
-        <v>940</v>
+        <v>967</v>
       </c>
       <c r="G373" t="s">
-        <v>941</v>
+        <v>968</v>
       </c>
       <c r="H373" t="s">
+        <v>969</v>
+      </c>
+      <c r="I373" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" t="s">
+        <v>10</v>
+      </c>
+      <c r="B374" t="s">
+        <v>975</v>
+      </c>
+      <c r="C374" t="s">
+        <v>57</v>
+      </c>
+      <c r="D374" t="s">
+        <v>976</v>
+      </c>
+      <c r="E374" t="s">
         <v>966</v>
+      </c>
+      <c r="F374" t="s">
+        <v>967</v>
+      </c>
+      <c r="G374" t="s">
+        <v>968</v>
+      </c>
+      <c r="H374" t="s">
+        <v>969</v>
+      </c>
+      <c r="I374" t="s">
+        <v>970</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">