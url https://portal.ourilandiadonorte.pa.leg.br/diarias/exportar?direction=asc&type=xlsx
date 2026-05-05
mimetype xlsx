--- v0 (2026-02-05)
+++ v1 (2026-05-05)
@@ -12,7295 +12,1220 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
   <si>
     <t>Nº Portaria</t>
   </si>
   <si>
     <t>Beneficiário</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Data Ida</t>
   </si>
   <si>
     <t>Data Volta</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo</t>
   </si>
   <si>
+    <t>00016/2026</t>
+  </si>
+  <si>
+    <t>Emanuel da Silva Moraes</t>
+  </si>
+  <si>
+    <t>Motorista</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>Marabá- PA</t>
+  </si>
+  <si>
+    <t>1.000,00</t>
+  </si>
+  <si>
+    <t>Agenda institucional no INCRA, na condição de motorista, realizando o transporte dos parlamentares para reunião com o superintendente e com o vereador presidente Márcio Oliveira da Silva, com a finalidade de atender pautas de interesse coletivo do município</t>
+  </si>
+  <si>
     <t>00017/2026</t>
   </si>
   <si>
-    <t>Emanuel da Silva Moraes</t>
-[...4 lines deleted...]
-  <si>
     <t>18/01/2026</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>Brasilia-DF</t>
   </si>
   <si>
     <t>4.200,00</t>
   </si>
   <si>
     <t>Conduzir o veículo oficial, realizando o transporte dos servidores da Câmara Municipal que participarão do 657º Curso sobre Sessão Legislativa e Governança Parlamentar. O deslocamento é necessário para garantir o cumprimento da agenda institucional.</t>
   </si>
   <si>
+    <t>00018/2026</t>
+  </si>
+  <si>
+    <t>Moacir Dias Cordeiro</t>
+  </si>
+  <si>
+    <t>Conduzir o veículo oficial, realizando o transporte dos servidores da Câmara Municipal que participarão do 657º Curso sobre Sessão Legislativa e Governança Parlamentar.</t>
+  </si>
+  <si>
     <t>00019/2026</t>
   </si>
   <si>
     <t>Thiago Henrique Santos França</t>
   </si>
   <si>
     <t>Assessor Especial do gabinete da Presidência</t>
   </si>
   <si>
     <t>9.800,00</t>
   </si>
   <si>
     <t>A participação do assessor parlamentar no 657º Curso sobre Sessão Legislativa e Governança Parlamentar, a ser realizado de 20 a 23 de janeiro, em Brasília/DF, justifica-se pela necessidade de aprimoramento técnico nas atividades do Poder Legislativo. O curso contribuirá para a melhoria do suporte ao mandato parlamentar, por meio da atualização sobre organização das sessões, governança, planejamento e práticas administrativas, atendendo ao interesse público e ao fortalecimento dos trabalhos legislativos.</t>
   </si>
   <si>
-    <t>00018/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>00020/2026</t>
   </si>
   <si>
     <t>Israel Maciel de Souza Silva</t>
   </si>
   <si>
     <t>Diretor de Transparencia</t>
   </si>
   <si>
     <t>Participação no 657º Curso sobre Sessão Legislativa e Governança Parlamentar, a ser realizado no período de 20 a 23 de janeiro, em Brasília/DF, pela necessidade de aprimorar meus conhecimentos técnicos nas atividades relacionadas à transparência, governança e gestão pública no âmbito do Poder Legislativo. A capacitação contribuirá para o fortalecimento das práticas de transparência, controle e organização administrativa.</t>
   </si>
   <si>
+    <t>00021/2026</t>
+  </si>
+  <si>
+    <t>Closivaldo Lisboa França</t>
+  </si>
+  <si>
+    <t>Chefe do Departamento de Frotas</t>
+  </si>
+  <si>
+    <t>Participação no 657º Curso sobre Sessão Legislativa e Governança Parlamentar, que será realizado no período de 20 a 23 de janeiro, em Brasília/DF, pela necessidade de aprimorar meus conhecimentos técnicos nas atividades do Poder Legislativo.</t>
+  </si>
+  <si>
     <t>00022/2026</t>
   </si>
   <si>
     <t>Luiz Felipe Marinho Oliveira</t>
   </si>
   <si>
     <t>Assessor Parlamentar</t>
   </si>
   <si>
     <t>Participação no 657º Curso sobre Sessão Legislativa e Governança Parlamentar, que será realizado no período de 20 a 23 de janeiro, em Brasília/DF, pela necessidade de aprimorar meus conhecimentos técnicos nas atividades do Poder Legislativo. A capacitação contribuirá para a melhoria do suporte ao mandato parlamentar, especialmente na organização das sessões, planejamento, governança e rotinas administrativas, atendendo ao interesse público e ao fortalecimento dos trabalhos legislativos.</t>
   </si>
   <si>
     <t>00023/2026</t>
   </si>
   <si>
     <t>Lucas Eduardo de Sousa</t>
   </si>
   <si>
     <t>Gestor de Compras</t>
   </si>
   <si>
     <t>Participar do curso sobre sessão legislativa e governança parlamentar: Estruturação, Planejamento e liderança nas atividades do legislativo.</t>
   </si>
   <si>
     <t>00024/2026</t>
   </si>
   <si>
     <t>Antonio Ronaldo Alencar</t>
   </si>
   <si>
     <t>Técnico Legislativo</t>
   </si>
   <si>
     <t>Participar do Curso do curso sobre sessão legislativa e governança parlamentar.</t>
   </si>
   <si>
-    <t>00021/2026</t>
-[...8 lines deleted...]
-    <t>Participação no 657º Curso sobre Sessão Legislativa e Governança Parlamentar, que será realizado no período de 20 a 23 de janeiro, em Brasília/DF, pela necessidade de aprimorar meus conhecimentos técnicos nas atividades do Poder Legislativo.</t>
+    <t>Ozenilto Bueno dos Reis</t>
+  </si>
+  <si>
+    <t>Assessor Especial</t>
+  </si>
+  <si>
+    <t>Marabá-PA</t>
+  </si>
+  <si>
+    <t>No exercício da função de assessor especial da Presidência, irei ao INCRA para reunião com o superintendente, acompanhando os parlamentares vereador Raimundo e o vereador presidente Márcio.</t>
   </si>
   <si>
     <t>00025/2026</t>
   </si>
   <si>
-    <t>15/01/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>400,00</t>
   </si>
   <si>
     <t>Condução de veículo oficial com parlamentares em cumprimento de agenda oficial.</t>
   </si>
   <si>
-    <t>00016/2026</t>
-[...32 lines deleted...]
-    <t>480/2025</t>
+    <t>00035/2026</t>
+  </si>
+  <si>
+    <t>Assessor Especial do Gabinete da Presidência</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>08/02/2026</t>
+  </si>
+  <si>
+    <t>Brasília-DF</t>
+  </si>
+  <si>
+    <t>Participação no 659º Curso sobre Governança Pública e Controle Interno Municipal, em Brasília/DF, teve como finalidade o aperfeiçoamento técnico do agente público. O curso contribui para o fortalecimento da atuação legislativa, especialmente na fiscalização, transparência e correta aplicação dos recursos públicos.</t>
+  </si>
+  <si>
+    <t>00036/2026</t>
+  </si>
+  <si>
+    <t>Raimundo de Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>00037/2026</t>
+  </si>
+  <si>
+    <t>Walmy Cesar Costa Rodrigues</t>
+  </si>
+  <si>
+    <t>Curso de Capacitação para Governança Parlamentar</t>
+  </si>
+  <si>
+    <t>00038/2026</t>
+  </si>
+  <si>
+    <t>Elaine Ramos Santos</t>
+  </si>
+  <si>
+    <t>Gestor de Patrimônio e Almoxarifado</t>
+  </si>
+  <si>
+    <t>Curso de Capacitação</t>
+  </si>
+  <si>
+    <t>00039/2026</t>
+  </si>
+  <si>
+    <t>Edivaldo Borges Gomes</t>
+  </si>
+  <si>
+    <t>Fazer curso de CAPACITAÇÃO ESTRATÉGICA PARA VEREADORES E AGENTES PÚBLICOS NO FORTALECIMENTO DA GESTÃO LOCAL</t>
+  </si>
+  <si>
+    <t>00040/2026</t>
+  </si>
+  <si>
+    <t>Conduzir os servidores até a cidade de Brasília/DF, onde participarão de curso de capacitação no Confort Hotel, tendo em vista a necessidade de deslocamento.</t>
+  </si>
+  <si>
+    <t>00041/2026</t>
+  </si>
+  <si>
+    <t>Wesley Francisco de Souza</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>8.400,00</t>
+  </si>
+  <si>
+    <t>Participar do 659º curso sobre governança pública e controle interno municipal.</t>
+  </si>
+  <si>
+    <t>00045/2026</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>Belém/PA</t>
+  </si>
+  <si>
+    <t>7.000,00</t>
+  </si>
+  <si>
+    <t>A viagem tem por finalidade o cumprimento de agendas institucionais junto ao TCM/PA, ALEPA e SEDUC/PA, visando protocolar solicitação de prorrogação de prazo para prestação de contas, tratar de assuntos administrativos e institucionais de interesse do município, bem como protocolar requerimento de vagas de professores e participar de reunião institucional para tratar de demandas educacionais.</t>
+  </si>
+  <si>
+    <t>00046/2026</t>
+  </si>
+  <si>
+    <t>ASSESSOR ESPECIAL DO GABINETE DA PRESIDÊNCIA</t>
+  </si>
+  <si>
+    <t>Será realizada viagem oficial à cidade de Belém/PA, com o objetivo de cumprir agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA), ocasião em que haverá visita ao Gabinete do Deputado Estadual Fábio Figueira para apresentação e formalização de solicitações de recursos destinados ao município de Ourilândia do Norte. No Tribunal de Contas dos Municípios do Estado do Pará (TCM/PA), com a finalidade de acompanhar as ações do Poder Executivo Municipal de Ourilândia do Norte, bem como obter orientações técnicas e esclarecimentos voltados ao fortalecimento da Gestão Pública Municipal.</t>
+  </si>
+  <si>
+    <t>00047/2026</t>
+  </si>
+  <si>
+    <t>3.000,00</t>
+  </si>
+  <si>
+    <t>O deslocamento de viagem oficial com veículo da Câmara Municipal, tendo o motorista designado a responsabilidade de conduzir servidores da Câmara Municipal de Ourilândia do Norte/PA aos órgãos TCM/PA, ALEPA e SEDUC/PA, para cumprimento de agenda institucional relacionada à prestação de contas, encaminhamentos administrativos e demandas educacionais de interesse do município, garantindo o regular andamento das atividades institucionais.</t>
+  </si>
+  <si>
+    <t>00048/2026</t>
+  </si>
+  <si>
+    <t>Eduardo Bismarc Pereira da Silva</t>
+  </si>
+  <si>
+    <t>Assessor Jurídico</t>
+  </si>
+  <si>
+    <t>TCM/PA Finalidade: Protocolar solicitação de prorrogação de prazo para prestação de contas referente ao período de janeiro a março do ano de 2025, junto à Coordenadora de Equipe de Fiscalização. – ALEPA Finalidade: Tratar de assuntos de interesse desta municipalidade junto ao Gabinete do Deputado Estadual Chicão, visando encaminhamentos administrativos e institucionais. SEDUC/PA Finalidade: Protocolar requerimento de solicitação de vagas de professores para a Escola Romildo Veloso e Silva, bem como participar de reunião institucional com o Sr. Diego H. M. Maia, atuante na Secretaria de Estado da Educação do Pará, para tratar de demandas relacionadas à referida unidade escolar e demais assuntos educacionais de interesse do município.</t>
+  </si>
+  <si>
+    <t>00049/2026</t>
+  </si>
+  <si>
+    <t>José Roberto Pinheiro dos Santos</t>
+  </si>
+  <si>
+    <t>TCM/PA – Finalidade: Protocolar solicitação de prorrogação de prazo para prestação de contas, referente ao período de janeiro a março do exercício de 2025, junto à Coordenadora da Equipe de Fiscalização, ALEPA – Finalidade: Tratar de assuntos de interesse desta municipalidade junto ao Gabinete do Deputado Estadual Chicão, visando aos devidos encaminhamentos administrativos e institucionais e SEDUC/PA – Finalidade: Protocolar requerimento de solicitação de vagas de professores para a Escola Romildo Veloso e Silva, bem como participar de reunião institucional com o Sr. Diego H. M. Maia, servidor atuante na Secretaria de Estado da Educação do Pará, para tratar de demandas relacionadas à referida unidade escolar e demais assuntos educacionais de interesse do município.</t>
+  </si>
+  <si>
+    <t>00053/2026</t>
+  </si>
+  <si>
+    <t>Renivaldo Martins Nunes</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>Reuniões institucionais com os Deputados Federais Celso Sabino e Keniston Braga, com a finalidade de solicitar a destinação de veículos, sendo um para atender as demandas do Conselho Tutelar, visando fortalecer a proteção e o atendimento às crianças e adolescentes do município, e outro para a Secretaria Municipal de Promoção Social, a fim de aprimorar os serviços prestados às famílias em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>00054/2026</t>
   </si>
   <si>
     <t>Márcio Oliveira da Silva</t>
   </si>
   <si>
     <t>Parlamentar Presidente</t>
   </si>
   <si>
-    <t>19/12/2025</t>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>Belém-PA</t>
+  </si>
+  <si>
+    <t>Viagem institucional a Belém/PA para cumprimento de agenda junto ao Tribunal de Contas dos Municípios do Estado do Pará (TCM/PA), à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB), com a finalidade de tratar de assuntos de interesse do município, acompanhamento de demandas administrativas, articulação institucional e busca de benefícios e projetos voltados à população.</t>
+  </si>
+  <si>
+    <t>00055/2026</t>
+  </si>
+  <si>
+    <t>Reginaldo Pereira da Silva</t>
+  </si>
+  <si>
+    <t>Visita ao gabinete itinerante do deputado federal Antônio doido, COHAB e alepa em Belém para tratar de assuntos do município.</t>
+  </si>
+  <si>
+    <t>00057/2026</t>
+  </si>
+  <si>
+    <t>Reunião com Dep. Estadual Torrinho Torres para apresentar demandas do município voltadas para o esporte juvenil, com o intuito, de firmar parcerias e apoio dos Deputados para impulsionar os jovens atletas Ourilandenses.</t>
+  </si>
+  <si>
+    <t>00058/2026</t>
+  </si>
+  <si>
+    <t>Conduzirei o veículo oficial para que os Vereadores e Assessores participem das agendas oficiais previstas em Brasília, com o objetivo de que os vereadores busquem recursos para a população de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00059/2026</t>
+  </si>
+  <si>
+    <t>Viagem a Belém/PA para agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Secretaria de Estado de Esporte e Lazer (SEEL), com o objetivo de tratar de demandas do Município voltadas ao fortalecimento do esporte, assessorando o Vereador Raimundin.</t>
+  </si>
+  <si>
+    <t>00061/2026</t>
+  </si>
+  <si>
+    <t>Chefe do Departamento de Frota</t>
+  </si>
+  <si>
+    <t>Viagem para Belém, juntamente com os Vereadores e Assessores, para o cumprimento de agendas oficiais previamente agendada, com a finalidade de tratar de assuntos institucionais de interesse do município, bem como articular demandas, buscar recursos e firmar parcerias em benefício da população.</t>
+  </si>
+  <si>
+    <t>00062/2026</t>
   </si>
   <si>
     <t>Belém - PA</t>
   </si>
   <si>
+    <t>Agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Secretaria de Estado de Esporte e Lazer (SEEL), com o objetivo de apresentar demandas do Município voltadas ao fortalecimento do esporte, buscando parcerias, apoio institucional e recursos para incentivo aos atletas e projetos esportivos locais.</t>
+  </si>
+  <si>
+    <t>00064/2026</t>
+  </si>
+  <si>
+    <t>Nailton da Conceição Sousa</t>
+  </si>
+  <si>
+    <t>MOTORISTA</t>
+  </si>
+  <si>
+    <t>Conduzirei o veículo oficial para realizar o deslocamento dos Vereadores e Assessores que participarão das agendas oficiais previstas em Belém, com a finalidade de tratar de assuntos institucionais de interesse do município, bem como viabilizar a captação de recursos e a formalização de parcerias que beneficiem a população de Ourilândia.</t>
+  </si>
+  <si>
+    <t>00065/2026</t>
+  </si>
+  <si>
+    <t>Realizarei o deslocamento com o veículo oficial para que os Vereadores e Assessores participem das agendas oficiais previstas em Belém, na Assembleia Legislativa do Estado do Pará (ALEPA) e na Secretaria de Esporte e Lazer.</t>
+  </si>
+  <si>
+    <t>00066/2026</t>
+  </si>
+  <si>
+    <t>Lucas Eduardo de Sousa e Silva</t>
+  </si>
+  <si>
+    <t>GESTOR DE COMPRAS</t>
+  </si>
+  <si>
+    <t>Justifica-se o deslocamento do Diretor de Compras à cidade de Belém/PA para comparecer à Assembleia Legislativa do Estado do Pará e à Companhia de Habitação do Estado do Pará, a fim de tratar de assuntos institucionais e administrativos de interesse desta Administração, visando garantir a regularidade dos procedimentos e o adequado alinhamento das demandas junto aos referidos órgãos.</t>
+  </si>
+  <si>
+    <t>00067/2026</t>
+  </si>
+  <si>
+    <t>Charles Gutiere Martins de Melo</t>
+  </si>
+  <si>
+    <t>Brasília/DF</t>
+  </si>
+  <si>
+    <t>Viagem a Brasília/DF para reuniões institucionais com os Deputados Federais Celso Sabino e Keniston Braga, com a finalidade de solicitar a destinação de veículos, sendo um para atender as demandas do Conselho Tutelar, visando fortalecer a proteção e o atendimento às crianças e adolescentes do município, e outro para a Secretaria Municipal de Promoção Social, a fim de aprimorar os serviços prestados às famílias em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>00068/2026</t>
+  </si>
+  <si>
+    <t>Marcos Gianezini</t>
+  </si>
+  <si>
+    <t>ASSESSOR PARLAMENTAR</t>
+  </si>
+  <si>
+    <t>Viagem a Brasília/DF para assessorar o Vereador Renivaldo Martins, em reuniões institucionais com os Deputados Federais Celso Sabino e Keniston Braga.</t>
+  </si>
+  <si>
+    <t>00070/2026</t>
+  </si>
+  <si>
+    <t>Elian Jadson Ascenção Silva</t>
+  </si>
+  <si>
+    <t>OUVIDOR</t>
+  </si>
+  <si>
+    <t>Participação nos Módulos I, II e III do 662º Curso de Capacitação: Liderança e Modernização da Câmara Municipal em 2026 – Como Fortalecer o Seu Trabalho.</t>
+  </si>
+  <si>
+    <t>00071/2026</t>
+  </si>
+  <si>
+    <t>Genivan da Mata</t>
+  </si>
+  <si>
+    <t>reuniões a serem realizadas em Belém, na Assembleia Legislativa do Estado do Pará (ALEPA), na Companhia de Habitação do Estado do Pará (COHAB) e no Gabinete Itinerante do Deputado Federal Antônio Leocádio dos Santos (Antônio Doido), têm como objetivo tratar de demandas relacionadas à política habitacional e à regularização fundiária no Estado do Pará. Os encontros visam alinhar ações institucionais, discutir encaminhamentos e buscar soluções efetivas para melhoria das condições de moradia da população.</t>
+  </si>
+  <si>
+    <t>00072/2026</t>
+  </si>
+  <si>
+    <t>Cleber Soares de Oliveira</t>
+  </si>
+  <si>
+    <t>O deslocamento à cidade de Belém tem como objetivo cumprir agenda no Gabinete de Apoio do Deputado Federal Antônio Doido e na Assembleia Legislativa do Estado do Pará (ALEPA), visando a captação de recursos para atender às demandas prioritárias do município de Ourilândia do Norte, especialmente nas áreas de saúde, educação, infraestrutura e políticas públicas em geral, beneficiando diretamente a população local.</t>
+  </si>
+  <si>
+    <t>00073/2026</t>
+  </si>
+  <si>
+    <t>A visita à ALEPA tem como objetivo tratar de demandas parlamentares de interesse do município, acompanhamento de projetos, articulação institucional e busca de apoio para ações voltadas ao desenvolvimento local. Junto ao TCM/PA, a agenda visa obter orientações técnicas, acompanhamento de processos e esclarecimentos quanto a procedimentos administrativos e prestação de contas. Na COHAB, o objetivo é tratar de assuntos relacionados a programas habitacionais, regularização e possíveis parcerias voltadas à melhoria das condições de moradia da população</t>
+  </si>
+  <si>
+    <t>00074/2026</t>
+  </si>
+  <si>
+    <t>Raimundo Rodrigues Lopes</t>
+  </si>
+  <si>
+    <t>CHEFE DE GABINETE DA PRESIDÊNCIA</t>
+  </si>
+  <si>
+    <t>O presente pedido para cumprimento de agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA), na Companhia de Habitação do Estado do Pará (COHAB) e no Tribunal de Contas dos Municípios do Estado do Pará (TCM-PA), com a finalidade de tratar de demandas de interesse do município e acompanhar processos administrativos relevantes ao exercício da função de Chefe de Gabinete.</t>
+  </si>
+  <si>
+    <t>00082/2026</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento até Belém/PA, conduzindo o Parlamentar para cumprimento de agenda oficial na Assembleia Legislativa do Estado do Pará (ALEPA) e no Departamento de Trânsito do Estado do Pará (DETRAN/PA), para tratar de assuntos de interesse do município.</t>
+  </si>
+  <si>
+    <t>00084/2026</t>
+  </si>
+  <si>
+    <t>Euder da Costa Leite</t>
+  </si>
+  <si>
+    <t>A presente viagem do Vereador Euder Leite à cidade de Belém/PA justifica-se pela necessidade de cumprimento de agenda institucional e política, com a realização de reunião com o Presidente da ALEPA, reunião com o Chefe da Casa Civil do Estado e reunião com o Diretor do DETRAN/PA, visando tratar de demandas de interesse público, articulação de parcerias e encaminhamento de pleitos relevantes em benefício do município de Ourilândia do Norte/PA e de sua população.</t>
+  </si>
+  <si>
+    <t>00085/2026</t>
+  </si>
+  <si>
+    <t>Fabrício Calil Galvão Ferreira</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>5.600,00</t>
+  </si>
+  <si>
+    <t>Eu, Fabrício, Vereador do município de Ourilândia do Norte, venho por meio desta justificar meu deslocamento à cidade de Belém, no período de 02 a 05, com a finalidade de cumprir agenda institucional no gabinete do Deputado Estadual Torrinho Torres, para tratar de assuntos de interesse público e demandas voltadas ao desenvolvimento do município.</t>
+  </si>
+  <si>
+    <t>00086/2026</t>
+  </si>
+  <si>
+    <t>Leilynanda Pereira Peres</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>A solicitação se justifica pela necessidade de assessoramento direto durante os compromissos, incluindo organização de documentos, registros administrativos, acompanhamento das reuniões e suporte técnico nas tratativas de demandas de interesse público voltadas ao município.</t>
+  </si>
+  <si>
+    <t>00089/2026</t>
+  </si>
+  <si>
+    <t>Gleiciane Ferras Sousa</t>
+  </si>
+  <si>
+    <t>Participar de reunião junto ao gabinete do Deputado Federal Antônio ´Doido, levando demandas dos munícipes - Encontro de Mulheres, conversando com elas.</t>
+  </si>
+  <si>
+    <t>00091/2026</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>Redenção/PA</t>
+  </si>
+  <si>
+    <t>A viagem será realizada para encaminhar o veículo oficial VW Nivus à revisão periódica, em razão de ter atingido a quilometragem prevista pelo fabricante. O serviço será realizado na concessionária NB Automóveis Volkswagen, no município de Redenção/PA, garantindo a manutenção preventiva e o bom funcionamento do veículo.</t>
+  </si>
+  <si>
+    <t>00093/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na próxima semana, ocasião em que cumprirei agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB/PA), para tratativas institucionais, na condição de Presidente.</t>
+  </si>
+  <si>
+    <t>00094/2026</t>
+  </si>
+  <si>
+    <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na próxima semana, ocasião em que cumprirei agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB/PA), para tratativas institucionais, juntamente com o Vereador Presidente.</t>
+  </si>
+  <si>
+    <t>00095/2026</t>
+  </si>
+  <si>
+    <t>Gestor De Frota</t>
+  </si>
+  <si>
+    <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na ocasião em que cumprirei agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB/PA).</t>
+  </si>
+  <si>
+    <t>00096/2026</t>
+  </si>
+  <si>
+    <t>Henrique Santos França</t>
+  </si>
+  <si>
+    <t>A viagem tem como objetivo assessorar o vereador em agenda institucional na ALEPA (Assembleia Legislativa do Estado do Pará) e na COHAB (Companhia de Habitação), contribuindo na articulação de demandas do município, acompanhamento de reuniões e apoio na captação de recursos e projetos de interesse público.</t>
+  </si>
+  <si>
+    <t>00097/2026</t>
+  </si>
+  <si>
+    <t>DIRETOR DE TRANSPARÊNCIA</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>00098/2026</t>
+  </si>
+  <si>
+    <t>Em cumprimento de agenda oficial na Assembleia Legislativa do Estado do Pará e na Companhia de Habitação do Estado do Pará, serão tratadas demandas do município, com foco em articulação institucional e pautas de habitação, visando benefícios à população.</t>
+  </si>
+  <si>
+    <t>00099/2026</t>
+  </si>
+  <si>
+    <t>A viagem tem como objetivo cumprir agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Secretaria de Esporte e Lazer, visando a articulação de demandas do município, captação de recursos e o fortalecimento de políticas públicas esportivas.</t>
+  </si>
+  <si>
+    <t>00100/2026</t>
+  </si>
+  <si>
+    <t>Belem - PA</t>
+  </si>
+  <si>
+    <t>Participar de reuniões institucionais de interesse público. A viagem tem como finalidade a realização de agenda junto à ALEPA (Assembleia Legislativa do Estado do Pará), bem como reunião com o Deputado Torrinho Torres, além de tratativas junto à COHAB.</t>
+  </si>
+  <si>
+    <t>00101/2026</t>
+  </si>
+  <si>
+    <t>Justifico meu deslocamento à Belém para participação em reuniões na Assembleia Legislativa do Estado do Pará e na Companhia de Habitação do Estado do Pará, com a finalidade de tratar de demandas de interesse do município e buscar melhorias para a população. Minha presença é necessária para o encaminhamento e acompanhamento das pautas junto aos órgãos estaduais.</t>
+  </si>
+  <si>
+    <t>00102/2026</t>
+  </si>
+  <si>
+    <t>A referida viagem tem como finalidade tratar de assuntos de interesse coletivo, incluindo a captação de recursos, acompanhamento de projetos em andamento, apresentação de novas propostas e fortalecimento de parcerias que contribuam para o desenvolvimento local.</t>
+  </si>
+  <si>
+    <t>00103/2026</t>
+  </si>
+  <si>
+    <t>A referida viagem tem como finalidade a participação em reuniões institucionais, visitas a órgãos públicos e/ou participação em eventos, cursos ou capacitações que visam o aprimoramento das atividades legislativas, bem como a busca de recursos, parcerias e soluções para as necessidades do município. Destaca-se que tais atividades são fundamentais para fortalecer a atuação parlamentar, possibilitando a aquisição de conhecimentos, o intercâmbio de experiências e a articulação junto a outras esferas de governo, contribuindo diretamente para o desenvolvimento local e a melhoria da qualidade de vida da população.</t>
+  </si>
+  <si>
+    <t>00104/2026</t>
+  </si>
+  <si>
+    <t>Viagem à cidade de Belém/PA para comparecimento à Assembleia Legislativa do Estado do Pará (ALEPA), com o objetivo de tratar demandas do município de Ourilândia do Norte, buscar parcerias, recursos e apoio institucional, visando melhorias para a população.</t>
+  </si>
+  <si>
+    <t>00105/2026</t>
+  </si>
+  <si>
+    <t>A utilização do veículo oficial justifica-se, pois estarei em viagem conduzindo o veículo da Câmara Municipal para o deslocamento de vereadores e assessores durante agenda institucional no município de Belém/PA, garantindo segurança, pontualidade e adequada logística.</t>
+  </si>
+  <si>
+    <t>00106/2026</t>
+  </si>
+  <si>
+    <t>A utilização do veículo oficial justifica-se, pois conduzirei o veículo para o deslocamento de vereadores e assessores em agenda institucional no município de Belém/PA, assegurando o cumprimento das atividades oficiais.</t>
+  </si>
+  <si>
+    <t>00107/2026</t>
+  </si>
+  <si>
+    <t>RENILDO BEZERRA GOMES</t>
+  </si>
+  <si>
+    <t>BELÉM/PA</t>
+  </si>
+  <si>
+    <t>Conduzir Veiculo oficial da Câmara Municipal até a cidade de Belém, transportando Servidores e Parlamentar.</t>
+  </si>
+  <si>
+    <t>00108/2026</t>
+  </si>
+  <si>
+    <t>A utilização do veículo oficial se faz necessária para o deslocamento de vereadores e assessores durante agendas institucionais no município de Belém/PA. O uso do veículo garante segurança, pontualidade e eficiência no cumprimento das atividades oficiais, otimizando o andamento das reuniões, visitas e demais compromissos institucionais da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>00109/2026</t>
+  </si>
+  <si>
+    <t>Antônia Auderisa de Oliveira Alencar</t>
+  </si>
+  <si>
+    <t>DEMANDAS RELATIVOS AOS MUNÍCIPES.</t>
+  </si>
+  <si>
+    <t>00110/2026</t>
+  </si>
+  <si>
+    <t>Justifico minha ausência nesta data, em razão de deslocamento à cidade de Belém/PA, para cumprimento de agenda oficial na ALEPA, onde irei participar de reunião no gabinete do Deputado Torrinho Torres, tratando de assuntos de interesse do município.</t>
+  </si>
+  <si>
+    <t>00120/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>A participação no evento justifica-se pela relevância institucional da cerimônia de Transmissão do Cargo de Governador do Estado do Pará, sendo um momento importante para o fortalecimento das relações entre o Estado e o município, além de possibilitar o alinhamento de ações e parcerias em prol do desenvolvimento local.</t>
+  </si>
+  <si>
+    <t>00123/2026</t>
+  </si>
+  <si>
+    <t>1.800,00</t>
+  </si>
+  <si>
+    <t>Conduzirei o veículo oficial com os vereadores, com a finalidade de prestar apoio à cerimônia de Transmissão Constitucional do Cargo de Governador do Estado do Pará à Vice-Governadora Hana Ghassan Tuma, garantindo o deslocamento adequado e seguro durante o evento oficial.</t>
+  </si>
+  <si>
+    <t>00124/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
     <t>1.400,00</t>
   </si>
   <si>
-    <t>Extensão  do  período  de  concessão  de  diária(s)implica  em pagamento complementar  de  diária(s)referente  ao(s)  dia(s) 19/12/2025, (1diárias),  totalizando R$   1.400,00(mil  e quatrocentos reais).</t>
-[...50 lines deleted...]
-    <t>464/2025</t>
+    <t>Venho por meio deste solicitar a concessão de diária para o Vereador Cleber Soares com a finalidade de custear despesas de deslocamento, alimentação e estadia, em razão de sua participação na cerimônia de posse da Vice-Governadora Hana Ghassan Tuma. A referida agenda institucional possui relevante importância para o fortalecimento das relações entre os entes públicos, além de proporcionar a troca de experiências e alinhamento de ações que podem beneficiar diretamente o município. Diante do exposto, solicito a autorização da diária correspondente ao período necessário para a participação no evento. Sem mais para o momento, renovo votos de estima e consideração.</t>
+  </si>
+  <si>
+    <t>00125/2026</t>
+  </si>
+  <si>
+    <t>Solicito a concessão de diária para participação na cerimônia de Transmissão Constitucional do Cargo de Governador do Estado do Pará, conduzida pelo governador Helder Barbalho, a realizar-se em 02 de abril de 2026, às 15h, no Hangar Centro de Convenções, em Belém/PA. O evento oficializa a transição do cargo para a vice-governadora Hana Ghassan Tuma, sendo de grande relevância institucional.</t>
+  </si>
+  <si>
+    <t>00126/2026</t>
+  </si>
+  <si>
+    <t>Participação no evento de Posse da Vice-Governadora Hana Ghassan, como Governadora do Estado do Pará.</t>
+  </si>
+  <si>
+    <t>00127/2026</t>
+  </si>
+  <si>
+    <t>Eu, Edivaldo Borges Gomes, justifico meu deslocamento em razão de convite oficial do Governo do Estado do Pará para participar da Cerimônia de Transmissão do Cargo de Governador, no dia 02 de abril de 2026, em Belém/PA. Minha participação é de relevante interesse público, fortalecendo a representatividade institucional e o diálogo com o Governo Estadual.</t>
+  </si>
+  <si>
+    <t>00128/2026</t>
+  </si>
+  <si>
+    <t>Participar da Cerimônia de transmissão Constitucional do cargo de Governador do Estado do Pará à vice-governadora Hana Ghassan tuma.</t>
+  </si>
+  <si>
+    <t>00129/2026</t>
+  </si>
+  <si>
+    <t>Auderisa de Oliveira Alencar</t>
+  </si>
+  <si>
+    <t>CERIMÔNIA CONSTITUCIONAL DO CARGO DE GOVERNO DO ESTADO DO PARÁ Á VICE-GOVERNADORA HANA GHASSAN TUMA.</t>
+  </si>
+  <si>
+    <t>00130/2026</t>
+  </si>
+  <si>
+    <t>Participar da cerimônia de transmissão constitucional de cargo do Governo do Estado do Pará, com a posse da Hana Ghassan Tuma no exercício do cargo de governadora.</t>
+  </si>
+  <si>
+    <t>00131/2026</t>
+  </si>
+  <si>
+    <t>Prestar assessoria ao vereador Márcio Oliveira da Silva, Presidente da Câmara Municipal de Ourilândia do Norte, durante o evento oficial, com a finalidade de garantir suporte integral à sua participação na cerimônia de Transmissão Constitucional do Cargo de Governador do Estado do Pará à Vice-Governadora Hana Ghassan Tuma, assegurando organização, acompanhamento da agenda institucional e apoio necessário ao pleno exercício de suas atribuições, de modo a viabilizar sua adequada representatividade no ato solene.</t>
+  </si>
+  <si>
+    <t>00132/2026</t>
+  </si>
+  <si>
+    <t>00133/2026</t>
+  </si>
+  <si>
+    <t>00134/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem institucional justifica-se pela necessidade de acompanhamento e assessoramento técnico ao Vereador Euder Leite em agenda oficial na cidade de Belém/PA, com a realização de reuniões junto à Assembleia Legislativa do Estado do Pará, à Casa Civil do Governo do Estado, à Companhia de Habitação do Estado do Pará e ao DETRAN/PA. As agendas têm por finalidade tratar de demandas de interesse do Município de Ourilândia do Norte, especialmente relacionadas à articulação política e institucional, ao acompanhamento de pleitos administrativos, à busca de apoio para ações habitacionais e à tratativa de assuntos vinculados à mobilidade e aos serviços de trânsito. A presença do assessor mostra-se necessária para prestar suporte técnico ao parlamentar durante as reuniões, contribuir na organização e no encaminhamento das demandas apresentadas, bem como auxiliar na interlocução institucional e no acompanhamento das providências administrativas decorrentes das pautas debatidas, garantindo maior eficiência no atendimento dos interesses do município.</t>
+  </si>
+  <si>
+    <t>00135/2026</t>
+  </si>
+  <si>
+    <t>Brunno Cabral Santana</t>
+  </si>
+  <si>
+    <t>00136/2026</t>
+  </si>
+  <si>
+    <t>Deuzelio Ferreira Dias</t>
+  </si>
+  <si>
+    <t>00137/2026</t>
+  </si>
+  <si>
+    <t>3.600,00</t>
+  </si>
+  <si>
+    <t>Na condição de motorista oficial, justifico a viagem institucional pelo deslocamento do Vereador Euder Leite à cidade de Belém/PA, para cumprimento de agendas junto à Assembleia Legislativa do Estado do Pará, à Casa Civil do Governo do Estado, à COHAB e ao DETRAN/PA, sendo minha presença necessária para garantir o transporte da comitiva com segurança, pontualidade e regularidade, assegurando o cumprimento dos compromissos institucionais e o retorno ao município, em atendimento ao interesse da administração pública.</t>
+  </si>
+  <si>
+    <t>00139/2026</t>
+  </si>
+  <si>
+    <t>Antônio Ronaldo Alencar</t>
+  </si>
+  <si>
+    <t>Curso de Capacitação Conformidade Orçamentária e Responsabilidade na Atuação Legislativa Municipal.</t>
+  </si>
+  <si>
+    <t>00143/2026</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>A solicitação de diária, SEM REMUNERAÇÃO, em favor do Vereador Euder Leite justifica-se pela necessidade de participar de reuniões institucionais junto a deputados estaduais e federais, voltadas ao tratamento de demandas de interesse do Município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00145/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>O deslocamento para condução do veículo oficial Mitsubishi L200 Triton HPE à concessionária autorizada tem por finalidade a realização de revisão periódica programada, conforme orientações do fabricante, sendo a manutenção preventiva essencial para garantir a segurança, a confiabilidade e o desempenho do veículo, além de contribuir para a preservação do patrimônio público, a redução de custos com manutenções corretivas e o cumprimento das exigências técnicas, bem como a manutenção da garantia.</t>
+  </si>
+  <si>
+    <t>00147/2026</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA para cumprimento de agenda institucional, incluindo reuniões na Assembleia Legislativa do Estado do Pará (ALEPA) e com o Governo do Estado. Serão necessárias 03 (três) diárias para o período da missão, porém solicita-se a concessão remunerada de apenas 01 (uma) diária, referente ao dia 17, sendo as demais sem ônus.</t>
+  </si>
+  <si>
+    <t>00148/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA para cumprimento de agenda institucional, incluindo reuniões na Assembleia Legislativa do Estado do Pará (ALEPA) e junto ao Governo do Estado. Serão necessárias 03 (três) diárias para o período da atividade, porém solicita-se a concessão remunerada de apenas 01 (uma) diária, referente ao dia 17, sendo as demais sem ônus.</t>
+  </si>
+  <si>
+    <t>00149/2026</t>
+  </si>
+  <si>
+    <t>00150/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA para cumprimento de agenda institucional, incluindo reuniões na Assembleia Legislativa do Estado do Pará (ALEPA). Serão necessárias 03 (três) diárias para o período da missão, porém solicita-se a concessão remunerada de apenas 01 (uma) diária, referente ao dia 17, sendo as demais sem ônus.</t>
+  </si>
+  <si>
+    <t>00152/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>2.400,00</t>
+  </si>
+  <si>
+    <t>A presente viagem oficial à cidade de Belém tem como finalidade o cumprimento de agenda institucional junto à Assembleia Legislativa do Estado do Pará e ao Tribunal de Contas dos Municípios do Estado do Pará, sendo que, no exercício do cargo de motorista da Câmara Municipal, será realizada a condução do veículo oficial, com o deslocamento dos vereadores e assessores, garantindo segurança, pontualidade, eficiência e a regularidade durante toda a execução das atividades oficiais.</t>
+  </si>
+  <si>
+    <t>00153/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem oficial à cidade de Belém tem como finalidade o cumprimento de agenda institucional junto à Assembleia Legislativa do Estado do Pará e ao Tribunal de Contas dos Municípios do Estado do Pará. No exercício do cargo de assessor parlamentar, irei assessorar o Vereador Presidente da Câmara Municipal, Márcio Oliveira da Silva, no desempenho de suas atividades institucionais, prestando suporte técnico e administrativo durante os compromissos oficiais, contribuindo para a organização, eficiência, pontualidade e regularidade na execução da agenda.</t>
+  </si>
+  <si>
+    <t>00154/2026</t>
+  </si>
+  <si>
+    <t>Justifico a necessidade de emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na próxima semana, onde estarei cumprindo agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA), prestando assessoria ao parlamentar do Município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00155/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem oficial à cidade de Belém tem como objetivo o cumprimento de compromissos institucionais junto à Assembleia Legislativa do Estado do Pará e ao Tribunal de Contas dos Municípios do Estado do Pará. No exercício da função de assessor parlamentar, prestarei assessoria ao vereador no desenvolvimento de suas atividades oficiais, oferecendo suporte técnico e administrativo durante a agenda, com foco na adequada organização dos compromissos, no cumprimento dos horários e na eficiência das ações realizadas.</t>
+  </si>
+  <si>
+    <t>00156/2026</t>
+  </si>
+  <si>
+    <t>Assessor Especial Do Gabinete Da Presidência</t>
+  </si>
+  <si>
+    <t>00157/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA, a fim de cumprir agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), E Tribunal de Contas dos Municípios (TCM) para tratativas institucionais.</t>
+  </si>
+  <si>
+    <t>00158/2026</t>
+  </si>
+  <si>
+    <t>Justifica-se o deslocamento do Chefe do Departamento de Compras ao Tribunal de Contas dos Municípios do Estado do Pará e à Assembleia Legislativa do Estado do Pará, com a finalidade de tratar de assuntos institucionais relacionados à área de contratações públicas e gestão administrativa.</t>
+  </si>
+  <si>
+    <t>00159/2026</t>
+  </si>
+  <si>
+    <t>Chefe de Gabinete da Presidência</t>
+  </si>
+  <si>
+    <t>Justifico a necessidade de emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, onde estarei cumprindo agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA).</t>
+  </si>
+  <si>
+    <t>00160/2026</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>Trata-se de reunião institucional a ser realizada em Brasília, no gabinete do deputado Antônio Doido, com o objetivo de tratar demandas prioritárias do município. A agenda visa apresentar pleitos nas áreas essenciais, acompanhar solicitações já encaminhadas e buscar apoio para viabilização de recursos e investimentos, contribuindo para o desenvolvimento local e melhoria dos serviços públicos.</t>
+  </si>
+  <si>
+    <t>00161/2026</t>
+  </si>
+  <si>
+    <t>Gabriel Kaique Rodrigues Sousa</t>
+  </si>
+  <si>
+    <t>Acompanhar o Vereador em viagem oficial, tendo em vista a relevância dos compromissos institucionais a serem cumpridos, para prestar suporte técnico e administrativo durante as agendas, incluindo organização de reuniões, elaboração de relatórios, registros das atividades, articulação com autoridades e acompanhamento das demandas de interesse do município.</t>
+  </si>
+  <si>
+    <t>00162/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem tem como objetivo tratar de assuntos de relevante interesse público e administrativo para o município, buscando a viabilização de demandas, apresentação de solicitações e acompanhamento de projetos voltados ao desenvolvimento local, especialmente nas áreas legislativa e educacional.</t>
+  </si>
+  <si>
+    <t>00163/2026</t>
+  </si>
+  <si>
+    <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, onde, na condição de Assessor Especial da Presidência, representarei o Gabinete da Presidência em agenda institucional junto à ALEPA e à SEDUC, em alinhamento com o setor jurídico da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>00164/2026</t>
+  </si>
+  <si>
+    <t>Brasilia/DF</t>
+  </si>
+  <si>
+    <t>Reunião com o Senador Zequinha Marinho e reunião com o Deputado Antônio Doido. Os encontros visam tratar de demandas prioritárias, articulações políticas e acompanhamento de pautas de interesse da região, incluindo a apresentação de ofício solicitando um caminhão limpa-fossa. A participação é necessária para garantir o alinhamento institucional e a defesa dos interesses da população.</t>
+  </si>
+  <si>
+    <t>00165/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento a Brasília/DF para participação em reuniões institucionais com o deputado federal Airton Faleiro e com o deputado Keniston Braga, com o objetivo de tratar da liberação de recursos e viabilização de emendas parlamentares destinadas ao município.</t>
+  </si>
+  <si>
+    <t>00166/2026</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>Participar do 671° curso de capacitação: Governança e controle de contratos administrativos com apoio da inteligência artificial.</t>
+  </si>
+  <si>
+    <t>00167/2026</t>
+  </si>
+  <si>
+    <t>Gestor De Patrimônio E Almoxarifado</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>00168/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem a Brasília tem como objetivo a participação em agendas institucionais na Câmara dos Deputados e no Senado Federal, com a finalidade de tratar de assuntos de interesse público e institucional do município. Durante a visita, serão realizadas reuniões com parlamentares e assessorias, visando a apresentação de demandas, solicitação de recursos, acompanhamento de projetos em tramitação e fortalecimento de parcerias que contribuam para o desenvolvimento local. A agenda também permitirá maior alinhamento com políticas públicas federais, possibilitando a busca por investimentos e melhorias em áreas estratégicas para a população. Dessa forma, a viagem se justifica pela relevância das atividades a serem desenvolvidas junto aos órgãos do Poder Legislativo Federal, podendo resultar em benefícios concretos para o município.</t>
+  </si>
+  <si>
+    <t>00169/2026</t>
+  </si>
+  <si>
+    <t>Justifico minha viagem a Brasília/DF com o objetivo de realizar visitas institucionais a dois gabinetes de Deputados Federais, sendo eles o deputado Antonio doido e o deputado Jader Barbalho visando fortalecer a articulação política, apresentar demandas prioritárias do município e buscar apoio, parcerias e recursos para áreas essenciais como saúde, educação, infraestrutura e desenvolvimento social, com o propósito de garantir benefícios concretos e melhorias para a população local.</t>
+  </si>
+  <si>
+    <t>00170/2026</t>
+  </si>
+  <si>
+    <t>Chefe Do Departamento De Frotas</t>
+  </si>
+  <si>
+    <t>Justifico minha participação no 671º Curso de Capacitação sobre “Governança e Controle de Contratos Administrativos com Apoio da Inteligência Artificial” pela relevância do tema para o aprimoramento das atividades de gestão e fiscalização contratual, contribuindo para maior eficiência, transparência e melhoria dos processos administrativos.</t>
+  </si>
+  <si>
+    <t>00171/2026</t>
+  </si>
+  <si>
+    <t>Conduzirei o veículo oficial para transporte de vereadores e assessores em agendas institucionais em Brasília, com o objetivo de viabilizar a captação de recursos em benefício da população de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00172/2026</t>
+  </si>
+  <si>
+    <t>Cumprirei agenda nos gabinetes dos parlamentares Antônio Doido e Zequinha Marinho, em busca de recursos e melhorias para o município.</t>
+  </si>
+  <si>
+    <t>00173/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem a Brasília tem como objetivo a participação em agendas institucionais na Câmara dos Deputados e no Senado Federal, com a realização de reuniões com parlamentares e seus assessores, que participarão dos encontros juntamente com o Deputado, para tratar de demandas de interesse do município. Nessas reuniões, serão apresentadas solicitações locais, acompanhados projetos em tramitação e discutidas possibilidades de destinação de recursos e parcerias institucionais. A iniciativa também busca alinhar ações com políticas públicas federais e identificar oportunidades de investimentos em áreas prioritárias, visando resultados concretos e benefícios diretos para o desenvolvimento do município.</t>
+  </si>
+  <si>
+    <t>00174/2026</t>
+  </si>
+  <si>
+    <t>Kathellen Alves de Souza</t>
+  </si>
+  <si>
+    <t>00175/2026</t>
+  </si>
+  <si>
+    <t>Maria Rosa de Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>Participação em reuniões institucionais com o deputado federal Airton Faleiro e com o deputado Keniston Braga prestando assessoria para o Vereador Raimundo de Oliveira da Silva.</t>
+  </si>
+  <si>
+    <t>00176/2026</t>
+  </si>
+  <si>
+    <t>Marcia Rodrigues Feitosa</t>
+  </si>
+  <si>
+    <t>Na qualidade de motorista da Câmara Municipal, conduzo veículo oficial com destino a Brasília/DF, para deslocamento de parlamentar(es) e assessores desta Casa Legislativa, com a finalidade de atender ao cumprimento de agenda oficial e à participação em curso de capacitação de interesse institucional, voltados ao aprimoramento das atividades legislativas. O deslocamento ocorrerá em conformidade com as atribuições do cargo e com as necessidades administrativas da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>00177/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento até a concessionária Mitsubishi, no município de Redenção, utilizando veículo oficial da Câmara Municipal, com a finalidade de realizar a substituição do farol do veículo Triton, garantindo a manutenção adequada e a segurança no uso do referido automóvel oficial.</t>
+  </si>
+  <si>
+    <t>00178/2026</t>
+  </si>
+  <si>
+    <t>Renildo Bezerra Gomes</t>
+  </si>
+  <si>
+    <t>Conduzir veiculo oficial até a cidade de Brasília/DF.</t>
+  </si>
+  <si>
+    <t>00182/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>Marabá/PA</t>
+  </si>
+  <si>
+    <t>Justifico que estarei na função de motorista da Câmara Municipal de Ourilândia do Norte/PA, realizando o deslocamento com o veículo oficial até a cidade de Marabá, conduzindo o Presidente da Câmara Municipal Sr. Marcio Oliveira da Silva, o Presidente do Sindicato dos Trabalhadores, Sr. José Areia, bem como demais participantes, para tratar de assuntos de interesse do Acampamento Campos Altos, sendo a viagem necessária para o cumprimento da referida agenda institucional.</t>
+  </si>
+  <si>
+    <t>00183/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>2.000,00</t>
+  </si>
+  <si>
+    <t>Minha designação para conduzir o veículo oficial no deslocamento dos assessores e técnicos legislativos que participarão da capacitação promovida pelo Tribunal de Contas dos Municípios do Estado do Pará, no polo de Marabá/PA, tem como objetivo assegurar um transporte seguro, eficiente e em conformidade com as normas, garantindo a pontualidade, a integridade dos servidores e o adequado cumprimento da agenda institucional, contribuindo para o bom andamento das atividades e o alcance dos objetivos do evento.</t>
+  </si>
+  <si>
+    <t>00184/2026</t>
+  </si>
+  <si>
+    <t>Deibson da Silva Gomes</t>
+  </si>
+  <si>
+    <t>Na qualidade de motorista da Câmara Municipal de Ourilândia do Norte, justifico o deslocamento para o município de Marabá com o objetivo de conduzir servidores desta Casa de Leis até o polo de capacitação. A participação dos referidos funcionários é de suma importância para o aprimoramento de conhecimentos e melhor desempenho de suas funções. Ressalto que o transporte é essencial para garantir a presença dos mesmos no evento. Diante disso, reforço a necessidade e relevância da referida viagem.</t>
+  </si>
+  <si>
+    <t>00185/2026</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>A viagem se faz necessária para participação em agenda institucional na Câmara dos Deputados, em Brasília/DF, incluindo reunião com o Deputado Federal Antônio Doido, com o objetivo de tratar de demandas de interesse do município de Ourilândia do Norte/PA, visando à articulação política, captação de recursos e viabilização de investimentos; diante disso, solicito a emissão de portaria de viagem, considerando a relevância institucional do compromisso.</t>
+  </si>
+  <si>
+    <t>00186/2026</t>
+  </si>
+  <si>
+    <t>Diogo Gomes de Sousa</t>
+  </si>
+  <si>
+    <t>Controlador Interno</t>
+  </si>
+  <si>
+    <t>5.000,00</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DA CAPACITAÇÃO MARABÁ 2026, PROMOVIDA PELO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DO PARÁ.</t>
+  </si>
+  <si>
+    <t>00187/2026</t>
+  </si>
+  <si>
+    <t>Marcondes Alves da Silva</t>
+  </si>
+  <si>
+    <t>capacitação e treinamento junto ao TCM-PA , para aprimoramento técnico e atualização dos conhecimentos relacionados à gestão pública.</t>
+  </si>
+  <si>
+    <t>00188/2026</t>
   </si>
   <si>
     <t>Leandro de Jesus Paixão</t>
   </si>
   <si>
-    <t>Assessor Jurídico</t>
-[...38 lines deleted...]
-    <t>470/2025</t>
+    <t>CURSO DE CAPACITAÇÃO TCM - PA.</t>
+  </si>
+  <si>
+    <t>00189/2026</t>
+  </si>
+  <si>
+    <t>Participar do programa de capacitação promovido pelo Tribunal de Contas dos Municípios do Estado do Pará, que disponibiliza treinamentos estratégicos de alta relevância técnica, voltados ao desenvolvimento de competências e à qualificação contínua dos servidores públicos, contribuindo de forma significativa para o aprimoramento da gestão e o aumento da eficiência na prestação dos serviços públicos.</t>
+  </si>
+  <si>
+    <t>00190/2026</t>
   </si>
   <si>
     <t>Jeferson Souza da Silva</t>
   </si>
   <si>
     <t>Chefe de Sessão e Gestão e Infraestrutura da Segurança da Informação</t>
   </si>
   <si>
-    <t>Visitarei a Assembleia Legislativa para intercâmbio técnico com a equipe de TI e o TCM para buscar orientações especializadas. O objetivo é adquirir conhecimentos e alinhar práticas para aprimorar a gestão tecnológica da Câmara.</t>
-[...6938 lines deleted...]
-    <t>003/2021</t>
+    <t>Participar do programa de Capacitação realizado pelo TCM-PA, voltado a apresentar diversos treinamentos de extrema utilidade para o funcionalismo público.</t>
+  </si>
+  <si>
+    <t>00191/2026</t>
+  </si>
+  <si>
+    <t>Gestor De Compras</t>
+  </si>
+  <si>
+    <t>Justifica-se a participação na capacitação promovida pelo Tribunal de Contas dos Municípios (TCM), voltada à Administração Pública, Gestão e Orçamento, abrangendo ainda temas relacionados a licitações, obras e à área administrativa, com o propósito de capacitar, orientar e atualizar os conhecimentos dos servidores.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -7604,27600 +1529,3342 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1059"/>
+  <dimension ref="A1:H126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="122.542" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="1371.951" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="1255.122" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>16</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G5" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G6" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G8" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G9" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G10" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="H10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="H11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" t="s">
+        <v>51</v>
+      </c>
+      <c r="G12" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
       <c r="H12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D13" t="s">
         <v>58</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F13" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="G13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" t="s">
+        <v>59</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" t="s">
+        <v>27</v>
+      </c>
+      <c r="H14" t="s">
         <v>61</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...19 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" t="s">
+        <v>59</v>
+      </c>
+      <c r="F16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" t="s">
+        <v>27</v>
+      </c>
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...19 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="C17" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="E17" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="F17" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="G17" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" t="s">
+        <v>59</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E19" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="F19" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G19" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" t="s">
+        <v>84</v>
+      </c>
+      <c r="F20" t="s">
+        <v>85</v>
+      </c>
+      <c r="G20" t="s">
+        <v>86</v>
+      </c>
+      <c r="H20" t="s">
         <v>87</v>
-      </c>
-[...19 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>83</v>
+      </c>
+      <c r="E21" t="s">
+        <v>84</v>
+      </c>
+      <c r="F21" t="s">
+        <v>85</v>
+      </c>
+      <c r="G21" t="s">
+        <v>86</v>
+      </c>
+      <c r="H21" t="s">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
+        <v>83</v>
+      </c>
+      <c r="E22" t="s">
+        <v>84</v>
+      </c>
+      <c r="F22" t="s">
+        <v>85</v>
+      </c>
+      <c r="G22" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" t="s">
         <v>93</v>
-      </c>
-[...19 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>95</v>
+      </c>
+      <c r="C23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" t="s">
+        <v>84</v>
+      </c>
+      <c r="F23" t="s">
+        <v>85</v>
+      </c>
+      <c r="G23" t="s">
+        <v>86</v>
+      </c>
+      <c r="H23" t="s">
         <v>97</v>
-      </c>
-[...19 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>99</v>
       </c>
       <c r="C24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24" t="s">
+        <v>84</v>
+      </c>
+      <c r="F24" t="s">
+        <v>85</v>
+      </c>
+      <c r="G24" t="s">
+        <v>86</v>
+      </c>
+      <c r="H24" t="s">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
         <v>102</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
+        <v>64</v>
+      </c>
+      <c r="D25" t="s">
         <v>103</v>
       </c>
-      <c r="C25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>73</v>
+        <v>104</v>
       </c>
       <c r="F25" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="G25" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="H25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>103</v>
       </c>
       <c r="E26" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
       <c r="F26" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="G26" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="H26" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D27" t="s">
+        <v>103</v>
+      </c>
+      <c r="E27" t="s">
         <v>109</v>
       </c>
-      <c r="E27" t="s">
+      <c r="F27" t="s">
         <v>110</v>
       </c>
-      <c r="F27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="H27" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
-        <v>113</v>
+        <v>66</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D28" t="s">
+        <v>103</v>
+      </c>
+      <c r="E28" t="s">
         <v>109</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G28" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
-        <v>116</v>
+        <v>22</v>
       </c>
       <c r="C29" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E29" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F29" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="G29" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="H29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="C30" t="s">
-        <v>62</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
+        <v>103</v>
+      </c>
+      <c r="E30" t="s">
         <v>109</v>
       </c>
-      <c r="E30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="G30" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="C31" t="s">
-        <v>30</v>
+        <v>122</v>
       </c>
       <c r="D31" t="s">
+        <v>103</v>
+      </c>
+      <c r="E31" t="s">
         <v>109</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="G31" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="C32" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D32" t="s">
+        <v>103</v>
+      </c>
+      <c r="E32" t="s">
         <v>109</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="G32" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
-        <v>9</v>
+        <v>128</v>
       </c>
       <c r="C33" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="D33" t="s">
+        <v>103</v>
+      </c>
+      <c r="E33" t="s">
         <v>109</v>
       </c>
-      <c r="E33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="G33" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="H33" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>129</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
+        <v>103</v>
+      </c>
+      <c r="E34" t="s">
         <v>109</v>
       </c>
-      <c r="E34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G34" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="H34" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B35" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C35" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="D35" t="s">
+        <v>103</v>
+      </c>
+      <c r="E35" t="s">
         <v>109</v>
       </c>
-      <c r="E35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G35" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H35" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B36" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="D36" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E36" t="s">
-        <v>73</v>
+        <v>104</v>
       </c>
       <c r="F36" t="s">
-        <v>70</v>
+        <v>139</v>
       </c>
       <c r="G36" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="H36" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B37" t="s">
-        <v>53</v>
+        <v>142</v>
       </c>
       <c r="C37" t="s">
-        <v>30</v>
+        <v>143</v>
       </c>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E37" t="s">
-        <v>73</v>
+        <v>104</v>
       </c>
       <c r="F37" t="s">
-        <v>70</v>
+        <v>139</v>
       </c>
       <c r="G37" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="H37" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>145</v>
+      </c>
+      <c r="B38" t="s">
+        <v>146</v>
+      </c>
+      <c r="C38" t="s">
+        <v>147</v>
+      </c>
+      <c r="D38" t="s">
+        <v>103</v>
+      </c>
+      <c r="E38" t="s">
+        <v>104</v>
+      </c>
+      <c r="F38" t="s">
         <v>139</v>
       </c>
-      <c r="B38" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G38" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="H38" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B39" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C39" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D39" t="s">
-        <v>145</v>
+        <v>103</v>
       </c>
       <c r="E39" t="s">
-        <v>140</v>
+        <v>109</v>
       </c>
       <c r="F39" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="G39" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H39" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B40" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C40" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D40" t="s">
-        <v>149</v>
+        <v>103</v>
       </c>
       <c r="E40" t="s">
-        <v>150</v>
+        <v>109</v>
       </c>
       <c r="F40" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="G40" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H40" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B41" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="C41" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D41" t="s">
-        <v>153</v>
+        <v>103</v>
       </c>
       <c r="E41" t="s">
-        <v>154</v>
+        <v>109</v>
       </c>
       <c r="F41" t="s">
-        <v>155</v>
+        <v>125</v>
       </c>
       <c r="G41" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H41" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>157</v>
       </c>
       <c r="B42" t="s">
-        <v>25</v>
+        <v>158</v>
       </c>
       <c r="C42" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D42" t="s">
-        <v>153</v>
+        <v>103</v>
       </c>
       <c r="E42" t="s">
-        <v>145</v>
+        <v>109</v>
       </c>
       <c r="F42" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="G42" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="H42" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B43" t="s">
-        <v>161</v>
+        <v>128</v>
       </c>
       <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
         <v>162</v>
       </c>
-      <c r="D43" t="s">
+      <c r="E43" t="s">
         <v>163</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G43" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="H43" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>165</v>
       </c>
       <c r="B44" t="s">
-        <v>72</v>
+        <v>166</v>
       </c>
       <c r="C44" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D44" t="s">
+        <v>162</v>
+      </c>
+      <c r="E44" t="s">
         <v>163</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G44" t="s">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="H44" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B45" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C45" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D45" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E45" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F45" t="s">
-        <v>170</v>
+        <v>85</v>
       </c>
       <c r="G45" t="s">
-        <v>81</v>
+        <v>171</v>
       </c>
       <c r="H45" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B46" t="s">
-        <v>84</v>
+        <v>174</v>
       </c>
       <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46" t="s">
         <v>162</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" t="s">
-        <v>149</v>
+        <v>175</v>
       </c>
       <c r="F46" t="s">
-        <v>173</v>
+        <v>85</v>
       </c>
       <c r="G46" t="s">
         <v>19</v>
       </c>
       <c r="H46" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>177</v>
+      </c>
+      <c r="B47" t="s">
+        <v>178</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47" t="s">
         <v>175</v>
       </c>
-      <c r="B47" t="s">
-[...5 lines deleted...]
-      <c r="D47" t="s">
+      <c r="E47" t="s">
         <v>163</v>
       </c>
-      <c r="E47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" t="s">
-        <v>173</v>
+        <v>85</v>
       </c>
       <c r="G47" t="s">
         <v>19</v>
       </c>
       <c r="H47" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B48" t="s">
-        <v>179</v>
+        <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D48" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="E48" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="F48" t="s">
-        <v>70</v>
+        <v>182</v>
       </c>
       <c r="G48" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="H48" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B49" t="s">
-        <v>182</v>
+        <v>107</v>
       </c>
       <c r="C49" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D49" t="s">
-        <v>163</v>
+        <v>185</v>
       </c>
       <c r="E49" t="s">
-        <v>169</v>
+        <v>186</v>
       </c>
       <c r="F49" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="G49" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H49" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B50" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="C50" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="D50" t="s">
-        <v>163</v>
+        <v>185</v>
       </c>
       <c r="E50" t="s">
-        <v>149</v>
+        <v>185</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G50" t="s">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="H50" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>190</v>
+      </c>
+      <c r="B51" t="s">
+        <v>34</v>
+      </c>
+      <c r="C51" t="s">
+        <v>191</v>
+      </c>
+      <c r="D51" t="s">
+        <v>185</v>
+      </c>
+      <c r="E51" t="s">
         <v>186</v>
       </c>
-      <c r="B51" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F51" t="s">
-        <v>173</v>
+        <v>85</v>
       </c>
       <c r="G51" t="s">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="H51" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="B52" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="C52" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="D52" t="s">
-        <v>163</v>
+        <v>185</v>
       </c>
       <c r="E52" t="s">
-        <v>149</v>
+        <v>186</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G52" t="s">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="H52" t="s">
-        <v>166</v>
+        <v>195</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="B53" t="s">
-        <v>132</v>
+        <v>30</v>
       </c>
       <c r="C53" t="s">
-        <v>69</v>
+        <v>197</v>
       </c>
       <c r="D53" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="E53" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="F53" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="G53" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H53" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="B54" t="s">
-        <v>132</v>
+        <v>113</v>
       </c>
       <c r="C54" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D54" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="E54" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="F54" t="s">
-        <v>192</v>
+        <v>85</v>
       </c>
       <c r="G54" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H54" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="B55" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="C55" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D55" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="E55" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="F55" t="s">
-        <v>173</v>
+        <v>85</v>
       </c>
       <c r="G55" t="s">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="H55" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="B56" t="s">
-        <v>196</v>
+        <v>63</v>
       </c>
       <c r="C56" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D56" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="E56" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="F56" t="s">
-        <v>173</v>
+        <v>205</v>
       </c>
       <c r="G56" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H56" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>207</v>
+      </c>
+      <c r="B57" t="s">
+        <v>150</v>
+      </c>
+      <c r="C57" t="s">
+        <v>64</v>
+      </c>
+      <c r="D57" t="s">
         <v>198</v>
       </c>
-      <c r="B57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E57" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="F57" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="G57" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H57" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="B58" t="s">
-        <v>116</v>
+        <v>66</v>
       </c>
       <c r="C58" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D58" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="E58" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G58" t="s">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="H58" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="B59" t="s">
-        <v>203</v>
+        <v>153</v>
       </c>
       <c r="C59" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D59" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="E59" t="s">
-        <v>149</v>
+        <v>186</v>
       </c>
       <c r="F59" t="s">
-        <v>173</v>
+        <v>205</v>
       </c>
       <c r="G59" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="H59" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B60" t="s">
-        <v>106</v>
+        <v>138</v>
       </c>
       <c r="C60" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D60" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="E60" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G60" t="s">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="H60" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="B61" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="E61" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="F61" t="s">
-        <v>173</v>
+        <v>85</v>
       </c>
       <c r="G61" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="H61" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="B62" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="C62" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>163</v>
+        <v>185</v>
       </c>
       <c r="E62" t="s">
-        <v>149</v>
+        <v>186</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G62" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="H62" t="s">
-        <v>166</v>
+        <v>218</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="B63" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="C63" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="D63" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="E63" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="F63" t="s">
-        <v>173</v>
+        <v>221</v>
       </c>
       <c r="G63" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="H63" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="B64" t="s">
-        <v>214</v>
+        <v>128</v>
       </c>
       <c r="C64" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>163</v>
+        <v>185</v>
       </c>
       <c r="E64" t="s">
-        <v>149</v>
+        <v>186</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G64" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="H64" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="B65" t="s">
-        <v>61</v>
+        <v>226</v>
       </c>
       <c r="C65" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D65" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="E65" t="s">
-        <v>149</v>
+        <v>186</v>
       </c>
       <c r="F65" t="s">
-        <v>173</v>
+        <v>85</v>
       </c>
       <c r="G65" t="s">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="H65" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="B66" t="s">
-        <v>91</v>
+        <v>169</v>
       </c>
       <c r="C66" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D66" t="s">
-        <v>163</v>
+        <v>185</v>
       </c>
       <c r="E66" t="s">
-        <v>149</v>
+        <v>186</v>
       </c>
       <c r="F66" t="s">
-        <v>173</v>
+        <v>85</v>
       </c>
       <c r="G66" t="s">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="H66" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="B67" t="s">
-        <v>221</v>
+        <v>107</v>
       </c>
       <c r="C67" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D67" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="E67" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="F67" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="G67" t="s">
-        <v>81</v>
+        <v>19</v>
       </c>
       <c r="H67" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="B68" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="E68" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="F68" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="G68" t="s">
-        <v>77</v>
+        <v>235</v>
       </c>
       <c r="H68" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="B69" t="s">
-        <v>229</v>
+        <v>153</v>
       </c>
       <c r="C69" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D69" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="E69" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="F69" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="G69" t="s">
-        <v>77</v>
+        <v>239</v>
       </c>
       <c r="H69" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="B70" t="s">
-        <v>232</v>
+        <v>63</v>
       </c>
       <c r="C70" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D70" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="E70" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="F70" t="s">
-        <v>170</v>
+        <v>85</v>
       </c>
       <c r="G70" t="s">
-        <v>77</v>
+        <v>239</v>
       </c>
       <c r="H70" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="B71" t="s">
-        <v>22</v>
+        <v>166</v>
       </c>
       <c r="C71" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D71" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="E71" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="F71" t="s">
-        <v>236</v>
+        <v>85</v>
       </c>
       <c r="G71" t="s">
-        <v>51</v>
+        <v>239</v>
       </c>
       <c r="H71" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>245</v>
+      </c>
+      <c r="B72" t="s">
+        <v>73</v>
+      </c>
+      <c r="C72" t="s">
+        <v>64</v>
+      </c>
+      <c r="D72" t="s">
         <v>238</v>
       </c>
-      <c r="B72" t="s">
-[...5 lines deleted...]
-      <c r="D72" t="s">
+      <c r="E72" t="s">
+        <v>238</v>
+      </c>
+      <c r="F72" t="s">
+        <v>85</v>
+      </c>
+      <c r="G72" t="s">
         <v>239</v>
       </c>
-      <c r="E72" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H72" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B73" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
       <c r="C73" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D73" t="s">
+        <v>238</v>
+      </c>
+      <c r="E73" t="s">
+        <v>238</v>
+      </c>
+      <c r="F73" t="s">
+        <v>85</v>
+      </c>
+      <c r="G73" t="s">
         <v>239</v>
       </c>
-      <c r="E73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H73" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B74" t="s">
-        <v>17</v>
+        <v>250</v>
       </c>
       <c r="C74" t="s">
-        <v>246</v>
+        <v>64</v>
       </c>
       <c r="D74" t="s">
+        <v>238</v>
+      </c>
+      <c r="E74" t="s">
+        <v>238</v>
+      </c>
+      <c r="F74" t="s">
+        <v>85</v>
+      </c>
+      <c r="G74" t="s">
         <v>239</v>
       </c>
-      <c r="E74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H74" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B75" t="s">
-        <v>68</v>
+        <v>150</v>
       </c>
       <c r="C75" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D75" t="s">
+        <v>238</v>
+      </c>
+      <c r="E75" t="s">
+        <v>238</v>
+      </c>
+      <c r="F75" t="s">
+        <v>85</v>
+      </c>
+      <c r="G75" t="s">
         <v>239</v>
       </c>
-      <c r="E75" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H75" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="B76" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="C76" t="s">
-        <v>250</v>
+        <v>143</v>
       </c>
       <c r="D76" t="s">
+        <v>238</v>
+      </c>
+      <c r="E76" t="s">
+        <v>238</v>
+      </c>
+      <c r="F76" t="s">
+        <v>85</v>
+      </c>
+      <c r="G76" t="s">
         <v>239</v>
       </c>
-      <c r="E76" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H76" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B77" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="C77" t="s">
-        <v>69</v>
+        <v>143</v>
       </c>
       <c r="D77" t="s">
+        <v>238</v>
+      </c>
+      <c r="E77" t="s">
+        <v>238</v>
+      </c>
+      <c r="F77" t="s">
+        <v>85</v>
+      </c>
+      <c r="G77" t="s">
         <v>239</v>
       </c>
-      <c r="E77" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H77" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B78" t="s">
-        <v>116</v>
+        <v>169</v>
       </c>
       <c r="C78" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D78" t="s">
+        <v>238</v>
+      </c>
+      <c r="E78" t="s">
+        <v>238</v>
+      </c>
+      <c r="F78" t="s">
+        <v>85</v>
+      </c>
+      <c r="G78" t="s">
         <v>239</v>
       </c>
-      <c r="E78" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H78" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B79" t="s">
-        <v>257</v>
+        <v>166</v>
       </c>
       <c r="C79" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D79" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
       <c r="E79" t="s">
-        <v>240</v>
+        <v>260</v>
       </c>
       <c r="F79" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="G79" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H79" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>262</v>
+      </c>
+      <c r="B80" t="s">
+        <v>263</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80" t="s">
         <v>259</v>
       </c>
-      <c r="B80" t="s">
-[...5 lines deleted...]
-      <c r="D80" t="s">
+      <c r="E80" t="s">
         <v>260</v>
       </c>
-      <c r="E80" t="s">
+      <c r="F80" t="s">
+        <v>85</v>
+      </c>
+      <c r="G80" t="s">
+        <v>86</v>
+      </c>
+      <c r="H80" t="s">
         <v>261</v>
-      </c>
-[...7 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B81" t="s">
-        <v>121</v>
+        <v>265</v>
       </c>
       <c r="C81" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D81" t="s">
+        <v>259</v>
+      </c>
+      <c r="E81" t="s">
         <v>260</v>
       </c>
-      <c r="E81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G81" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H81" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B82" t="s">
-        <v>80</v>
+        <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D82" t="s">
+        <v>259</v>
+      </c>
+      <c r="E82" t="s">
         <v>260</v>
       </c>
-      <c r="E82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F82" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G82" t="s">
-        <v>19</v>
+        <v>267</v>
       </c>
       <c r="H82" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B83" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="C83" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="D83" t="s">
+        <v>259</v>
+      </c>
+      <c r="E83" t="s">
         <v>260</v>
       </c>
-      <c r="E83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" t="s">
-        <v>13</v>
+        <v>139</v>
       </c>
       <c r="G83" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H83" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B84" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C84" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="D84" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="E84" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="F84" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G84" t="s">
-        <v>19</v>
+        <v>273</v>
       </c>
       <c r="H84" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B85" t="s">
-        <v>273</v>
+        <v>22</v>
       </c>
       <c r="C85" t="s">
-        <v>274</v>
+        <v>10</v>
       </c>
       <c r="D85" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="E85" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>182</v>
       </c>
       <c r="G85" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="H85" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>278</v>
+      </c>
+      <c r="B86" t="s">
+        <v>63</v>
+      </c>
+      <c r="C86" t="s">
+        <v>64</v>
+      </c>
+      <c r="D86" t="s">
         <v>276</v>
       </c>
-      <c r="B86" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E86" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G86" t="s">
-        <v>19</v>
+        <v>239</v>
       </c>
       <c r="H86" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>281</v>
+      </c>
+      <c r="B87" t="s">
+        <v>169</v>
+      </c>
+      <c r="C87" t="s">
+        <v>64</v>
+      </c>
+      <c r="D87" t="s">
+        <v>276</v>
+      </c>
+      <c r="E87" t="s">
         <v>279</v>
       </c>
-      <c r="B87" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F87" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G87" t="s">
-        <v>19</v>
+        <v>239</v>
       </c>
       <c r="H87" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>283</v>
       </c>
       <c r="B88" t="s">
-        <v>284</v>
+        <v>66</v>
       </c>
       <c r="C88" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D88" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="E88" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="F88" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G88" t="s">
-        <v>19</v>
+        <v>239</v>
       </c>
       <c r="H88" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B89" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
       <c r="C89" t="s">
-        <v>288</v>
+        <v>39</v>
       </c>
       <c r="D89" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="E89" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="F89" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G89" t="s">
-        <v>19</v>
+        <v>239</v>
       </c>
       <c r="H89" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>286</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>287</v>
+      </c>
+      <c r="E90" t="s">
+        <v>288</v>
+      </c>
+      <c r="F90" t="s">
+        <v>85</v>
+      </c>
+      <c r="G90" t="s">
         <v>289</v>
       </c>
-      <c r="B90" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H90" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B91" t="s">
-        <v>291</v>
+        <v>128</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D91" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="E91" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G91" t="s">
-        <v>19</v>
+        <v>171</v>
       </c>
       <c r="H91" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>293</v>
       </c>
       <c r="B92" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="C92" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D92" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="E92" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G92" t="s">
-        <v>19</v>
+        <v>171</v>
       </c>
       <c r="H92" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>295</v>
       </c>
       <c r="B93" t="s">
-        <v>148</v>
+        <v>99</v>
       </c>
       <c r="C93" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D93" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="E93" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G93" t="s">
-        <v>19</v>
+        <v>171</v>
       </c>
       <c r="H93" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B94" t="s">
-        <v>135</v>
+        <v>25</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>298</v>
       </c>
       <c r="D94" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="E94" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="F94" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G94" t="s">
-        <v>19</v>
+        <v>171</v>
       </c>
       <c r="H94" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B95" t="s">
-        <v>299</v>
+        <v>107</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="D95" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="E95" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="F95" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G95" t="s">
-        <v>19</v>
+        <v>171</v>
       </c>
       <c r="H95" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>301</v>
       </c>
       <c r="B96" t="s">
+        <v>134</v>
+      </c>
+      <c r="C96" t="s">
+        <v>43</v>
+      </c>
+      <c r="D96" t="s">
+        <v>287</v>
+      </c>
+      <c r="E96" t="s">
+        <v>288</v>
+      </c>
+      <c r="F96" t="s">
+        <v>85</v>
+      </c>
+      <c r="G96" t="s">
+        <v>171</v>
+      </c>
+      <c r="H96" t="s">
         <v>302</v>
-      </c>
-[...16 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B97" t="s">
-        <v>124</v>
+        <v>158</v>
       </c>
       <c r="C97" t="s">
-        <v>69</v>
+        <v>304</v>
       </c>
       <c r="D97" t="s">
-        <v>307</v>
+        <v>287</v>
       </c>
       <c r="E97" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
       <c r="F97" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G97" t="s">
-        <v>81</v>
+        <v>171</v>
       </c>
       <c r="H97" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B98" t="s">
-        <v>121</v>
+        <v>150</v>
       </c>
       <c r="C98" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D98" t="s">
+        <v>287</v>
+      </c>
+      <c r="E98" t="s">
         <v>307</v>
       </c>
-      <c r="E98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" t="s">
-        <v>192</v>
+        <v>139</v>
       </c>
       <c r="G98" t="s">
-        <v>81</v>
+        <v>273</v>
       </c>
       <c r="H98" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>309</v>
+      </c>
+      <c r="B99" t="s">
+        <v>310</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99" t="s">
+        <v>287</v>
+      </c>
+      <c r="E99" t="s">
+        <v>288</v>
+      </c>
+      <c r="F99" t="s">
+        <v>85</v>
+      </c>
+      <c r="G99" t="s">
+        <v>171</v>
+      </c>
+      <c r="H99" t="s">
         <v>311</v>
-      </c>
-[...19 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B100" t="s">
-        <v>132</v>
+        <v>95</v>
       </c>
       <c r="C100" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="D100" t="s">
         <v>307</v>
       </c>
       <c r="E100" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G100" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H100" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>315</v>
       </c>
       <c r="B101" t="s">
-        <v>176</v>
+        <v>49</v>
       </c>
       <c r="C101" t="s">
-        <v>30</v>
+        <v>298</v>
       </c>
       <c r="D101" t="s">
         <v>307</v>
       </c>
       <c r="E101" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="F101" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G101" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H101" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>317</v>
       </c>
       <c r="B102" t="s">
-        <v>53</v>
+        <v>150</v>
       </c>
       <c r="C102" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D102" t="s">
-        <v>307</v>
+        <v>288</v>
       </c>
       <c r="E102" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
+        <v>318</v>
       </c>
       <c r="G102" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H102" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B103" t="s">
-        <v>9</v>
+        <v>63</v>
       </c>
       <c r="C103" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D103" t="s">
         <v>307</v>
       </c>
       <c r="E103" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="F103" t="s">
-        <v>13</v>
+        <v>318</v>
       </c>
       <c r="G103" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H103" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B104" t="s">
-        <v>129</v>
+        <v>66</v>
       </c>
       <c r="C104" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D104" t="s">
         <v>307</v>
       </c>
       <c r="E104" t="s">
-        <v>304</v>
+        <v>324</v>
       </c>
       <c r="F104" t="s">
-        <v>13</v>
+        <v>318</v>
       </c>
       <c r="G104" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="H104" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B105" t="s">
-        <v>203</v>
+        <v>69</v>
       </c>
       <c r="C105" t="s">
-        <v>30</v>
+        <v>327</v>
       </c>
       <c r="D105" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E105" t="s">
-        <v>304</v>
+        <v>324</v>
       </c>
       <c r="F105" t="s">
-        <v>13</v>
+        <v>318</v>
       </c>
       <c r="G105" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H105" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B106" t="s">
-        <v>80</v>
+        <v>138</v>
       </c>
       <c r="C106" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D106" t="s">
         <v>307</v>
       </c>
       <c r="E106" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="F106" t="s">
-        <v>192</v>
+        <v>318</v>
       </c>
       <c r="G106" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H106" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="B107" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D107" t="s">
-        <v>328</v>
+        <v>307</v>
       </c>
       <c r="E107" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="F107" t="s">
-        <v>192</v>
+        <v>318</v>
       </c>
       <c r="G107" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H107" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B108" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="C108" t="s">
-        <v>69</v>
+        <v>334</v>
       </c>
       <c r="D108" t="s">
         <v>328</v>
       </c>
       <c r="E108" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F108" t="s">
-        <v>192</v>
+        <v>318</v>
       </c>
       <c r="G108" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H108" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B109" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="C109" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="D109" t="s">
-        <v>328</v>
+        <v>307</v>
       </c>
       <c r="E109" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="F109" t="s">
-        <v>192</v>
+        <v>318</v>
       </c>
       <c r="G109" t="s">
-        <v>77</v>
+        <v>267</v>
       </c>
       <c r="H109" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B110" t="s">
-        <v>72</v>
+        <v>169</v>
       </c>
       <c r="C110" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D110" t="s">
-        <v>336</v>
+        <v>307</v>
       </c>
       <c r="E110" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="F110" t="s">
-        <v>192</v>
+        <v>318</v>
       </c>
       <c r="G110" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H110" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B111" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="C111" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D111" t="s">
-        <v>336</v>
+        <v>307</v>
       </c>
       <c r="E111" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="F111" t="s">
-        <v>192</v>
+        <v>318</v>
       </c>
       <c r="G111" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H111" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B112" t="s">
-        <v>116</v>
+        <v>343</v>
       </c>
       <c r="C112" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="D112" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="E112" t="s">
-        <v>337</v>
+        <v>324</v>
       </c>
       <c r="F112" t="s">
-        <v>192</v>
+        <v>318</v>
       </c>
       <c r="G112" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H112" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B113" t="s">
-        <v>68</v>
+        <v>345</v>
       </c>
       <c r="C113" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="D113" t="s">
-        <v>336</v>
+        <v>307</v>
       </c>
       <c r="E113" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="F113" t="s">
-        <v>192</v>
+        <v>318</v>
       </c>
       <c r="G113" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H113" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B114" t="s">
-        <v>144</v>
+        <v>348</v>
       </c>
       <c r="C114" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D114" t="s">
-        <v>346</v>
+        <v>307</v>
       </c>
       <c r="E114" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="F114" t="s">
-        <v>192</v>
+        <v>318</v>
       </c>
       <c r="G114" t="s">
-        <v>81</v>
+        <v>267</v>
       </c>
       <c r="H114" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B115" t="s">
-        <v>350</v>
+        <v>22</v>
       </c>
       <c r="C115" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D115" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="E115" t="s">
-        <v>328</v>
+        <v>351</v>
       </c>
       <c r="F115" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="G115" t="s">
-        <v>351</v>
+        <v>54</v>
       </c>
       <c r="H115" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>353</v>
       </c>
       <c r="B116" t="s">
-        <v>17</v>
+        <v>354</v>
       </c>
       <c r="C116" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D116" t="s">
-        <v>346</v>
+        <v>328</v>
       </c>
       <c r="E116" t="s">
-        <v>347</v>
+        <v>324</v>
       </c>
       <c r="F116" t="s">
-        <v>192</v>
+        <v>18</v>
       </c>
       <c r="G116" t="s">
-        <v>81</v>
+        <v>267</v>
       </c>
       <c r="H116" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B117" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C117" t="s">
-        <v>158</v>
+        <v>10</v>
       </c>
       <c r="D117" t="s">
-        <v>346</v>
+        <v>357</v>
       </c>
       <c r="E117" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="F117" t="s">
-        <v>70</v>
+        <v>358</v>
       </c>
       <c r="G117" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="H117" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>360</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" t="s">
         <v>357</v>
       </c>
-      <c r="B118" t="s">
-[...5 lines deleted...]
-      <c r="D118" t="s">
+      <c r="E118" t="s">
+        <v>361</v>
+      </c>
+      <c r="F118" t="s">
         <v>358</v>
       </c>
-      <c r="E118" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G118" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="H118" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B119" t="s">
-        <v>22</v>
+        <v>365</v>
       </c>
       <c r="C119" t="s">
         <v>10</v>
       </c>
       <c r="D119" t="s">
+        <v>357</v>
+      </c>
+      <c r="E119" t="s">
+        <v>361</v>
+      </c>
+      <c r="F119" t="s">
+        <v>358</v>
+      </c>
+      <c r="G119" t="s">
         <v>362</v>
       </c>
-      <c r="E119" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H119" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B120" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="C120" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D120" t="s">
-        <v>141</v>
+        <v>357</v>
       </c>
       <c r="E120" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F120" t="s">
-        <v>192</v>
+        <v>318</v>
       </c>
       <c r="G120" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H120" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B121" t="s">
-        <v>116</v>
+        <v>371</v>
       </c>
       <c r="C121" t="s">
-        <v>69</v>
+        <v>372</v>
       </c>
       <c r="D121" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="E121" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="F121" t="s">
-        <v>192</v>
+        <v>358</v>
       </c>
       <c r="G121" t="s">
-        <v>77</v>
+        <v>373</v>
       </c>
       <c r="H121" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B122" t="s">
-        <v>68</v>
+        <v>376</v>
       </c>
       <c r="C122" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="D122" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="E122" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="F122" t="s">
-        <v>192</v>
+        <v>358</v>
       </c>
       <c r="G122" t="s">
-        <v>77</v>
+        <v>373</v>
       </c>
       <c r="H122" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B123" t="s">
-        <v>72</v>
+        <v>379</v>
       </c>
       <c r="C123" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="D123" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="E123" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="F123" t="s">
-        <v>192</v>
+        <v>358</v>
       </c>
       <c r="G123" t="s">
-        <v>77</v>
+        <v>373</v>
       </c>
       <c r="H123" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="B124" t="s">
-        <v>25</v>
+        <v>128</v>
       </c>
       <c r="C124" t="s">
-        <v>250</v>
+        <v>39</v>
       </c>
       <c r="D124" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="E124" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="F124" t="s">
-        <v>192</v>
+        <v>358</v>
       </c>
       <c r="G124" t="s">
-        <v>77</v>
+        <v>373</v>
       </c>
       <c r="H124" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="B125" t="s">
-        <v>113</v>
+        <v>384</v>
       </c>
       <c r="C125" t="s">
-        <v>69</v>
+        <v>385</v>
       </c>
       <c r="D125" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="E125" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="F125" t="s">
-        <v>192</v>
+        <v>358</v>
       </c>
       <c r="G125" t="s">
-        <v>77</v>
+        <v>373</v>
       </c>
       <c r="H125" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="B126" t="s">
-        <v>91</v>
+        <v>134</v>
       </c>
       <c r="C126" t="s">
-        <v>69</v>
+        <v>388</v>
       </c>
       <c r="D126" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="E126" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="F126" t="s">
-        <v>192</v>
+        <v>358</v>
       </c>
       <c r="G126" t="s">
-        <v>77</v>
+        <v>373</v>
       </c>
       <c r="H126" t="s">
-        <v>381</v>
-[...81 lines deleted...]
-      <c r="A130" t="s">
         <v>389</v>
-      </c>
-[...24173 lines deleted...]
-        <v>2320</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">