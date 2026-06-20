--- v1 (2026-05-05)
+++ v2 (2026-06-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="500">
   <si>
     <t>Nº Portaria</t>
   </si>
   <si>
     <t>Beneficiário</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Data Ida</t>
   </si>
   <si>
     <t>Data Volta</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo</t>
   </si>
   <si>
@@ -152,71 +152,71 @@
   <si>
     <t>Luiz Felipe Marinho Oliveira</t>
   </si>
   <si>
     <t>Assessor Parlamentar</t>
   </si>
   <si>
     <t>Participação no 657º Curso sobre Sessão Legislativa e Governança Parlamentar, que será realizado no período de 20 a 23 de janeiro, em Brasília/DF, pela necessidade de aprimorar meus conhecimentos técnicos nas atividades do Poder Legislativo. A capacitação contribuirá para a melhoria do suporte ao mandato parlamentar, especialmente na organização das sessões, planejamento, governança e rotinas administrativas, atendendo ao interesse público e ao fortalecimento dos trabalhos legislativos.</t>
   </si>
   <si>
     <t>00023/2026</t>
   </si>
   <si>
     <t>Lucas Eduardo de Sousa</t>
   </si>
   <si>
     <t>Gestor de Compras</t>
   </si>
   <si>
     <t>Participar do curso sobre sessão legislativa e governança parlamentar: Estruturação, Planejamento e liderança nas atividades do legislativo.</t>
   </si>
   <si>
     <t>00024/2026</t>
   </si>
   <si>
+    <t>Ozenilto Bueno dos Reis</t>
+  </si>
+  <si>
+    <t>Assessor Especial</t>
+  </si>
+  <si>
+    <t>Marabá-PA</t>
+  </si>
+  <si>
+    <t>No exercício da função de assessor especial da Presidência, irei ao INCRA para reunião com o superintendente, acompanhando os parlamentares vereador Raimundo e o vereador presidente Márcio.</t>
+  </si>
+  <si>
     <t>Antonio Ronaldo Alencar</t>
   </si>
   <si>
     <t>Técnico Legislativo</t>
   </si>
   <si>
     <t>Participar do Curso do curso sobre sessão legislativa e governança parlamentar.</t>
   </si>
   <si>
-    <t>Ozenilto Bueno dos Reis</t>
-[...10 lines deleted...]
-  <si>
     <t>00025/2026</t>
   </si>
   <si>
     <t>400,00</t>
   </si>
   <si>
     <t>Condução de veículo oficial com parlamentares em cumprimento de agenda oficial.</t>
   </si>
   <si>
     <t>00035/2026</t>
   </si>
   <si>
     <t>Assessor Especial do Gabinete da Presidência</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>Brasília-DF</t>
   </si>
   <si>
     <t>Participação no 659º Curso sobre Governança Pública e Controle Interno Municipal, em Brasília/DF, teve como finalidade o aperfeiçoamento técnico do agente público. O curso contribui para o fortalecimento da atuação legislativa, especialmente na fiscalização, transparência e correta aplicação dos recursos públicos.</t>
@@ -497,95 +497,101 @@
   <si>
     <t>Cleber Soares de Oliveira</t>
   </si>
   <si>
     <t>O deslocamento à cidade de Belém tem como objetivo cumprir agenda no Gabinete de Apoio do Deputado Federal Antônio Doido e na Assembleia Legislativa do Estado do Pará (ALEPA), visando a captação de recursos para atender às demandas prioritárias do município de Ourilândia do Norte, especialmente nas áreas de saúde, educação, infraestrutura e políticas públicas em geral, beneficiando diretamente a população local.</t>
   </si>
   <si>
     <t>00073/2026</t>
   </si>
   <si>
     <t>A visita à ALEPA tem como objetivo tratar de demandas parlamentares de interesse do município, acompanhamento de projetos, articulação institucional e busca de apoio para ações voltadas ao desenvolvimento local. Junto ao TCM/PA, a agenda visa obter orientações técnicas, acompanhamento de processos e esclarecimentos quanto a procedimentos administrativos e prestação de contas. Na COHAB, o objetivo é tratar de assuntos relacionados a programas habitacionais, regularização e possíveis parcerias voltadas à melhoria das condições de moradia da população</t>
   </si>
   <si>
     <t>00074/2026</t>
   </si>
   <si>
     <t>Raimundo Rodrigues Lopes</t>
   </si>
   <si>
     <t>CHEFE DE GABINETE DA PRESIDÊNCIA</t>
   </si>
   <si>
     <t>O presente pedido para cumprimento de agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA), na Companhia de Habitação do Estado do Pará (COHAB) e no Tribunal de Contas dos Municípios do Estado do Pará (TCM-PA), com a finalidade de tratar de demandas de interesse do município e acompanhar processos administrativos relevantes ao exercício da função de Chefe de Gabinete.</t>
   </si>
   <si>
+    <t>00081/2026</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>Cumprimento de agenda oficial na Assembleia Legislativa do Estado do Pará (ALEPA), onde participei de reunião com o Deputado Estadual Chicão, para tratar de demandas de interesse do município.</t>
+  </si>
+  <si>
     <t>00082/2026</t>
   </si>
   <si>
-    <t>02/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>Deslocamento até Belém/PA, conduzindo o Parlamentar para cumprimento de agenda oficial na Assembleia Legislativa do Estado do Pará (ALEPA) e no Departamento de Trânsito do Estado do Pará (DETRAN/PA), para tratar de assuntos de interesse do município.</t>
   </si>
   <si>
     <t>00084/2026</t>
   </si>
   <si>
     <t>Euder da Costa Leite</t>
   </si>
   <si>
     <t>A presente viagem do Vereador Euder Leite à cidade de Belém/PA justifica-se pela necessidade de cumprimento de agenda institucional e política, com a realização de reunião com o Presidente da ALEPA, reunião com o Chefe da Casa Civil do Estado e reunião com o Diretor do DETRAN/PA, visando tratar de demandas de interesse público, articulação de parcerias e encaminhamento de pleitos relevantes em benefício do município de Ourilândia do Norte/PA e de sua população.</t>
   </si>
   <si>
     <t>00085/2026</t>
   </si>
   <si>
     <t>Fabrício Calil Galvão Ferreira</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>5.600,00</t>
   </si>
   <si>
     <t>Eu, Fabrício, Vereador do município de Ourilândia do Norte, venho por meio desta justificar meu deslocamento à cidade de Belém, no período de 02 a 05, com a finalidade de cumprir agenda institucional no gabinete do Deputado Estadual Torrinho Torres, para tratar de assuntos de interesse público e demandas voltadas ao desenvolvimento do município.</t>
   </si>
   <si>
     <t>00086/2026</t>
   </si>
   <si>
     <t>Leilynanda Pereira Peres</t>
   </si>
   <si>
-    <t>04/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>A solicitação se justifica pela necessidade de assessoramento direto durante os compromissos, incluindo organização de documentos, registros administrativos, acompanhamento das reuniões e suporte técnico nas tratativas de demandas de interesse público voltadas ao município.</t>
   </si>
   <si>
     <t>00089/2026</t>
   </si>
   <si>
     <t>Gleiciane Ferras Sousa</t>
   </si>
   <si>
     <t>Participar de reunião junto ao gabinete do Deputado Federal Antônio ´Doido, levando demandas dos munícipes - Encontro de Mulheres, conversando com elas.</t>
   </si>
   <si>
     <t>00091/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>Redenção/PA</t>
   </si>
   <si>
     <t>A viagem será realizada para encaminhar o veículo oficial VW Nivus à revisão periódica, em razão de ter atingido a quilometragem prevista pelo fabricante. O serviço será realizado na concessionária NB Automóveis Volkswagen, no município de Redenção/PA, garantindo a manutenção preventiva e o bom funcionamento do veículo.</t>
   </si>
   <si>
     <t>00093/2026</t>
@@ -596,636 +602,960 @@
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na próxima semana, ocasião em que cumprirei agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB/PA), para tratativas institucionais, na condição de Presidente.</t>
   </si>
   <si>
     <t>00094/2026</t>
   </si>
   <si>
     <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na próxima semana, ocasião em que cumprirei agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB/PA), para tratativas institucionais, juntamente com o Vereador Presidente.</t>
   </si>
   <si>
     <t>00095/2026</t>
   </si>
   <si>
     <t>Gestor De Frota</t>
   </si>
   <si>
     <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na ocasião em que cumprirei agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB/PA).</t>
   </si>
   <si>
     <t>00096/2026</t>
   </si>
   <si>
-    <t>Henrique Santos França</t>
-[...1 lines deleted...]
-  <si>
     <t>A viagem tem como objetivo assessorar o vereador em agenda institucional na ALEPA (Assembleia Legislativa do Estado do Pará) e na COHAB (Companhia de Habitação), contribuindo na articulação de demandas do município, acompanhamento de reuniões e apoio na captação de recursos e projetos de interesse público.</t>
   </si>
   <si>
     <t>00097/2026</t>
   </si>
   <si>
     <t>DIRETOR DE TRANSPARÊNCIA</t>
   </si>
   <si>
     <t>22/03/2026</t>
   </si>
   <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>00098/2026</t>
   </si>
   <si>
     <t>Em cumprimento de agenda oficial na Assembleia Legislativa do Estado do Pará e na Companhia de Habitação do Estado do Pará, serão tratadas demandas do município, com foco em articulação institucional e pautas de habitação, visando benefícios à população.</t>
   </si>
   <si>
     <t>00099/2026</t>
   </si>
   <si>
     <t>A viagem tem como objetivo cumprir agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Secretaria de Esporte e Lazer, visando a articulação de demandas do município, captação de recursos e o fortalecimento de políticas públicas esportivas.</t>
   </si>
   <si>
     <t>00100/2026</t>
   </si>
   <si>
     <t>Belem - PA</t>
   </si>
   <si>
     <t>Participar de reuniões institucionais de interesse público. A viagem tem como finalidade a realização de agenda junto à ALEPA (Assembleia Legislativa do Estado do Pará), bem como reunião com o Deputado Torrinho Torres, além de tratativas junto à COHAB.</t>
   </si>
   <si>
     <t>00101/2026</t>
   </si>
   <si>
     <t>Justifico meu deslocamento à Belém para participação em reuniões na Assembleia Legislativa do Estado do Pará e na Companhia de Habitação do Estado do Pará, com a finalidade de tratar de demandas de interesse do município e buscar melhorias para a população. Minha presença é necessária para o encaminhamento e acompanhamento das pautas junto aos órgãos estaduais.</t>
   </si>
   <si>
-    <t>00102/2026</t>
+    <t>00103/2026</t>
+  </si>
+  <si>
+    <t>A referida viagem tem como finalidade a participação em reuniões institucionais, visitas a órgãos públicos e/ou participação em eventos, cursos ou capacitações que visam o aprimoramento das atividades legislativas, bem como a busca de recursos, parcerias e soluções para as necessidades do município. Destaca-se que tais atividades são fundamentais para fortalecer a atuação parlamentar, possibilitando a aquisição de conhecimentos, o intercâmbio de experiências e a articulação junto a outras esferas de governo, contribuindo diretamente para o desenvolvimento local e a melhoria da qualidade de vida da população.</t>
+  </si>
+  <si>
+    <t>00104/2026</t>
+  </si>
+  <si>
+    <t>Viagem à cidade de Belém/PA para comparecimento à Assembleia Legislativa do Estado do Pará (ALEPA), com o objetivo de tratar demandas do município de Ourilândia do Norte, buscar parcerias, recursos e apoio institucional, visando melhorias para a população.</t>
+  </si>
+  <si>
+    <t>00105/2026</t>
+  </si>
+  <si>
+    <t>A utilização do veículo oficial justifica-se, pois estarei em viagem conduzindo o veículo da Câmara Municipal para o deslocamento de vereadores e assessores durante agenda institucional no município de Belém/PA, garantindo segurança, pontualidade e adequada logística.</t>
+  </si>
+  <si>
+    <t>00106/2026</t>
+  </si>
+  <si>
+    <t>A utilização do veículo oficial justifica-se, pois conduzirei o veículo para o deslocamento de vereadores e assessores em agenda institucional no município de Belém/PA, assegurando o cumprimento das atividades oficiais.</t>
+  </si>
+  <si>
+    <t>00107/2026</t>
+  </si>
+  <si>
+    <t>RENILDO BEZERRA GOMES</t>
+  </si>
+  <si>
+    <t>BELÉM/PA</t>
+  </si>
+  <si>
+    <t>Conduzir Veiculo oficial da Câmara Municipal até a cidade de Belém, transportando Servidores e Parlamentar.</t>
+  </si>
+  <si>
+    <t>00108/2026</t>
+  </si>
+  <si>
+    <t>A utilização do veículo oficial se faz necessária para o deslocamento de vereadores e assessores durante agendas institucionais no município de Belém/PA. O uso do veículo garante segurança, pontualidade e eficiência no cumprimento das atividades oficiais, otimizando o andamento das reuniões, visitas e demais compromissos institucionais da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>00109/2026</t>
+  </si>
+  <si>
+    <t>Antônia Auderisa de Oliveira Alencar</t>
+  </si>
+  <si>
+    <t>DEMANDAS RELATIVOS AOS MUNÍCIPES.</t>
+  </si>
+  <si>
+    <t>00110/2026</t>
+  </si>
+  <si>
+    <t>Justifico minha ausência nesta data, em razão de deslocamento à cidade de Belém/PA, para cumprimento de agenda oficial na ALEPA, onde irei participar de reunião no gabinete do Deputado Torrinho Torres, tratando de assuntos de interesse do município.</t>
+  </si>
+  <si>
+    <t>00120/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>A participação no evento justifica-se pela relevância institucional da cerimônia de Transmissão do Cargo de Governador do Estado do Pará, sendo um momento importante para o fortalecimento das relações entre o Estado e o município, além de possibilitar o alinhamento de ações e parcerias em prol do desenvolvimento local.</t>
+  </si>
+  <si>
+    <t>00123/2026</t>
+  </si>
+  <si>
+    <t>1.800,00</t>
+  </si>
+  <si>
+    <t>Conduzirei o veículo oficial com os vereadores, com a finalidade de prestar apoio à cerimônia de Transmissão Constitucional do Cargo de Governador do Estado do Pará à Vice-Governadora Hana Ghassan Tuma, garantindo o deslocamento adequado e seguro durante o evento oficial.</t>
+  </si>
+  <si>
+    <t>00124/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>1.400,00</t>
+  </si>
+  <si>
+    <t>Venho por meio deste solicitar a concessão de diária para o Vereador Cleber Soares com a finalidade de custear despesas de deslocamento, alimentação e estadia, em razão de sua participação na cerimônia de posse da Vice-Governadora Hana Ghassan Tuma. A referida agenda institucional possui relevante importância para o fortalecimento das relações entre os entes públicos, além de proporcionar a troca de experiências e alinhamento de ações que podem beneficiar diretamente o município. Diante do exposto, solicito a autorização da diária correspondente ao período necessário para a participação no evento. Sem mais para o momento, renovo votos de estima e consideração.</t>
+  </si>
+  <si>
+    <t>00125/2026</t>
+  </si>
+  <si>
+    <t>Solicito a concessão de diária para participação na cerimônia de Transmissão Constitucional do Cargo de Governador do Estado do Pará, conduzida pelo governador Helder Barbalho, a realizar-se em 02 de abril de 2026, às 15h, no Hangar Centro de Convenções, em Belém/PA. O evento oficializa a transição do cargo para a vice-governadora Hana Ghassan Tuma, sendo de grande relevância institucional.</t>
+  </si>
+  <si>
+    <t>00126/2026</t>
+  </si>
+  <si>
+    <t>Participação no evento de Posse da Vice-Governadora Hana Ghassan, como Governadora do Estado do Pará.</t>
+  </si>
+  <si>
+    <t>00127/2026</t>
+  </si>
+  <si>
+    <t>Eu, Edivaldo Borges Gomes, justifico meu deslocamento em razão de convite oficial do Governo do Estado do Pará para participar da Cerimônia de Transmissão do Cargo de Governador, no dia 02 de abril de 2026, em Belém/PA. Minha participação é de relevante interesse público, fortalecendo a representatividade institucional e o diálogo com o Governo Estadual.</t>
+  </si>
+  <si>
+    <t>00128/2026</t>
+  </si>
+  <si>
+    <t>Participar da Cerimônia de transmissão Constitucional do cargo de Governador do Estado do Pará à vice-governadora Hana Ghassan tuma.</t>
+  </si>
+  <si>
+    <t>00129/2026</t>
+  </si>
+  <si>
+    <t>CERIMÔNIA CONSTITUCIONAL DO CARGO DE GOVERNO DO ESTADO DO PARÁ Á VICE-GOVERNADORA HANA GHASSAN TUMA.</t>
+  </si>
+  <si>
+    <t>00130/2026</t>
+  </si>
+  <si>
+    <t>Participar da cerimônia de transmissão constitucional de cargo do Governo do Estado do Pará, com a posse da Hana Ghassan Tuma no exercício do cargo de governadora.</t>
+  </si>
+  <si>
+    <t>00131/2026</t>
+  </si>
+  <si>
+    <t>Prestar assessoria ao vereador Márcio Oliveira da Silva, Presidente da Câmara Municipal de Ourilândia do Norte, durante o evento oficial, com a finalidade de garantir suporte integral à sua participação na cerimônia de Transmissão Constitucional do Cargo de Governador do Estado do Pará à Vice-Governadora Hana Ghassan Tuma, assegurando organização, acompanhamento da agenda institucional e apoio necessário ao pleno exercício de suas atribuições, de modo a viabilizar sua adequada representatividade no ato solene.</t>
+  </si>
+  <si>
+    <t>00132/2026</t>
+  </si>
+  <si>
+    <t>00133/2026</t>
+  </si>
+  <si>
+    <t>00134/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem institucional justifica-se pela necessidade de acompanhamento e assessoramento técnico ao Vereador Euder Leite em agenda oficial na cidade de Belém/PA, com a realização de reuniões junto à Assembleia Legislativa do Estado do Pará, à Casa Civil do Governo do Estado, à Companhia de Habitação do Estado do Pará e ao DETRAN/PA. As agendas têm por finalidade tratar de demandas de interesse do Município de Ourilândia do Norte, especialmente relacionadas à articulação política e institucional, ao acompanhamento de pleitos administrativos, à busca de apoio para ações habitacionais e à tratativa de assuntos vinculados à mobilidade e aos serviços de trânsito. A presença do assessor mostra-se necessária para prestar suporte técnico ao parlamentar durante as reuniões, contribuir na organização e no encaminhamento das demandas apresentadas, bem como auxiliar na interlocução institucional e no acompanhamento das providências administrativas decorrentes das pautas debatidas, garantindo maior eficiência no atendimento dos interesses do município.</t>
+  </si>
+  <si>
+    <t>00135/2026</t>
+  </si>
+  <si>
+    <t>Brunno Cabral Santana</t>
+  </si>
+  <si>
+    <t>00136/2026</t>
+  </si>
+  <si>
+    <t>Deuzelio Ferreira Dias</t>
+  </si>
+  <si>
+    <t>00137/2026</t>
+  </si>
+  <si>
+    <t>3.600,00</t>
+  </si>
+  <si>
+    <t>Na condição de motorista oficial, justifico a viagem institucional pelo deslocamento do Vereador Euder Leite à cidade de Belém/PA, para cumprimento de agendas junto à Assembleia Legislativa do Estado do Pará, à Casa Civil do Governo do Estado, à COHAB e ao DETRAN/PA, sendo minha presença necessária para garantir o transporte da comitiva com segurança, pontualidade e regularidade, assegurando o cumprimento dos compromissos institucionais e o retorno ao município, em atendimento ao interesse da administração pública.</t>
+  </si>
+  <si>
+    <t>00139/2026</t>
+  </si>
+  <si>
+    <t>Antônio Ronaldo Alencar</t>
+  </si>
+  <si>
+    <t>Curso de Capacitação Conformidade Orçamentária e Responsabilidade na Atuação Legislativa Municipal.</t>
+  </si>
+  <si>
+    <t>00143/2026</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>A solicitação de diária, SEM REMUNERAÇÃO, em favor do Vereador Euder Leite justifica-se pela necessidade de participar de reuniões institucionais junto a deputados estaduais e federais, voltadas ao tratamento de demandas de interesse do Município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00145/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>O deslocamento para condução do veículo oficial Mitsubishi L200 Triton HPE à concessionária autorizada tem por finalidade a realização de revisão periódica programada, conforme orientações do fabricante, sendo a manutenção preventiva essencial para garantir a segurança, a confiabilidade e o desempenho do veículo, além de contribuir para a preservação do patrimônio público, a redução de custos com manutenções corretivas e o cumprimento das exigências técnicas, bem como a manutenção da garantia.</t>
+  </si>
+  <si>
+    <t>00147/2026</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA para cumprimento de agenda institucional, incluindo reuniões na Assembleia Legislativa do Estado do Pará (ALEPA) e com o Governo do Estado. Serão necessárias 03 (três) diárias para o período da missão, porém solicita-se a concessão remunerada de apenas 01 (uma) diária, referente ao dia 17, sendo as demais sem ônus.</t>
+  </si>
+  <si>
+    <t>00148/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA para cumprimento de agenda institucional, incluindo reuniões na Assembleia Legislativa do Estado do Pará (ALEPA) e junto ao Governo do Estado. Serão necessárias 03 (três) diárias para o período da atividade, porém solicita-se a concessão remunerada de apenas 01 (uma) diária, referente ao dia 17, sendo as demais sem ônus.</t>
+  </si>
+  <si>
+    <t>00149/2026</t>
+  </si>
+  <si>
+    <t>00150/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA para cumprimento de agenda institucional, incluindo reuniões na Assembleia Legislativa do Estado do Pará (ALEPA). Serão necessárias 03 (três) diárias para o período da missão, porém solicita-se a concessão remunerada de apenas 01 (uma) diária, referente ao dia 17, sendo as demais sem ônus.</t>
+  </si>
+  <si>
+    <t>00152/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>2.400,00</t>
+  </si>
+  <si>
+    <t>A presente viagem oficial à cidade de Belém tem como finalidade o cumprimento de agenda institucional junto à Assembleia Legislativa do Estado do Pará e ao Tribunal de Contas dos Municípios do Estado do Pará, sendo que, no exercício do cargo de motorista da Câmara Municipal, será realizada a condução do veículo oficial, com o deslocamento dos vereadores e assessores, garantindo segurança, pontualidade, eficiência e a regularidade durante toda a execução das atividades oficiais.</t>
+  </si>
+  <si>
+    <t>00153/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem oficial à cidade de Belém tem como finalidade o cumprimento de agenda institucional junto à Assembleia Legislativa do Estado do Pará e ao Tribunal de Contas dos Municípios do Estado do Pará. No exercício do cargo de assessor parlamentar, irei assessorar o Vereador Presidente da Câmara Municipal, Márcio Oliveira da Silva, no desempenho de suas atividades institucionais, prestando suporte técnico e administrativo durante os compromissos oficiais, contribuindo para a organização, eficiência, pontualidade e regularidade na execução da agenda.</t>
+  </si>
+  <si>
+    <t>00154/2026</t>
+  </si>
+  <si>
+    <t>Justifico a necessidade de emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na próxima semana, onde estarei cumprindo agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA), prestando assessoria ao parlamentar do Município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00155/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem oficial à cidade de Belém tem como objetivo o cumprimento de compromissos institucionais junto à Assembleia Legislativa do Estado do Pará e ao Tribunal de Contas dos Municípios do Estado do Pará. No exercício da função de assessor parlamentar, prestarei assessoria ao vereador no desenvolvimento de suas atividades oficiais, oferecendo suporte técnico e administrativo durante a agenda, com foco na adequada organização dos compromissos, no cumprimento dos horários e na eficiência das ações realizadas.</t>
+  </si>
+  <si>
+    <t>00156/2026</t>
+  </si>
+  <si>
+    <t>Assessor Especial Do Gabinete Da Presidência</t>
+  </si>
+  <si>
+    <t>00157/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA, a fim de cumprir agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), E Tribunal de Contas dos Municípios (TCM) para tratativas institucionais.</t>
+  </si>
+  <si>
+    <t>00158/2026</t>
+  </si>
+  <si>
+    <t>Justifica-se o deslocamento do Chefe do Departamento de Compras ao Tribunal de Contas dos Municípios do Estado do Pará e à Assembleia Legislativa do Estado do Pará, com a finalidade de tratar de assuntos institucionais relacionados à área de contratações públicas e gestão administrativa.</t>
+  </si>
+  <si>
+    <t>00159/2026</t>
+  </si>
+  <si>
+    <t>Chefe de Gabinete da Presidência</t>
+  </si>
+  <si>
+    <t>Justifico a necessidade de emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, onde estarei cumprindo agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA).</t>
+  </si>
+  <si>
+    <t>00160/2026</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>Trata-se de reunião institucional a ser realizada em Brasília, no gabinete do deputado Antônio Doido, com o objetivo de tratar demandas prioritárias do município. A agenda visa apresentar pleitos nas áreas essenciais, acompanhar solicitações já encaminhadas e buscar apoio para viabilização de recursos e investimentos, contribuindo para o desenvolvimento local e melhoria dos serviços públicos.</t>
+  </si>
+  <si>
+    <t>00161/2026</t>
+  </si>
+  <si>
+    <t>Gabriel Kaique Rodrigues Sousa</t>
+  </si>
+  <si>
+    <t>Acompanhar o Vereador em viagem oficial, tendo em vista a relevância dos compromissos institucionais a serem cumpridos, para prestar suporte técnico e administrativo durante as agendas, incluindo organização de reuniões, elaboração de relatórios, registros das atividades, articulação com autoridades e acompanhamento das demandas de interesse do município.</t>
+  </si>
+  <si>
+    <t>00162/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem tem como objetivo tratar de assuntos de relevante interesse público e administrativo para o município, buscando a viabilização de demandas, apresentação de solicitações e acompanhamento de projetos voltados ao desenvolvimento local, especialmente nas áreas legislativa e educacional.</t>
+  </si>
+  <si>
+    <t>00163/2026</t>
+  </si>
+  <si>
+    <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, onde, na condição de Assessor Especial da Presidência, representarei o Gabinete da Presidência em agenda institucional junto à ALEPA e à SEDUC, em alinhamento com o setor jurídico da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>00164/2026</t>
+  </si>
+  <si>
+    <t>Brasilia/DF</t>
+  </si>
+  <si>
+    <t>Reunião com o Senador Zequinha Marinho e reunião com o Deputado Antônio Doido. Os encontros visam tratar de demandas prioritárias, articulações políticas e acompanhamento de pautas de interesse da região, incluindo a apresentação de ofício solicitando um caminhão limpa-fossa. A participação é necessária para garantir o alinhamento institucional e a defesa dos interesses da população.</t>
+  </si>
+  <si>
+    <t>00165/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento a Brasília/DF para participação em reuniões institucionais com o deputado federal Airton Faleiro e com o deputado Keniston Braga, com o objetivo de tratar da liberação de recursos e viabilização de emendas parlamentares destinadas ao município.</t>
+  </si>
+  <si>
+    <t>00166/2026</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>Participar do 671° curso de capacitação: Governança e controle de contratos administrativos com apoio da inteligência artificial.</t>
+  </si>
+  <si>
+    <t>00167/2026</t>
+  </si>
+  <si>
+    <t>Gestor De Patrimônio E Almoxarifado</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>00168/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem a Brasília tem como objetivo a participação em agendas institucionais na Câmara dos Deputados e no Senado Federal, com a finalidade de tratar de assuntos de interesse público e institucional do município. Durante a visita, serão realizadas reuniões com parlamentares e assessorias, visando a apresentação de demandas, solicitação de recursos, acompanhamento de projetos em tramitação e fortalecimento de parcerias que contribuam para o desenvolvimento local. A agenda também permitirá maior alinhamento com políticas públicas federais, possibilitando a busca por investimentos e melhorias em áreas estratégicas para a população. Dessa forma, a viagem se justifica pela relevância das atividades a serem desenvolvidas junto aos órgãos do Poder Legislativo Federal, podendo resultar em benefícios concretos para o município.</t>
+  </si>
+  <si>
+    <t>00169/2026</t>
+  </si>
+  <si>
+    <t>Justifico minha viagem a Brasília/DF com o objetivo de realizar visitas institucionais a dois gabinetes de Deputados Federais, sendo eles o deputado Antonio doido e o deputado Jader Barbalho visando fortalecer a articulação política, apresentar demandas prioritárias do município e buscar apoio, parcerias e recursos para áreas essenciais como saúde, educação, infraestrutura e desenvolvimento social, com o propósito de garantir benefícios concretos e melhorias para a população local.</t>
+  </si>
+  <si>
+    <t>00170/2026</t>
+  </si>
+  <si>
+    <t>Chefe Do Departamento De Frotas</t>
+  </si>
+  <si>
+    <t>Justifico minha participação no 671º Curso de Capacitação sobre “Governança e Controle de Contratos Administrativos com Apoio da Inteligência Artificial” pela relevância do tema para o aprimoramento das atividades de gestão e fiscalização contratual, contribuindo para maior eficiência, transparência e melhoria dos processos administrativos.</t>
+  </si>
+  <si>
+    <t>00171/2026</t>
+  </si>
+  <si>
+    <t>Conduzirei o veículo oficial para transporte de vereadores e assessores em agendas institucionais em Brasília, com o objetivo de viabilizar a captação de recursos em benefício da população de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00172/2026</t>
+  </si>
+  <si>
+    <t>Cumprirei agenda nos gabinetes dos parlamentares Antônio Doido e Zequinha Marinho, em busca de recursos e melhorias para o município.</t>
+  </si>
+  <si>
+    <t>00173/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem a Brasília tem como objetivo a participação em agendas institucionais na Câmara dos Deputados e no Senado Federal, com a realização de reuniões com parlamentares e seus assessores, que participarão dos encontros juntamente com o Deputado, para tratar de demandas de interesse do município. Nessas reuniões, serão apresentadas solicitações locais, acompanhados projetos em tramitação e discutidas possibilidades de destinação de recursos e parcerias institucionais. A iniciativa também busca alinhar ações com políticas públicas federais e identificar oportunidades de investimentos em áreas prioritárias, visando resultados concretos e benefícios diretos para o desenvolvimento do município.</t>
+  </si>
+  <si>
+    <t>00174/2026</t>
+  </si>
+  <si>
+    <t>Kathellen Alves de Souza</t>
+  </si>
+  <si>
+    <t>00175/2026</t>
+  </si>
+  <si>
+    <t>Maria Rosa de Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>Participação em reuniões institucionais com o deputado federal Airton Faleiro e com o deputado Keniston Braga prestando assessoria para o Vereador Raimundo de Oliveira da Silva.</t>
+  </si>
+  <si>
+    <t>00176/2026</t>
+  </si>
+  <si>
+    <t>Marcia Rodrigues Feitosa</t>
+  </si>
+  <si>
+    <t>Na qualidade de motorista da Câmara Municipal, conduzo veículo oficial com destino a Brasília/DF, para deslocamento de parlamentar(es) e assessores desta Casa Legislativa, com a finalidade de atender ao cumprimento de agenda oficial e à participação em curso de capacitação de interesse institucional, voltados ao aprimoramento das atividades legislativas. O deslocamento ocorrerá em conformidade com as atribuições do cargo e com as necessidades administrativas da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>00177/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento até a concessionária Mitsubishi, no município de Redenção, utilizando veículo oficial da Câmara Municipal, com a finalidade de realizar a substituição do farol do veículo Triton, garantindo a manutenção adequada e a segurança no uso do referido automóvel oficial.</t>
+  </si>
+  <si>
+    <t>00178/2026</t>
+  </si>
+  <si>
+    <t>Renildo Bezerra Gomes</t>
+  </si>
+  <si>
+    <t>Conduzir veiculo oficial até a cidade de Brasília/DF.</t>
+  </si>
+  <si>
+    <t>00182/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>Marabá/PA</t>
+  </si>
+  <si>
+    <t>Justifico que estarei na função de motorista da Câmara Municipal de Ourilândia do Norte/PA, realizando o deslocamento com o veículo oficial até a cidade de Marabá, conduzindo o Presidente da Câmara Municipal Sr. Marcio Oliveira da Silva, o Presidente do Sindicato dos Trabalhadores, Sr. José Areia, bem como demais participantes, para tratar de assuntos de interesse do Acampamento Campos Altos, sendo a viagem necessária para o cumprimento da referida agenda institucional.</t>
+  </si>
+  <si>
+    <t>00183/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>2.000,00</t>
+  </si>
+  <si>
+    <t>Minha designação para conduzir o veículo oficial no deslocamento dos assessores e técnicos legislativos que participarão da capacitação promovida pelo Tribunal de Contas dos Municípios do Estado do Pará, no polo de Marabá/PA, tem como objetivo assegurar um transporte seguro, eficiente e em conformidade com as normas, garantindo a pontualidade, a integridade dos servidores e o adequado cumprimento da agenda institucional, contribuindo para o bom andamento das atividades e o alcance dos objetivos do evento.</t>
+  </si>
+  <si>
+    <t>00184/2026</t>
+  </si>
+  <si>
+    <t>Deibson da Silva Gomes</t>
+  </si>
+  <si>
+    <t>Na qualidade de motorista da Câmara Municipal de Ourilândia do Norte, justifico o deslocamento para o município de Marabá com o objetivo de conduzir servidores desta Casa de Leis até o polo de capacitação. A participação dos referidos funcionários é de suma importância para o aprimoramento de conhecimentos e melhor desempenho de suas funções. Ressalto que o transporte é essencial para garantir a presença dos mesmos no evento. Diante disso, reforço a necessidade e relevância da referida viagem.</t>
+  </si>
+  <si>
+    <t>00185/2026</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>A viagem se faz necessária para participação em agenda institucional na Câmara dos Deputados, em Brasília/DF, incluindo reunião com o Deputado Federal Antônio Doido, com o objetivo de tratar de demandas de interesse do município de Ourilândia do Norte/PA, visando à articulação política, captação de recursos e viabilização de investimentos; diante disso, solicito a emissão de portaria de viagem, considerando a relevância institucional do compromisso.</t>
+  </si>
+  <si>
+    <t>00186/2026</t>
+  </si>
+  <si>
+    <t>Diogo Gomes de Sousa</t>
+  </si>
+  <si>
+    <t>Controlador Interno</t>
+  </si>
+  <si>
+    <t>5.000,00</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DA CAPACITAÇÃO MARABÁ 2026, PROMOVIDA PELO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DO PARÁ.</t>
+  </si>
+  <si>
+    <t>00187/2026</t>
+  </si>
+  <si>
+    <t>Marcondes Alves da Silva</t>
+  </si>
+  <si>
+    <t>capacitação e treinamento junto ao TCM-PA , para aprimoramento técnico e atualização dos conhecimentos relacionados à gestão pública.</t>
+  </si>
+  <si>
+    <t>00188/2026</t>
+  </si>
+  <si>
+    <t>Leandro de Jesus Paixão</t>
+  </si>
+  <si>
+    <t>CURSO DE CAPACITAÇÃO TCM - PA.</t>
+  </si>
+  <si>
+    <t>00189/2026</t>
+  </si>
+  <si>
+    <t>Participar do programa de capacitação promovido pelo Tribunal de Contas dos Municípios do Estado do Pará, que disponibiliza treinamentos estratégicos de alta relevância técnica, voltados ao desenvolvimento de competências e à qualificação contínua dos servidores públicos, contribuindo de forma significativa para o aprimoramento da gestão e o aumento da eficiência na prestação dos serviços públicos.</t>
+  </si>
+  <si>
+    <t>00190/2026</t>
+  </si>
+  <si>
+    <t>Jeferson Souza da Silva</t>
+  </si>
+  <si>
+    <t>Chefe de Sessão e Gestão e Infraestrutura da Segurança da Informação</t>
+  </si>
+  <si>
+    <t>Participar do programa de Capacitação realizado pelo TCM-PA, voltado a apresentar diversos treinamentos de extrema utilidade para o funcionalismo público.</t>
+  </si>
+  <si>
+    <t>00191/2026</t>
+  </si>
+  <si>
+    <t>Gestor De Compras</t>
+  </si>
+  <si>
+    <t>Justifica-se a participação na capacitação promovida pelo Tribunal de Contas dos Municípios (TCM), voltada à Administração Pública, Gestão e Orçamento, abrangendo ainda temas relacionados a licitações, obras e à área administrativa, com o propósito de capacitar, orientar e atualizar os conhecimentos dos servidores.</t>
+  </si>
+  <si>
+    <t>00194/2026</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>Solicito autorização para viagem oficial à Brasília, para participação no 673º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos.</t>
+  </si>
+  <si>
+    <t>00195/2026</t>
+  </si>
+  <si>
+    <t>Curso de capacitação: ANÁLISE PRÁTICA DA CPI, DO PROCESSO DE CASSAÇÃO NOS TERMOS DO DECRETO LEI N° 201/1967 E DA APLICAÇÃO DE PENALIDADES ÉTICO-DISCIPLINARES NO ÂMBITO DA CÂMARA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>00196/2026</t>
+  </si>
+  <si>
+    <t>PATRIMÔNIO E ALMOXARIFADO</t>
+  </si>
+  <si>
+    <t>00197/2026</t>
+  </si>
+  <si>
+    <t>Rosivaldo dos Santos de Jesus</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>Justifico minha viagem oficial para ALEPA, representando o gabinete parlamentar no acompanhamento e encaminhamento de demandas de interesse do município, realizando reuniões e tratativas junto aos órgãos competentes, em razão da impossibilidade de participação do vereador na agenda institucional.</t>
+  </si>
+  <si>
+    <t>00198/2026</t>
+  </si>
+  <si>
+    <t>Silmara da Silva Oliveira</t>
+  </si>
+  <si>
+    <t>Justifico meu deslocamento em viagem oficial para a ALEPA, representando o gabinete parlamentar no acompanhamento e encaminhamento de demandas de interesse do município junto aos órgãos competentes, em razão da impossibilidade de comparecimento do vereador à agenda oficial.</t>
+  </si>
+  <si>
+    <t>00199/2026</t>
+  </si>
+  <si>
+    <t>A viagem oficial à Brasília tem como finalidade conduzir assessores parlamentares que participarão do 673º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos, garantindo o deslocamento seguro e o apoio logístico necessário à participação no evento de capacitação.</t>
+  </si>
+  <si>
+    <t>00200/2026</t>
+  </si>
+  <si>
+    <t>Solicito autorização para viagem oficial à Brasília, na condição de assessor parlamentar, para participação no 673º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos, com a finalidade de contribuir para o aprimoramento técnico e administrativo da administração pública municipal.</t>
+  </si>
+  <si>
+    <t>00201/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>Reuniões oficiais levando demandas do município de Ourilândia.</t>
+  </si>
+  <si>
+    <t>00204/2026</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>23/05/2026</t>
+  </si>
+  <si>
+    <t>solicitação para participação no evento “Trilhas Inteligentes Conectando o Futuro”, no Instituto Serzedello Corrêa (ISC/TCU), 16° EnGITEC. O evento aborda temas voltados à inovação, transparência, modernização legislativa e tecnologia no Poder Legislativo, proporcionando atualização de conhecimentos e troca de experiências importantes para o aprimoramento das atividades desenvolvidas nesta Casa de Leis</t>
+  </si>
+  <si>
+    <t>00205/2026</t>
+  </si>
+  <si>
+    <t>Participação no 16º EnGITEC – Encontro Nacional do Grupo Interlegis de Tecnologia, em razão da importância do evento para o aperfeiçoamento das atividades tecnológicas no âmbito do Poder Legislativo. O encontro possibilita a troca de conhecimentos e experiências sobre inovação, modernização, transparência e soluções tecnológicas voltadas às câmaras municipais e assembleias legislativas, contribuindo para o fortalecimento da gestão pública, da eficiência administrativa e da prestação de serviços à sociedade.</t>
+  </si>
+  <si>
+    <t>00206/2026</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>Meu deslocamento na função de motorista desta Câmara Municipal tem como finalidade conduzir o veículo oficial no transporte dos servidores que participarão do 16º Encontro Nacional do Grupo Interlegis de Tecnologia (EnGITEC), promovido pelo Instituto Legislativo Brasileiro – Programa Interlegis, permanecendo à disposição para atender às necessidades de transporte e apoio logístico da equipe durante a realização do evento, conforme 07 (sete) portarias concedidas, sendo 01 (uma) delas sem ônus.</t>
+  </si>
+  <si>
+    <t>00207/2026</t>
+  </si>
+  <si>
+    <t>O presente deslocamento, na função de motorista desta Câmara Municipal, tem como finalidade conduzir o veículo oficial no transporte dos servidores que participarão do 16º Encontro Nacional do Grupo Interlegis de Tecnologia (EnGITEC), promovido pelo Instituto Legislativo Brasileiro – Programa Interlegis, permanecendo à disposição para atender às necessidades de transporte e apoio logístico da equipe durante a realização do evento, conforme 07 (sete) portarias concedidas, sendo 01 (uma) delas sem ônus.</t>
+  </si>
+  <si>
+    <t>00208/2026</t>
+  </si>
+  <si>
+    <t>participação no evento “Trilhas Inteligentes Conectando o Futuro”, no Instituto Serzedello Corrêa (ISC/TCU), 16° EnGITEC. O evento aborda temas voltados à inovação, transparência, modernização legislativa e tecnologia no Poder Legislativo, proporcionando atualização de conhecimentos e troca de experiências importantes para o aprimoramento das atividades desenvolvidas nesta Casa de Leis</t>
+  </si>
+  <si>
+    <t>00210/2026</t>
+  </si>
+  <si>
+    <t>participação no evento “Trilhas Inteligentes Conectando o Futuro”, no Instituto Serzedello Corrêa (ISC/TCU), 16° EnGITEC</t>
+  </si>
+  <si>
+    <t>00211/2026</t>
+  </si>
+  <si>
+    <t>Departamento de Frotas</t>
+  </si>
+  <si>
+    <t>00212/2026</t>
+  </si>
+  <si>
+    <t>Jailton Rodrigues Rocha</t>
+  </si>
+  <si>
+    <t>Minha participação no 16º Encontro Nacional do Grupo Interlegis de Tecnologia (EnGITEC), promovido pelo Instituto Legislativo Brasileiro, justifica-se por se tratar de um evento voltado à capacitação, atualização tecnológica e troca de experiências entre servidores e parlamentares de todo o país. A participação é relevante para o aprimoramento das atividades desenvolvidas nesta Casa Legislativa, contribuindo para a modernização, eficiência e melhoria dos processos administrativos, legislativos e de comunicação do Poder Legislativo municipal, conforme 07 (sete) portarias concedidas, sendo 01 (uma) delas sem ônus.</t>
+  </si>
+  <si>
+    <t>00213/2026</t>
+  </si>
+  <si>
+    <t>Ouvidor</t>
+  </si>
+  <si>
+    <t>Viagem a Brasília/DF para participação no 16º Encontro Nacional do Grupo Interlegis de Tecnologia (GITEC), com o objetivo de aprimoramento profissional e aquisição de conhecimentos voltados à tecnologia, inovação e modernização do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>00215/2026</t>
+  </si>
+  <si>
+    <t>Gestão e Infraestrutura da Segurança da Informação</t>
+  </si>
+  <si>
+    <t>A participação no 16º EnGITEC é fundamental para atualização tecnológica e capacitação profissional, permitindo o acesso a palestras, oficinas e debates com especialistas de todo o país. O evento proporcionará intercâmbio de experiências e práticas inovadoras que poderão ser aplicadas na Câmara Municipal de Ourilândia do Norte, fortalecendo a eficiência dos serviços e a modernização da gestão legislativa.</t>
+  </si>
+  <si>
+    <t>00218/2026</t>
+  </si>
+  <si>
+    <t>realização da revisão de 20.000 km da Mitsubishi L200 Triton, visando garantir a segurança, o bom funcionamento mecânico e a conservação do veículo oficial, conforme recomendações do fabricante</t>
+  </si>
+  <si>
+    <t>00219/2026</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>Agenda parlamentar na Assembleia Legislativa do Estado do Pará e na Companhia de Habitação do Estado do Pará, com a finalidade de tratar de demandas institucionais de interesse da população, buscando alinhamento de ações</t>
+  </si>
+  <si>
+    <t>00221/2026</t>
+  </si>
+  <si>
+    <t>24/05/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>agenda parlamentar na Assembleia Legislativa do Estado do Pará, bem como participação em reunião institucional na Equatorial Energia</t>
+  </si>
+  <si>
+    <t>00222/2026</t>
+  </si>
+  <si>
+    <t>Reunião com Dep. Estadual Torrinho Torres e reunião no Tribunal de Contas dos Municípios</t>
+  </si>
+  <si>
+    <t>00223/2026</t>
+  </si>
+  <si>
+    <t>Para cumprimento de agenda institucional. A presente viagem tem como finalidade participar de reuniões e tratar de demandas de interesse do município no Gabinete do Deputado Estadual Fábio Figueira, buscando apoio, parcerias e encaminhamentos voltados ao desenvolvimento da cidade e ao atendimento das necessidades da população.</t>
+  </si>
+  <si>
+    <t>00224/2026</t>
+  </si>
+  <si>
+    <t>Agenda institucional na ALEPA e na Equatorial Energia Pará, com o objetivo de tratar demandas de interesse do município, buscar melhorias nos serviços essenciais e fortalecer parcerias institucionais em benefício da população.</t>
+  </si>
+  <si>
+    <t>00225/2026</t>
+  </si>
+  <si>
+    <t>irei ao gabinete do deputado estadual e no gabinete de apoio do deputado federal com o objetivo de buscar apoio e recursos para atender as principais demandas do nosso município. Durante a visita, apresentarei solicitações voltadas para melhorias na saúde, educação, infraestrutura e outras áreas importantes para a população. Também irei acompanhar pedidos já encaminhados anteriormente e reforçar a necessidade de novos investimentos para nossa cidade. Essas reuniões serão fundamentais para fortalecer parcerias e garantir mais benefícios para a comunidade. Continuarei trabalhando com dedicação e compromisso, buscando sempre melhorias e mais qualidade de vida para todos os cidadãos.</t>
+  </si>
+  <si>
+    <t>00226/2026</t>
+  </si>
+  <si>
+    <t>Justifica-se a viagem à cidade de Belém/PA para reunião na Assembleia Legislativa do Estado do Pará, no gabinete do Deputado Torrinho Torres, bem como cumprimento de agenda institucional junto ao Tribunal de Contas dos Municípios do Estado do Pará (TCM/PA), tratando de assuntos administrativos de interesse do município.</t>
+  </si>
+  <si>
+    <t>00227/2026</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>Reunião institucional com o Senador e com o Deputado, com o objetivo de tratar demandas prioritárias da região, fortalecer articulações políticas e acompanhar pautas de interesse coletivo. Durante os encontros, serão discutidas pautas relacionadas à destinação de emendas parlamentares para o município, visando atender necessidades essenciais da população e contribuir para o fortalecimento das ações e serviços públicos. A participação faz-se necessária para assegurar o alinhamento institucional, o acompanhamento das demandas apresentadas e a defesa dos interesses da comunidade.</t>
+  </si>
+  <si>
+    <t>00228/2026</t>
+  </si>
+  <si>
+    <t>João de Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>participação na agenda parlamentar em razão da necessidade de translado do vereador durante compromissos institucionais</t>
+  </si>
+  <si>
+    <t>00229/2026</t>
+  </si>
+  <si>
+    <t>Assessoramento da agenda de compromissos institucionais do parlamentar, incluindo reuniões, atendimentos e demais atividades externas relacionadas ao exercício das funções</t>
+  </si>
+  <si>
+    <t>00230/2026</t>
+  </si>
+  <si>
+    <t>deslocamento do veículo oficial até a concessionária Marcovel, para realização da revisão de garantia, conforme cronograma de manutenção preventiva do referido veículo</t>
+  </si>
+  <si>
+    <t>00231/2026</t>
+  </si>
+  <si>
+    <t>O deslocamento se faz necessário para a condução do veículo oficial até a concessionária no município de Redenção – PA, com a finalidade de realizar a revisão programada da caminhonete Mitsubishi L200 Triton HPE, tendo em vista que o veículo atingiu a quilometragem prevista para manutenção periódica, procedimento indispensável para garantir a segurança, o pleno funcionamento e a adequada conservação do patrimônio público.</t>
+  </si>
+  <si>
+    <t>00232/2026</t>
+  </si>
+  <si>
+    <t>O deslocamento oficial será realizado mediante condução do veículo institucional, com a finalidade de efetuar o transporte do parlamentar, Presidente da Câmara Municipal, Márcio Oliveira da Silva, e de assessor parlamentar, para cumprimento de agenda oficial previamente programada na ALEPA e na COHAB.</t>
+  </si>
+  <si>
+    <t>00233/2026</t>
+  </si>
+  <si>
+    <t>Justifico minha viagem à cidade de Belém/PA para cumprimento de agenda institucional junto à Companhia de Habitação do Estado do Pará (COHAB) e à Assembleia Legislativa do Estado do Pará (ALEPA), onde serão realizadas reuniões visando tratar de demandas de interesse do município de Ourilândia do Norte, especialmente relacionadas a habitação, projetos institucionais e captação de benefícios para a população</t>
+  </si>
+  <si>
+    <t>00234/2026</t>
+  </si>
+  <si>
+    <t>Silvane Nogueira Ribeiro</t>
+  </si>
+  <si>
+    <t>participação na agenda parlamentar em razão da necessidade de assessoramento ao vereador durante compromissos institucionais</t>
+  </si>
+  <si>
+    <t>00235/2026</t>
+  </si>
+  <si>
+    <t>Eliane Pereira da Silva</t>
+  </si>
+  <si>
+    <t>Reunião com Dep. Estadual Torrinho Torres</t>
+  </si>
+  <si>
+    <t>00236/2026</t>
+  </si>
+  <si>
+    <t>00237/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem oficial faz-se necessária à Belém para cumprimento de agenda institucional junto ao Gabinete de apoio do Deputado Federal Antônio Doido, visando o alinhamento de demandas administrativas e a articulação de pedidos de recursos e investimentos destinados ao município de Ourilândia do Norte, em benefício do desenvolvimento local e fortalecimento das ações públicas municipais.</t>
+  </si>
+  <si>
+    <t>00239/2026</t>
+  </si>
+  <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>Viagem à Assembleia Legislativa do Estado do Pará para representar o parlamentar em agenda oficial, tratando e acompanhando demandas de interesse do município junto aos órgãos competentes.</t>
+  </si>
+  <si>
+    <t>00241/2026</t>
+  </si>
+  <si>
+    <t>Nilda Rodrigues Gomes</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>06/06/2026</t>
+  </si>
+  <si>
+    <t>A presente solicitação fundamenta-se na necessidade de levar demandas do Município de Ourilândia do Norte, prestando assessoria parlamentar, técnica, administrativa e jurídica à Vereadora Auderisa Alencar, de modo a oferecer suporte às ações parlamentares para a representação dos interesses da municipalidade.</t>
+  </si>
+  <si>
+    <t>00246/2026</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
+    <t>A participação no VIII Congresso Paraense de Câmaras Municipais justifica-se pela oportunidade de atualização e capacitação de vereadores e servidores, por meio de debates sobre fortalecimento do Legislativo Municipal, desenvolvimento sustentável, empreendedorismo, educação fiscal, inclusão, acessibilidade e boas práticas de gestão pública.</t>
+  </si>
+  <si>
+    <t>00247/2026</t>
+  </si>
+  <si>
+    <t>participação no VII Congresso Paraense de Câmaras Municipais, justifica-se pela relevância do evento para o aperfeiçoamento das atividades legislativas e administrativas desenvolvidas no âmbito da Câmara Municipal</t>
+  </si>
+  <si>
+    <t>00248/2026</t>
+  </si>
+  <si>
+    <t>A viagem à cidade de Belém/PA será realizada sob minha condução do veículo oficial da Câmara Municipal de Ourilândia do Norte/PA, com a finalidade de viabilizar a participação de Parlamentar e Servidor no VII Congresso Paraense de Câmaras Municipais, promovido pela ABRACAM, evento destinado ao aperfeiçoamento das atividades legislativas e ao fortalecimento do Poder Legislativo Municipal.</t>
+  </si>
+  <si>
+    <t>00111/2026 e 00102/2026</t>
   </si>
   <si>
     <t>A referida viagem tem como finalidade tratar de assuntos de interesse coletivo, incluindo a captação de recursos, acompanhamento de projetos em andamento, apresentação de novas propostas e fortalecimento de parcerias que contribuam para o desenvolvimento local.</t>
-  </si>
-[...535 lines deleted...]
-    <t>Justifica-se a participação na capacitação promovida pelo Tribunal de Contas dos Municípios (TCM), voltada à Administração Pública, Gestão e Orçamento, abrangendo ainda temas relacionados a licitações, obras e à área administrativa, com o propósito de capacitar, orientar e atualizar os conhecimentos dos servidores.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1529,59 +1859,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H126"/>
+  <dimension ref="A1:H169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="1255.122" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -1792,123 +2122,123 @@
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" t="s">
         <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="G10" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G12" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>57</v>
       </c>
       <c r="D13" t="s">
         <v>58</v>
       </c>
       <c r="E13" t="s">
         <v>59</v>
       </c>
       <c r="F13" t="s">
         <v>60</v>
       </c>
       <c r="G13" t="s">
         <v>27</v>
       </c>
       <c r="H13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
@@ -2023,51 +2353,51 @@
       </c>
       <c r="D18" t="s">
         <v>58</v>
       </c>
       <c r="E18" t="s">
         <v>59</v>
       </c>
       <c r="F18" t="s">
         <v>18</v>
       </c>
       <c r="G18" t="s">
         <v>19</v>
       </c>
       <c r="H18" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>78</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
         <v>79</v>
       </c>
       <c r="E19" t="s">
         <v>59</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
       <c r="G19" t="s">
         <v>80</v>
       </c>
       <c r="H19" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>82</v>
       </c>
       <c r="B20" t="s">
         <v>38</v>
       </c>
       <c r="C20" t="s">
@@ -2153,51 +2483,51 @@
       </c>
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="E23" t="s">
         <v>84</v>
       </c>
       <c r="F23" t="s">
         <v>85</v>
       </c>
       <c r="G23" t="s">
         <v>86</v>
       </c>
       <c r="H23" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>99</v>
       </c>
       <c r="C24" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D24" t="s">
         <v>83</v>
       </c>
       <c r="E24" t="s">
         <v>84</v>
       </c>
       <c r="F24" t="s">
         <v>85</v>
       </c>
       <c r="G24" t="s">
         <v>86</v>
       </c>
       <c r="H24" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>101</v>
       </c>
       <c r="B25" t="s">
         <v>102</v>
       </c>
       <c r="C25" t="s">
@@ -2306,51 +2636,51 @@
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
         <v>103</v>
       </c>
       <c r="E29" t="s">
         <v>104</v>
       </c>
       <c r="F29" t="s">
         <v>60</v>
       </c>
       <c r="G29" t="s">
         <v>19</v>
       </c>
       <c r="H29" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>119</v>
       </c>
       <c r="B30" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C30" t="s">
         <v>89</v>
       </c>
       <c r="D30" t="s">
         <v>103</v>
       </c>
       <c r="E30" t="s">
         <v>109</v>
       </c>
       <c r="F30" t="s">
         <v>85</v>
       </c>
       <c r="G30" t="s">
         <v>86</v>
       </c>
       <c r="H30" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>121</v>
       </c>
       <c r="B31" t="s">
@@ -2413,51 +2743,51 @@
       </c>
       <c r="D33" t="s">
         <v>103</v>
       </c>
       <c r="E33" t="s">
         <v>109</v>
       </c>
       <c r="F33" t="s">
         <v>85</v>
       </c>
       <c r="G33" t="s">
         <v>92</v>
       </c>
       <c r="H33" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>131</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
         <v>103</v>
       </c>
       <c r="E34" t="s">
         <v>109</v>
       </c>
       <c r="F34" t="s">
         <v>85</v>
       </c>
       <c r="G34" t="s">
         <v>92</v>
       </c>
       <c r="H34" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>133</v>
       </c>
       <c r="B35" t="s">
         <v>134</v>
       </c>
       <c r="C35" t="s">
@@ -2644,2227 +2974,3345 @@
       </c>
       <c r="C42" t="s">
         <v>159</v>
       </c>
       <c r="D42" t="s">
         <v>103</v>
       </c>
       <c r="E42" t="s">
         <v>109</v>
       </c>
       <c r="F42" t="s">
         <v>85</v>
       </c>
       <c r="G42" t="s">
         <v>86</v>
       </c>
       <c r="H42" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>161</v>
       </c>
       <c r="B43" t="s">
-        <v>128</v>
+        <v>107</v>
       </c>
       <c r="C43" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D43" t="s">
         <v>162</v>
       </c>
       <c r="E43" t="s">
         <v>163</v>
       </c>
       <c r="F43" t="s">
         <v>85</v>
       </c>
       <c r="G43" t="s">
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="H43" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>165</v>
       </c>
       <c r="B44" t="s">
-        <v>166</v>
+        <v>128</v>
       </c>
       <c r="C44" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D44" t="s">
         <v>162</v>
       </c>
       <c r="E44" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F44" t="s">
         <v>85</v>
       </c>
       <c r="G44" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="H44" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>168</v>
       </c>
       <c r="B45" t="s">
         <v>169</v>
       </c>
       <c r="C45" t="s">
         <v>64</v>
       </c>
       <c r="D45" t="s">
         <v>162</v>
       </c>
       <c r="E45" t="s">
+        <v>166</v>
+      </c>
+      <c r="F45" t="s">
+        <v>85</v>
+      </c>
+      <c r="G45" t="s">
+        <v>86</v>
+      </c>
+      <c r="H45" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B46" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="D46" t="s">
         <v>162</v>
       </c>
       <c r="E46" t="s">
+        <v>173</v>
+      </c>
+      <c r="F46" t="s">
+        <v>85</v>
+      </c>
+      <c r="G46" t="s">
+        <v>174</v>
+      </c>
+      <c r="H46" t="s">
         <v>175</v>
-      </c>
-[...7 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>176</v>
+      </c>
+      <c r="B47" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C47" t="s">
         <v>39</v>
       </c>
       <c r="D47" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="E47" t="s">
         <v>163</v>
       </c>
       <c r="F47" t="s">
         <v>85</v>
       </c>
       <c r="G47" t="s">
         <v>19</v>
       </c>
       <c r="H47" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>179</v>
+      </c>
+      <c r="B48" t="s">
         <v>180</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D48" t="s">
+        <v>163</v>
+      </c>
+      <c r="E48" t="s">
+        <v>166</v>
+      </c>
+      <c r="F48" t="s">
+        <v>85</v>
+      </c>
+      <c r="G48" t="s">
+        <v>19</v>
+      </c>
+      <c r="H48" t="s">
         <v>181</v>
-      </c>
-[...10 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>182</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" t="s">
+        <v>183</v>
+      </c>
+      <c r="E49" t="s">
+        <v>183</v>
+      </c>
+      <c r="F49" t="s">
         <v>184</v>
       </c>
-      <c r="B49" t="s">
-[...5 lines deleted...]
-      <c r="D49" t="s">
+      <c r="G49" t="s">
+        <v>54</v>
+      </c>
+      <c r="H49" t="s">
         <v>185</v>
-      </c>
-[...10 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>186</v>
+      </c>
+      <c r="B50" t="s">
+        <v>107</v>
+      </c>
+      <c r="C50" t="s">
+        <v>64</v>
+      </c>
+      <c r="D50" t="s">
+        <v>187</v>
+      </c>
+      <c r="E50" t="s">
         <v>188</v>
-      </c>
-[...10 lines deleted...]
-        <v>185</v>
       </c>
       <c r="F50" t="s">
         <v>85</v>
       </c>
       <c r="G50" t="s">
         <v>86</v>
       </c>
       <c r="H50" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>190</v>
       </c>
       <c r="B51" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="C51" t="s">
-        <v>191</v>
+        <v>89</v>
       </c>
       <c r="D51" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E51" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F51" t="s">
         <v>85</v>
       </c>
       <c r="G51" t="s">
         <v>86</v>
       </c>
       <c r="H51" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>192</v>
+      </c>
+      <c r="B52" t="s">
+        <v>34</v>
+      </c>
+      <c r="C52" t="s">
         <v>193</v>
       </c>
-      <c r="B52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D52" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E52" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F52" t="s">
         <v>85</v>
       </c>
       <c r="G52" t="s">
         <v>86</v>
       </c>
       <c r="H52" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B53" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C53" t="s">
-        <v>197</v>
+        <v>89</v>
       </c>
       <c r="D53" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="E53" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="F53" t="s">
         <v>85</v>
       </c>
       <c r="G53" t="s">
         <v>86</v>
       </c>
       <c r="H53" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>197</v>
+      </c>
+      <c r="B54" t="s">
+        <v>30</v>
+      </c>
+      <c r="C54" t="s">
+        <v>198</v>
+      </c>
+      <c r="D54" t="s">
+        <v>199</v>
+      </c>
+      <c r="E54" t="s">
         <v>200</v>
-      </c>
-[...10 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F54" t="s">
         <v>85</v>
       </c>
       <c r="G54" t="s">
         <v>86</v>
       </c>
       <c r="H54" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B55" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="C55" t="s">
         <v>64</v>
       </c>
       <c r="D55" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E55" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F55" t="s">
         <v>85</v>
       </c>
       <c r="G55" t="s">
         <v>86</v>
       </c>
       <c r="H55" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B56" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="C56" t="s">
         <v>64</v>
       </c>
       <c r="D56" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E56" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F56" t="s">
-        <v>205</v>
+        <v>85</v>
       </c>
       <c r="G56" t="s">
         <v>86</v>
       </c>
       <c r="H56" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B57" t="s">
-        <v>150</v>
+        <v>63</v>
       </c>
       <c r="C57" t="s">
         <v>64</v>
       </c>
       <c r="D57" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E57" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F57" t="s">
-        <v>85</v>
+        <v>206</v>
       </c>
       <c r="G57" t="s">
         <v>86</v>
       </c>
       <c r="H57" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B58" t="s">
-        <v>66</v>
+        <v>150</v>
       </c>
       <c r="C58" t="s">
         <v>64</v>
       </c>
       <c r="D58" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E58" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F58" t="s">
         <v>85</v>
       </c>
       <c r="G58" t="s">
         <v>86</v>
       </c>
       <c r="H58" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B59" t="s">
         <v>153</v>
       </c>
       <c r="C59" t="s">
         <v>64</v>
       </c>
       <c r="D59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E59" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F59" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G59" t="s">
         <v>80</v>
       </c>
       <c r="H59" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B60" t="s">
         <v>138</v>
       </c>
       <c r="C60" t="s">
         <v>64</v>
       </c>
       <c r="D60" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E60" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F60" t="s">
         <v>85</v>
       </c>
       <c r="G60" t="s">
         <v>86</v>
       </c>
       <c r="H60" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E61" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F61" t="s">
         <v>85</v>
       </c>
       <c r="G61" t="s">
         <v>92</v>
       </c>
       <c r="H61" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B62" t="s">
         <v>22</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E62" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F62" t="s">
         <v>85</v>
       </c>
       <c r="G62" t="s">
         <v>92</v>
       </c>
       <c r="H62" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>218</v>
+      </c>
+      <c r="B63" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="C63" t="s">
         <v>129</v>
       </c>
       <c r="D63" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E63" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F63" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="G63" t="s">
         <v>92</v>
       </c>
       <c r="H63" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B64" t="s">
         <v>128</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E64" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F64" t="s">
         <v>85</v>
       </c>
       <c r="G64" t="s">
         <v>92</v>
       </c>
       <c r="H64" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>224</v>
+      </c>
+      <c r="B65" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C65" t="s">
         <v>64</v>
       </c>
       <c r="D65" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E65" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F65" t="s">
         <v>85</v>
       </c>
       <c r="G65" t="s">
         <v>86</v>
       </c>
       <c r="H65" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B66" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C66" t="s">
         <v>64</v>
       </c>
       <c r="D66" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E66" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F66" t="s">
         <v>85</v>
       </c>
       <c r="G66" t="s">
         <v>86</v>
       </c>
       <c r="H66" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B67" t="s">
         <v>107</v>
       </c>
       <c r="C67" t="s">
         <v>64</v>
       </c>
       <c r="D67" t="s">
+        <v>230</v>
+      </c>
+      <c r="E67" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="F67" t="s">
         <v>85</v>
       </c>
       <c r="G67" t="s">
         <v>19</v>
       </c>
       <c r="H67" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B68" t="s">
         <v>128</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" t="s">
+        <v>230</v>
+      </c>
+      <c r="E68" t="s">
         <v>231</v>
       </c>
-      <c r="E68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" t="s">
         <v>85</v>
       </c>
       <c r="G68" t="s">
+        <v>234</v>
+      </c>
+      <c r="H68" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B69" t="s">
         <v>153</v>
       </c>
       <c r="C69" t="s">
         <v>64</v>
       </c>
       <c r="D69" t="s">
+        <v>237</v>
+      </c>
+      <c r="E69" t="s">
+        <v>237</v>
+      </c>
+      <c r="F69" t="s">
+        <v>85</v>
+      </c>
+      <c r="G69" t="s">
         <v>238</v>
       </c>
-      <c r="E69" t="s">
-[...5 lines deleted...]
-      <c r="G69" t="s">
+      <c r="H69" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B70" t="s">
         <v>63</v>
       </c>
       <c r="C70" t="s">
         <v>64</v>
       </c>
       <c r="D70" t="s">
+        <v>237</v>
+      </c>
+      <c r="E70" t="s">
+        <v>237</v>
+      </c>
+      <c r="F70" t="s">
+        <v>85</v>
+      </c>
+      <c r="G70" t="s">
         <v>238</v>
       </c>
-      <c r="E70" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B71" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C71" t="s">
         <v>64</v>
       </c>
       <c r="D71" t="s">
+        <v>237</v>
+      </c>
+      <c r="E71" t="s">
+        <v>237</v>
+      </c>
+      <c r="F71" t="s">
+        <v>85</v>
+      </c>
+      <c r="G71" t="s">
         <v>238</v>
       </c>
-      <c r="E71" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B72" t="s">
         <v>73</v>
       </c>
       <c r="C72" t="s">
         <v>64</v>
       </c>
       <c r="D72" t="s">
+        <v>237</v>
+      </c>
+      <c r="E72" t="s">
+        <v>237</v>
+      </c>
+      <c r="F72" t="s">
+        <v>85</v>
+      </c>
+      <c r="G72" t="s">
         <v>238</v>
       </c>
-      <c r="E72" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H72" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B73" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C73" t="s">
         <v>64</v>
       </c>
       <c r="D73" t="s">
+        <v>237</v>
+      </c>
+      <c r="E73" t="s">
+        <v>237</v>
+      </c>
+      <c r="F73" t="s">
+        <v>85</v>
+      </c>
+      <c r="G73" t="s">
         <v>238</v>
       </c>
-      <c r="E73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H73" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B74" t="s">
-        <v>250</v>
+        <v>225</v>
       </c>
       <c r="C74" t="s">
         <v>64</v>
       </c>
       <c r="D74" t="s">
+        <v>237</v>
+      </c>
+      <c r="E74" t="s">
+        <v>237</v>
+      </c>
+      <c r="F74" t="s">
+        <v>85</v>
+      </c>
+      <c r="G74" t="s">
         <v>238</v>
       </c>
-      <c r="E74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H74" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B75" t="s">
         <v>150</v>
       </c>
       <c r="C75" t="s">
         <v>64</v>
       </c>
       <c r="D75" t="s">
+        <v>237</v>
+      </c>
+      <c r="E75" t="s">
+        <v>237</v>
+      </c>
+      <c r="F75" t="s">
+        <v>85</v>
+      </c>
+      <c r="G75" t="s">
         <v>238</v>
       </c>
-      <c r="E75" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H75" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B76" t="s">
         <v>38</v>
       </c>
       <c r="C76" t="s">
         <v>143</v>
       </c>
       <c r="D76" t="s">
+        <v>237</v>
+      </c>
+      <c r="E76" t="s">
+        <v>237</v>
+      </c>
+      <c r="F76" t="s">
+        <v>85</v>
+      </c>
+      <c r="G76" t="s">
         <v>238</v>
       </c>
-      <c r="E76" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H76" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B77" t="s">
         <v>78</v>
       </c>
       <c r="C77" t="s">
         <v>143</v>
       </c>
       <c r="D77" t="s">
+        <v>237</v>
+      </c>
+      <c r="E77" t="s">
+        <v>237</v>
+      </c>
+      <c r="F77" t="s">
+        <v>85</v>
+      </c>
+      <c r="G77" t="s">
         <v>238</v>
       </c>
-      <c r="E77" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H77" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B78" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C78" t="s">
         <v>64</v>
       </c>
       <c r="D78" t="s">
+        <v>237</v>
+      </c>
+      <c r="E78" t="s">
+        <v>237</v>
+      </c>
+      <c r="F78" t="s">
+        <v>85</v>
+      </c>
+      <c r="G78" t="s">
         <v>238</v>
       </c>
-      <c r="E78" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H78" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B79" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C79" t="s">
         <v>64</v>
       </c>
       <c r="D79" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E79" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F79" t="s">
         <v>85</v>
       </c>
       <c r="G79" t="s">
         <v>86</v>
       </c>
       <c r="H79" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B80" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C80" t="s">
         <v>39</v>
       </c>
       <c r="D80" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E80" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F80" t="s">
         <v>85</v>
       </c>
       <c r="G80" t="s">
         <v>86</v>
       </c>
       <c r="H80" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C81" t="s">
         <v>39</v>
       </c>
       <c r="D81" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E81" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F81" t="s">
         <v>85</v>
       </c>
       <c r="G81" t="s">
         <v>86</v>
       </c>
       <c r="H81" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>10</v>
       </c>
       <c r="D82" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E82" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F82" t="s">
         <v>85</v>
       </c>
       <c r="G82" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="H82" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B83" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C83" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D83" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E83" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F83" t="s">
         <v>139</v>
       </c>
       <c r="G83" t="s">
         <v>80</v>
       </c>
       <c r="H83" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B84" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C84" t="s">
         <v>64</v>
       </c>
       <c r="D84" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="E84" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F84" t="s">
         <v>85</v>
       </c>
       <c r="G84" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="H84" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B85" t="s">
         <v>22</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E85" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F85" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G85" t="s">
         <v>54</v>
       </c>
       <c r="H85" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B86" t="s">
         <v>63</v>
       </c>
       <c r="C86" t="s">
         <v>64</v>
       </c>
       <c r="D86" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E86" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="F86" t="s">
         <v>85</v>
       </c>
       <c r="G86" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H86" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B87" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C87" t="s">
         <v>64</v>
       </c>
       <c r="D87" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E87" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="F87" t="s">
         <v>85</v>
       </c>
       <c r="G87" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H87" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B88" t="s">
         <v>66</v>
       </c>
       <c r="C88" t="s">
         <v>64</v>
       </c>
       <c r="D88" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E88" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="F88" t="s">
         <v>85</v>
       </c>
       <c r="G88" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H88" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B89" t="s">
         <v>128</v>
       </c>
       <c r="C89" t="s">
         <v>39</v>
       </c>
       <c r="D89" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E89" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="F89" t="s">
         <v>85</v>
       </c>
       <c r="G89" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H89" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>10</v>
       </c>
       <c r="D90" t="s">
+        <v>285</v>
+      </c>
+      <c r="E90" t="s">
+        <v>286</v>
+      </c>
+      <c r="F90" t="s">
+        <v>85</v>
+      </c>
+      <c r="G90" t="s">
         <v>287</v>
       </c>
-      <c r="E90" t="s">
+      <c r="H90" t="s">
         <v>288</v>
-      </c>
-[...7 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B91" t="s">
         <v>128</v>
       </c>
       <c r="C91" t="s">
         <v>39</v>
       </c>
       <c r="D91" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E91" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="F91" t="s">
         <v>85</v>
       </c>
       <c r="G91" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H91" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B92" t="s">
         <v>38</v>
       </c>
       <c r="C92" t="s">
         <v>39</v>
       </c>
       <c r="D92" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E92" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="F92" t="s">
         <v>85</v>
       </c>
       <c r="G92" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H92" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B93" t="s">
         <v>99</v>
       </c>
       <c r="C93" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D93" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E93" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="F93" t="s">
         <v>85</v>
       </c>
       <c r="G93" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H93" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B94" t="s">
         <v>25</v>
       </c>
       <c r="C94" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="D94" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E94" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="F94" t="s">
         <v>85</v>
       </c>
       <c r="G94" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H94" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B95" t="s">
         <v>107</v>
       </c>
       <c r="C95" t="s">
         <v>108</v>
       </c>
       <c r="D95" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E95" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="F95" t="s">
         <v>85</v>
       </c>
       <c r="G95" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H95" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B96" t="s">
         <v>134</v>
       </c>
       <c r="C96" t="s">
         <v>43</v>
       </c>
       <c r="D96" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E96" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="F96" t="s">
         <v>85</v>
       </c>
       <c r="G96" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H96" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B97" t="s">
         <v>158</v>
       </c>
       <c r="C97" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D97" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E97" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="F97" t="s">
         <v>85</v>
       </c>
       <c r="G97" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H97" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B98" t="s">
         <v>150</v>
       </c>
       <c r="C98" t="s">
         <v>64</v>
       </c>
       <c r="D98" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E98" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F98" t="s">
         <v>139</v>
       </c>
       <c r="G98" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="H98" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B99" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C99" t="s">
         <v>39</v>
       </c>
       <c r="D99" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E99" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="F99" t="s">
         <v>85</v>
       </c>
       <c r="G99" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H99" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B100" t="s">
         <v>95</v>
       </c>
       <c r="C100" t="s">
         <v>96</v>
       </c>
       <c r="D100" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E100" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="F100" t="s">
         <v>85</v>
       </c>
       <c r="G100" t="s">
         <v>86</v>
       </c>
       <c r="H100" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B101" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C101" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="D101" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E101" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="F101" t="s">
         <v>85</v>
       </c>
       <c r="G101" t="s">
         <v>86</v>
       </c>
       <c r="H101" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B102" t="s">
         <v>150</v>
       </c>
       <c r="C102" t="s">
         <v>64</v>
       </c>
       <c r="D102" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="E102" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="F102" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G102" t="s">
         <v>80</v>
       </c>
       <c r="H102" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="B103" t="s">
         <v>63</v>
       </c>
       <c r="C103" t="s">
         <v>64</v>
       </c>
       <c r="D103" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E103" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F103" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G103" t="s">
         <v>80</v>
       </c>
       <c r="H103" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B104" t="s">
         <v>66</v>
       </c>
       <c r="C104" t="s">
         <v>64</v>
       </c>
       <c r="D104" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E104" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="F104" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G104" t="s">
         <v>27</v>
       </c>
       <c r="H104" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B105" t="s">
         <v>69</v>
       </c>
       <c r="C105" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="D105" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E105" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="F105" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G105" t="s">
         <v>80</v>
       </c>
       <c r="H105" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B106" t="s">
         <v>138</v>
       </c>
       <c r="C106" t="s">
         <v>64</v>
       </c>
       <c r="D106" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E106" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F106" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G106" t="s">
         <v>80</v>
       </c>
       <c r="H106" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B107" t="s">
         <v>153</v>
       </c>
       <c r="C107" t="s">
         <v>64</v>
       </c>
       <c r="D107" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E107" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F107" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G107" t="s">
         <v>80</v>
       </c>
       <c r="H107" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B108" t="s">
         <v>34</v>
       </c>
       <c r="C108" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="D108" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E108" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="F108" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G108" t="s">
         <v>80</v>
       </c>
       <c r="H108" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B109" t="s">
         <v>22</v>
       </c>
       <c r="C109" t="s">
         <v>10</v>
       </c>
       <c r="D109" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F109" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G109" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="H109" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B110" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C110" t="s">
         <v>64</v>
       </c>
       <c r="D110" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E110" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F110" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G110" t="s">
         <v>80</v>
       </c>
       <c r="H110" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B111" t="s">
         <v>102</v>
       </c>
       <c r="C111" t="s">
         <v>64</v>
       </c>
       <c r="D111" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E111" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F111" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G111" t="s">
         <v>80</v>
       </c>
       <c r="H111" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B112" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C112" t="s">
         <v>39</v>
       </c>
       <c r="D112" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E112" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="F112" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G112" t="s">
         <v>80</v>
       </c>
       <c r="H112" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B113" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C113" t="s">
         <v>39</v>
       </c>
       <c r="D113" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E113" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F113" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G113" t="s">
         <v>80</v>
       </c>
       <c r="H113" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B114" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C114" t="s">
         <v>10</v>
       </c>
       <c r="D114" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E114" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G114" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="H114" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B115" t="s">
         <v>22</v>
       </c>
       <c r="C115" t="s">
         <v>10</v>
       </c>
       <c r="D115" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="E115" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="F115" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G115" t="s">
         <v>54</v>
       </c>
       <c r="H115" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B116" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C116" t="s">
         <v>10</v>
       </c>
       <c r="D116" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E116" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="F116" t="s">
         <v>18</v>
       </c>
       <c r="G116" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="H116" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B117" t="s">
         <v>22</v>
       </c>
       <c r="C117" t="s">
         <v>10</v>
       </c>
       <c r="D117" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="E117" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="F117" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="G117" t="s">
         <v>54</v>
       </c>
       <c r="H117" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>10</v>
       </c>
       <c r="D118" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="E118" t="s">
+        <v>359</v>
+      </c>
+      <c r="F118" t="s">
+        <v>356</v>
+      </c>
+      <c r="G118" t="s">
+        <v>360</v>
+      </c>
+      <c r="H118" t="s">
         <v>361</v>
-      </c>
-[...7 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="B119" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C119" t="s">
         <v>10</v>
       </c>
       <c r="D119" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="E119" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="F119" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="G119" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="H119" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B120" t="s">
         <v>113</v>
       </c>
       <c r="C120" t="s">
         <v>64</v>
       </c>
       <c r="D120" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="E120" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="F120" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G120" t="s">
         <v>80</v>
       </c>
       <c r="H120" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>368</v>
+      </c>
+      <c r="B121" t="s">
+        <v>369</v>
+      </c>
+      <c r="C121" t="s">
         <v>370</v>
       </c>
-      <c r="B121" t="s">
+      <c r="D121" t="s">
+        <v>355</v>
+      </c>
+      <c r="E121" t="s">
+        <v>359</v>
+      </c>
+      <c r="F121" t="s">
+        <v>356</v>
+      </c>
+      <c r="G121" t="s">
         <v>371</v>
       </c>
-      <c r="C121" t="s">
+      <c r="H121" t="s">
         <v>372</v>
-      </c>
-[...13 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>373</v>
+      </c>
+      <c r="B122" t="s">
+        <v>374</v>
+      </c>
+      <c r="C122" t="s">
+        <v>51</v>
+      </c>
+      <c r="D122" t="s">
+        <v>355</v>
+      </c>
+      <c r="E122" t="s">
+        <v>359</v>
+      </c>
+      <c r="F122" t="s">
+        <v>356</v>
+      </c>
+      <c r="G122" t="s">
+        <v>371</v>
+      </c>
+      <c r="H122" t="s">
         <v>375</v>
-      </c>
-[...19 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B123" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="C123" t="s">
         <v>96</v>
       </c>
       <c r="D123" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="E123" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="F123" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="G123" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="H123" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>39</v>
       </c>
       <c r="D124" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="E124" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="F124" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="G124" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="H124" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>381</v>
+      </c>
+      <c r="B125" t="s">
+        <v>382</v>
+      </c>
+      <c r="C125" t="s">
         <v>383</v>
       </c>
-      <c r="B125" t="s">
+      <c r="D125" t="s">
+        <v>355</v>
+      </c>
+      <c r="E125" t="s">
+        <v>359</v>
+      </c>
+      <c r="F125" t="s">
+        <v>356</v>
+      </c>
+      <c r="G125" t="s">
+        <v>371</v>
+      </c>
+      <c r="H125" t="s">
         <v>384</v>
-      </c>
-[...16 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B126" t="s">
         <v>134</v>
       </c>
       <c r="C126" t="s">
+        <v>386</v>
+      </c>
+      <c r="D126" t="s">
+        <v>355</v>
+      </c>
+      <c r="E126" t="s">
+        <v>359</v>
+      </c>
+      <c r="F126" t="s">
+        <v>356</v>
+      </c>
+      <c r="G126" t="s">
+        <v>371</v>
+      </c>
+      <c r="H126" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
         <v>388</v>
       </c>
-      <c r="D126" t="s">
-[...11 lines deleted...]
-      <c r="H126" t="s">
+      <c r="B127" t="s">
+        <v>30</v>
+      </c>
+      <c r="C127" t="s">
+        <v>198</v>
+      </c>
+      <c r="D127" t="s">
         <v>389</v>
+      </c>
+      <c r="E127" t="s">
+        <v>390</v>
+      </c>
+      <c r="F127" t="s">
+        <v>139</v>
+      </c>
+      <c r="G127" t="s">
+        <v>80</v>
+      </c>
+      <c r="H127" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>392</v>
+      </c>
+      <c r="B128" t="s">
+        <v>308</v>
+      </c>
+      <c r="C128" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128" t="s">
+        <v>389</v>
+      </c>
+      <c r="E128" t="s">
+        <v>390</v>
+      </c>
+      <c r="F128" t="s">
+        <v>316</v>
+      </c>
+      <c r="G128" t="s">
+        <v>80</v>
+      </c>
+      <c r="H128" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>394</v>
+      </c>
+      <c r="B129" t="s">
+        <v>69</v>
+      </c>
+      <c r="C129" t="s">
+        <v>395</v>
+      </c>
+      <c r="D129" t="s">
+        <v>389</v>
+      </c>
+      <c r="E129" t="s">
+        <v>390</v>
+      </c>
+      <c r="F129" t="s">
+        <v>139</v>
+      </c>
+      <c r="G129" t="s">
+        <v>80</v>
+      </c>
+      <c r="H129" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>396</v>
+      </c>
+      <c r="B130" t="s">
+        <v>397</v>
+      </c>
+      <c r="C130" t="s">
+        <v>39</v>
+      </c>
+      <c r="D130" t="s">
+        <v>389</v>
+      </c>
+      <c r="E130" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" t="s">
+        <v>85</v>
+      </c>
+      <c r="G130" t="s">
+        <v>174</v>
+      </c>
+      <c r="H130" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>400</v>
+      </c>
+      <c r="B131" t="s">
+        <v>401</v>
+      </c>
+      <c r="C131" t="s">
+        <v>39</v>
+      </c>
+      <c r="D131" t="s">
+        <v>389</v>
+      </c>
+      <c r="E131" t="s">
+        <v>398</v>
+      </c>
+      <c r="F131" t="s">
+        <v>85</v>
+      </c>
+      <c r="G131" t="s">
+        <v>174</v>
+      </c>
+      <c r="H131" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>403</v>
+      </c>
+      <c r="B132" t="s">
+        <v>22</v>
+      </c>
+      <c r="C132" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" t="s">
+        <v>389</v>
+      </c>
+      <c r="E132" t="s">
+        <v>390</v>
+      </c>
+      <c r="F132" t="s">
+        <v>139</v>
+      </c>
+      <c r="G132" t="s">
+        <v>265</v>
+      </c>
+      <c r="H132" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>405</v>
+      </c>
+      <c r="B133" t="s">
+        <v>78</v>
+      </c>
+      <c r="C133" t="s">
+        <v>64</v>
+      </c>
+      <c r="D133" t="s">
+        <v>389</v>
+      </c>
+      <c r="E133" t="s">
+        <v>390</v>
+      </c>
+      <c r="F133" t="s">
+        <v>139</v>
+      </c>
+      <c r="G133" t="s">
+        <v>80</v>
+      </c>
+      <c r="H133" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>407</v>
+      </c>
+      <c r="B134" t="s">
+        <v>225</v>
+      </c>
+      <c r="C134" t="s">
+        <v>64</v>
+      </c>
+      <c r="D134" t="s">
+        <v>408</v>
+      </c>
+      <c r="E134" t="s">
+        <v>390</v>
+      </c>
+      <c r="F134" t="s">
+        <v>85</v>
+      </c>
+      <c r="G134" t="s">
+        <v>86</v>
+      </c>
+      <c r="H134" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>410</v>
+      </c>
+      <c r="B135" t="s">
+        <v>46</v>
+      </c>
+      <c r="C135" t="s">
+        <v>26</v>
+      </c>
+      <c r="D135" t="s">
+        <v>411</v>
+      </c>
+      <c r="E135" t="s">
+        <v>412</v>
+      </c>
+      <c r="F135" t="s">
+        <v>139</v>
+      </c>
+      <c r="G135" t="s">
+        <v>27</v>
+      </c>
+      <c r="H135" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>414</v>
+      </c>
+      <c r="B136" t="s">
+        <v>95</v>
+      </c>
+      <c r="C136" t="s">
+        <v>96</v>
+      </c>
+      <c r="D136" t="s">
+        <v>411</v>
+      </c>
+      <c r="E136" t="s">
+        <v>412</v>
+      </c>
+      <c r="F136" t="s">
+        <v>139</v>
+      </c>
+      <c r="G136" t="s">
+        <v>27</v>
+      </c>
+      <c r="H136" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>416</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>10</v>
+      </c>
+      <c r="D137" t="s">
+        <v>411</v>
+      </c>
+      <c r="E137" t="s">
+        <v>417</v>
+      </c>
+      <c r="F137" t="s">
+        <v>139</v>
+      </c>
+      <c r="G137" t="s">
+        <v>265</v>
+      </c>
+      <c r="H137" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>419</v>
+      </c>
+      <c r="B138" t="s">
+        <v>22</v>
+      </c>
+      <c r="C138" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" t="s">
+        <v>411</v>
+      </c>
+      <c r="E138" t="s">
+        <v>417</v>
+      </c>
+      <c r="F138" t="s">
+        <v>139</v>
+      </c>
+      <c r="G138" t="s">
+        <v>265</v>
+      </c>
+      <c r="H138" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>421</v>
+      </c>
+      <c r="B139" t="s">
+        <v>128</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139" t="s">
+        <v>411</v>
+      </c>
+      <c r="E139" t="s">
+        <v>412</v>
+      </c>
+      <c r="F139" t="s">
+        <v>139</v>
+      </c>
+      <c r="G139" t="s">
+        <v>27</v>
+      </c>
+      <c r="H139" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>423</v>
+      </c>
+      <c r="B140" t="s">
+        <v>38</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140" t="s">
+        <v>411</v>
+      </c>
+      <c r="E140" t="s">
+        <v>412</v>
+      </c>
+      <c r="F140" t="s">
+        <v>139</v>
+      </c>
+      <c r="G140" t="s">
+        <v>27</v>
+      </c>
+      <c r="H140" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>425</v>
+      </c>
+      <c r="B141" t="s">
+        <v>34</v>
+      </c>
+      <c r="C141" t="s">
+        <v>426</v>
+      </c>
+      <c r="D141" t="s">
+        <v>411</v>
+      </c>
+      <c r="E141" t="s">
+        <v>412</v>
+      </c>
+      <c r="F141" t="s">
+        <v>139</v>
+      </c>
+      <c r="G141" t="s">
+        <v>27</v>
+      </c>
+      <c r="H141" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>427</v>
+      </c>
+      <c r="B142" t="s">
+        <v>428</v>
+      </c>
+      <c r="C142" t="s">
+        <v>26</v>
+      </c>
+      <c r="D142" t="s">
+        <v>411</v>
+      </c>
+      <c r="E142" t="s">
+        <v>417</v>
+      </c>
+      <c r="F142" t="s">
+        <v>139</v>
+      </c>
+      <c r="G142" t="s">
+        <v>80</v>
+      </c>
+      <c r="H142" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>430</v>
+      </c>
+      <c r="B143" t="s">
+        <v>146</v>
+      </c>
+      <c r="C143" t="s">
+        <v>431</v>
+      </c>
+      <c r="D143" t="s">
+        <v>411</v>
+      </c>
+      <c r="E143" t="s">
+        <v>417</v>
+      </c>
+      <c r="F143" t="s">
+        <v>139</v>
+      </c>
+      <c r="G143" t="s">
+        <v>80</v>
+      </c>
+      <c r="H143" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>433</v>
+      </c>
+      <c r="B144" t="s">
+        <v>382</v>
+      </c>
+      <c r="C144" t="s">
+        <v>434</v>
+      </c>
+      <c r="D144" t="s">
+        <v>411</v>
+      </c>
+      <c r="E144" t="s">
+        <v>417</v>
+      </c>
+      <c r="F144" t="s">
+        <v>139</v>
+      </c>
+      <c r="G144" t="s">
+        <v>80</v>
+      </c>
+      <c r="H144" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>436</v>
+      </c>
+      <c r="B145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C145" t="s">
+        <v>108</v>
+      </c>
+      <c r="D145" t="s">
+        <v>417</v>
+      </c>
+      <c r="E145" t="s">
+        <v>417</v>
+      </c>
+      <c r="F145" t="s">
+        <v>184</v>
+      </c>
+      <c r="G145" t="s">
+        <v>13</v>
+      </c>
+      <c r="H145" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>438</v>
+      </c>
+      <c r="B146" t="s">
+        <v>107</v>
+      </c>
+      <c r="C146" t="s">
+        <v>108</v>
+      </c>
+      <c r="D146" t="s">
+        <v>439</v>
+      </c>
+      <c r="E146" t="s">
+        <v>440</v>
+      </c>
+      <c r="F146" t="s">
+        <v>85</v>
+      </c>
+      <c r="G146" t="s">
+        <v>86</v>
+      </c>
+      <c r="H146" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>442</v>
+      </c>
+      <c r="B147" t="s">
+        <v>63</v>
+      </c>
+      <c r="C147" t="s">
+        <v>64</v>
+      </c>
+      <c r="D147" t="s">
+        <v>443</v>
+      </c>
+      <c r="E147" t="s">
+        <v>444</v>
+      </c>
+      <c r="F147" t="s">
+        <v>85</v>
+      </c>
+      <c r="G147" t="s">
+        <v>86</v>
+      </c>
+      <c r="H147" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>446</v>
+      </c>
+      <c r="B148" t="s">
+        <v>66</v>
+      </c>
+      <c r="C148" t="s">
+        <v>64</v>
+      </c>
+      <c r="D148" t="s">
+        <v>443</v>
+      </c>
+      <c r="E148" t="s">
+        <v>444</v>
+      </c>
+      <c r="F148" t="s">
+        <v>85</v>
+      </c>
+      <c r="G148" t="s">
+        <v>86</v>
+      </c>
+      <c r="H148" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>448</v>
+      </c>
+      <c r="B149" t="s">
+        <v>102</v>
+      </c>
+      <c r="C149" t="s">
+        <v>64</v>
+      </c>
+      <c r="D149" t="s">
+        <v>443</v>
+      </c>
+      <c r="E149" t="s">
+        <v>444</v>
+      </c>
+      <c r="F149" t="s">
+        <v>85</v>
+      </c>
+      <c r="G149" t="s">
+        <v>86</v>
+      </c>
+      <c r="H149" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>450</v>
+      </c>
+      <c r="B150" t="s">
+        <v>138</v>
+      </c>
+      <c r="C150" t="s">
+        <v>64</v>
+      </c>
+      <c r="D150" t="s">
+        <v>443</v>
+      </c>
+      <c r="E150" t="s">
+        <v>444</v>
+      </c>
+      <c r="F150" t="s">
+        <v>85</v>
+      </c>
+      <c r="G150" t="s">
+        <v>86</v>
+      </c>
+      <c r="H150" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>452</v>
+      </c>
+      <c r="B151" t="s">
+        <v>153</v>
+      </c>
+      <c r="C151" t="s">
+        <v>64</v>
+      </c>
+      <c r="D151" t="s">
+        <v>443</v>
+      </c>
+      <c r="E151" t="s">
+        <v>444</v>
+      </c>
+      <c r="F151" t="s">
+        <v>85</v>
+      </c>
+      <c r="G151" t="s">
+        <v>86</v>
+      </c>
+      <c r="H151" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>454</v>
+      </c>
+      <c r="B152" t="s">
+        <v>172</v>
+      </c>
+      <c r="C152" t="s">
+        <v>64</v>
+      </c>
+      <c r="D152" t="s">
+        <v>443</v>
+      </c>
+      <c r="E152" t="s">
+        <v>444</v>
+      </c>
+      <c r="F152" t="s">
+        <v>85</v>
+      </c>
+      <c r="G152" t="s">
+        <v>86</v>
+      </c>
+      <c r="H152" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>456</v>
+      </c>
+      <c r="B153" t="s">
+        <v>150</v>
+      </c>
+      <c r="C153" t="s">
+        <v>64</v>
+      </c>
+      <c r="D153" t="s">
+        <v>412</v>
+      </c>
+      <c r="E153" t="s">
+        <v>457</v>
+      </c>
+      <c r="F153" t="s">
+        <v>316</v>
+      </c>
+      <c r="G153" t="s">
+        <v>86</v>
+      </c>
+      <c r="H153" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>459</v>
+      </c>
+      <c r="B154" t="s">
+        <v>460</v>
+      </c>
+      <c r="C154" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154" t="s">
+        <v>443</v>
+      </c>
+      <c r="E154" t="s">
+        <v>444</v>
+      </c>
+      <c r="F154" t="s">
+        <v>85</v>
+      </c>
+      <c r="G154" t="s">
+        <v>92</v>
+      </c>
+      <c r="H154" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>462</v>
+      </c>
+      <c r="B155" t="s">
+        <v>25</v>
+      </c>
+      <c r="C155" t="s">
+        <v>57</v>
+      </c>
+      <c r="D155" t="s">
+        <v>439</v>
+      </c>
+      <c r="E155" t="s">
+        <v>440</v>
+      </c>
+      <c r="F155" t="s">
+        <v>85</v>
+      </c>
+      <c r="G155" t="s">
+        <v>86</v>
+      </c>
+      <c r="H155" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>464</v>
+      </c>
+      <c r="B156" t="s">
+        <v>128</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156" t="s">
+        <v>439</v>
+      </c>
+      <c r="E156" t="s">
+        <v>439</v>
+      </c>
+      <c r="F156" t="s">
+        <v>184</v>
+      </c>
+      <c r="G156" t="s">
+        <v>13</v>
+      </c>
+      <c r="H156" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>466</v>
+      </c>
+      <c r="B157" t="s">
+        <v>22</v>
+      </c>
+      <c r="C157" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" t="s">
+        <v>439</v>
+      </c>
+      <c r="F157" t="s">
+        <v>184</v>
+      </c>
+      <c r="G157" t="s">
+        <v>54</v>
+      </c>
+      <c r="H157" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>468</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>10</v>
+      </c>
+      <c r="D158" t="s">
+        <v>439</v>
+      </c>
+      <c r="E158" t="s">
+        <v>440</v>
+      </c>
+      <c r="F158" t="s">
+        <v>85</v>
+      </c>
+      <c r="G158" t="s">
+        <v>92</v>
+      </c>
+      <c r="H158" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>470</v>
+      </c>
+      <c r="B159" t="s">
+        <v>73</v>
+      </c>
+      <c r="C159" t="s">
+        <v>64</v>
+      </c>
+      <c r="D159" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" t="s">
+        <v>85</v>
+      </c>
+      <c r="G159" t="s">
+        <v>86</v>
+      </c>
+      <c r="H159" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>472</v>
+      </c>
+      <c r="B160" t="s">
+        <v>473</v>
+      </c>
+      <c r="C160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160" t="s">
+        <v>443</v>
+      </c>
+      <c r="E160" t="s">
+        <v>444</v>
+      </c>
+      <c r="F160" t="s">
+        <v>85</v>
+      </c>
+      <c r="G160" t="s">
+        <v>86</v>
+      </c>
+      <c r="H160" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>475</v>
+      </c>
+      <c r="B161" t="s">
+        <v>476</v>
+      </c>
+      <c r="C161" t="s">
+        <v>39</v>
+      </c>
+      <c r="D161" t="s">
+        <v>443</v>
+      </c>
+      <c r="E161" t="s">
+        <v>444</v>
+      </c>
+      <c r="F161" t="s">
+        <v>85</v>
+      </c>
+      <c r="G161" t="s">
+        <v>86</v>
+      </c>
+      <c r="H161" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>478</v>
+      </c>
+      <c r="B162" t="s">
+        <v>352</v>
+      </c>
+      <c r="C162" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" t="s">
+        <v>443</v>
+      </c>
+      <c r="E162" t="s">
+        <v>444</v>
+      </c>
+      <c r="F162" t="s">
+        <v>85</v>
+      </c>
+      <c r="G162" t="s">
+        <v>92</v>
+      </c>
+      <c r="H162" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>479</v>
+      </c>
+      <c r="B163" t="s">
+        <v>113</v>
+      </c>
+      <c r="C163" t="s">
+        <v>64</v>
+      </c>
+      <c r="D163" t="s">
+        <v>443</v>
+      </c>
+      <c r="E163" t="s">
+        <v>444</v>
+      </c>
+      <c r="F163" t="s">
+        <v>85</v>
+      </c>
+      <c r="G163" t="s">
+        <v>86</v>
+      </c>
+      <c r="H163" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>481</v>
+      </c>
+      <c r="B164" t="s">
+        <v>142</v>
+      </c>
+      <c r="C164" t="s">
+        <v>39</v>
+      </c>
+      <c r="D164" t="s">
+        <v>482</v>
+      </c>
+      <c r="E164" t="s">
+        <v>483</v>
+      </c>
+      <c r="F164" t="s">
+        <v>85</v>
+      </c>
+      <c r="G164" t="s">
+        <v>86</v>
+      </c>
+      <c r="H164" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>485</v>
+      </c>
+      <c r="B165" t="s">
+        <v>486</v>
+      </c>
+      <c r="C165" t="s">
+        <v>39</v>
+      </c>
+      <c r="D165" t="s">
+        <v>487</v>
+      </c>
+      <c r="E165" t="s">
+        <v>488</v>
+      </c>
+      <c r="F165" t="s">
+        <v>85</v>
+      </c>
+      <c r="G165" t="s">
+        <v>86</v>
+      </c>
+      <c r="H165" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>490</v>
+      </c>
+      <c r="B166" t="s">
+        <v>107</v>
+      </c>
+      <c r="C166" t="s">
+        <v>108</v>
+      </c>
+      <c r="D166" t="s">
+        <v>491</v>
+      </c>
+      <c r="E166" t="s">
+        <v>492</v>
+      </c>
+      <c r="F166" t="s">
+        <v>85</v>
+      </c>
+      <c r="G166" t="s">
+        <v>86</v>
+      </c>
+      <c r="H166" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>494</v>
+      </c>
+      <c r="B167" t="s">
+        <v>128</v>
+      </c>
+      <c r="C167" t="s">
+        <v>39</v>
+      </c>
+      <c r="D167" t="s">
+        <v>491</v>
+      </c>
+      <c r="E167" t="s">
+        <v>492</v>
+      </c>
+      <c r="F167" t="s">
+        <v>85</v>
+      </c>
+      <c r="G167" t="s">
+        <v>86</v>
+      </c>
+      <c r="H167" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>496</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168" t="s">
+        <v>491</v>
+      </c>
+      <c r="E168" t="s">
+        <v>492</v>
+      </c>
+      <c r="F168" t="s">
+        <v>85</v>
+      </c>
+      <c r="G168" t="s">
+        <v>92</v>
+      </c>
+      <c r="H168" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>498</v>
+      </c>
+      <c r="B169" t="s">
+        <v>66</v>
+      </c>
+      <c r="C169" t="s">
+        <v>64</v>
+      </c>
+      <c r="D169" t="s">
+        <v>199</v>
+      </c>
+      <c r="E169" t="s">
+        <v>200</v>
+      </c>
+      <c r="F169" t="s">
+        <v>85</v>
+      </c>
+      <c r="G169" t="s">
+        <v>86</v>
+      </c>
+      <c r="H169" t="s">
+        <v>499</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">