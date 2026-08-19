--- v2 (2026-06-20)
+++ v3 (2026-08-19)
@@ -12,1216 +12,1228 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="500">
-[...4 lines deleted...]
-    <t>Beneficiário</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="630">
+  <si>
+    <t>Tipo de registro</t>
+  </si>
+  <si>
+    <t>Portaria ou documento</t>
+  </si>
+  <si>
+    <t>Beneficiário ou situação</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
-    <t>Data Ida</t>
-[...2 lines deleted...]
-    <t>Data Volta</t>
+    <t>Data inicial</t>
+  </si>
+  <si>
+    <t>Data final</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
-    <t>Motivo</t>
+    <t>Motivo ou declaração</t>
+  </si>
+  <si>
+    <t>Verificação</t>
+  </si>
+  <si>
+    <t>Diária concedida</t>
   </si>
   <si>
     <t>00016/2026</t>
   </si>
   <si>
     <t>Emanuel da Silva Moraes</t>
   </si>
   <si>
     <t>Motorista</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>Marabá- PA</t>
   </si>
   <si>
     <t>1.000,00</t>
   </si>
   <si>
     <t>Agenda institucional no INCRA, na condição de motorista, realizando o transporte dos parlamentares para reunião com o superintendente e com o vereador presidente Márcio Oliveira da Silva, com a finalidade de atender pautas de interesse coletivo do município</t>
   </si>
   <si>
+    <t>00025/2026</t>
+  </si>
+  <si>
+    <t>Marabá-PA</t>
+  </si>
+  <si>
+    <t>400,00</t>
+  </si>
+  <si>
+    <t>Condução de veículo oficial com parlamentares em cumprimento de agenda oficial.</t>
+  </si>
+  <si>
+    <t>00024/2026</t>
+  </si>
+  <si>
+    <t>Ozenilto Bueno dos Reis</t>
+  </si>
+  <si>
+    <t>Assessor Especial</t>
+  </si>
+  <si>
+    <t>No exercício da função de assessor especial da Presidência, irei ao INCRA para reunião com o superintendente, acompanhando os parlamentares vereador Raimundo e o vereador presidente Márcio.</t>
+  </si>
+  <si>
+    <t>00019/2026</t>
+  </si>
+  <si>
+    <t>Thiago Henrique Santos França</t>
+  </si>
+  <si>
+    <t>Assessor Especial do gabinete da Presidência</t>
+  </si>
+  <si>
+    <t>18/01/2026</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>Brasilia-DF</t>
+  </si>
+  <si>
+    <t>9.800,00</t>
+  </si>
+  <si>
+    <t>A participação do assessor parlamentar no 657º Curso sobre Sessão Legislativa e Governança Parlamentar, a ser realizado de 20 a 23 de janeiro, em Brasília/DF, justifica-se pela necessidade de aprimoramento técnico nas atividades do Poder Legislativo. O curso contribuirá para a melhoria do suporte ao mandato parlamentar, por meio da atualização sobre organização das sessões, governança, planejamento e práticas administrativas, atendendo ao interesse público e ao fortalecimento dos trabalhos legislativos.</t>
+  </si>
+  <si>
     <t>00017/2026</t>
   </si>
   <si>
-    <t>18/01/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>4.200,00</t>
   </si>
   <si>
     <t>Conduzir o veículo oficial, realizando o transporte dos servidores da Câmara Municipal que participarão do 657º Curso sobre Sessão Legislativa e Governança Parlamentar. O deslocamento é necessário para garantir o cumprimento da agenda institucional.</t>
   </si>
   <si>
+    <t>00021/2026</t>
+  </si>
+  <si>
+    <t>Closivaldo Lisboa França</t>
+  </si>
+  <si>
+    <t>Chefe do Departamento de Frotas</t>
+  </si>
+  <si>
+    <t>Participação no 657º Curso sobre Sessão Legislativa e Governança Parlamentar, que será realizado no período de 20 a 23 de janeiro, em Brasília/DF, pela necessidade de aprimorar meus conhecimentos técnicos nas atividades do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>Antonio Ronaldo Alencar</t>
+  </si>
+  <si>
+    <t>Técnico Legislativo</t>
+  </si>
+  <si>
+    <t>Participar do Curso do curso sobre sessão legislativa e governança parlamentar.</t>
+  </si>
+  <si>
+    <t>00023/2026</t>
+  </si>
+  <si>
+    <t>Lucas Eduardo de Sousa</t>
+  </si>
+  <si>
+    <t>Gestor de Compras</t>
+  </si>
+  <si>
+    <t>Participar do curso sobre sessão legislativa e governança parlamentar: Estruturação, Planejamento e liderança nas atividades do legislativo.</t>
+  </si>
+  <si>
+    <t>00022/2026</t>
+  </si>
+  <si>
+    <t>Luiz Felipe Marinho Oliveira</t>
+  </si>
+  <si>
+    <t>Assessor Parlamentar</t>
+  </si>
+  <si>
+    <t>Participação no 657º Curso sobre Sessão Legislativa e Governança Parlamentar, que será realizado no período de 20 a 23 de janeiro, em Brasília/DF, pela necessidade de aprimorar meus conhecimentos técnicos nas atividades do Poder Legislativo. A capacitação contribuirá para a melhoria do suporte ao mandato parlamentar, especialmente na organização das sessões, planejamento, governança e rotinas administrativas, atendendo ao interesse público e ao fortalecimento dos trabalhos legislativos.</t>
+  </si>
+  <si>
+    <t>00020/2026</t>
+  </si>
+  <si>
+    <t>Israel Maciel de Souza Silva</t>
+  </si>
+  <si>
+    <t>Diretor de Transparencia</t>
+  </si>
+  <si>
+    <t>Participação no 657º Curso sobre Sessão Legislativa e Governança Parlamentar, a ser realizado no período de 20 a 23 de janeiro, em Brasília/DF, pela necessidade de aprimorar meus conhecimentos técnicos nas atividades relacionadas à transparência, governança e gestão pública no âmbito do Poder Legislativo. A capacitação contribuirá para o fortalecimento das práticas de transparência, controle e organização administrativa.</t>
+  </si>
+  <si>
     <t>00018/2026</t>
   </si>
   <si>
     <t>Moacir Dias Cordeiro</t>
   </si>
   <si>
     <t>Conduzir o veículo oficial, realizando o transporte dos servidores da Câmara Municipal que participarão do 657º Curso sobre Sessão Legislativa e Governança Parlamentar.</t>
   </si>
   <si>
-    <t>00019/2026</t>
-[...92 lines deleted...]
-    <t>Condução de veículo oficial com parlamentares em cumprimento de agenda oficial.</t>
+    <t>00039/2026</t>
+  </si>
+  <si>
+    <t>Edivaldo Borges Gomes</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>08/02/2026</t>
+  </si>
+  <si>
+    <t>Brasília-DF</t>
+  </si>
+  <si>
+    <t>Fazer curso de CAPACITAÇÃO ESTRATÉGICA PARA VEREADORES E AGENTES PÚBLICOS NO FORTALECIMENTO DA GESTÃO LOCAL</t>
+  </si>
+  <si>
+    <t>00040/2026</t>
+  </si>
+  <si>
+    <t>Conduzir os servidores até a cidade de Brasília/DF, onde participarão de curso de capacitação no Confort Hotel, tendo em vista a necessidade de deslocamento.</t>
   </si>
   <si>
     <t>00035/2026</t>
   </si>
   <si>
     <t>Assessor Especial do Gabinete da Presidência</t>
   </si>
   <si>
-    <t>02/02/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>Participação no 659º Curso sobre Governança Pública e Controle Interno Municipal, em Brasília/DF, teve como finalidade o aperfeiçoamento técnico do agente público. O curso contribui para o fortalecimento da atuação legislativa, especialmente na fiscalização, transparência e correta aplicação dos recursos públicos.</t>
   </si>
   <si>
     <t>00036/2026</t>
   </si>
   <si>
     <t>Raimundo de Oliveira da Silva</t>
   </si>
   <si>
-    <t>Parlamentar</t>
-[...1 lines deleted...]
-  <si>
     <t>00037/2026</t>
   </si>
   <si>
     <t>Walmy Cesar Costa Rodrigues</t>
   </si>
   <si>
     <t>Curso de Capacitação para Governança Parlamentar</t>
   </si>
   <si>
     <t>00038/2026</t>
   </si>
   <si>
     <t>Elaine Ramos Santos</t>
   </si>
   <si>
     <t>Gestor de Patrimônio e Almoxarifado</t>
   </si>
   <si>
     <t>Curso de Capacitação</t>
   </si>
   <si>
-    <t>00039/2026</t>
-[...13 lines deleted...]
-  <si>
     <t>00041/2026</t>
   </si>
   <si>
     <t>Wesley Francisco de Souza</t>
   </si>
   <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>8.400,00</t>
   </si>
   <si>
     <t>Participar do 659º curso sobre governança pública e controle interno municipal.</t>
   </si>
   <si>
+    <t>00049/2026</t>
+  </si>
+  <si>
+    <t>José Roberto Pinheiro dos Santos</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>Belém/PA</t>
+  </si>
+  <si>
+    <t>7.000,00</t>
+  </si>
+  <si>
+    <t>TCM/PA – Finalidade: Protocolar solicitação de prorrogação de prazo para prestação de contas, referente ao período de janeiro a março do exercício de 2025, junto à Coordenadora da Equipe de Fiscalização, ALEPA – Finalidade: Tratar de assuntos de interesse desta municipalidade junto ao Gabinete do Deputado Estadual Chicão, visando aos devidos encaminhamentos administrativos e institucionais e SEDUC/PA – Finalidade: Protocolar requerimento de solicitação de vagas de professores para a Escola Romildo Veloso e Silva, bem como participar de reunião institucional com o Sr. Diego H. M. Maia, servidor atuante na Secretaria de Estado da Educação do Pará, para tratar de demandas relacionadas à referida unidade escolar e demais assuntos educacionais de interesse do município.</t>
+  </si>
+  <si>
+    <t>00048/2026</t>
+  </si>
+  <si>
+    <t>Eduardo Bismarc Pereira da Silva</t>
+  </si>
+  <si>
+    <t>Assessor Jurídico</t>
+  </si>
+  <si>
+    <t>TCM/PA Finalidade: Protocolar solicitação de prorrogação de prazo para prestação de contas referente ao período de janeiro a março do ano de 2025, junto à Coordenadora de Equipe de Fiscalização. – ALEPA Finalidade: Tratar de assuntos de interesse desta municipalidade junto ao Gabinete do Deputado Estadual Chicão, visando encaminhamentos administrativos e institucionais. SEDUC/PA Finalidade: Protocolar requerimento de solicitação de vagas de professores para a Escola Romildo Veloso e Silva, bem como participar de reunião institucional com o Sr. Diego H. M. Maia, atuante na Secretaria de Estado da Educação do Pará, para tratar de demandas relacionadas à referida unidade escolar e demais assuntos educacionais de interesse do município.</t>
+  </si>
+  <si>
     <t>00045/2026</t>
   </si>
   <si>
-    <t>09/02/2026</t>
-[...10 lines deleted...]
-  <si>
     <t>A viagem tem por finalidade o cumprimento de agendas institucionais junto ao TCM/PA, ALEPA e SEDUC/PA, visando protocolar solicitação de prorrogação de prazo para prestação de contas, tratar de assuntos administrativos e institucionais de interesse do município, bem como protocolar requerimento de vagas de professores e participar de reunião institucional para tratar de demandas educacionais.</t>
   </si>
   <si>
     <t>00046/2026</t>
   </si>
   <si>
     <t>ASSESSOR ESPECIAL DO GABINETE DA PRESIDÊNCIA</t>
   </si>
   <si>
     <t>Será realizada viagem oficial à cidade de Belém/PA, com o objetivo de cumprir agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA), ocasião em que haverá visita ao Gabinete do Deputado Estadual Fábio Figueira para apresentação e formalização de solicitações de recursos destinados ao município de Ourilândia do Norte. No Tribunal de Contas dos Municípios do Estado do Pará (TCM/PA), com a finalidade de acompanhar as ações do Poder Executivo Municipal de Ourilândia do Norte, bem como obter orientações técnicas e esclarecimentos voltados ao fortalecimento da Gestão Pública Municipal.</t>
   </si>
   <si>
     <t>00047/2026</t>
   </si>
   <si>
     <t>3.000,00</t>
   </si>
   <si>
     <t>O deslocamento de viagem oficial com veículo da Câmara Municipal, tendo o motorista designado a responsabilidade de conduzir servidores da Câmara Municipal de Ourilândia do Norte/PA aos órgãos TCM/PA, ALEPA e SEDUC/PA, para cumprimento de agenda institucional relacionada à prestação de contas, encaminhamentos administrativos e demandas educacionais de interesse do município, garantindo o regular andamento das atividades institucionais.</t>
   </si>
   <si>
-    <t>00048/2026</t>
-[...17 lines deleted...]
-    <t>TCM/PA – Finalidade: Protocolar solicitação de prorrogação de prazo para prestação de contas, referente ao período de janeiro a março do exercício de 2025, junto à Coordenadora da Equipe de Fiscalização, ALEPA – Finalidade: Tratar de assuntos de interesse desta municipalidade junto ao Gabinete do Deputado Estadual Chicão, visando aos devidos encaminhamentos administrativos e institucionais e SEDUC/PA – Finalidade: Protocolar requerimento de solicitação de vagas de professores para a Escola Romildo Veloso e Silva, bem como participar de reunião institucional com o Sr. Diego H. M. Maia, servidor atuante na Secretaria de Estado da Educação do Pará, para tratar de demandas relacionadas à referida unidade escolar e demais assuntos educacionais de interesse do município.</t>
+    <t>00072/2026</t>
+  </si>
+  <si>
+    <t>Cleber Soares de Oliveira</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>O deslocamento à cidade de Belém tem como objetivo cumprir agenda no Gabinete de Apoio do Deputado Federal Antônio Doido e na Assembleia Legislativa do Estado do Pará (ALEPA), visando a captação de recursos para atender às demandas prioritárias do município de Ourilândia do Norte, especialmente nas áreas de saúde, educação, infraestrutura e políticas públicas em geral, beneficiando diretamente a população local.</t>
+  </si>
+  <si>
+    <t>00065/2026</t>
+  </si>
+  <si>
+    <t>Realizarei o deslocamento com o veículo oficial para que os Vereadores e Assessores participem das agendas oficiais previstas em Belém, na Assembleia Legislativa do Estado do Pará (ALEPA) e na Secretaria de Esporte e Lazer.</t>
+  </si>
+  <si>
+    <t>00062/2026</t>
+  </si>
+  <si>
+    <t>Belém - PA</t>
+  </si>
+  <si>
+    <t>Agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Secretaria de Estado de Esporte e Lazer (SEEL), com o objetivo de apresentar demandas do Município voltadas ao fortalecimento do esporte, buscando parcerias, apoio institucional e recursos para incentivo aos atletas e projetos esportivos locais.</t>
   </si>
   <si>
     <t>00053/2026</t>
   </si>
   <si>
     <t>Renivaldo Martins Nunes</t>
   </si>
   <si>
-    <t>22/02/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>28/02/2026</t>
   </si>
   <si>
     <t>Reuniões institucionais com os Deputados Federais Celso Sabino e Keniston Braga, com a finalidade de solicitar a destinação de veículos, sendo um para atender as demandas do Conselho Tutelar, visando fortalecer a proteção e o atendimento às crianças e adolescentes do município, e outro para a Secretaria Municipal de Promoção Social, a fim de aprimorar os serviços prestados às famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
+    <t>00055/2026</t>
+  </si>
+  <si>
+    <t>Reginaldo Pereira da Silva</t>
+  </si>
+  <si>
+    <t>Belém-PA</t>
+  </si>
+  <si>
+    <t>Visita ao gabinete itinerante do deputado federal Antônio doido, COHAB e alepa em Belém para tratar de assuntos do município.</t>
+  </si>
+  <si>
     <t>00054/2026</t>
   </si>
   <si>
     <t>Márcio Oliveira da Silva</t>
   </si>
   <si>
     <t>Parlamentar Presidente</t>
   </si>
   <si>
-    <t>26/02/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Viagem institucional a Belém/PA para cumprimento de agenda junto ao Tribunal de Contas dos Municípios do Estado do Pará (TCM/PA), à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB), com a finalidade de tratar de assuntos de interesse do município, acompanhamento de demandas administrativas, articulação institucional e busca de benefícios e projetos voltados à população.</t>
   </si>
   <si>
-    <t>00055/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>00057/2026</t>
   </si>
   <si>
     <t>Reunião com Dep. Estadual Torrinho Torres para apresentar demandas do município voltadas para o esporte juvenil, com o intuito, de firmar parcerias e apoio dos Deputados para impulsionar os jovens atletas Ourilandenses.</t>
   </si>
   <si>
     <t>00058/2026</t>
   </si>
   <si>
     <t>Conduzirei o veículo oficial para que os Vereadores e Assessores participem das agendas oficiais previstas em Brasília, com o objetivo de que os vereadores busquem recursos para a população de Ourilândia do Norte.</t>
   </si>
   <si>
+    <t>00073/2026</t>
+  </si>
+  <si>
+    <t>A visita à ALEPA tem como objetivo tratar de demandas parlamentares de interesse do município, acompanhamento de projetos, articulação institucional e busca de apoio para ações voltadas ao desenvolvimento local. Junto ao TCM/PA, a agenda visa obter orientações técnicas, acompanhamento de processos e esclarecimentos quanto a procedimentos administrativos e prestação de contas. Na COHAB, o objetivo é tratar de assuntos relacionados a programas habitacionais, regularização e possíveis parcerias voltadas à melhoria das condições de moradia da população</t>
+  </si>
+  <si>
+    <t>00074/2026</t>
+  </si>
+  <si>
+    <t>Raimundo Rodrigues Lopes</t>
+  </si>
+  <si>
+    <t>CHEFE DE GABINETE DA PRESIDÊNCIA</t>
+  </si>
+  <si>
+    <t>O presente pedido para cumprimento de agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA), na Companhia de Habitação do Estado do Pará (COHAB) e no Tribunal de Contas dos Municípios do Estado do Pará (TCM-PA), com a finalidade de tratar de demandas de interesse do município e acompanhar processos administrativos relevantes ao exercício da função de Chefe de Gabinete.</t>
+  </si>
+  <si>
+    <t>00070/2026</t>
+  </si>
+  <si>
+    <t>Elian Jadson Ascenção Silva</t>
+  </si>
+  <si>
+    <t>OUVIDOR</t>
+  </si>
+  <si>
+    <t>Brasília/DF</t>
+  </si>
+  <si>
+    <t>Participação nos Módulos I, II e III do 662º Curso de Capacitação: Liderança e Modernização da Câmara Municipal em 2026 – Como Fortalecer o Seu Trabalho.</t>
+  </si>
+  <si>
+    <t>00068/2026</t>
+  </si>
+  <si>
+    <t>Marcos Gianezini</t>
+  </si>
+  <si>
+    <t>ASSESSOR PARLAMENTAR</t>
+  </si>
+  <si>
+    <t>Viagem a Brasília/DF para assessorar o Vereador Renivaldo Martins, em reuniões institucionais com os Deputados Federais Celso Sabino e Keniston Braga.</t>
+  </si>
+  <si>
+    <t>00067/2026</t>
+  </si>
+  <si>
+    <t>Charles Gutiere Martins de Melo</t>
+  </si>
+  <si>
+    <t>Viagem a Brasília/DF para reuniões institucionais com os Deputados Federais Celso Sabino e Keniston Braga, com a finalidade de solicitar a destinação de veículos, sendo um para atender as demandas do Conselho Tutelar, visando fortalecer a proteção e o atendimento às crianças e adolescentes do município, e outro para a Secretaria Municipal de Promoção Social, a fim de aprimorar os serviços prestados às famílias em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>00066/2026</t>
+  </si>
+  <si>
+    <t>Lucas Eduardo de Sousa e Silva</t>
+  </si>
+  <si>
+    <t>GESTOR DE COMPRAS</t>
+  </si>
+  <si>
+    <t>Justifica-se o deslocamento do Diretor de Compras à cidade de Belém/PA para comparecer à Assembleia Legislativa do Estado do Pará e à Companhia de Habitação do Estado do Pará, a fim de tratar de assuntos institucionais e administrativos de interesse desta Administração, visando garantir a regularidade dos procedimentos e o adequado alinhamento das demandas junto aos referidos órgãos.</t>
+  </si>
+  <si>
+    <t>00064/2026</t>
+  </si>
+  <si>
+    <t>Nailton da Conceição Sousa</t>
+  </si>
+  <si>
+    <t>MOTORISTA</t>
+  </si>
+  <si>
+    <t>Conduzirei o veículo oficial para realizar o deslocamento dos Vereadores e Assessores que participarão das agendas oficiais previstas em Belém, com a finalidade de tratar de assuntos institucionais de interesse do município, bem como viabilizar a captação de recursos e a formalização de parcerias que beneficiem a população de Ourilândia.</t>
+  </si>
+  <si>
     <t>00059/2026</t>
   </si>
   <si>
     <t>Viagem a Belém/PA para agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Secretaria de Estado de Esporte e Lazer (SEEL), com o objetivo de tratar de demandas do Município voltadas ao fortalecimento do esporte, assessorando o Vereador Raimundin.</t>
   </si>
   <si>
+    <t>00071/2026</t>
+  </si>
+  <si>
+    <t>Genivan da Mata</t>
+  </si>
+  <si>
+    <t>reuniões a serem realizadas em Belém, na Assembleia Legislativa do Estado do Pará (ALEPA), na Companhia de Habitação do Estado do Pará (COHAB) e no Gabinete Itinerante do Deputado Federal Antônio Leocádio dos Santos (Antônio Doido), têm como objetivo tratar de demandas relacionadas à política habitacional e à regularização fundiária no Estado do Pará. Os encontros visam alinhar ações institucionais, discutir encaminhamentos e buscar soluções efetivas para melhoria das condições de moradia da população.</t>
+  </si>
+  <si>
     <t>00061/2026</t>
   </si>
   <si>
     <t>Chefe do Departamento de Frota</t>
   </si>
   <si>
     <t>Viagem para Belém, juntamente com os Vereadores e Assessores, para o cumprimento de agendas oficiais previamente agendada, com a finalidade de tratar de assuntos institucionais de interesse do município, bem como articular demandas, buscar recursos e firmar parcerias em benefício da população.</t>
   </si>
   <si>
-    <t>00062/2026</t>
-[...107 lines deleted...]
-    <t>O presente pedido para cumprimento de agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA), na Companhia de Habitação do Estado do Pará (COHAB) e no Tribunal de Contas dos Municípios do Estado do Pará (TCM-PA), com a finalidade de tratar de demandas de interesse do município e acompanhar processos administrativos relevantes ao exercício da função de Chefe de Gabinete.</t>
+    <t>00084/2026</t>
+  </si>
+  <si>
+    <t>Euder da Costa Leite</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem do Vereador Euder Leite à cidade de Belém/PA justifica-se pela necessidade de cumprimento de agenda institucional e política, com a realização de reunião com o Presidente da ALEPA, reunião com o Chefe da Casa Civil do Estado e reunião com o Diretor do DETRAN/PA, visando tratar de demandas de interesse público, articulação de parcerias e encaminhamento de pleitos relevantes em benefício do município de Ourilândia do Norte/PA e de sua população.</t>
+  </si>
+  <si>
+    <t>00086/2026</t>
+  </si>
+  <si>
+    <t>Leilynanda Pereira Peres</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>A solicitação se justifica pela necessidade de assessoramento direto durante os compromissos, incluindo organização de documentos, registros administrativos, acompanhamento das reuniões e suporte técnico nas tratativas de demandas de interesse público voltadas ao município.</t>
+  </si>
+  <si>
+    <t>00085/2026</t>
+  </si>
+  <si>
+    <t>Fabrício Calil Galvão Ferreira</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>5.600,00</t>
+  </si>
+  <si>
+    <t>Eu, Fabrício, Vereador do município de Ourilândia do Norte, venho por meio desta justificar meu deslocamento à cidade de Belém, no período de 02 a 05, com a finalidade de cumprir agenda institucional no gabinete do Deputado Estadual Torrinho Torres, para tratar de assuntos de interesse público e demandas voltadas ao desenvolvimento do município.</t>
   </si>
   <si>
     <t>00081/2026</t>
   </si>
   <si>
-    <t>02/03/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Cumprimento de agenda oficial na Assembleia Legislativa do Estado do Pará (ALEPA), onde participei de reunião com o Deputado Estadual Chicão, para tratar de demandas de interesse do município.</t>
   </si>
   <si>
     <t>00082/2026</t>
   </si>
   <si>
-    <t>06/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Deslocamento até Belém/PA, conduzindo o Parlamentar para cumprimento de agenda oficial na Assembleia Legislativa do Estado do Pará (ALEPA) e no Departamento de Trânsito do Estado do Pará (DETRAN/PA), para tratar de assuntos de interesse do município.</t>
   </si>
   <si>
-    <t>00084/2026</t>
-[...31 lines deleted...]
-  <si>
     <t>00089/2026</t>
   </si>
   <si>
     <t>Gleiciane Ferras Sousa</t>
   </si>
   <si>
     <t>Participar de reunião junto ao gabinete do Deputado Federal Antônio ´Doido, levando demandas dos munícipes - Encontro de Mulheres, conversando com elas.</t>
   </si>
   <si>
     <t>00091/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>Redenção/PA</t>
   </si>
   <si>
     <t>A viagem será realizada para encaminhar o veículo oficial VW Nivus à revisão periódica, em razão de ter atingido a quilometragem prevista pelo fabricante. O serviço será realizado na concessionária NB Automóveis Volkswagen, no município de Redenção/PA, garantindo a manutenção preventiva e o bom funcionamento do veículo.</t>
   </si>
   <si>
+    <t>00103/2026</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>Belem - PA</t>
+  </si>
+  <si>
+    <t>A referida viagem tem como finalidade a participação em reuniões institucionais, visitas a órgãos públicos e/ou participação em eventos, cursos ou capacitações que visam o aprimoramento das atividades legislativas, bem como a busca de recursos, parcerias e soluções para as necessidades do município. Destaca-se que tais atividades são fundamentais para fortalecer a atuação parlamentar, possibilitando a aquisição de conhecimentos, o intercâmbio de experiências e a articulação junto a outras esferas de governo, contribuindo diretamente para o desenvolvimento local e a melhoria da qualidade de vida da população.</t>
+  </si>
+  <si>
+    <t>00105/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>A utilização do veículo oficial justifica-se, pois estarei em viagem conduzindo o veículo da Câmara Municipal para o deslocamento de vereadores e assessores durante agenda institucional no município de Belém/PA, garantindo segurança, pontualidade e adequada logística.</t>
+  </si>
+  <si>
+    <t>00098/2026</t>
+  </si>
+  <si>
+    <t>Em cumprimento de agenda oficial na Assembleia Legislativa do Estado do Pará e na Companhia de Habitação do Estado do Pará, serão tratadas demandas do município, com foco em articulação institucional e pautas de habitação, visando benefícios à população.</t>
+  </si>
+  <si>
+    <t>00100/2026</t>
+  </si>
+  <si>
+    <t>Participar de reuniões institucionais de interesse público. A viagem tem como finalidade a realização de agenda junto à ALEPA (Assembleia Legislativa do Estado do Pará), bem como reunião com o Deputado Torrinho Torres, além de tratativas junto à COHAB.</t>
+  </si>
+  <si>
+    <t>00097/2026</t>
+  </si>
+  <si>
+    <t>DIRETOR DE TRANSPARÊNCIA</t>
+  </si>
+  <si>
+    <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na ocasião em que cumprirei agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB/PA).</t>
+  </si>
+  <si>
+    <t>00101/2026</t>
+  </si>
+  <si>
+    <t>Justifico meu deslocamento à Belém para participação em reuniões na Assembleia Legislativa do Estado do Pará e na Companhia de Habitação do Estado do Pará, com a finalidade de tratar de demandas de interesse do município e buscar melhorias para a população. Minha presença é necessária para o encaminhamento e acompanhamento das pautas junto aos órgãos estaduais.</t>
+  </si>
+  <si>
+    <t>00104/2026</t>
+  </si>
+  <si>
+    <t>Viagem à cidade de Belém/PA para comparecimento à Assembleia Legislativa do Estado do Pará (ALEPA), com o objetivo de tratar demandas do município de Ourilândia do Norte, buscar parcerias, recursos e apoio institucional, visando melhorias para a população.</t>
+  </si>
+  <si>
+    <t>00099/2026</t>
+  </si>
+  <si>
+    <t>A viagem tem como objetivo cumprir agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Secretaria de Esporte e Lazer, visando a articulação de demandas do município, captação de recursos e o fortalecimento de políticas públicas esportivas.</t>
+  </si>
+  <si>
+    <t>00107/2026</t>
+  </si>
+  <si>
+    <t>Renildo Bezerra Gomes</t>
+  </si>
+  <si>
+    <t>BELÉM/PA</t>
+  </si>
+  <si>
+    <t>Conduzir Veiculo oficial da Câmara Municipal até a cidade de Belém, transportando Servidores e Parlamentar.</t>
+  </si>
+  <si>
+    <t>00109/2026</t>
+  </si>
+  <si>
+    <t>Antônia Auderisa de Oliveira Alencar</t>
+  </si>
+  <si>
+    <t>DEMANDAS RELATIVOS AOS MUNÍCIPES.</t>
+  </si>
+  <si>
+    <t>00111/2026</t>
+  </si>
+  <si>
+    <t>A referida viagem tem como finalidade tratar de assuntos de interesse coletivo, incluindo a captação de recursos, acompanhamento de projetos em andamento, apresentação de novas propostas e fortalecimento de parcerias que contribuam para o desenvolvimento local.</t>
+  </si>
+  <si>
+    <t>00096/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>A viagem tem como objetivo assessorar o vereador em agenda institucional na ALEPA (Assembleia Legislativa do Estado do Pará) e na COHAB (Companhia de Habitação), contribuindo na articulação de demandas do município, acompanhamento de reuniões e apoio na captação de recursos e projetos de interesse público.</t>
+  </si>
+  <si>
+    <t>00108/2026</t>
+  </si>
+  <si>
+    <t>A utilização do veículo oficial se faz necessária para o deslocamento de vereadores e assessores durante agendas institucionais no município de Belém/PA. O uso do veículo garante segurança, pontualidade e eficiência no cumprimento das atividades oficiais, otimizando o andamento das reuniões, visitas e demais compromissos institucionais da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>00110/2026</t>
+  </si>
+  <si>
+    <t>Justifico minha ausência nesta data, em razão de deslocamento à cidade de Belém/PA, para cumprimento de agenda oficial na ALEPA, onde irei participar de reunião no gabinete do Deputado Torrinho Torres, tratando de assuntos de interesse do município.</t>
+  </si>
+  <si>
+    <t>00094/2026</t>
+  </si>
+  <si>
+    <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na próxima semana, ocasião em que cumprirei agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB/PA), para tratativas institucionais, juntamente com o Vereador Presidente.</t>
+  </si>
+  <si>
+    <t>00095/2026</t>
+  </si>
+  <si>
+    <t>Gestor De Frota</t>
+  </si>
+  <si>
     <t>00093/2026</t>
   </si>
   <si>
-    <t>23/03/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na próxima semana, ocasião em que cumprirei agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB/PA), para tratativas institucionais, na condição de Presidente.</t>
   </si>
   <si>
-    <t>00094/2026</t>
-[...76 lines deleted...]
-  <si>
     <t>00106/2026</t>
   </si>
   <si>
     <t>A utilização do veículo oficial justifica-se, pois conduzirei o veículo para o deslocamento de vereadores e assessores em agenda institucional no município de Belém/PA, assegurando o cumprimento das atividades oficiais.</t>
   </si>
   <si>
-    <t>00107/2026</t>
-[...31 lines deleted...]
-  <si>
     <t>00120/2026</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>A participação no evento justifica-se pela relevância institucional da cerimônia de Transmissão do Cargo de Governador do Estado do Pará, sendo um momento importante para o fortalecimento das relações entre o Estado e o município, além de possibilitar o alinhamento de ações e parcerias em prol do desenvolvimento local.</t>
   </si>
   <si>
     <t>00123/2026</t>
   </si>
   <si>
     <t>1.800,00</t>
   </si>
   <si>
     <t>Conduzirei o veículo oficial com os vereadores, com a finalidade de prestar apoio à cerimônia de Transmissão Constitucional do Cargo de Governador do Estado do Pará à Vice-Governadora Hana Ghassan Tuma, garantindo o deslocamento adequado e seguro durante o evento oficial.</t>
   </si>
   <si>
+    <t>00126/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>1.400,00</t>
+  </si>
+  <si>
+    <t>Participação no evento de Posse da Vice-Governadora Hana Ghassan, como Governadora do Estado do Pará.</t>
+  </si>
+  <si>
     <t>00124/2026</t>
   </si>
   <si>
-    <t>02/04/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Venho por meio deste solicitar a concessão de diária para o Vereador Cleber Soares com a finalidade de custear despesas de deslocamento, alimentação e estadia, em razão de sua participação na cerimônia de posse da Vice-Governadora Hana Ghassan Tuma. A referida agenda institucional possui relevante importância para o fortalecimento das relações entre os entes públicos, além de proporcionar a troca de experiências e alinhamento de ações que podem beneficiar diretamente o município. Diante do exposto, solicito a autorização da diária correspondente ao período necessário para a participação no evento. Sem mais para o momento, renovo votos de estima e consideração.</t>
   </si>
   <si>
+    <t>00128/2026</t>
+  </si>
+  <si>
+    <t>Participar da Cerimônia de transmissão Constitucional do cargo de Governador do Estado do Pará à vice-governadora Hana Ghassan tuma.</t>
+  </si>
+  <si>
+    <t>00131/2026</t>
+  </si>
+  <si>
+    <t>Prestar assessoria ao vereador Márcio Oliveira da Silva, Presidente da Câmara Municipal de Ourilândia do Norte, durante o evento oficial, com a finalidade de garantir suporte integral à sua participação na cerimônia de Transmissão Constitucional do Cargo de Governador do Estado do Pará à Vice-Governadora Hana Ghassan Tuma, assegurando organização, acompanhamento da agenda institucional e apoio necessário ao pleno exercício de suas atribuições, de modo a viabilizar sua adequada representatividade no ato solene.</t>
+  </si>
+  <si>
     <t>00125/2026</t>
   </si>
   <si>
     <t>Solicito a concessão de diária para participação na cerimônia de Transmissão Constitucional do Cargo de Governador do Estado do Pará, conduzida pelo governador Helder Barbalho, a realizar-se em 02 de abril de 2026, às 15h, no Hangar Centro de Convenções, em Belém/PA. O evento oficializa a transição do cargo para a vice-governadora Hana Ghassan Tuma, sendo de grande relevância institucional.</t>
   </si>
   <si>
-    <t>00126/2026</t>
-[...2 lines deleted...]
-    <t>Participação no evento de Posse da Vice-Governadora Hana Ghassan, como Governadora do Estado do Pará.</t>
+    <t>00129/2026</t>
+  </si>
+  <si>
+    <t>CERIMÔNIA CONSTITUCIONAL DO CARGO DE GOVERNO DO ESTADO DO PARÁ Á VICE-GOVERNADORA HANA GHASSAN TUMA.</t>
+  </si>
+  <si>
+    <t>00133/2026</t>
   </si>
   <si>
     <t>00127/2026</t>
   </si>
   <si>
     <t>Eu, Edivaldo Borges Gomes, justifico meu deslocamento em razão de convite oficial do Governo do Estado do Pará para participar da Cerimônia de Transmissão do Cargo de Governador, no dia 02 de abril de 2026, em Belém/PA. Minha participação é de relevante interesse público, fortalecendo a representatividade institucional e o diálogo com o Governo Estadual.</t>
   </si>
   <si>
-    <t>00128/2026</t>
-[...8 lines deleted...]
-    <t>CERIMÔNIA CONSTITUCIONAL DO CARGO DE GOVERNO DO ESTADO DO PARÁ Á VICE-GOVERNADORA HANA GHASSAN TUMA.</t>
+    <t>00132/2026</t>
   </si>
   <si>
     <t>00130/2026</t>
   </si>
   <si>
     <t>Participar da cerimônia de transmissão constitucional de cargo do Governo do Estado do Pará, com a posse da Hana Ghassan Tuma no exercício do cargo de governadora.</t>
   </si>
   <si>
-    <t>00131/2026</t>
-[...10 lines deleted...]
-  <si>
     <t>00134/2026</t>
   </si>
   <si>
     <t>06/04/2026</t>
   </si>
   <si>
     <t>11/04/2026</t>
   </si>
   <si>
     <t>A presente viagem institucional justifica-se pela necessidade de acompanhamento e assessoramento técnico ao Vereador Euder Leite em agenda oficial na cidade de Belém/PA, com a realização de reuniões junto à Assembleia Legislativa do Estado do Pará, à Casa Civil do Governo do Estado, à Companhia de Habitação do Estado do Pará e ao DETRAN/PA. As agendas têm por finalidade tratar de demandas de interesse do Município de Ourilândia do Norte, especialmente relacionadas à articulação política e institucional, ao acompanhamento de pleitos administrativos, à busca de apoio para ações habitacionais e à tratativa de assuntos vinculados à mobilidade e aos serviços de trânsito. A presença do assessor mostra-se necessária para prestar suporte técnico ao parlamentar durante as reuniões, contribuir na organização e no encaminhamento das demandas apresentadas, bem como auxiliar na interlocução institucional e no acompanhamento das providências administrativas decorrentes das pautas debatidas, garantindo maior eficiência no atendimento dos interesses do município.</t>
   </si>
   <si>
+    <t>00136/2026</t>
+  </si>
+  <si>
+    <t>Deuzelio Ferreira Dias</t>
+  </si>
+  <si>
+    <t>00137/2026</t>
+  </si>
+  <si>
+    <t>3.600,00</t>
+  </si>
+  <si>
+    <t>Na condição de motorista oficial, justifico a viagem institucional pelo deslocamento do Vereador Euder Leite à cidade de Belém/PA, para cumprimento de agendas junto à Assembleia Legislativa do Estado do Pará, à Casa Civil do Governo do Estado, à COHAB e ao DETRAN/PA, sendo minha presença necessária para garantir o transporte da comitiva com segurança, pontualidade e regularidade, assegurando o cumprimento dos compromissos institucionais e o retorno ao município, em atendimento ao interesse da administração pública.</t>
+  </si>
+  <si>
     <t>00135/2026</t>
   </si>
   <si>
     <t>Brunno Cabral Santana</t>
   </si>
   <si>
-    <t>00136/2026</t>
-[...13 lines deleted...]
-  <si>
     <t>00139/2026</t>
   </si>
   <si>
     <t>Antônio Ronaldo Alencar</t>
   </si>
   <si>
     <t>Curso de Capacitação Conformidade Orçamentária e Responsabilidade na Atuação Legislativa Municipal.</t>
   </si>
   <si>
     <t>00143/2026</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>A solicitação de diária, SEM REMUNERAÇÃO, em favor do Vereador Euder Leite justifica-se pela necessidade de participar de reuniões institucionais junto a deputados estaduais e federais, voltadas ao tratamento de demandas de interesse do Município de Ourilândia do Norte.</t>
   </si>
   <si>
+    <t>00148/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA para cumprimento de agenda institucional, incluindo reuniões na Assembleia Legislativa do Estado do Pará (ALEPA) e junto ao Governo do Estado. Serão necessárias 03 (três) diárias para o período da atividade, porém solicita-se a concessão remunerada de apenas 01 (uma) diária, referente ao dia 17, sendo as demais sem ônus.</t>
+  </si>
+  <si>
+    <t>00150/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA para cumprimento de agenda institucional, incluindo reuniões na Assembleia Legislativa do Estado do Pará (ALEPA). Serão necessárias 03 (três) diárias para o período da missão, porém solicita-se a concessão remunerada de apenas 01 (uma) diária, referente ao dia 17, sendo as demais sem ônus.</t>
+  </si>
+  <si>
+    <t>00149/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA para cumprimento de agenda institucional, incluindo reuniões na Assembleia Legislativa do Estado do Pará (ALEPA) e com o Governo do Estado. Serão necessárias 03 (três) diárias para o período da missão, porém solicita-se a concessão remunerada de apenas 01 (uma) diária, referente ao dia 17, sendo as demais sem ônus.</t>
+  </si>
+  <si>
+    <t>00147/2026</t>
+  </si>
+  <si>
     <t>00145/2026</t>
   </si>
   <si>
-    <t>16/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>O deslocamento para condução do veículo oficial Mitsubishi L200 Triton HPE à concessionária autorizada tem por finalidade a realização de revisão periódica programada, conforme orientações do fabricante, sendo a manutenção preventiva essencial para garantir a segurança, a confiabilidade e o desempenho do veículo, além de contribuir para a preservação do patrimônio público, a redução de custos com manutenções corretivas e o cumprimento das exigências técnicas, bem como a manutenção da garantia.</t>
   </si>
   <si>
-    <t>00147/2026</t>
-[...20 lines deleted...]
-    <t>Deslocamento à cidade de Belém/PA para cumprimento de agenda institucional, incluindo reuniões na Assembleia Legislativa do Estado do Pará (ALEPA). Serão necessárias 03 (três) diárias para o período da missão, porém solicita-se a concessão remunerada de apenas 01 (uma) diária, referente ao dia 17, sendo as demais sem ônus.</t>
+    <t>00154/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>Justifico a necessidade de emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na próxima semana, onde estarei cumprindo agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA), prestando assessoria ao parlamentar do Município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00155/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem oficial à cidade de Belém tem como objetivo o cumprimento de compromissos institucionais junto à Assembleia Legislativa do Estado do Pará e ao Tribunal de Contas dos Municípios do Estado do Pará. No exercício da função de assessor parlamentar, prestarei assessoria ao vereador no desenvolvimento de suas atividades oficiais, oferecendo suporte técnico e administrativo durante a agenda, com foco na adequada organização dos compromissos, no cumprimento dos horários e na eficiência das ações realizadas.</t>
+  </si>
+  <si>
+    <t>00156/2026</t>
+  </si>
+  <si>
+    <t>Assessor Especial Do Gabinete Da Presidência</t>
+  </si>
+  <si>
+    <t>00157/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA, a fim de cumprir agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), E Tribunal de Contas dos Municípios (TCM) para tratativas institucionais.</t>
+  </si>
+  <si>
+    <t>00158/2026</t>
+  </si>
+  <si>
+    <t>Justifica-se o deslocamento do Chefe do Departamento de Compras ao Tribunal de Contas dos Municípios do Estado do Pará e à Assembleia Legislativa do Estado do Pará, com a finalidade de tratar de assuntos institucionais relacionados à área de contratações públicas e gestão administrativa.</t>
+  </si>
+  <si>
+    <t>00161/2026</t>
+  </si>
+  <si>
+    <t>Gabriel Kaique Rodrigues Sousa</t>
+  </si>
+  <si>
+    <t>Acompanhar o Vereador em viagem oficial, tendo em vista a relevância dos compromissos institucionais a serem cumpridos, para prestar suporte técnico e administrativo durante as agendas, incluindo organização de reuniões, elaboração de relatórios, registros das atividades, articulação com autoridades e acompanhamento das demandas de interesse do município.</t>
+  </si>
+  <si>
+    <t>00160/2026</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>Trata-se de reunião institucional a ser realizada em Brasília, no gabinete do deputado Antônio Doido, com o objetivo de tratar demandas prioritárias do município. A agenda visa apresentar pleitos nas áreas essenciais, acompanhar solicitações já encaminhadas e buscar apoio para viabilização de recursos e investimentos, contribuindo para o desenvolvimento local e melhoria dos serviços públicos.</t>
+  </si>
+  <si>
+    <t>00159/2026</t>
+  </si>
+  <si>
+    <t>Chefe de Gabinete da Presidência</t>
+  </si>
+  <si>
+    <t>Justifico a necessidade de emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, onde estarei cumprindo agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA).</t>
   </si>
   <si>
     <t>00152/2026</t>
   </si>
   <si>
-    <t>22/04/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>2.400,00</t>
   </si>
   <si>
     <t>A presente viagem oficial à cidade de Belém tem como finalidade o cumprimento de agenda institucional junto à Assembleia Legislativa do Estado do Pará e ao Tribunal de Contas dos Municípios do Estado do Pará, sendo que, no exercício do cargo de motorista da Câmara Municipal, será realizada a condução do veículo oficial, com o deslocamento dos vereadores e assessores, garantindo segurança, pontualidade, eficiência e a regularidade durante toda a execução das atividades oficiais.</t>
   </si>
   <si>
     <t>00153/2026</t>
   </si>
   <si>
     <t>A presente viagem oficial à cidade de Belém tem como finalidade o cumprimento de agenda institucional junto à Assembleia Legislativa do Estado do Pará e ao Tribunal de Contas dos Municípios do Estado do Pará. No exercício do cargo de assessor parlamentar, irei assessorar o Vereador Presidente da Câmara Municipal, Márcio Oliveira da Silva, no desempenho de suas atividades institucionais, prestando suporte técnico e administrativo durante os compromissos oficiais, contribuindo para a organização, eficiência, pontualidade e regularidade na execução da agenda.</t>
   </si>
   <si>
-    <t>00154/2026</t>
-[...53 lines deleted...]
-    <t>Acompanhar o Vereador em viagem oficial, tendo em vista a relevância dos compromissos institucionais a serem cumpridos, para prestar suporte técnico e administrativo durante as agendas, incluindo organização de reuniões, elaboração de relatórios, registros das atividades, articulação com autoridades e acompanhamento das demandas de interesse do município.</t>
+    <t>00177/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento até a concessionária Mitsubishi, no município de Redenção, utilizando veículo oficial da Câmara Municipal, com a finalidade de realizar a substituição do farol do veículo Triton, garantindo a manutenção adequada e a segurança no uso do referido automóvel oficial.</t>
+  </si>
+  <si>
+    <t>00164/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>Brasilia/DF</t>
+  </si>
+  <si>
+    <t>Reunião com o Senador Zequinha Marinho e reunião com o Deputado Antônio Doido. Os encontros visam tratar de demandas prioritárias, articulações políticas e acompanhamento de pautas de interesse da região, incluindo a apresentação de ofício solicitando um caminhão limpa-fossa. A participação é necessária para garantir o alinhamento institucional e a defesa dos interesses da população.</t>
   </si>
   <si>
     <t>00162/2026</t>
   </si>
   <si>
-    <t>30/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>A presente viagem tem como objetivo tratar de assuntos de relevante interesse público e administrativo para o município, buscando a viabilização de demandas, apresentação de solicitações e acompanhamento de projetos voltados ao desenvolvimento local, especialmente nas áreas legislativa e educacional.</t>
   </si>
   <si>
+    <t>00172/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>Cumprirei agenda nos gabinetes dos parlamentares Antônio Doido e Zequinha Marinho, em busca de recursos e melhorias para o município.</t>
+  </si>
+  <si>
     <t>00163/2026</t>
   </si>
   <si>
     <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, onde, na condição de Assessor Especial da Presidência, representarei o Gabinete da Presidência em agenda institucional junto à ALEPA e à SEDUC, em alinhamento com o setor jurídico da Câmara Municipal.</t>
   </si>
   <si>
-    <t>00164/2026</t>
-[...5 lines deleted...]
-    <t>Reunião com o Senador Zequinha Marinho e reunião com o Deputado Antônio Doido. Os encontros visam tratar de demandas prioritárias, articulações políticas e acompanhamento de pautas de interesse da região, incluindo a apresentação de ofício solicitando um caminhão limpa-fossa. A participação é necessária para garantir o alinhamento institucional e a defesa dos interesses da população.</t>
+    <t>00176/2026</t>
+  </si>
+  <si>
+    <t>Marcia Rodrigues Feitosa</t>
+  </si>
+  <si>
+    <t>Na qualidade de motorista da Câmara Municipal, conduzo veículo oficial com destino a Brasília/DF, para deslocamento de parlamentar(es) e assessores desta Casa Legislativa, com a finalidade de atender ao cumprimento de agenda oficial e à participação em curso de capacitação de interesse institucional, voltados ao aprimoramento das atividades legislativas. O deslocamento ocorrerá em conformidade com as atribuições do cargo e com as necessidades administrativas da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>00171/2026</t>
+  </si>
+  <si>
+    <t>Conduzirei o veículo oficial para transporte de vereadores e assessores em agendas institucionais em Brasília, com o objetivo de viabilizar a captação de recursos em benefício da população de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00168/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem a Brasília tem como objetivo a participação em agendas institucionais na Câmara dos Deputados e no Senado Federal, com a finalidade de tratar de assuntos de interesse público e institucional do município. Durante a visita, serão realizadas reuniões com parlamentares e assessorias, visando a apresentação de demandas, solicitação de recursos, acompanhamento de projetos em tramitação e fortalecimento de parcerias que contribuam para o desenvolvimento local. A agenda também permitirá maior alinhamento com políticas públicas federais, possibilitando a busca por investimentos e melhorias em áreas estratégicas para a população. Dessa forma, a viagem se justifica pela relevância das atividades a serem desenvolvidas junto aos órgãos do Poder Legislativo Federal, podendo resultar em benefícios concretos para o município.</t>
+  </si>
+  <si>
+    <t>00173/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem a Brasília tem como objetivo a participação em agendas institucionais na Câmara dos Deputados e no Senado Federal, com a realização de reuniões com parlamentares e seus assessores, que participarão dos encontros juntamente com o Deputado, para tratar de demandas de interesse do município. Nessas reuniões, serão apresentadas solicitações locais, acompanhados projetos em tramitação e discutidas possibilidades de destinação de recursos e parcerias institucionais. A iniciativa também busca alinhar ações com políticas públicas federais e identificar oportunidades de investimentos em áreas prioritárias, visando resultados concretos e benefícios diretos para o desenvolvimento do município.</t>
+  </si>
+  <si>
+    <t>00175/2026</t>
+  </si>
+  <si>
+    <t>Maria Rosa de Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>Participação em reuniões institucionais com o deputado federal Airton Faleiro e com o deputado Keniston Braga prestando assessoria para o Vereador Raimundo de Oliveira da Silva.</t>
+  </si>
+  <si>
+    <t>00169/2026</t>
+  </si>
+  <si>
+    <t>Justifico minha viagem a Brasília/DF com o objetivo de realizar visitas institucionais a dois gabinetes de Deputados Federais, sendo eles o deputado Antonio doido e o deputado Jader Barbalho visando fortalecer a articulação política, apresentar demandas prioritárias do município e buscar apoio, parcerias e recursos para áreas essenciais como saúde, educação, infraestrutura e desenvolvimento social, com o propósito de garantir benefícios concretos e melhorias para a população local.</t>
   </si>
   <si>
     <t>00165/2026</t>
   </si>
   <si>
-    <t>01/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Deslocamento a Brasília/DF para participação em reuniões institucionais com o deputado federal Airton Faleiro e com o deputado Keniston Braga, com o objetivo de tratar da liberação de recursos e viabilização de emendas parlamentares destinadas ao município.</t>
   </si>
   <si>
     <t>00166/2026</t>
   </si>
   <si>
     <t>02/05/2026</t>
   </si>
   <si>
     <t>Participar do 671° curso de capacitação: Governança e controle de contratos administrativos com apoio da inteligência artificial.</t>
   </si>
   <si>
+    <t>00170/2026</t>
+  </si>
+  <si>
+    <t>Chefe Do Departamento De Frotas</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>Justifico minha participação no 671º Curso de Capacitação sobre “Governança e Controle de Contratos Administrativos com Apoio da Inteligência Artificial” pela relevância do tema para o aprimoramento das atividades de gestão e fiscalização contratual, contribuindo para maior eficiência, transparência e melhoria dos processos administrativos.</t>
+  </si>
+  <si>
+    <t>00178/2026</t>
+  </si>
+  <si>
+    <t>Conduzir veiculo oficial até a cidade de Brasília/DF.</t>
+  </si>
+  <si>
+    <t>00174/2026</t>
+  </si>
+  <si>
+    <t>Kathellen Alves de Souza</t>
+  </si>
+  <si>
     <t>00167/2026</t>
   </si>
   <si>
     <t>Gestor De Patrimônio E Almoxarifado</t>
   </si>
   <si>
-    <t>27/04/2026</t>
-[...82 lines deleted...]
-  <si>
     <t>00182/2026</t>
   </si>
   <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>Marabá/PA</t>
   </si>
   <si>
     <t>Justifico que estarei na função de motorista da Câmara Municipal de Ourilândia do Norte/PA, realizando o deslocamento com o veículo oficial até a cidade de Marabá, conduzindo o Presidente da Câmara Municipal Sr. Marcio Oliveira da Silva, o Presidente do Sindicato dos Trabalhadores, Sr. José Areia, bem como demais participantes, para tratar de assuntos de interesse do Acampamento Campos Altos, sendo a viagem necessária para o cumprimento da referida agenda institucional.</t>
   </si>
   <si>
+    <t>00191/2026</t>
+  </si>
+  <si>
+    <t>Gestor De Compras</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>5.000,00</t>
+  </si>
+  <si>
+    <t>Justifica-se a participação na capacitação promovida pelo Tribunal de Contas dos Municípios (TCM), voltada à Administração Pública, Gestão e Orçamento, abrangendo ainda temas relacionados a licitações, obras e à área administrativa, com o propósito de capacitar, orientar e atualizar os conhecimentos dos servidores.</t>
+  </si>
+  <si>
+    <t>00189/2026</t>
+  </si>
+  <si>
+    <t>Participar do programa de capacitação promovido pelo Tribunal de Contas dos Municípios do Estado do Pará, que disponibiliza treinamentos estratégicos de alta relevância técnica, voltados ao desenvolvimento de competências e à qualificação contínua dos servidores públicos, contribuindo de forma significativa para o aprimoramento da gestão e o aumento da eficiência na prestação dos serviços públicos.</t>
+  </si>
+  <si>
+    <t>00188/2026</t>
+  </si>
+  <si>
+    <t>Leandro de Jesus Paixão</t>
+  </si>
+  <si>
+    <t>CURSO DE CAPACITAÇÃO TCM - PA.</t>
+  </si>
+  <si>
+    <t>00187/2026</t>
+  </si>
+  <si>
+    <t>Marcondes Alves da Silva</t>
+  </si>
+  <si>
+    <t>capacitação e treinamento junto ao TCM-PA , para aprimoramento técnico e atualização dos conhecimentos relacionados à gestão pública.</t>
+  </si>
+  <si>
+    <t>00186/2026</t>
+  </si>
+  <si>
+    <t>Diogo Gomes de Sousa</t>
+  </si>
+  <si>
+    <t>Controlador Interno</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DA CAPACITAÇÃO MARABÁ 2026, PROMOVIDA PELO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DO PARÁ.</t>
+  </si>
+  <si>
+    <t>00185/2026</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>A viagem se faz necessária para participação em agenda institucional na Câmara dos Deputados, em Brasília/DF, incluindo reunião com o Deputado Federal Antônio Doido, com o objetivo de tratar de demandas de interesse do município de Ourilândia do Norte/PA, visando à articulação política, captação de recursos e viabilização de investimentos; diante disso, solicito a emissão de portaria de viagem, considerando a relevância institucional do compromisso.</t>
+  </si>
+  <si>
+    <t>00184/2026</t>
+  </si>
+  <si>
+    <t>Deibson da Silva Gomes</t>
+  </si>
+  <si>
+    <t>2.000,00</t>
+  </si>
+  <si>
+    <t>Na qualidade de motorista da Câmara Municipal de Ourilândia do Norte, justifico o deslocamento para o município de Marabá com o objetivo de conduzir servidores desta Casa de Leis até o polo de capacitação. A participação dos referidos funcionários é de suma importância para o aprimoramento de conhecimentos e melhor desempenho de suas funções. Ressalto que o transporte é essencial para garantir a presença dos mesmos no evento. Diante disso, reforço a necessidade e relevância da referida viagem.</t>
+  </si>
+  <si>
     <t>00183/2026</t>
   </si>
   <si>
-    <t>08/05/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Minha designação para conduzir o veículo oficial no deslocamento dos assessores e técnicos legislativos que participarão da capacitação promovida pelo Tribunal de Contas dos Municípios do Estado do Pará, no polo de Marabá/PA, tem como objetivo assegurar um transporte seguro, eficiente e em conformidade com as normas, garantindo a pontualidade, a integridade dos servidores e o adequado cumprimento da agenda institucional, contribuindo para o bom andamento das atividades e o alcance dos objetivos do evento.</t>
   </si>
   <si>
-    <t>00184/2026</t>
-[...55 lines deleted...]
-  <si>
     <t>00190/2026</t>
   </si>
   <si>
     <t>Jeferson Souza da Silva</t>
   </si>
   <si>
     <t>Chefe de Sessão e Gestão e Infraestrutura da Segurança da Informação</t>
   </si>
   <si>
     <t>Participar do programa de Capacitação realizado pelo TCM-PA, voltado a apresentar diversos treinamentos de extrema utilidade para o funcionalismo público.</t>
   </si>
   <si>
-    <t>00191/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>00194/2026</t>
   </si>
   <si>
     <t>10/05/2026</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>Solicito autorização para viagem oficial à Brasília, para participação no 673º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos.</t>
   </si>
   <si>
     <t>00195/2026</t>
   </si>
   <si>
     <t>Curso de capacitação: ANÁLISE PRÁTICA DA CPI, DO PROCESSO DE CASSAÇÃO NOS TERMOS DO DECRETO LEI N° 201/1967 E DA APLICAÇÃO DE PENALIDADES ÉTICO-DISCIPLINARES NO ÂMBITO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>00196/2026</t>
   </si>
   <si>
     <t>PATRIMÔNIO E ALMOXARIFADO</t>
   </si>
   <si>
     <t>00197/2026</t>
@@ -1244,318 +1256,696 @@
   <si>
     <t>Justifico meu deslocamento em viagem oficial para a ALEPA, representando o gabinete parlamentar no acompanhamento e encaminhamento de demandas de interesse do município junto aos órgãos competentes, em razão da impossibilidade de comparecimento do vereador à agenda oficial.</t>
   </si>
   <si>
     <t>00199/2026</t>
   </si>
   <si>
     <t>A viagem oficial à Brasília tem como finalidade conduzir assessores parlamentares que participarão do 673º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos, garantindo o deslocamento seguro e o apoio logístico necessário à participação no evento de capacitação.</t>
   </si>
   <si>
     <t>00200/2026</t>
   </si>
   <si>
     <t>Solicito autorização para viagem oficial à Brasília, na condição de assessor parlamentar, para participação no 673º Curso de Capacitação para Vereadores, Prefeitos, Vice-Prefeitos, Secretários Municipais, Gestores, Assessores e Servidores Públicos, com a finalidade de contribuir para o aprimoramento técnico e administrativo da administração pública municipal.</t>
   </si>
   <si>
     <t>00201/2026</t>
   </si>
   <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>Reuniões oficiais levando demandas do município de Ourilândia.</t>
   </si>
   <si>
+    <t>00215/2026</t>
+  </si>
+  <si>
+    <t>Gestão e Infraestrutura da Segurança da Informação</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>A participação no 16º EnGITEC é fundamental para atualização tecnológica e capacitação profissional, permitindo o acesso a palestras, oficinas e debates com especialistas de todo o país. O evento proporcionará intercâmbio de experiências e práticas inovadoras que poderão ser aplicadas na Câmara Municipal de Ourilândia do Norte, fortalecendo a eficiência dos serviços e a modernização da gestão legislativa.</t>
+  </si>
+  <si>
+    <t>00212/2026</t>
+  </si>
+  <si>
+    <t>Jailton Rodrigues Rocha</t>
+  </si>
+  <si>
+    <t>Minha participação no 16º Encontro Nacional do Grupo Interlegis de Tecnologia (EnGITEC), promovido pelo Instituto Legislativo Brasileiro, justifica-se por se tratar de um evento voltado à capacitação, atualização tecnológica e troca de experiências entre servidores e parlamentares de todo o país. A participação é relevante para o aprimoramento das atividades desenvolvidas nesta Casa Legislativa, contribuindo para a modernização, eficiência e melhoria dos processos administrativos, legislativos e de comunicação do Poder Legislativo municipal, conforme 07 (sete) portarias concedidas, sendo 01 (uma) delas sem ônus.</t>
+  </si>
+  <si>
+    <t>00213/2026</t>
+  </si>
+  <si>
+    <t>Ouvidor</t>
+  </si>
+  <si>
+    <t>Viagem a Brasília/DF para participação no 16º Encontro Nacional do Grupo Interlegis de Tecnologia (GITEC), com o objetivo de aprimoramento profissional e aquisição de conhecimentos voltados à tecnologia, inovação e modernização do Poder Legislativo.</t>
+  </si>
+  <si>
     <t>00204/2026</t>
   </si>
   <si>
-    <t>17/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>23/05/2026</t>
   </si>
   <si>
     <t>solicitação para participação no evento “Trilhas Inteligentes Conectando o Futuro”, no Instituto Serzedello Corrêa (ISC/TCU), 16° EnGITEC. O evento aborda temas voltados à inovação, transparência, modernização legislativa e tecnologia no Poder Legislativo, proporcionando atualização de conhecimentos e troca de experiências importantes para o aprimoramento das atividades desenvolvidas nesta Casa de Leis</t>
   </si>
   <si>
     <t>00205/2026</t>
   </si>
   <si>
     <t>Participação no 16º EnGITEC – Encontro Nacional do Grupo Interlegis de Tecnologia, em razão da importância do evento para o aperfeiçoamento das atividades tecnológicas no âmbito do Poder Legislativo. O encontro possibilita a troca de conhecimentos e experiências sobre inovação, modernização, transparência e soluções tecnológicas voltadas às câmaras municipais e assembleias legislativas, contribuindo para o fortalecimento da gestão pública, da eficiência administrativa e da prestação de serviços à sociedade.</t>
   </si>
   <si>
     <t>00206/2026</t>
   </si>
   <si>
-    <t>22/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Meu deslocamento na função de motorista desta Câmara Municipal tem como finalidade conduzir o veículo oficial no transporte dos servidores que participarão do 16º Encontro Nacional do Grupo Interlegis de Tecnologia (EnGITEC), promovido pelo Instituto Legislativo Brasileiro – Programa Interlegis, permanecendo à disposição para atender às necessidades de transporte e apoio logístico da equipe durante a realização do evento, conforme 07 (sete) portarias concedidas, sendo 01 (uma) delas sem ônus.</t>
   </si>
   <si>
     <t>00207/2026</t>
   </si>
   <si>
     <t>O presente deslocamento, na função de motorista desta Câmara Municipal, tem como finalidade conduzir o veículo oficial no transporte dos servidores que participarão do 16º Encontro Nacional do Grupo Interlegis de Tecnologia (EnGITEC), promovido pelo Instituto Legislativo Brasileiro – Programa Interlegis, permanecendo à disposição para atender às necessidades de transporte e apoio logístico da equipe durante a realização do evento, conforme 07 (sete) portarias concedidas, sendo 01 (uma) delas sem ônus.</t>
   </si>
   <si>
     <t>00208/2026</t>
   </si>
   <si>
     <t>participação no evento “Trilhas Inteligentes Conectando o Futuro”, no Instituto Serzedello Corrêa (ISC/TCU), 16° EnGITEC. O evento aborda temas voltados à inovação, transparência, modernização legislativa e tecnologia no Poder Legislativo, proporcionando atualização de conhecimentos e troca de experiências importantes para o aprimoramento das atividades desenvolvidas nesta Casa de Leis</t>
   </si>
   <si>
     <t>00210/2026</t>
   </si>
   <si>
     <t>participação no evento “Trilhas Inteligentes Conectando o Futuro”, no Instituto Serzedello Corrêa (ISC/TCU), 16° EnGITEC</t>
   </si>
   <si>
     <t>00211/2026</t>
   </si>
   <si>
     <t>Departamento de Frotas</t>
   </si>
   <si>
-    <t>00212/2026</t>
-[...25 lines deleted...]
-  <si>
     <t>00218/2026</t>
   </si>
   <si>
     <t>realização da revisão de 20.000 km da Mitsubishi L200 Triton, visando garantir a segurança, o bom funcionamento mecânico e a conservação do veículo oficial, conforme recomendações do fabricante</t>
   </si>
   <si>
+    <t>00227/2026</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>Reunião institucional com o Senador e com o Deputado, com o objetivo de tratar demandas prioritárias da região, fortalecer articulações políticas e acompanhar pautas de interesse coletivo. Durante os encontros, serão discutidas pautas relacionadas à destinação de emendas parlamentares para o município, visando atender necessidades essenciais da população e contribuir para o fortalecimento das ações e serviços públicos. A participação faz-se necessária para assegurar o alinhamento institucional, o acompanhamento das demandas apresentadas e a defesa dos interesses da comunidade.</t>
+  </si>
+  <si>
+    <t>00221/2026</t>
+  </si>
+  <si>
+    <t>24/05/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>agenda parlamentar na Assembleia Legislativa do Estado do Pará, bem como participação em reunião institucional na Equatorial Energia</t>
+  </si>
+  <si>
+    <t>00226/2026</t>
+  </si>
+  <si>
+    <t>Justifica-se a viagem à cidade de Belém/PA para reunião na Assembleia Legislativa do Estado do Pará, no gabinete do Deputado Torrinho Torres, bem como cumprimento de agenda institucional junto ao Tribunal de Contas dos Municípios do Estado do Pará (TCM/PA), tratando de assuntos administrativos de interesse do município.</t>
+  </si>
+  <si>
+    <t>00234/2026</t>
+  </si>
+  <si>
+    <t>Silvane Nogueira Ribeiro</t>
+  </si>
+  <si>
+    <t>participação na agenda parlamentar em razão da necessidade de assessoramento ao vereador durante compromissos institucionais</t>
+  </si>
+  <si>
+    <t>00222/2026</t>
+  </si>
+  <si>
+    <t>Reunião com Dep. Estadual Torrinho Torres e reunião no Tribunal de Contas dos Municípios</t>
+  </si>
+  <si>
+    <t>00224/2026</t>
+  </si>
+  <si>
+    <t>Agenda institucional na ALEPA e na Equatorial Energia Pará, com o objetivo de tratar demandas de interesse do município, buscar melhorias nos serviços essenciais e fortalecer parcerias institucionais em benefício da população.</t>
+  </si>
+  <si>
+    <t>00235/2026</t>
+  </si>
+  <si>
+    <t>Eliane Pereira da Silva</t>
+  </si>
+  <si>
+    <t>Reunião com Dep. Estadual Torrinho Torres</t>
+  </si>
+  <si>
+    <t>00223/2026</t>
+  </si>
+  <si>
+    <t>Para cumprimento de agenda institucional. A presente viagem tem como finalidade participar de reuniões e tratar de demandas de interesse do município no Gabinete do Deputado Estadual Fábio Figueira, buscando apoio, parcerias e encaminhamentos voltados ao desenvolvimento da cidade e ao atendimento das necessidades da população.</t>
+  </si>
+  <si>
+    <t>00236/2026</t>
+  </si>
+  <si>
+    <t>00237/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem oficial faz-se necessária à Belém para cumprimento de agenda institucional junto ao Gabinete de apoio do Deputado Federal Antônio Doido, visando o alinhamento de demandas administrativas e a articulação de pedidos de recursos e investimentos destinados ao município de Ourilândia do Norte, em benefício do desenvolvimento local e fortalecimento das ações públicas municipais.</t>
+  </si>
+  <si>
+    <t>00228/2026</t>
+  </si>
+  <si>
+    <t>João de Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>participação na agenda parlamentar em razão da necessidade de translado do vereador durante compromissos institucionais</t>
+  </si>
+  <si>
+    <t>00225/2026</t>
+  </si>
+  <si>
+    <t>irei ao gabinete do deputado estadual e no gabinete de apoio do deputado federal com o objetivo de buscar apoio e recursos para atender as principais demandas do nosso município. Durante a visita, apresentarei solicitações voltadas para melhorias na saúde, educação, infraestrutura e outras áreas importantes para a população. Também irei acompanhar pedidos já encaminhados anteriormente e reforçar a necessidade de novos investimentos para nossa cidade. Essas reuniões serão fundamentais para fortalecer parcerias e garantir mais benefícios para a comunidade. Continuarei trabalhando com dedicação e compromisso, buscando sempre melhorias e mais qualidade de vida para todos os cidadãos.</t>
+  </si>
+  <si>
+    <t>00231/2026</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>O deslocamento se faz necessário para a condução do veículo oficial até a concessionária no município de Redenção – PA, com a finalidade de realizar a revisão programada da caminhonete Mitsubishi L200 Triton HPE, tendo em vista que o veículo atingiu a quilometragem prevista para manutenção periódica, procedimento indispensável para garantir a segurança, o pleno funcionamento e a adequada conservação do patrimônio público.</t>
+  </si>
+  <si>
     <t>00219/2026</t>
   </si>
   <si>
-    <t>25/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>Agenda parlamentar na Assembleia Legislativa do Estado do Pará e na Companhia de Habitação do Estado do Pará, com a finalidade de tratar de demandas institucionais de interesse da população, buscando alinhamento de ações</t>
   </si>
   <si>
-    <t>00221/2026</t>
-[...56 lines deleted...]
-    <t>participação na agenda parlamentar em razão da necessidade de translado do vereador durante compromissos institucionais</t>
+    <t>00233/2026</t>
+  </si>
+  <si>
+    <t>Justifico minha viagem à cidade de Belém/PA para cumprimento de agenda institucional junto à Companhia de Habitação do Estado do Pará (COHAB) e à Assembleia Legislativa do Estado do Pará (ALEPA), onde serão realizadas reuniões visando tratar de demandas de interesse do município de Ourilândia do Norte, especialmente relacionadas a habitação, projetos institucionais e captação de benefícios para a população</t>
   </si>
   <si>
     <t>00229/2026</t>
   </si>
   <si>
     <t>Assessoramento da agenda de compromissos institucionais do parlamentar, incluindo reuniões, atendimentos e demais atividades externas relacionadas ao exercício das funções</t>
   </si>
   <si>
     <t>00230/2026</t>
   </si>
   <si>
     <t>deslocamento do veículo oficial até a concessionária Marcovel, para realização da revisão de garantia, conforme cronograma de manutenção preventiva do referido veículo</t>
   </si>
   <si>
-    <t>00231/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>00232/2026</t>
   </si>
   <si>
     <t>O deslocamento oficial será realizado mediante condução do veículo institucional, com a finalidade de efetuar o transporte do parlamentar, Presidente da Câmara Municipal, Márcio Oliveira da Silva, e de assessor parlamentar, para cumprimento de agenda oficial previamente programada na ALEPA e na COHAB.</t>
   </si>
   <si>
-    <t>00233/2026</t>
-[...31 lines deleted...]
-  <si>
     <t>00239/2026</t>
   </si>
   <si>
     <t>31/05/2026</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>Viagem à Assembleia Legislativa do Estado do Pará para representar o parlamentar em agenda oficial, tratando e acompanhando demandas de interesse do município junto aos órgãos competentes.</t>
   </si>
   <si>
     <t>00241/2026</t>
   </si>
   <si>
     <t>Nilda Rodrigues Gomes</t>
   </si>
   <si>
     <t>02/06/2026</t>
   </si>
   <si>
     <t>06/06/2026</t>
   </si>
   <si>
     <t>A presente solicitação fundamenta-se na necessidade de levar demandas do Município de Ourilândia do Norte, prestando assessoria parlamentar, técnica, administrativa e jurídica à Vereadora Auderisa Alencar, de modo a oferecer suporte às ações parlamentares para a representação dos interesses da municipalidade.</t>
   </si>
   <si>
+    <t>00248/2026</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
+    <t>A viagem à cidade de Belém/PA será realizada sob minha condução do veículo oficial da Câmara Municipal de Ourilândia do Norte/PA, com a finalidade de viabilizar a participação de Parlamentar e Servidor no VII Congresso Paraense de Câmaras Municipais, promovido pela ABRACAM, evento destinado ao aperfeiçoamento das atividades legislativas e ao fortalecimento do Poder Legislativo Municipal.</t>
+  </si>
+  <si>
+    <t>00247/2026</t>
+  </si>
+  <si>
+    <t>participação no VII Congresso Paraense de Câmaras Municipais, justifica-se pela relevância do evento para o aperfeiçoamento das atividades legislativas e administrativas desenvolvidas no âmbito da Câmara Municipal</t>
+  </si>
+  <si>
     <t>00246/2026</t>
   </si>
   <si>
-    <t>09/06/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>A participação no VIII Congresso Paraense de Câmaras Municipais justifica-se pela oportunidade de atualização e capacitação de vereadores e servidores, por meio de debates sobre fortalecimento do Legislativo Municipal, desenvolvimento sustentável, empreendedorismo, educação fiscal, inclusão, acessibilidade e boas práticas de gestão pública.</t>
   </si>
   <si>
-    <t>00247/2026</t>
-[...14 lines deleted...]
-    <t>A referida viagem tem como finalidade tratar de assuntos de interesse coletivo, incluindo a captação de recursos, acompanhamento de projetos em andamento, apresentação de novas propostas e fortalecimento de parcerias que contribuam para o desenvolvimento local.</t>
+    <t>00274/2026</t>
+  </si>
+  <si>
+    <t>21/06/2026</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>O deslocamento à cidade de Belém tem por finalidade prestar assessoramento ao vereador durante o cumprimento de agenda oficial na Assembleia Legislativa do Estado do Pará, participando de reuniões institucionais junto a Deputado Estadual, com o objetivo de prestar suporte técnico e administrativo às tratativas relacionadas à captação de emendas parlamentares, convênios e recursos destinados ao atendimento das demandas prioritárias do município, contribuindo para o fortalecimento das políticas públicas e o desenvolvimento local.</t>
+  </si>
+  <si>
+    <t>00261/2026</t>
+  </si>
+  <si>
+    <t>Chefe de Gabinete da Presidencia</t>
+  </si>
+  <si>
+    <t>A viagem oficial tem por finalidade o deslocamento até a cidade de Belém, onde, na qualidade de Assessor Parlamentar da Câmara Municipal, prestarei assessoramento direto ao parlamentar em suas agendas institucionais junto à Assembleia Legislativa do Estado do Pará e à Secretaria de Estado da Fazenda do Pará. A atuação tem como objetivo dar suporte técnico e administrativo ao parlamentar durante o cumprimento de compromissos oficiais, garantindo a adequada organização, registro e acompanhamento das atividades, bem como o apoio necessário ao desenvolvimento das demandas de interesse do município.</t>
+  </si>
+  <si>
+    <t>00263/2026</t>
+  </si>
+  <si>
+    <t>Cumprimento de agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Companhia de Habitação do Estado do Pará (COHAB), para participação em reuniões e tratativas com representantes dos referidos órgãos estaduais. A agenda tem por finalidade apresentar e acompanhar demandas de interesse do município</t>
+  </si>
+  <si>
+    <t>00264/2026</t>
+  </si>
+  <si>
+    <t>Cumprimento de agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Companhia de Habitação do Estado do Pará (COHAB)</t>
+  </si>
+  <si>
+    <t>00265/2026</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>A viagem tem como objetivo o cumprimento de agenda institucional no Senado Federal, junto ao Gabinete do Senador Jader Barbalho, e na Câmara dos Deputados, no Gabinete do Deputado Federal Antônio Doido, visando a busca de recursos, apoio institucional e articulação política para atender às demandas prioritárias do município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00266/2026</t>
+  </si>
+  <si>
+    <t>Viagem oficial a Brasília para cumprimento de agenda institucional, incluindo reuniões com o deputado federal Antônio Doido e o senador Jader Barbalho, com o objetivo de apresentar demandas do município de Ourilândia do Norte e buscar apoio para a captação de recursos e investimentos em benefício da população</t>
+  </si>
+  <si>
+    <t>00267/2026</t>
+  </si>
+  <si>
+    <t>A viagem oficial a Brasília/DF tem como finalidade a condução do veículo oficial da Câmara Municipal, sendo de minha responsabilidade assegurar o deslocamento de parlamentar e servidores no cumprimento de agenda institucional junto à Câmara dos Deputados, especificamente no Gabinete do Deputado Federal Antônio Doido, bem como realizar a condução do veículo oficial durante todo o período da missão, garantindo a logística necessária para a execução eficiente das atividades programadas.</t>
+  </si>
+  <si>
+    <t>00268/2026</t>
+  </si>
+  <si>
+    <t>A viagem oficial a Brasília/DF tem como finalidade a condução do veículo oficial da Câmara Municipal para o deslocamento dos parlamentares em agenda institucional junto ao Senado Federal, no Gabinete do Senador Jader Barbalho, e na Câmara dos Deputados, no Gabinete do Deputado Federal Antônio Doido, sendo responsável pela condução do veículo oficial.</t>
+  </si>
+  <si>
+    <t>00269/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento a Brasília para reunião no gabinete do Antônio Doido, com a finalidade de tratar de demandas de interesse público, acompanhar projetos em andamento, buscar apoio institucional e discutir a destinação de recursos para ações e investimentos em benefício do município</t>
+  </si>
+  <si>
+    <t>00270/2026</t>
+  </si>
+  <si>
+    <t>Viagem oficial à Câmara dos Deputados, em Brasília/DF, para cumprimento de agenda institucional, participação em reuniões e tratativas com parlamentares e órgãos federais, visando à captação de recursos, apresentação de demandas e busca de benefícios para o município</t>
+  </si>
+  <si>
+    <t>00271/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem para a cidade de Brasília-DF, justifica-se pela necessidade de cumprir agenda institucional, visando buscar melhorias, recursos e parcerias para atender às demandas da população do município de Ourilândia do Norte</t>
+  </si>
+  <si>
+    <t>00262/2026</t>
+  </si>
+  <si>
+    <t>Cumprimento de agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Companhia de Habitação do Estado do Pará (COHAB), assessorando o parlamentar em reuniões e tratativas com representantes dos referidos órgãos estaduais</t>
+  </si>
+  <si>
+    <t>00272/2026</t>
+  </si>
+  <si>
+    <t>O vereador irá realizar visita ao gabinete do senador e do deputado federal com o objetivo de apresentar demandas prioritárias do município e buscar apoio institucional para projetos de interesse da população. Durante a agenda, serão discutidas ações voltadas à captação de recursos por meio de emendas parlamentares, bem como o acompanhamento de propostas e investimentos destinados às áreas de saúde, educação, infraestrutura e assistência social. A visita também terá a finalidade de fortalecer a articulação entre os representantes dos diferentes níveis de governo, promover o diálogo institucional e estabelecer parcerias que contribuirão para o desenvolvimento do município. Além disso, serão entregues documentos e informações técnicas referentes às necessidades locais, visando garantir maior atenção às demandas da comunidade e ampliar as oportunidades de investimentos e melhorias para a população. Dessa forma, o encontro contribuirá para o fortalecimento das políticas públicas e para a busca de benefícios que atenderão aos interesses da sociedade.</t>
+  </si>
+  <si>
+    <t>00273/2026</t>
+  </si>
+  <si>
+    <t>O deslocamento à cidade de Belém tem por finalidade o cumprimento de agenda oficial na Assembleia Legislativa do Estado do Pará, com a realização de reuniões institucionais junto a Deputado Estadual, visando à articulação e captação de emendas Parlamentares, convênios e recursos para atender demandas prioritárias do município, fortalecer as políticas públicas, viabilizar investimentos e promover o desenvolvimento local em benefício da população.</t>
+  </si>
+  <si>
+    <t>00260/2026</t>
+  </si>
+  <si>
+    <t>A viagem oficial tem por finalidade o deslocamento até a cidade de Belém, onde, na qualidade de motorista da Câmara Municipal, conduzirei o veículo oficial para realizar o deslocamento de parlamentares e servidores desta Casa Legislativa em agenda institucional junto à Assembleia Legislativa do Estado do Pará e à Secretaria de Estado da Fazenda do Pará, garantindo a locomoção segura da comitiva para o cumprimento de compromissos administrativos de interesse do município.</t>
+  </si>
+  <si>
+    <t>00259/2026</t>
+  </si>
+  <si>
+    <t>Cumprimento de agenda institucional junto à Assembleia Legislativa do Estado do Pará e à Secretaria de Estado da Fazenda do Pará, com a finalidade de tratar de assuntos de interesse do município de Ourilândia do Norte</t>
+  </si>
+  <si>
+    <t>00278/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem para a cidade de Belém justifica-se pela necessidade de cumprir agenda institucional junto a ALEPA, visando buscar melhorias, recursos e parcerias para atender às demandas da população do município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00275/2026</t>
+  </si>
+  <si>
+    <t>Brasília - DF</t>
+  </si>
+  <si>
+    <t>Reuniões oficiais com deputados; Antônio ´Doido, Celso Sabino e Éder Mauro. Levando demandas do nosso município.</t>
+  </si>
+  <si>
+    <t>00276/2026</t>
+  </si>
+  <si>
+    <t>Dhayany Gomes Rios da Silva</t>
+  </si>
+  <si>
+    <t>A Vereadora Dhayany Rios realizará viagem oficial à Brasília, com visita ao Gabinete do Deputado Federal Joaquim Passarinho, tendo como objetivo tratar de demandas prioritárias em benefício do município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00277/2026</t>
+  </si>
+  <si>
+    <t>A presente solicitação justifica-se pela necessidade de deslocamento para Brasília/DF, onde será cumprida agenda institucional com o Deputado Federal Éder Mauro e o Senador Zequinha Marinho.</t>
+  </si>
+  <si>
+    <t>00258/2026</t>
+  </si>
+  <si>
+    <t>Zulene dos Santos Araújo</t>
+  </si>
+  <si>
+    <t>A presente viagem da Vereadora para a cidade de Belém justifica-se pela necessidade de cumprir agenda institucional junto a órgãos públicos estaduais, visando buscar melhorias, recursos e parcerias para atender às demandas da população do município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00280/2026</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>Guaraí - TO</t>
+  </si>
+  <si>
+    <t>1.200,00</t>
+  </si>
+  <si>
+    <t>VEREADORES E SERVIDORES DA CAMARA MUNICIPAL DE OURILANDIA DO NORTE ESTAVA EM VIAGEM OFICIAL PARA BRASILIA-DF, QUANDO O VEICULO OFICIAL, APOS UM ABARTECIMENTO APRESENTOU FALHAS MECANICA, NA CIDADE DE GUARAÍ-TO, ESTAREI INDO LEVAR UM VEICULO OFICIAL PARA QUE ELES POSSA DAR CONTINUIDADE A VIAGEM, E ESTAREI ACOMPANHANDO O VEICULO OFICIAL, NO GUINCHO DA CIDADE DE GUARAÍ-TO ATE A AUTORIZADA NA CIDADE DE REDENÇÃO-PARÁ.</t>
+  </si>
+  <si>
+    <t>00279/2026</t>
+  </si>
+  <si>
+    <t>viagem à cidade de Belém/PA para cumprimento de agenda institucional, representando o Vereador Fabrício Calil Galvão Ferreira junto à Assembleia Legislativa do Estado do Pará (ALEPA), em reunião no gabinete do Deputado Estadual Torrinho, com o objetivo de tratar de demandas de interesse do município, buscar apoio para projetos e fortalecer parcerias em benefício da população</t>
+  </si>
+  <si>
+    <t>00285/2026</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem à cidade de Belém, no Estado do Pará, terá como finalidade participar da solenidade de entrega de um trator agrícola destinado ao município, por intermédio de emenda e articulação do Deputado Federal Antonio Doido. A participação no evento será essencial para o recebimento oficial do equipamento, que será utilizado para fortalecer as atividades do setor agrícola local, beneficiando os produtores rurais e contribuindo para o desenvolvimento econômico da região. Além disso, a agenda permitirá o alinhamento de questões institucionais relacionadas à destinação e à utilização do bem público. Dessa forma, a viagem atenderá ao interesse público, justificando-se pela relevância da ação para o fortalecimento da agricultura e da infraestrutura rural do município.</t>
+  </si>
+  <si>
+    <t>00288/2026</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>Levar a caminhonete oficial Mitsubishi L200 Triton, placa TWD8B41, à concessionária autorizada para realização da revisão periódica programada, conforme plano de manutenção do fabricante, visando garantir o pleno funcionamento do veículo, a segurança dos usuários e a preservação da garantia de fábrica</t>
+  </si>
+  <si>
+    <t>00296/2026</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>A viagem se faz necessária para levar o veículo oficial Mitsubishi L200 Triton HPE, placa TWF3B11, à Concessionária Mitsubishi Marcovel Redenção, para realização da revisão programada, garantindo a manutenção adequada, o bom funcionamento do veículo e a segurança dos condutores.</t>
+  </si>
+  <si>
+    <t>00295/2026</t>
+  </si>
+  <si>
+    <t>viagem ao município de Redenção/PA justifica-se pela necessidade de deslocamento para realizar a retirada da caminhonete oficial pertencente à Câmara Municipal de Ourilândia do Norte, a qual se encontra nas dependências da empresa NB, após os procedimentos relacionados ao sinistro e ao respectivo processo de acionamento do seguro. O deslocamento tem como finalidade efetuar a liberação e o recebimento do veículo, garantindo seu retorno ao patrimônio da Câmara Municipal</t>
+  </si>
+  <si>
+    <t>00298/2026</t>
+  </si>
+  <si>
+    <t>26/07/2026</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>Realizarei deslocamento oficial, conduzindo o veículo oficial da Câmara Municipal para atender à agenda oficial da Vereadora Zulene dos Santos Araújo, que inclui audiência com a Deputada Estadual Cilene Couto, reunião na Secretaria de Esporte e reunião no Departamento de Trânsito do Estado do Pará (DETRAN-PA), para tratar de demandas de interesse público.</t>
+  </si>
+  <si>
+    <t>00297/2026</t>
+  </si>
+  <si>
+    <t>Cumprirei agenda institucional em viagem oficial, que inclui audiência com a Deputada Estadual Cilene Couto, no Gabinete da Deputada, reunião na Secretaria de Esporte e reunião com representante do Departamento de Trânsito do Estado do Pará (DETRAN-PA), com a finalidade de apresentar e acompanhar demandas de interesse do município, buscar apoio institucional para viabilização de ações e projetos, fortalecer a articulação entre os órgãos públicos e acompanhar tratativas voltadas à implementação de políticas públicas e à obtenção de benefícios para a população de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00299/2026</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>Participação na Convenção Partidária do Movimento Democrático Brasileiro (MDB), com o objetivo de acompanhar as deliberações partidárias, fortalecer o diálogo político e participar das discussões sobre as diretrizes e estratégias do partido, contribuindo para o exercício da atividade política e o fortalecimento da democracia.</t>
+  </si>
+  <si>
+    <t>00301/2026</t>
+  </si>
+  <si>
+    <t>Assessorar Presidente da Câmara Municipal durante sua participação na Convenção Partidária do Movimento Democrático Brasileiro (MDB), oferecendo apoio técnico, administrativo e logístico, garantindo o cumprimento da agenda institucional e o adequado desenvolvimento das atividades previstas no evento.</t>
+  </si>
+  <si>
+    <t>00300/2026</t>
+  </si>
+  <si>
+    <t>Na qualidade de motorista da Câmara Municipal, justifico o deslocamento para condução de veículo oficial, conduzindo parlamentar e assessores para participação na Convenção Partidária do Movimento Democrático Brasileiro (MDB), a fim de garantir o cumprimento da agenda oficial, com segurança e eficiência.</t>
+  </si>
+  <si>
+    <t>00302/2026</t>
+  </si>
+  <si>
+    <t>Chefe do Departamento de frotas</t>
+  </si>
+  <si>
+    <t>Prestar suporte ao Presidente da Câmara Municipal durante sua participação na Convenção Partidária do Movimento Democrático Brasileiro (MDB), oferecendo apoio técnico, administrativo e logístico, garantindo o cumprimento da agenda institucional e o adequado desenvolvimento das atividades previstas no evento.</t>
+  </si>
+  <si>
+    <t>00304/2026</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>Tratar de assuntos de interesse desta Municipalidade, apresentar pleitos e participar de reuniões oficiais, levando aos órgãos competentes as reivindicações dos munícipes, visando à defesa dos interesses do Município.</t>
+  </si>
+  <si>
+    <t>00306/2026</t>
+  </si>
+  <si>
+    <t>Realizarei o deslocamento oficial conduzindo o veículo oficial da Câmara Municipal, assegurando o deslocamento do parlamentar e do assessor parlamentar para cumprimento de agenda oficial, que inclui participação em reuniões com o Deputado Estadual Rogério Barra, representantes da Equatorial Pará e lideranças partidárias, com o objetivo de tratar de assuntos de interesse da municipalidade, garantindo o apoio logístico necessário ao desempenho das atividades institucionais.</t>
+  </si>
+  <si>
+    <t>00308/2026</t>
+  </si>
+  <si>
+    <t>Prestar assessoria técnica ao vereador Euder Leite, em reuniões com o deputado estadual Rogério Barra, representantes da Equatorial Pará e lideranças partidárias, para tratar dos interesses da municipalidade.</t>
+  </si>
+  <si>
+    <t>00307/2026</t>
+  </si>
+  <si>
+    <t>Participação em reuniões com o deputado estadual Rogério Barra, representantes da Equatorial Pará e lideranças partidárias, para tratar dos interesses da municipalidade.</t>
+  </si>
+  <si>
+    <t>00303/2026</t>
+  </si>
+  <si>
+    <t>Justifico minha viagem à cidade de Belém/PA para cumprir agenda institucional, com o objetivo de receber um triciclo destinado ao município e realizar visitas à COHAB e à Casa Civil, tratando de demandas de interesse da população e buscando melhorias para o município.</t>
+  </si>
+  <si>
+    <t>00305/2026</t>
+  </si>
+  <si>
+    <t>Designado para conduzir o veículo oficial em viagem institucional, realizarei o deslocamento de parlamentares desta Casa Legislativa à cidade de Belém/PA, onde cumprirão agenda oficial junto à COHAB e à Casa Civil, para tratar de assuntos de interesse do Município e acompanhar demandas institucionais.</t>
+  </si>
+  <si>
+    <t>00309/2026</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>A viagem oficial justifica-se pelo cumprimento de agenda institucional junto à COHAB, à Secretaria de Estado de Desenvolvimento Agropecuário e da Pesca (SEDAP) e à Secretaria de Estado de Esporte e Lazer (SEEL), com o objetivo de tratar de demandas de interesse do Município de Ourilândia do Norte, buscando parcerias, investimentos e o fortalecimento de ações voltadas ao desenvolvimento da habitação, da agricultura e do esporte.</t>
+  </si>
+  <si>
+    <t>00324/2026</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
+    <t>Irei assessorar o Parlamentar no cumprimento de agendas oficiais junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Secretaria de Estado de Esporte e Lazer, prestando suporte técnico e administrativo, acompanhando reuniões, registrando as demandas apresentadas e auxiliando nos encaminhamentos necessários ao desenvolvimento das atividades parlamentares.</t>
+  </si>
+  <si>
+    <t>00319/2026</t>
+  </si>
+  <si>
+    <t>Requer-se a concessão de diária ao Vereador Cleber do Lau para deslocamento à cidade de Belém, onde cumprirá agenda institucional junto ao Tribunal de Contas dos Municípios (TCM), à Secretaria de Esporte e à Secretaria de Agricultura, em atendimento a compromissos de interesse da administração pública e do Município.</t>
+  </si>
+  <si>
+    <t>00316/2026</t>
+  </si>
+  <si>
+    <t>Gutiere Martins de Melo</t>
+  </si>
+  <si>
+    <t>A presente viagem tem por objetivo cumprir agenda institucional na cidade de Belém/PA, no período de 10 a 14 de agosto de 2026. No Tribunal de Contas dos Municípios (TCM), serão buscadas orientações técnicas e esclarecimentos acerca de procedimentos administrativos e legislativos, visando o aperfeiçoamento das atividades parlamentares. Na Secretaria de Estado de Esporte e Lazer, serão tratadas demandas relacionadas ao incentivo ao esporte, apoio a projetos esportivos e captação de recursos para o município de Ourilândia do Norte. Já na Secretaria de Estado de Agricultura, serão discutidas ações, programas e parcerias voltadas ao fortalecimento da agricultura familiar e ao desenvolvimento do setor produtivo rural do município. As agendas têm como finalidade atender demandas da população e buscar melhorias para Ourilândia do Norte</t>
+  </si>
+  <si>
+    <t>00314/2026</t>
+  </si>
+  <si>
+    <t>O presente deslocamento faz-se necessário, na qualidade de MOTORISTA da Câmara Municipal, com a finalidade de conduzir o veículo oficial do Poder Legislativo, realizando o deslocamento oficial dos parlamentares para o cumprimento de agenda previamente programada junto ao Tribunal de Contas dos Municípios do Estado do Pará (TCM-PA), à Secretaria de Estado de Esporte e Lazer (SEEL) e à Secretaria de Estado de Desenvolvimento Agropecuário e da Pesca (SEDAP). O deslocamento é indispensável para assegurar o cumprimento da agenda institucional, garantindo a condução dos vereadores com segurança, pontualidade e eficiência, em conformidade com as atribuições do cargo e com as necessidades administrativas da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>00318/2026</t>
+  </si>
+  <si>
+    <t>cumprimento de agenda oficial, na qualidade de Vereador do Município de Ourilândia do Norte/PA, junto ao Tribunal de Contas dos Municípios do Estado do Pará (TCM-PA), à Secretaria de Estado de Esporte e Lazer (SEEL) e à Secretaria de Estado de Desenvolvimento Agropecuário e da Pesca (SEDAP). A agenda tem como objetivo participar de reuniões institucionais.</t>
+  </si>
+  <si>
+    <t>00317/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem parlamentar tem como finalidade o deslocamento para a cidade de Belém/PA, com o objetivo de cumprir agenda institucional junto ao Tribunal de Contas dos Municípios do Estado do Pará (TCM-PA), à Secretaria de Estado de Esporte e Lazer e à Secretaria de Estado de Agricultura.</t>
+  </si>
+  <si>
+    <t>00320/2026</t>
+  </si>
+  <si>
+    <t>Realizar visitas institucionais ao TCM-PA, SEDAP e SEEL com o objetivo de tratar de demandas de interesse do Município de Ourilândia do Norte, buscar orientações técnicas, fortalecer parcerias institucionais e acompanhar assuntos relacionados à gestão pública, ao desenvolvimento agropecuário e ao incentivo ao esporte e lazer, visando a implementação de ações e projetos em benefício da população.</t>
+  </si>
+  <si>
+    <t>00321/2026</t>
+  </si>
+  <si>
+    <t>Será realizada viagem oficial para o cumprimento de agenda institucional, com a realização de reunião na ALEPA – Assembleia Legislativa do Estado do Pará, reunião na Secretaria de Esporte e reunião com representante do Departamento de Trânsito do Estado do Pará (DETRAN-PA), com a finalidade de apresentar e acompanhar demandas de interesse do Município de Ourilândia do Norte, buscar apoio institucional para viabilização de ações e projetos, fortalecer a articulação entre os órgãos públicos e acompanhar tratativas voltadas à implementação de políticas públicas e à obtenção de benefícios para a população de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00322/2026</t>
+  </si>
+  <si>
+    <t>Conduzir Veiculo oficial da Câmara Municipal até a cidade de Belém, transportando Parlamentar.</t>
+  </si>
+  <si>
+    <t>00323/2026</t>
+  </si>
+  <si>
+    <t>Justifico o presente deslocamento para acompanhar e assessorar os parlamentares da Câmara Municipal de Ourilândia do Norte durante o cumprimento de agenda institucional junto à Secretaria de Estado de Esporte e Lazer (SEEL) e à Assembleia Legislativa do Estado do Pará (ALEPA), prestando o suporte técnico e administrativo necessário para o bom andamento das atividades e das demandas de interesse do Município</t>
+  </si>
+  <si>
+    <t>00315/2026</t>
+  </si>
+  <si>
+    <t>A presente solicitação justifica-se pela necessidade de deslocamento à cidade de Belém/PA para o cumprimento de agenda oficial, na qualidade de Vereador do Município de Ourilândia do Norte/PA, junto ao Tribunal de Contas dos Municípios do Estado do Pará (TCM-PA), à Secretaria de Estado de Esporte e Lazer (SEEL) e à Secretaria de Estado de Desenvolvimento Agropecuário e da Pesca (SEDAP). A agenda tem como objetivo participar de reuniões institucionais para tratar de demandas de interesse público, buscar orientações técnicas, fortalecer parcerias institucionais e viabilizar programas e investimentos voltados ao desenvolvimento do município, com foco no aprimoramento da gestão pública, das políticas de esporte e lazer e do setor agropecuário.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1859,4460 +2249,6451 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H169"/>
+  <dimension ref="A1:J220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="1255.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="1255.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B2" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C2" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
         <v>12</v>
       </c>
-      <c r="G2" t="s">
+      <c r="D3" t="s">
         <v>13</v>
       </c>
-      <c r="H2" t="s">
+      <c r="E3" t="s">
         <v>14</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
       <c r="H4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" t="s">
+        <v>32</v>
+      </c>
+      <c r="I7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" t="s">
+        <v>32</v>
+      </c>
+      <c r="I8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" t="s">
+        <v>32</v>
+      </c>
+      <c r="I9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" t="s">
+        <v>30</v>
+      </c>
+      <c r="G10" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" t="s">
+        <v>32</v>
+      </c>
+      <c r="I10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G11" t="s">
+        <v>31</v>
+      </c>
+      <c r="H11" t="s">
+        <v>32</v>
+      </c>
+      <c r="I11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" t="s">
+        <v>31</v>
+      </c>
+      <c r="H12" t="s">
+        <v>35</v>
+      </c>
+      <c r="I12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" t="s">
+        <v>61</v>
+      </c>
+      <c r="E13" t="s">
+        <v>62</v>
+      </c>
+      <c r="F13" t="s">
+        <v>63</v>
+      </c>
+      <c r="G13" t="s">
+        <v>64</v>
+      </c>
+      <c r="H13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" t="s">
+        <v>31</v>
+      </c>
+      <c r="H14" t="s">
+        <v>35</v>
+      </c>
+      <c r="I14" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" t="s">
         <v>23</v>
       </c>
-    </row>
-[...33 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D15" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" t="s">
+        <v>64</v>
+      </c>
+      <c r="H15" t="s">
+        <v>32</v>
+      </c>
+      <c r="I15" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" t="s">
+        <v>61</v>
+      </c>
+      <c r="E16" t="s">
+        <v>62</v>
+      </c>
+      <c r="F16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" t="s">
         <v>31</v>
       </c>
-      <c r="D6" t="s">
-[...11 lines deleted...]
-      <c r="H6" t="s">
+      <c r="H16" t="s">
         <v>32</v>
       </c>
-    </row>
-[...241 lines deleted...]
-      <c r="C16" t="s">
+      <c r="I16" t="s">
         <v>70</v>
       </c>
-      <c r="D16" t="s">
-[...15 lines deleted...]
-    <row r="17" spans="1:8">
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>73</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E17" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F17" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G17" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H17" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8">
+        <v>32</v>
+      </c>
+      <c r="I17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="B18" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="E18" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F18" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="G18" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H18" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8">
+        <v>32</v>
+      </c>
+      <c r="I18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="F19" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="G19" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="H19" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8">
+        <v>83</v>
+      </c>
+      <c r="I19" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="B20" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G20" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H20" t="s">
+        <v>90</v>
+      </c>
+      <c r="I20" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" t="s">
+        <v>92</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" t="s">
+        <v>94</v>
+      </c>
+      <c r="E21" t="s">
         <v>87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" t="s">
+      <c r="F21" t="s">
         <v>88</v>
       </c>
-      <c r="B21" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H21" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="B22" t="s">
-        <v>22</v>
+        <v>96</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="E22" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F22" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G22" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="H22" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:8">
+        <v>90</v>
+      </c>
+      <c r="I22" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>10</v>
       </c>
       <c r="B23" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E23" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F23" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G23" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8">
+        <v>90</v>
+      </c>
+      <c r="I23" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="B24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C24" t="s">
+        <v>57</v>
+      </c>
+      <c r="D24" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" t="s">
+        <v>87</v>
+      </c>
+      <c r="F24" t="s">
+        <v>88</v>
+      </c>
+      <c r="G24" t="s">
+        <v>89</v>
+      </c>
+      <c r="H24" t="s">
+        <v>102</v>
+      </c>
+      <c r="I24" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B25" t="s">
+        <v>104</v>
+      </c>
+      <c r="C25" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" t="s">
+        <v>61</v>
+      </c>
+      <c r="E25" t="s">
+        <v>106</v>
+      </c>
+      <c r="F25" t="s">
+        <v>107</v>
+      </c>
+      <c r="G25" t="s">
+        <v>89</v>
+      </c>
+      <c r="H25" t="s">
+        <v>90</v>
+      </c>
+      <c r="I25" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" t="s">
+        <v>109</v>
+      </c>
+      <c r="C26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" t="s">
+        <v>106</v>
+      </c>
+      <c r="F26" t="s">
+        <v>107</v>
+      </c>
+      <c r="G26" t="s">
+        <v>89</v>
+      </c>
+      <c r="H26" t="s">
+        <v>102</v>
+      </c>
+      <c r="I26" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" t="s">
+        <v>111</v>
+      </c>
+      <c r="C27" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" t="s">
+        <v>61</v>
+      </c>
+      <c r="E27" t="s">
+        <v>106</v>
+      </c>
+      <c r="F27" t="s">
+        <v>107</v>
+      </c>
+      <c r="G27" t="s">
+        <v>112</v>
+      </c>
+      <c r="H27" t="s">
+        <v>90</v>
+      </c>
+      <c r="I27" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" t="s">
+        <v>114</v>
+      </c>
+      <c r="C28" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" t="s">
+        <v>61</v>
+      </c>
+      <c r="E28" t="s">
+        <v>106</v>
+      </c>
+      <c r="F28" t="s">
+        <v>116</v>
+      </c>
+      <c r="G28" t="s">
+        <v>64</v>
+      </c>
+      <c r="H28" t="s">
+        <v>32</v>
+      </c>
+      <c r="I28" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29" t="s">
+        <v>61</v>
+      </c>
+      <c r="E29" t="s">
+        <v>106</v>
+      </c>
+      <c r="F29" t="s">
+        <v>107</v>
+      </c>
+      <c r="G29" t="s">
+        <v>120</v>
+      </c>
+      <c r="H29" t="s">
+        <v>90</v>
+      </c>
+      <c r="I29" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" t="s">
+        <v>122</v>
+      </c>
+      <c r="C30" t="s">
+        <v>123</v>
+      </c>
+      <c r="D30" t="s">
+        <v>124</v>
+      </c>
+      <c r="E30" t="s">
+        <v>106</v>
+      </c>
+      <c r="F30" t="s">
+        <v>107</v>
+      </c>
+      <c r="G30" t="s">
+        <v>120</v>
+      </c>
+      <c r="H30" t="s">
+        <v>90</v>
+      </c>
+      <c r="I30" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" t="s">
+        <v>126</v>
+      </c>
+      <c r="C31" t="s">
+        <v>74</v>
+      </c>
+      <c r="D31" t="s">
+        <v>61</v>
+      </c>
+      <c r="E31" t="s">
+        <v>106</v>
+      </c>
+      <c r="F31" t="s">
+        <v>107</v>
+      </c>
+      <c r="G31" t="s">
+        <v>120</v>
+      </c>
+      <c r="H31" t="s">
+        <v>90</v>
+      </c>
+      <c r="I31" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" t="s">
+        <v>128</v>
+      </c>
+      <c r="C32" t="s">
+        <v>57</v>
+      </c>
+      <c r="D32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" t="s">
+        <v>106</v>
+      </c>
+      <c r="F32" t="s">
+        <v>116</v>
+      </c>
+      <c r="G32" t="s">
+        <v>64</v>
+      </c>
+      <c r="H32" t="s">
+        <v>35</v>
+      </c>
+      <c r="I32" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" t="s">
+        <v>10</v>
+      </c>
+      <c r="B33" t="s">
+        <v>130</v>
+      </c>
+      <c r="C33" t="s">
+        <v>60</v>
+      </c>
+      <c r="D33" t="s">
+        <v>61</v>
+      </c>
+      <c r="E33" t="s">
+        <v>106</v>
+      </c>
+      <c r="F33" t="s">
+        <v>107</v>
+      </c>
+      <c r="G33" t="s">
+        <v>112</v>
+      </c>
+      <c r="H33" t="s">
+        <v>90</v>
+      </c>
+      <c r="I33" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B34" t="s">
+        <v>132</v>
+      </c>
+      <c r="C34" t="s">
+        <v>133</v>
+      </c>
+      <c r="D34" t="s">
+        <v>134</v>
+      </c>
+      <c r="E34" t="s">
+        <v>106</v>
+      </c>
+      <c r="F34" t="s">
+        <v>107</v>
+      </c>
+      <c r="G34" t="s">
+        <v>89</v>
+      </c>
+      <c r="H34" t="s">
+        <v>90</v>
+      </c>
+      <c r="I34" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" t="s">
+        <v>136</v>
+      </c>
+      <c r="C35" t="s">
+        <v>137</v>
+      </c>
+      <c r="D35" t="s">
+        <v>138</v>
+      </c>
+      <c r="E35" t="s">
+        <v>106</v>
+      </c>
+      <c r="F35" t="s">
+        <v>116</v>
+      </c>
+      <c r="G35" t="s">
+        <v>139</v>
+      </c>
+      <c r="H35" t="s">
+        <v>32</v>
+      </c>
+      <c r="I35" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" t="s">
+        <v>141</v>
+      </c>
+      <c r="C36" t="s">
+        <v>142</v>
+      </c>
+      <c r="D36" t="s">
+        <v>143</v>
+      </c>
+      <c r="E36" t="s">
+        <v>106</v>
+      </c>
+      <c r="F36" t="s">
+        <v>116</v>
+      </c>
+      <c r="G36" t="s">
+        <v>139</v>
+      </c>
+      <c r="H36" t="s">
+        <v>32</v>
+      </c>
+      <c r="I36" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" t="s">
+        <v>145</v>
+      </c>
+      <c r="C37" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" t="s">
+        <v>61</v>
+      </c>
+      <c r="E37" t="s">
+        <v>106</v>
+      </c>
+      <c r="F37" t="s">
+        <v>116</v>
+      </c>
+      <c r="G37" t="s">
+        <v>139</v>
+      </c>
+      <c r="H37" t="s">
+        <v>32</v>
+      </c>
+      <c r="I37" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" t="s">
+        <v>148</v>
+      </c>
+      <c r="C38" t="s">
+        <v>149</v>
+      </c>
+      <c r="D38" t="s">
+        <v>150</v>
+      </c>
+      <c r="E38" t="s">
+        <v>106</v>
+      </c>
+      <c r="F38" t="s">
+        <v>107</v>
+      </c>
+      <c r="G38" t="s">
+        <v>89</v>
+      </c>
+      <c r="H38" t="s">
+        <v>90</v>
+      </c>
+      <c r="I38" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39" t="s">
+        <v>152</v>
+      </c>
+      <c r="C39" t="s">
+        <v>153</v>
+      </c>
+      <c r="D39" t="s">
+        <v>154</v>
+      </c>
+      <c r="E39" t="s">
+        <v>106</v>
+      </c>
+      <c r="F39" t="s">
+        <v>107</v>
+      </c>
+      <c r="G39" t="s">
+        <v>89</v>
+      </c>
+      <c r="H39" t="s">
+        <v>102</v>
+      </c>
+      <c r="I39" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" t="s">
+        <v>10</v>
+      </c>
+      <c r="B40" t="s">
+        <v>156</v>
+      </c>
+      <c r="C40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D40" t="s">
         <v>99</v>
       </c>
-      <c r="C24" t="s">
-[...45 lines deleted...]
-      <c r="A26" t="s">
+      <c r="E40" t="s">
         <v>106</v>
       </c>
-      <c r="B26" t="s">
+      <c r="F40" t="s">
         <v>107</v>
       </c>
-      <c r="C26" t="s">
-[...118 lines deleted...]
-      <c r="H30" t="s">
+      <c r="G40" t="s">
+        <v>89</v>
+      </c>
+      <c r="H40" t="s">
+        <v>90</v>
+      </c>
+      <c r="I40" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" t="s">
+        <v>10</v>
+      </c>
+      <c r="B41" t="s">
+        <v>158</v>
+      </c>
+      <c r="C41" t="s">
+        <v>159</v>
+      </c>
+      <c r="D41" t="s">
+        <v>61</v>
+      </c>
+      <c r="E41" t="s">
+        <v>106</v>
+      </c>
+      <c r="F41" t="s">
+        <v>107</v>
+      </c>
+      <c r="G41" t="s">
+        <v>89</v>
+      </c>
+      <c r="H41" t="s">
+        <v>90</v>
+      </c>
+      <c r="I41" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B42" t="s">
+        <v>161</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42" t="s">
+        <v>162</v>
+      </c>
+      <c r="E42" t="s">
+        <v>106</v>
+      </c>
+      <c r="F42" t="s">
+        <v>107</v>
+      </c>
+      <c r="G42" t="s">
         <v>120</v>
       </c>
-    </row>
-[...307 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8">
+        <v>90</v>
+      </c>
+      <c r="I42" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>161</v>
+        <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>107</v>
+        <v>164</v>
       </c>
       <c r="C43" t="s">
-        <v>108</v>
+        <v>165</v>
       </c>
       <c r="D43" t="s">
-        <v>162</v>
+        <v>61</v>
       </c>
       <c r="E43" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F43" t="s">
-        <v>85</v>
+        <v>167</v>
       </c>
       <c r="G43" t="s">
-        <v>19</v>
+        <v>89</v>
       </c>
       <c r="H43" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8">
+        <v>90</v>
+      </c>
+      <c r="I43" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>169</v>
       </c>
       <c r="C44" t="s">
-        <v>10</v>
+        <v>170</v>
       </c>
       <c r="D44" t="s">
-        <v>162</v>
+        <v>50</v>
       </c>
       <c r="E44" t="s">
         <v>166</v>
       </c>
       <c r="F44" t="s">
-        <v>85</v>
+        <v>171</v>
       </c>
       <c r="G44" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="H44" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8">
+        <v>35</v>
+      </c>
+      <c r="I44" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="B45" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C45" t="s">
-        <v>64</v>
+        <v>174</v>
       </c>
       <c r="D45" t="s">
-        <v>162</v>
+        <v>61</v>
       </c>
       <c r="E45" t="s">
         <v>166</v>
       </c>
       <c r="F45" t="s">
-        <v>85</v>
+        <v>175</v>
       </c>
       <c r="G45" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H45" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8">
+        <v>176</v>
+      </c>
+      <c r="I45" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
+        <v>10</v>
+      </c>
+      <c r="B46" t="s">
+        <v>178</v>
+      </c>
+      <c r="C46" t="s">
+        <v>123</v>
+      </c>
+      <c r="D46" t="s">
+        <v>124</v>
+      </c>
+      <c r="E46" t="s">
+        <v>166</v>
+      </c>
+      <c r="F46" t="s">
         <v>171</v>
       </c>
-      <c r="B46" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G46" t="s">
+        <v>89</v>
+      </c>
+      <c r="H46" t="s">
+        <v>35</v>
+      </c>
+      <c r="I46" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" t="s">
+        <v>180</v>
+      </c>
+      <c r="C47" t="s">
+        <v>153</v>
+      </c>
+      <c r="D47" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" t="s">
+        <v>166</v>
+      </c>
+      <c r="F47" t="s">
+        <v>167</v>
+      </c>
+      <c r="G47" t="s">
+        <v>89</v>
+      </c>
+      <c r="H47" t="s">
+        <v>102</v>
+      </c>
+      <c r="I47" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" t="s">
+        <v>182</v>
+      </c>
+      <c r="C48" t="s">
+        <v>183</v>
+      </c>
+      <c r="D48" t="s">
+        <v>50</v>
+      </c>
+      <c r="E48" t="s">
+        <v>171</v>
+      </c>
+      <c r="F48" t="s">
+        <v>167</v>
+      </c>
+      <c r="G48" t="s">
+        <v>89</v>
+      </c>
+      <c r="H48" t="s">
+        <v>35</v>
+      </c>
+      <c r="I48" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" t="s">
+        <v>10</v>
+      </c>
+      <c r="B49" t="s">
+        <v>185</v>
+      </c>
+      <c r="C49" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" t="s">
+        <v>13</v>
+      </c>
+      <c r="E49" t="s">
+        <v>186</v>
+      </c>
+      <c r="F49" t="s">
+        <v>186</v>
+      </c>
+      <c r="G49" t="s">
+        <v>187</v>
+      </c>
+      <c r="H49" t="s">
+        <v>20</v>
+      </c>
+      <c r="I49" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" t="s">
+        <v>189</v>
+      </c>
+      <c r="C50" t="s">
+        <v>105</v>
+      </c>
+      <c r="D50" t="s">
+        <v>61</v>
+      </c>
+      <c r="E50" t="s">
+        <v>190</v>
+      </c>
+      <c r="F50" t="s">
+        <v>191</v>
+      </c>
+      <c r="G50" t="s">
+        <v>192</v>
+      </c>
+      <c r="H50" t="s">
+        <v>83</v>
+      </c>
+      <c r="I50" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" t="s">
+        <v>10</v>
+      </c>
+      <c r="B51" t="s">
+        <v>194</v>
+      </c>
+      <c r="C51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" t="s">
+        <v>13</v>
+      </c>
+      <c r="E51" t="s">
+        <v>190</v>
+      </c>
+      <c r="F51" t="s">
+        <v>195</v>
+      </c>
+      <c r="G51" t="s">
+        <v>89</v>
+      </c>
+      <c r="H51" t="s">
+        <v>102</v>
+      </c>
+      <c r="I51" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" t="s">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
+        <v>197</v>
+      </c>
+      <c r="C52" t="s">
+        <v>119</v>
+      </c>
+      <c r="D52" t="s">
+        <v>61</v>
+      </c>
+      <c r="E52" t="s">
+        <v>190</v>
+      </c>
+      <c r="F52" t="s">
+        <v>195</v>
+      </c>
+      <c r="G52" t="s">
+        <v>89</v>
+      </c>
+      <c r="H52" t="s">
+        <v>90</v>
+      </c>
+      <c r="I52" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" t="s">
+        <v>10</v>
+      </c>
+      <c r="B53" t="s">
+        <v>199</v>
+      </c>
+      <c r="C53" t="s">
+        <v>72</v>
+      </c>
+      <c r="D53" t="s">
+        <v>61</v>
+      </c>
+      <c r="E53" t="s">
+        <v>190</v>
+      </c>
+      <c r="F53" t="s">
+        <v>195</v>
+      </c>
+      <c r="G53" t="s">
+        <v>192</v>
+      </c>
+      <c r="H53" t="s">
+        <v>90</v>
+      </c>
+      <c r="I53" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" t="s">
+        <v>10</v>
+      </c>
+      <c r="B54" t="s">
+        <v>201</v>
+      </c>
+      <c r="C54" t="s">
+        <v>53</v>
+      </c>
+      <c r="D54" t="s">
+        <v>202</v>
+      </c>
+      <c r="E54" t="s">
+        <v>190</v>
+      </c>
+      <c r="F54" t="s">
+        <v>195</v>
+      </c>
+      <c r="G54" t="s">
+        <v>89</v>
+      </c>
+      <c r="H54" t="s">
+        <v>90</v>
+      </c>
+      <c r="I54" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" t="s">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
+        <v>204</v>
+      </c>
+      <c r="C55" t="s">
+        <v>159</v>
+      </c>
+      <c r="D55" t="s">
+        <v>61</v>
+      </c>
+      <c r="E55" t="s">
+        <v>190</v>
+      </c>
+      <c r="F55" t="s">
+        <v>195</v>
+      </c>
+      <c r="G55" t="s">
+        <v>89</v>
+      </c>
+      <c r="H55" t="s">
+        <v>90</v>
+      </c>
+      <c r="I55" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B56" t="s">
+        <v>206</v>
+      </c>
+      <c r="C56" t="s">
+        <v>146</v>
+      </c>
+      <c r="D56" t="s">
+        <v>61</v>
+      </c>
+      <c r="E56" t="s">
+        <v>190</v>
+      </c>
+      <c r="F56" t="s">
+        <v>195</v>
+      </c>
+      <c r="G56" t="s">
+        <v>89</v>
+      </c>
+      <c r="H56" t="s">
+        <v>90</v>
+      </c>
+      <c r="I56" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" t="s">
+        <v>10</v>
+      </c>
+      <c r="B57" t="s">
+        <v>208</v>
+      </c>
+      <c r="C57" t="s">
+        <v>115</v>
+      </c>
+      <c r="D57" t="s">
+        <v>61</v>
+      </c>
+      <c r="E57" t="s">
+        <v>190</v>
+      </c>
+      <c r="F57" t="s">
+        <v>195</v>
+      </c>
+      <c r="G57" t="s">
+        <v>89</v>
+      </c>
+      <c r="H57" t="s">
+        <v>90</v>
+      </c>
+      <c r="I57" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B58" t="s">
+        <v>210</v>
+      </c>
+      <c r="C58" t="s">
+        <v>211</v>
+      </c>
+      <c r="D58" t="s">
+        <v>154</v>
+      </c>
+      <c r="E58" t="s">
+        <v>190</v>
+      </c>
+      <c r="F58" t="s">
+        <v>195</v>
+      </c>
+      <c r="G58" t="s">
+        <v>212</v>
+      </c>
+      <c r="H58" t="s">
+        <v>102</v>
+      </c>
+      <c r="I58" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" t="s">
+        <v>10</v>
+      </c>
+      <c r="B59" t="s">
+        <v>214</v>
+      </c>
+      <c r="C59" t="s">
+        <v>215</v>
+      </c>
+      <c r="D59" t="s">
+        <v>61</v>
+      </c>
+      <c r="E59" t="s">
+        <v>190</v>
+      </c>
+      <c r="F59" t="s">
+        <v>191</v>
+      </c>
+      <c r="G59" t="s">
+        <v>89</v>
+      </c>
+      <c r="H59" t="s">
+        <v>90</v>
+      </c>
+      <c r="I59" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" t="s">
+        <v>10</v>
+      </c>
+      <c r="B60" t="s">
+        <v>217</v>
+      </c>
+      <c r="C60" t="s">
+        <v>74</v>
+      </c>
+      <c r="D60" t="s">
+        <v>61</v>
+      </c>
+      <c r="E60" t="s">
+        <v>190</v>
+      </c>
+      <c r="F60" t="s">
+        <v>195</v>
+      </c>
+      <c r="G60" t="s">
+        <v>89</v>
+      </c>
+      <c r="H60" t="s">
+        <v>90</v>
+      </c>
+      <c r="I60" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" t="s">
+        <v>10</v>
+      </c>
+      <c r="B61" t="s">
+        <v>219</v>
+      </c>
+      <c r="C61" t="s">
+        <v>27</v>
+      </c>
+      <c r="D61" t="s">
+        <v>99</v>
+      </c>
+      <c r="E61" t="s">
+        <v>220</v>
+      </c>
+      <c r="F61" t="s">
+        <v>191</v>
+      </c>
+      <c r="G61" t="s">
+        <v>89</v>
+      </c>
+      <c r="H61" t="s">
+        <v>90</v>
+      </c>
+      <c r="I61" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" t="s">
+        <v>10</v>
+      </c>
+      <c r="B62" t="s">
+        <v>222</v>
+      </c>
+      <c r="C62" t="s">
+        <v>153</v>
+      </c>
+      <c r="D62" t="s">
+        <v>13</v>
+      </c>
+      <c r="E62" t="s">
+        <v>220</v>
+      </c>
+      <c r="F62" t="s">
+        <v>191</v>
+      </c>
+      <c r="G62" t="s">
+        <v>89</v>
+      </c>
+      <c r="H62" t="s">
+        <v>102</v>
+      </c>
+      <c r="I62" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" t="s">
+        <v>10</v>
+      </c>
+      <c r="B63" t="s">
+        <v>224</v>
+      </c>
+      <c r="C63" t="s">
         <v>174</v>
       </c>
-      <c r="H46" t="s">
-[...129 lines deleted...]
-      <c r="H51" t="s">
+      <c r="D63" t="s">
+        <v>61</v>
+      </c>
+      <c r="E63" t="s">
+        <v>220</v>
+      </c>
+      <c r="F63" t="s">
         <v>191</v>
       </c>
-    </row>
-[...105 lines deleted...]
-      <c r="A56" t="s">
+      <c r="G63" t="s">
+        <v>89</v>
+      </c>
+      <c r="H63" t="s">
+        <v>90</v>
+      </c>
+      <c r="I63" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" t="s">
+        <v>10</v>
+      </c>
+      <c r="B64" t="s">
+        <v>226</v>
+      </c>
+      <c r="C64" t="s">
+        <v>23</v>
+      </c>
+      <c r="D64" t="s">
+        <v>99</v>
+      </c>
+      <c r="E64" t="s">
+        <v>220</v>
+      </c>
+      <c r="F64" t="s">
+        <v>220</v>
+      </c>
+      <c r="G64" t="s">
+        <v>89</v>
+      </c>
+      <c r="H64" t="s">
+        <v>90</v>
+      </c>
+      <c r="I64" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" t="s">
+        <v>228</v>
+      </c>
+      <c r="C65" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65" t="s">
+        <v>229</v>
+      </c>
+      <c r="E65" t="s">
+        <v>220</v>
+      </c>
+      <c r="F65" t="s">
+        <v>191</v>
+      </c>
+      <c r="G65" t="s">
+        <v>89</v>
+      </c>
+      <c r="H65" t="s">
+        <v>90</v>
+      </c>
+      <c r="I65" t="s">
         <v>203</v>
       </c>
-      <c r="B56" t="s">
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" t="s">
+        <v>10</v>
+      </c>
+      <c r="B66" t="s">
+        <v>230</v>
+      </c>
+      <c r="C66" t="s">
+        <v>123</v>
+      </c>
+      <c r="D66" t="s">
+        <v>61</v>
+      </c>
+      <c r="E66" t="s">
+        <v>220</v>
+      </c>
+      <c r="F66" t="s">
+        <v>191</v>
+      </c>
+      <c r="G66" t="s">
+        <v>89</v>
+      </c>
+      <c r="H66" t="s">
+        <v>90</v>
+      </c>
+      <c r="I66" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" t="s">
+        <v>10</v>
+      </c>
+      <c r="B67" t="s">
+        <v>232</v>
+      </c>
+      <c r="C67" t="s">
+        <v>57</v>
+      </c>
+      <c r="D67" t="s">
+        <v>13</v>
+      </c>
+      <c r="E67" t="s">
+        <v>220</v>
+      </c>
+      <c r="F67" t="s">
+        <v>191</v>
+      </c>
+      <c r="G67" t="s">
+        <v>89</v>
+      </c>
+      <c r="H67" t="s">
         <v>102</v>
       </c>
-      <c r="C56" t="s">
-[...74 lines deleted...]
-      <c r="B59" t="s">
+      <c r="I67" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" t="s">
+        <v>10</v>
+      </c>
+      <c r="B68" t="s">
+        <v>234</v>
+      </c>
+      <c r="C68" t="s">
+        <v>123</v>
+      </c>
+      <c r="D68" t="s">
+        <v>61</v>
+      </c>
+      <c r="E68" t="s">
+        <v>235</v>
+      </c>
+      <c r="F68" t="s">
+        <v>236</v>
+      </c>
+      <c r="G68" t="s">
+        <v>89</v>
+      </c>
+      <c r="H68" t="s">
+        <v>35</v>
+      </c>
+      <c r="I68" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" t="s">
+        <v>10</v>
+      </c>
+      <c r="B69" t="s">
+        <v>238</v>
+      </c>
+      <c r="C69" t="s">
         <v>153</v>
       </c>
-      <c r="C59" t="s">
-[...248 lines deleted...]
-      <c r="H68" t="s">
+      <c r="D69" t="s">
+        <v>13</v>
+      </c>
+      <c r="E69" t="s">
         <v>235</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" t="s">
+      <c r="F69" t="s">
         <v>236</v>
       </c>
-      <c r="B69" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G69" t="s">
-        <v>238</v>
+        <v>89</v>
       </c>
       <c r="H69" t="s">
         <v>239</v>
       </c>
-    </row>
-    <row r="70" spans="1:8">
+      <c r="I69" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>240</v>
+        <v>10</v>
       </c>
       <c r="B70" t="s">
-        <v>63</v>
+        <v>241</v>
       </c>
       <c r="C70" t="s">
-        <v>64</v>
+        <v>165</v>
       </c>
       <c r="D70" t="s">
-        <v>237</v>
+        <v>61</v>
       </c>
       <c r="E70" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="F70" t="s">
-        <v>85</v>
+        <v>242</v>
       </c>
       <c r="G70" t="s">
-        <v>238</v>
+        <v>89</v>
       </c>
       <c r="H70" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:8">
+        <v>243</v>
+      </c>
+      <c r="I70" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
       <c r="A71" t="s">
+        <v>10</v>
+      </c>
+      <c r="B71" t="s">
+        <v>245</v>
+      </c>
+      <c r="C71" t="s">
+        <v>105</v>
+      </c>
+      <c r="D71" t="s">
+        <v>61</v>
+      </c>
+      <c r="E71" t="s">
         <v>242</v>
       </c>
-      <c r="B71" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F71" t="s">
-        <v>85</v>
+        <v>242</v>
       </c>
       <c r="G71" t="s">
-        <v>238</v>
+        <v>89</v>
       </c>
       <c r="H71" t="s">
         <v>243</v>
       </c>
-    </row>
-    <row r="72" spans="1:8">
+      <c r="I71" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="B72" t="s">
-        <v>73</v>
+        <v>247</v>
       </c>
       <c r="C72" t="s">
-        <v>64</v>
+        <v>174</v>
       </c>
       <c r="D72" t="s">
-        <v>237</v>
+        <v>61</v>
       </c>
       <c r="E72" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="F72" t="s">
-        <v>85</v>
+        <v>242</v>
       </c>
       <c r="G72" t="s">
-        <v>238</v>
+        <v>89</v>
       </c>
       <c r="H72" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:8">
+        <v>243</v>
+      </c>
+      <c r="I72" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>246</v>
+        <v>10</v>
       </c>
       <c r="B73" t="s">
-        <v>172</v>
+        <v>249</v>
       </c>
       <c r="C73" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="D73" t="s">
-        <v>237</v>
+        <v>143</v>
       </c>
       <c r="E73" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="F73" t="s">
-        <v>85</v>
+        <v>242</v>
       </c>
       <c r="G73" t="s">
-        <v>238</v>
+        <v>89</v>
       </c>
       <c r="H73" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:8">
+        <v>243</v>
+      </c>
+      <c r="I73" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
       <c r="A74" t="s">
+        <v>10</v>
+      </c>
+      <c r="B74" t="s">
+        <v>251</v>
+      </c>
+      <c r="C74" t="s">
+        <v>72</v>
+      </c>
+      <c r="D74" t="s">
+        <v>61</v>
+      </c>
+      <c r="E74" t="s">
+        <v>242</v>
+      </c>
+      <c r="F74" t="s">
+        <v>242</v>
+      </c>
+      <c r="G74" t="s">
+        <v>89</v>
+      </c>
+      <c r="H74" t="s">
+        <v>243</v>
+      </c>
+      <c r="I74" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" t="s">
+        <v>10</v>
+      </c>
+      <c r="B75" t="s">
+        <v>253</v>
+      </c>
+      <c r="C75" t="s">
+        <v>215</v>
+      </c>
+      <c r="D75" t="s">
+        <v>61</v>
+      </c>
+      <c r="E75" t="s">
+        <v>242</v>
+      </c>
+      <c r="F75" t="s">
+        <v>242</v>
+      </c>
+      <c r="G75" t="s">
+        <v>89</v>
+      </c>
+      <c r="H75" t="s">
+        <v>243</v>
+      </c>
+      <c r="I75" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B76" t="s">
+        <v>255</v>
+      </c>
+      <c r="C76" t="s">
+        <v>174</v>
+      </c>
+      <c r="D76" t="s">
+        <v>61</v>
+      </c>
+      <c r="E76" t="s">
+        <v>242</v>
+      </c>
+      <c r="F76" t="s">
+        <v>242</v>
+      </c>
+      <c r="G76" t="s">
+        <v>89</v>
+      </c>
+      <c r="H76" t="s">
+        <v>243</v>
+      </c>
+      <c r="I76" t="s">
         <v>248</v>
       </c>
-      <c r="B74" t="s">
-[...22 lines deleted...]
-      <c r="A75" t="s">
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" t="s">
+        <v>10</v>
+      </c>
+      <c r="B77" t="s">
+        <v>256</v>
+      </c>
+      <c r="C77" t="s">
+        <v>60</v>
+      </c>
+      <c r="D77" t="s">
+        <v>61</v>
+      </c>
+      <c r="E77" t="s">
+        <v>242</v>
+      </c>
+      <c r="F77" t="s">
+        <v>242</v>
+      </c>
+      <c r="G77" t="s">
+        <v>89</v>
+      </c>
+      <c r="H77" t="s">
+        <v>243</v>
+      </c>
+      <c r="I77" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" t="s">
+        <v>10</v>
+      </c>
+      <c r="B78" t="s">
+        <v>258</v>
+      </c>
+      <c r="C78" t="s">
+        <v>81</v>
+      </c>
+      <c r="D78" t="s">
+        <v>143</v>
+      </c>
+      <c r="E78" t="s">
+        <v>242</v>
+      </c>
+      <c r="F78" t="s">
+        <v>242</v>
+      </c>
+      <c r="G78" t="s">
+        <v>89</v>
+      </c>
+      <c r="H78" t="s">
+        <v>243</v>
+      </c>
+      <c r="I78" t="s">
         <v>250</v>
       </c>
-      <c r="B75" t="s">
-[...99 lines deleted...]
-    <row r="79" spans="1:8">
+    </row>
+    <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>256</v>
+        <v>10</v>
       </c>
       <c r="B79" t="s">
-        <v>169</v>
+        <v>259</v>
       </c>
       <c r="C79" t="s">
-        <v>64</v>
+        <v>159</v>
       </c>
       <c r="D79" t="s">
-        <v>257</v>
+        <v>61</v>
       </c>
       <c r="E79" t="s">
-        <v>258</v>
+        <v>242</v>
       </c>
       <c r="F79" t="s">
-        <v>85</v>
+        <v>242</v>
       </c>
       <c r="G79" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H79" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:8">
+        <v>243</v>
+      </c>
+      <c r="I79" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>260</v>
+        <v>10</v>
       </c>
       <c r="B80" t="s">
         <v>261</v>
       </c>
       <c r="C80" t="s">
-        <v>39</v>
+        <v>165</v>
       </c>
       <c r="D80" t="s">
-        <v>257</v>
+        <v>61</v>
       </c>
       <c r="E80" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="F80" t="s">
-        <v>85</v>
+        <v>263</v>
       </c>
       <c r="G80" t="s">
+        <v>89</v>
+      </c>
+      <c r="H80" t="s">
+        <v>90</v>
+      </c>
+      <c r="I80" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" t="s">
+        <v>10</v>
+      </c>
+      <c r="B81" t="s">
+        <v>265</v>
+      </c>
+      <c r="C81" t="s">
+        <v>266</v>
+      </c>
+      <c r="D81" t="s">
+        <v>50</v>
+      </c>
+      <c r="E81" t="s">
+        <v>262</v>
+      </c>
+      <c r="F81" t="s">
+        <v>263</v>
+      </c>
+      <c r="G81" t="s">
+        <v>89</v>
+      </c>
+      <c r="H81" t="s">
+        <v>90</v>
+      </c>
+      <c r="I81" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" t="s">
+        <v>10</v>
+      </c>
+      <c r="B82" t="s">
+        <v>267</v>
+      </c>
+      <c r="C82" t="s">
+        <v>12</v>
+      </c>
+      <c r="D82" t="s">
+        <v>13</v>
+      </c>
+      <c r="E82" t="s">
+        <v>262</v>
+      </c>
+      <c r="F82" t="s">
+        <v>263</v>
+      </c>
+      <c r="G82" t="s">
+        <v>89</v>
+      </c>
+      <c r="H82" t="s">
+        <v>268</v>
+      </c>
+      <c r="I82" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" t="s">
+        <v>10</v>
+      </c>
+      <c r="B83" t="s">
+        <v>270</v>
+      </c>
+      <c r="C83" t="s">
+        <v>271</v>
+      </c>
+      <c r="D83" t="s">
+        <v>50</v>
+      </c>
+      <c r="E83" t="s">
+        <v>262</v>
+      </c>
+      <c r="F83" t="s">
+        <v>263</v>
+      </c>
+      <c r="G83" t="s">
+        <v>89</v>
+      </c>
+      <c r="H83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I83" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" t="s">
+        <v>10</v>
+      </c>
+      <c r="B84" t="s">
+        <v>272</v>
+      </c>
+      <c r="C84" t="s">
+        <v>273</v>
+      </c>
+      <c r="D84" t="s">
+        <v>42</v>
+      </c>
+      <c r="E84" t="s">
+        <v>262</v>
+      </c>
+      <c r="F84" t="s">
+        <v>263</v>
+      </c>
+      <c r="G84" t="s">
+        <v>139</v>
+      </c>
+      <c r="H84" t="s">
+        <v>83</v>
+      </c>
+      <c r="I84" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" t="s">
+        <v>10</v>
+      </c>
+      <c r="B85" t="s">
+        <v>275</v>
+      </c>
+      <c r="C85" t="s">
+        <v>165</v>
+      </c>
+      <c r="D85" t="s">
+        <v>61</v>
+      </c>
+      <c r="E85" t="s">
+        <v>263</v>
+      </c>
+      <c r="F85" t="s">
+        <v>263</v>
+      </c>
+      <c r="G85" t="s">
+        <v>89</v>
+      </c>
+      <c r="H85" t="s">
+        <v>276</v>
+      </c>
+      <c r="I85" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" t="s">
+        <v>10</v>
+      </c>
+      <c r="B86" t="s">
+        <v>278</v>
+      </c>
+      <c r="C86" t="s">
+        <v>174</v>
+      </c>
+      <c r="D86" t="s">
+        <v>61</v>
+      </c>
+      <c r="E86" t="s">
+        <v>279</v>
+      </c>
+      <c r="F86" t="s">
+        <v>280</v>
+      </c>
+      <c r="G86" t="s">
+        <v>89</v>
+      </c>
+      <c r="H86" t="s">
+        <v>243</v>
+      </c>
+      <c r="I86" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" t="s">
+        <v>10</v>
+      </c>
+      <c r="B87" t="s">
+        <v>282</v>
+      </c>
+      <c r="C87" t="s">
+        <v>153</v>
+      </c>
+      <c r="D87" t="s">
+        <v>50</v>
+      </c>
+      <c r="E87" t="s">
+        <v>279</v>
+      </c>
+      <c r="F87" t="s">
+        <v>280</v>
+      </c>
+      <c r="G87" t="s">
+        <v>89</v>
+      </c>
+      <c r="H87" t="s">
+        <v>243</v>
+      </c>
+      <c r="I87" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" t="s">
+        <v>10</v>
+      </c>
+      <c r="B88" t="s">
+        <v>284</v>
+      </c>
+      <c r="C88" t="s">
+        <v>74</v>
+      </c>
+      <c r="D88" t="s">
+        <v>61</v>
+      </c>
+      <c r="E88" t="s">
+        <v>279</v>
+      </c>
+      <c r="F88" t="s">
+        <v>280</v>
+      </c>
+      <c r="G88" t="s">
+        <v>89</v>
+      </c>
+      <c r="H88" t="s">
+        <v>243</v>
+      </c>
+      <c r="I88" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" t="s">
+        <v>10</v>
+      </c>
+      <c r="B89" t="s">
+        <v>286</v>
+      </c>
+      <c r="C89" t="s">
+        <v>72</v>
+      </c>
+      <c r="D89" t="s">
+        <v>61</v>
+      </c>
+      <c r="E89" t="s">
+        <v>279</v>
+      </c>
+      <c r="F89" t="s">
+        <v>280</v>
+      </c>
+      <c r="G89" t="s">
+        <v>89</v>
+      </c>
+      <c r="H89" t="s">
+        <v>243</v>
+      </c>
+      <c r="I89" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" t="s">
+        <v>10</v>
+      </c>
+      <c r="B90" t="s">
+        <v>287</v>
+      </c>
+      <c r="C90" t="s">
+        <v>57</v>
+      </c>
+      <c r="D90" t="s">
+        <v>13</v>
+      </c>
+      <c r="E90" t="s">
+        <v>279</v>
+      </c>
+      <c r="F90" t="s">
+        <v>279</v>
+      </c>
+      <c r="G90" t="s">
+        <v>187</v>
+      </c>
+      <c r="H90" t="s">
+        <v>20</v>
+      </c>
+      <c r="I90" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" t="s">
+        <v>10</v>
+      </c>
+      <c r="B91" t="s">
+        <v>289</v>
+      </c>
+      <c r="C91" t="s">
+        <v>49</v>
+      </c>
+      <c r="D91" t="s">
+        <v>50</v>
+      </c>
+      <c r="E91" t="s">
+        <v>290</v>
+      </c>
+      <c r="F91" t="s">
+        <v>291</v>
+      </c>
+      <c r="G91" t="s">
+        <v>89</v>
+      </c>
+      <c r="H91" t="s">
+        <v>176</v>
+      </c>
+      <c r="I91" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" t="s">
+        <v>10</v>
+      </c>
+      <c r="B92" t="s">
+        <v>293</v>
+      </c>
+      <c r="C92" t="s">
         <v>86</v>
       </c>
-      <c r="H80" t="s">
-[...59 lines deleted...]
-      <c r="B83" t="s">
+      <c r="D92" t="s">
+        <v>24</v>
+      </c>
+      <c r="E92" t="s">
+        <v>290</v>
+      </c>
+      <c r="F92" t="s">
+        <v>291</v>
+      </c>
+      <c r="G92" t="s">
+        <v>89</v>
+      </c>
+      <c r="H92" t="s">
+        <v>176</v>
+      </c>
+      <c r="I92" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" t="s">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>295</v>
+      </c>
+      <c r="C93" t="s">
+        <v>27</v>
+      </c>
+      <c r="D93" t="s">
+        <v>296</v>
+      </c>
+      <c r="E93" t="s">
+        <v>290</v>
+      </c>
+      <c r="F93" t="s">
+        <v>291</v>
+      </c>
+      <c r="G93" t="s">
+        <v>89</v>
+      </c>
+      <c r="H93" t="s">
+        <v>176</v>
+      </c>
+      <c r="I93" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" t="s">
+        <v>10</v>
+      </c>
+      <c r="B94" t="s">
+        <v>297</v>
+      </c>
+      <c r="C94" t="s">
+        <v>123</v>
+      </c>
+      <c r="D94" t="s">
+        <v>124</v>
+      </c>
+      <c r="E94" t="s">
+        <v>290</v>
+      </c>
+      <c r="F94" t="s">
+        <v>291</v>
+      </c>
+      <c r="G94" t="s">
+        <v>89</v>
+      </c>
+      <c r="H94" t="s">
+        <v>176</v>
+      </c>
+      <c r="I94" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" t="s">
+        <v>10</v>
+      </c>
+      <c r="B95" t="s">
+        <v>299</v>
+      </c>
+      <c r="C95" t="s">
+        <v>149</v>
+      </c>
+      <c r="D95" t="s">
+        <v>46</v>
+      </c>
+      <c r="E95" t="s">
+        <v>290</v>
+      </c>
+      <c r="F95" t="s">
+        <v>291</v>
+      </c>
+      <c r="G95" t="s">
+        <v>89</v>
+      </c>
+      <c r="H95" t="s">
+        <v>176</v>
+      </c>
+      <c r="I95" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" t="s">
+        <v>10</v>
+      </c>
+      <c r="B96" t="s">
+        <v>301</v>
+      </c>
+      <c r="C96" t="s">
+        <v>302</v>
+      </c>
+      <c r="D96" t="s">
+        <v>50</v>
+      </c>
+      <c r="E96" t="s">
+        <v>290</v>
+      </c>
+      <c r="F96" t="s">
+        <v>291</v>
+      </c>
+      <c r="G96" t="s">
+        <v>89</v>
+      </c>
+      <c r="H96" t="s">
+        <v>176</v>
+      </c>
+      <c r="I96" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" t="s">
+        <v>10</v>
+      </c>
+      <c r="B97" t="s">
+        <v>304</v>
+      </c>
+      <c r="C97" t="s">
+        <v>159</v>
+      </c>
+      <c r="D97" t="s">
+        <v>61</v>
+      </c>
+      <c r="E97" t="s">
+        <v>290</v>
+      </c>
+      <c r="F97" t="s">
+        <v>305</v>
+      </c>
+      <c r="G97" t="s">
+        <v>139</v>
+      </c>
+      <c r="H97" t="s">
+        <v>276</v>
+      </c>
+      <c r="I97" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" t="s">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>307</v>
+      </c>
+      <c r="C98" t="s">
+        <v>133</v>
+      </c>
+      <c r="D98" t="s">
+        <v>308</v>
+      </c>
+      <c r="E98" t="s">
+        <v>290</v>
+      </c>
+      <c r="F98" t="s">
+        <v>291</v>
+      </c>
+      <c r="G98" t="s">
+        <v>89</v>
+      </c>
+      <c r="H98" t="s">
+        <v>176</v>
+      </c>
+      <c r="I98" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" t="s">
+        <v>10</v>
+      </c>
+      <c r="B99" t="s">
+        <v>310</v>
+      </c>
+      <c r="C99" t="s">
+        <v>12</v>
+      </c>
+      <c r="D99" t="s">
+        <v>13</v>
+      </c>
+      <c r="E99" t="s">
+        <v>290</v>
+      </c>
+      <c r="F99" t="s">
+        <v>291</v>
+      </c>
+      <c r="G99" t="s">
+        <v>89</v>
+      </c>
+      <c r="H99" t="s">
+        <v>311</v>
+      </c>
+      <c r="I99" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" t="s">
+        <v>10</v>
+      </c>
+      <c r="B100" t="s">
+        <v>313</v>
+      </c>
+      <c r="C100" t="s">
+        <v>153</v>
+      </c>
+      <c r="D100" t="s">
+        <v>50</v>
+      </c>
+      <c r="E100" t="s">
+        <v>290</v>
+      </c>
+      <c r="F100" t="s">
+        <v>291</v>
+      </c>
+      <c r="G100" t="s">
+        <v>89</v>
+      </c>
+      <c r="H100" t="s">
+        <v>176</v>
+      </c>
+      <c r="I100" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" t="s">
+        <v>10</v>
+      </c>
+      <c r="B101" t="s">
+        <v>315</v>
+      </c>
+      <c r="C101" t="s">
+        <v>57</v>
+      </c>
+      <c r="D101" t="s">
+        <v>13</v>
+      </c>
+      <c r="E101" t="s">
+        <v>316</v>
+      </c>
+      <c r="F101" t="s">
+        <v>316</v>
+      </c>
+      <c r="G101" t="s">
+        <v>187</v>
+      </c>
+      <c r="H101" t="s">
+        <v>20</v>
+      </c>
+      <c r="I101" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" t="s">
+        <v>10</v>
+      </c>
+      <c r="B102" t="s">
+        <v>318</v>
+      </c>
+      <c r="C102" t="s">
+        <v>159</v>
+      </c>
+      <c r="D102" t="s">
+        <v>61</v>
+      </c>
+      <c r="E102" t="s">
+        <v>291</v>
+      </c>
+      <c r="F102" t="s">
+        <v>319</v>
+      </c>
+      <c r="G102" t="s">
+        <v>320</v>
+      </c>
+      <c r="H102" t="s">
+        <v>83</v>
+      </c>
+      <c r="I102" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" t="s">
+        <v>10</v>
+      </c>
+      <c r="B103" t="s">
+        <v>322</v>
+      </c>
+      <c r="C103" t="s">
+        <v>93</v>
+      </c>
+      <c r="D103" t="s">
+        <v>94</v>
+      </c>
+      <c r="E103" t="s">
+        <v>305</v>
+      </c>
+      <c r="F103" t="s">
+        <v>319</v>
+      </c>
+      <c r="G103" t="s">
+        <v>89</v>
+      </c>
+      <c r="H103" t="s">
+        <v>90</v>
+      </c>
+      <c r="I103" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" t="s">
+        <v>10</v>
+      </c>
+      <c r="B104" t="s">
+        <v>324</v>
+      </c>
+      <c r="C104" t="s">
+        <v>174</v>
+      </c>
+      <c r="D104" t="s">
+        <v>61</v>
+      </c>
+      <c r="E104" t="s">
+        <v>305</v>
+      </c>
+      <c r="F104" t="s">
+        <v>325</v>
+      </c>
+      <c r="G104" t="s">
+        <v>320</v>
+      </c>
+      <c r="H104" t="s">
+        <v>83</v>
+      </c>
+      <c r="I104" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" t="s">
+        <v>10</v>
+      </c>
+      <c r="B105" t="s">
+        <v>327</v>
+      </c>
+      <c r="C105" t="s">
+        <v>23</v>
+      </c>
+      <c r="D105" t="s">
+        <v>296</v>
+      </c>
+      <c r="E105" t="s">
+        <v>305</v>
+      </c>
+      <c r="F105" t="s">
+        <v>319</v>
+      </c>
+      <c r="G105" t="s">
+        <v>89</v>
+      </c>
+      <c r="H105" t="s">
+        <v>90</v>
+      </c>
+      <c r="I105" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" t="s">
+        <v>10</v>
+      </c>
+      <c r="B106" t="s">
+        <v>329</v>
+      </c>
+      <c r="C106" t="s">
+        <v>330</v>
+      </c>
+      <c r="D106" t="s">
+        <v>13</v>
+      </c>
+      <c r="E106" t="s">
+        <v>305</v>
+      </c>
+      <c r="F106" t="s">
+        <v>325</v>
+      </c>
+      <c r="G106" t="s">
+        <v>320</v>
+      </c>
+      <c r="H106" t="s">
         <v>268</v>
       </c>
-      <c r="C83" t="s">
-[...230 lines deleted...]
-      <c r="B92" t="s">
+      <c r="I106" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" t="s">
+        <v>10</v>
+      </c>
+      <c r="B107" t="s">
+        <v>332</v>
+      </c>
+      <c r="C107" t="s">
+        <v>57</v>
+      </c>
+      <c r="D107" t="s">
+        <v>13</v>
+      </c>
+      <c r="E107" t="s">
+        <v>305</v>
+      </c>
+      <c r="F107" t="s">
+        <v>325</v>
+      </c>
+      <c r="G107" t="s">
+        <v>320</v>
+      </c>
+      <c r="H107" t="s">
+        <v>268</v>
+      </c>
+      <c r="I107" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B108" t="s">
+        <v>334</v>
+      </c>
+      <c r="C108" t="s">
+        <v>146</v>
+      </c>
+      <c r="D108" t="s">
+        <v>61</v>
+      </c>
+      <c r="E108" t="s">
+        <v>305</v>
+      </c>
+      <c r="F108" t="s">
+        <v>325</v>
+      </c>
+      <c r="G108" t="s">
+        <v>320</v>
+      </c>
+      <c r="H108" t="s">
+        <v>83</v>
+      </c>
+      <c r="I108" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" t="s">
+        <v>10</v>
+      </c>
+      <c r="B109" t="s">
+        <v>336</v>
+      </c>
+      <c r="C109" t="s">
+        <v>115</v>
+      </c>
+      <c r="D109" t="s">
+        <v>61</v>
+      </c>
+      <c r="E109" t="s">
+        <v>305</v>
+      </c>
+      <c r="F109" t="s">
+        <v>325</v>
+      </c>
+      <c r="G109" t="s">
+        <v>320</v>
+      </c>
+      <c r="H109" t="s">
+        <v>83</v>
+      </c>
+      <c r="I109" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" t="s">
+        <v>10</v>
+      </c>
+      <c r="B110" t="s">
+        <v>338</v>
+      </c>
+      <c r="C110" t="s">
+        <v>339</v>
+      </c>
+      <c r="D110" t="s">
+        <v>50</v>
+      </c>
+      <c r="E110" t="s">
+        <v>305</v>
+      </c>
+      <c r="F110" t="s">
+        <v>325</v>
+      </c>
+      <c r="G110" t="s">
+        <v>320</v>
+      </c>
+      <c r="H110" t="s">
+        <v>83</v>
+      </c>
+      <c r="I110" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" t="s">
+        <v>10</v>
+      </c>
+      <c r="B111" t="s">
+        <v>341</v>
+      </c>
+      <c r="C111" t="s">
+        <v>105</v>
+      </c>
+      <c r="D111" t="s">
+        <v>61</v>
+      </c>
+      <c r="E111" t="s">
+        <v>305</v>
+      </c>
+      <c r="F111" t="s">
+        <v>325</v>
+      </c>
+      <c r="G111" t="s">
+        <v>320</v>
+      </c>
+      <c r="H111" t="s">
+        <v>83</v>
+      </c>
+      <c r="I111" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" t="s">
+        <v>10</v>
+      </c>
+      <c r="B112" t="s">
+        <v>343</v>
+      </c>
+      <c r="C112" t="s">
+        <v>72</v>
+      </c>
+      <c r="D112" t="s">
+        <v>61</v>
+      </c>
+      <c r="E112" t="s">
+        <v>305</v>
+      </c>
+      <c r="F112" t="s">
+        <v>325</v>
+      </c>
+      <c r="G112" t="s">
+        <v>320</v>
+      </c>
+      <c r="H112" t="s">
+        <v>83</v>
+      </c>
+      <c r="I112" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" t="s">
+        <v>10</v>
+      </c>
+      <c r="B113" t="s">
+        <v>345</v>
+      </c>
+      <c r="C113" t="s">
+        <v>74</v>
+      </c>
+      <c r="D113" t="s">
+        <v>61</v>
+      </c>
+      <c r="E113" t="s">
+        <v>305</v>
+      </c>
+      <c r="F113" t="s">
+        <v>346</v>
+      </c>
+      <c r="G113" t="s">
+        <v>320</v>
+      </c>
+      <c r="H113" t="s">
+        <v>32</v>
+      </c>
+      <c r="I113" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" t="s">
+        <v>10</v>
+      </c>
+      <c r="B114" t="s">
+        <v>348</v>
+      </c>
+      <c r="C114" t="s">
         <v>38</v>
       </c>
-      <c r="C92" t="s">
-[...300 lines deleted...]
-      <c r="H103" t="s">
+      <c r="D114" t="s">
+        <v>349</v>
+      </c>
+      <c r="E114" t="s">
+        <v>350</v>
+      </c>
+      <c r="F114" t="s">
+        <v>346</v>
+      </c>
+      <c r="G114" t="s">
         <v>320</v>
       </c>
-    </row>
-[...264 lines deleted...]
-      <c r="B114" t="s">
+      <c r="H114" t="s">
+        <v>83</v>
+      </c>
+      <c r="I114" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" t="s">
+        <v>10</v>
+      </c>
+      <c r="B115" t="s">
+        <v>352</v>
+      </c>
+      <c r="C115" t="s">
+        <v>211</v>
+      </c>
+      <c r="D115" t="s">
+        <v>13</v>
+      </c>
+      <c r="E115" t="s">
+        <v>350</v>
+      </c>
+      <c r="F115" t="s">
         <v>346</v>
       </c>
-      <c r="C114" t="s">
-[...14 lines deleted...]
-      <c r="H114" t="s">
+      <c r="G115" t="s">
+        <v>31</v>
+      </c>
+      <c r="H115" t="s">
+        <v>268</v>
+      </c>
+      <c r="I115" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" t="s">
+        <v>10</v>
+      </c>
+      <c r="B116" t="s">
+        <v>354</v>
+      </c>
+      <c r="C116" t="s">
+        <v>355</v>
+      </c>
+      <c r="D116" t="s">
+        <v>50</v>
+      </c>
+      <c r="E116" t="s">
+        <v>350</v>
+      </c>
+      <c r="F116" t="s">
+        <v>346</v>
+      </c>
+      <c r="G116" t="s">
+        <v>320</v>
+      </c>
+      <c r="H116" t="s">
+        <v>83</v>
+      </c>
+      <c r="I116" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" t="s">
+        <v>10</v>
+      </c>
+      <c r="B117" t="s">
+        <v>356</v>
+      </c>
+      <c r="C117" t="s">
+        <v>77</v>
+      </c>
+      <c r="D117" t="s">
+        <v>357</v>
+      </c>
+      <c r="E117" t="s">
+        <v>350</v>
+      </c>
+      <c r="F117" t="s">
+        <v>346</v>
+      </c>
+      <c r="G117" t="s">
+        <v>320</v>
+      </c>
+      <c r="H117" t="s">
+        <v>83</v>
+      </c>
+      <c r="I117" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="115" spans="1:8">
-[...77 lines deleted...]
-    <row r="118" spans="1:8">
+    <row r="118" spans="1:10">
       <c r="A118" t="s">
+        <v>10</v>
+      </c>
+      <c r="B118" t="s">
         <v>358</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D118" t="s">
-        <v>355</v>
+        <v>13</v>
       </c>
       <c r="E118" t="s">
         <v>359</v>
       </c>
       <c r="F118" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="G118" t="s">
         <v>360</v>
       </c>
       <c r="H118" t="s">
+        <v>20</v>
+      </c>
+      <c r="I118" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="119" spans="1:8">
+    <row r="119" spans="1:10">
       <c r="A119" t="s">
+        <v>10</v>
+      </c>
+      <c r="B119" t="s">
         <v>362</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
+        <v>149</v>
+      </c>
+      <c r="D119" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
       <c r="E119" t="s">
         <v>359</v>
       </c>
       <c r="F119" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="G119" t="s">
         <v>360</v>
       </c>
       <c r="H119" t="s">
+        <v>365</v>
+      </c>
+      <c r="I119" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" t="s">
+        <v>10</v>
+      </c>
+      <c r="B120" t="s">
+        <v>367</v>
+      </c>
+      <c r="C120" t="s">
+        <v>153</v>
+      </c>
+      <c r="D120" t="s">
+        <v>50</v>
+      </c>
+      <c r="E120" t="s">
+        <v>359</v>
+      </c>
+      <c r="F120" t="s">
         <v>364</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A120" t="s">
+      <c r="G120" t="s">
+        <v>360</v>
+      </c>
+      <c r="H120" t="s">
         <v>365</v>
       </c>
-      <c r="B120" t="s">
-[...21 lines deleted...]
-    <row r="121" spans="1:8">
+      <c r="I120" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
       <c r="A121" t="s">
-        <v>368</v>
+        <v>10</v>
       </c>
       <c r="B121" t="s">
         <v>369</v>
       </c>
       <c r="C121" t="s">
         <v>370</v>
       </c>
       <c r="D121" t="s">
-        <v>355</v>
+        <v>94</v>
       </c>
       <c r="E121" t="s">
         <v>359</v>
       </c>
       <c r="F121" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="G121" t="s">
+        <v>360</v>
+      </c>
+      <c r="H121" t="s">
+        <v>365</v>
+      </c>
+      <c r="I121" t="s">
         <v>371</v>
       </c>
-      <c r="H121" t="s">
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" t="s">
+        <v>10</v>
+      </c>
+      <c r="B122" t="s">
         <v>372</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A122" t="s">
+      <c r="C122" t="s">
         <v>373</v>
       </c>
-      <c r="B122" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D122" t="s">
-        <v>355</v>
+        <v>42</v>
       </c>
       <c r="E122" t="s">
         <v>359</v>
       </c>
       <c r="F122" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="G122" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="H122" t="s">
+        <v>365</v>
+      </c>
+      <c r="I122" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" t="s">
+        <v>10</v>
+      </c>
+      <c r="B123" t="s">
         <v>375</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A123" t="s">
+      <c r="C123" t="s">
         <v>376</v>
       </c>
-      <c r="B123" t="s">
+      <c r="D123" t="s">
         <v>377</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
       <c r="E123" t="s">
         <v>359</v>
       </c>
       <c r="F123" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="G123" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="H123" t="s">
+        <v>365</v>
+      </c>
+      <c r="I123" t="s">
         <v>378</v>
       </c>
     </row>
-    <row r="124" spans="1:8">
+    <row r="124" spans="1:10">
       <c r="A124" t="s">
+        <v>10</v>
+      </c>
+      <c r="B124" t="s">
         <v>379</v>
       </c>
-      <c r="B124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="D124" t="s">
-        <v>355</v>
+        <v>61</v>
       </c>
       <c r="E124" t="s">
         <v>359</v>
       </c>
       <c r="F124" t="s">
-        <v>356</v>
+        <v>380</v>
       </c>
       <c r="G124" t="s">
-        <v>371</v>
+        <v>320</v>
       </c>
       <c r="H124" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:8">
+        <v>83</v>
+      </c>
+      <c r="I124" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
       <c r="A125" t="s">
-        <v>381</v>
+        <v>10</v>
       </c>
       <c r="B125" t="s">
         <v>382</v>
       </c>
       <c r="C125" t="s">
         <v>383</v>
       </c>
       <c r="D125" t="s">
-        <v>355</v>
+        <v>13</v>
       </c>
       <c r="E125" t="s">
         <v>359</v>
       </c>
       <c r="F125" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="G125" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="H125" t="s">
         <v>384</v>
       </c>
-    </row>
-    <row r="126" spans="1:8">
+      <c r="I125" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
       <c r="A126" t="s">
-        <v>385</v>
+        <v>10</v>
       </c>
       <c r="B126" t="s">
-        <v>134</v>
+        <v>386</v>
       </c>
       <c r="C126" t="s">
-        <v>386</v>
+        <v>12</v>
       </c>
       <c r="D126" t="s">
-        <v>355</v>
+        <v>13</v>
       </c>
       <c r="E126" t="s">
         <v>359</v>
       </c>
       <c r="F126" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="G126" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="H126" t="s">
+        <v>384</v>
+      </c>
+      <c r="I126" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="127" spans="1:8">
+    <row r="127" spans="1:10">
       <c r="A127" t="s">
+        <v>10</v>
+      </c>
+      <c r="B127" t="s">
         <v>388</v>
       </c>
-      <c r="B127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C127" t="s">
-        <v>198</v>
+        <v>389</v>
       </c>
       <c r="D127" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E127" t="s">
-        <v>390</v>
+        <v>359</v>
       </c>
       <c r="F127" t="s">
+        <v>364</v>
+      </c>
+      <c r="G127" t="s">
+        <v>360</v>
+      </c>
+      <c r="H127" t="s">
+        <v>365</v>
+      </c>
+      <c r="I127" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" t="s">
+        <v>10</v>
+      </c>
+      <c r="B128" t="s">
+        <v>392</v>
+      </c>
+      <c r="C128" t="s">
+        <v>53</v>
+      </c>
+      <c r="D128" t="s">
+        <v>202</v>
+      </c>
+      <c r="E128" t="s">
+        <v>393</v>
+      </c>
+      <c r="F128" t="s">
+        <v>394</v>
+      </c>
+      <c r="G128" t="s">
         <v>139</v>
       </c>
-      <c r="G127" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="H128" t="s">
+        <v>83</v>
+      </c>
+      <c r="I128" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" t="s">
+        <v>10</v>
+      </c>
+      <c r="B129" t="s">
+        <v>396</v>
+      </c>
+      <c r="C129" t="s">
+        <v>302</v>
+      </c>
+      <c r="D129" t="s">
+        <v>50</v>
+      </c>
+      <c r="E129" t="s">
         <v>393</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A129" t="s">
+      <c r="F129" t="s">
         <v>394</v>
       </c>
-      <c r="B129" t="s">
-[...11 lines deleted...]
-      <c r="F129" t="s">
+      <c r="G129" t="s">
+        <v>320</v>
+      </c>
+      <c r="H129" t="s">
+        <v>83</v>
+      </c>
+      <c r="I129" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" t="s">
+        <v>10</v>
+      </c>
+      <c r="B130" t="s">
+        <v>398</v>
+      </c>
+      <c r="C130" t="s">
+        <v>77</v>
+      </c>
+      <c r="D130" t="s">
+        <v>399</v>
+      </c>
+      <c r="E130" t="s">
+        <v>393</v>
+      </c>
+      <c r="F130" t="s">
+        <v>394</v>
+      </c>
+      <c r="G130" t="s">
         <v>139</v>
       </c>
-      <c r="G129" t="s">
-[...2 lines deleted...]
-      <c r="H129" t="s">
+      <c r="H130" t="s">
+        <v>83</v>
+      </c>
+      <c r="I130" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" t="s">
+        <v>10</v>
+      </c>
+      <c r="B131" t="s">
+        <v>400</v>
+      </c>
+      <c r="C131" t="s">
+        <v>401</v>
+      </c>
+      <c r="D131" t="s">
+        <v>50</v>
+      </c>
+      <c r="E131" t="s">
         <v>393</v>
       </c>
-    </row>
-[...41 lines deleted...]
-      </c>
       <c r="F131" t="s">
-        <v>85</v>
+        <v>402</v>
       </c>
       <c r="G131" t="s">
-        <v>174</v>
+        <v>89</v>
       </c>
       <c r="H131" t="s">
+        <v>176</v>
+      </c>
+      <c r="I131" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" t="s">
+        <v>10</v>
+      </c>
+      <c r="B132" t="s">
+        <v>404</v>
+      </c>
+      <c r="C132" t="s">
+        <v>405</v>
+      </c>
+      <c r="D132" t="s">
+        <v>50</v>
+      </c>
+      <c r="E132" t="s">
+        <v>393</v>
+      </c>
+      <c r="F132" t="s">
         <v>402</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F132" t="s">
+      <c r="G132" t="s">
+        <v>89</v>
+      </c>
+      <c r="H132" t="s">
+        <v>176</v>
+      </c>
+      <c r="I132" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" t="s">
+        <v>10</v>
+      </c>
+      <c r="B133" t="s">
+        <v>407</v>
+      </c>
+      <c r="C133" t="s">
+        <v>57</v>
+      </c>
+      <c r="D133" t="s">
+        <v>13</v>
+      </c>
+      <c r="E133" t="s">
+        <v>393</v>
+      </c>
+      <c r="F133" t="s">
+        <v>394</v>
+      </c>
+      <c r="G133" t="s">
         <v>139</v>
       </c>
-      <c r="G132" t="s">
-[...22 lines deleted...]
-      <c r="F133" t="s">
+      <c r="H133" t="s">
+        <v>268</v>
+      </c>
+      <c r="I133" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" t="s">
+        <v>10</v>
+      </c>
+      <c r="B134" t="s">
+        <v>409</v>
+      </c>
+      <c r="C134" t="s">
+        <v>81</v>
+      </c>
+      <c r="D134" t="s">
+        <v>61</v>
+      </c>
+      <c r="E134" t="s">
+        <v>393</v>
+      </c>
+      <c r="F134" t="s">
+        <v>394</v>
+      </c>
+      <c r="G134" t="s">
         <v>139</v>
       </c>
-      <c r="G133" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="H134" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:8">
+        <v>83</v>
+      </c>
+      <c r="I134" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>410</v>
+        <v>10</v>
       </c>
       <c r="B135" t="s">
-        <v>46</v>
+        <v>411</v>
       </c>
       <c r="C135" t="s">
-        <v>26</v>
+        <v>215</v>
       </c>
       <c r="D135" t="s">
-        <v>411</v>
+        <v>61</v>
       </c>
       <c r="E135" t="s">
         <v>412</v>
       </c>
       <c r="F135" t="s">
+        <v>394</v>
+      </c>
+      <c r="G135" t="s">
+        <v>89</v>
+      </c>
+      <c r="H135" t="s">
+        <v>90</v>
+      </c>
+      <c r="I135" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" t="s">
+        <v>10</v>
+      </c>
+      <c r="B136" t="s">
+        <v>414</v>
+      </c>
+      <c r="C136" t="s">
+        <v>389</v>
+      </c>
+      <c r="D136" t="s">
+        <v>415</v>
+      </c>
+      <c r="E136" t="s">
+        <v>416</v>
+      </c>
+      <c r="F136" t="s">
+        <v>417</v>
+      </c>
+      <c r="G136" t="s">
         <v>139</v>
       </c>
-      <c r="G135" t="s">
+      <c r="H136" t="s">
+        <v>83</v>
+      </c>
+      <c r="I136" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" t="s">
+        <v>10</v>
+      </c>
+      <c r="B137" t="s">
+        <v>419</v>
+      </c>
+      <c r="C137" t="s">
+        <v>420</v>
+      </c>
+      <c r="D137" t="s">
+        <v>28</v>
+      </c>
+      <c r="E137" t="s">
+        <v>416</v>
+      </c>
+      <c r="F137" t="s">
+        <v>417</v>
+      </c>
+      <c r="G137" t="s">
+        <v>139</v>
+      </c>
+      <c r="H137" t="s">
+        <v>83</v>
+      </c>
+      <c r="I137" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" t="s">
+        <v>10</v>
+      </c>
+      <c r="B138" t="s">
+        <v>422</v>
+      </c>
+      <c r="C138" t="s">
+        <v>137</v>
+      </c>
+      <c r="D138" t="s">
+        <v>423</v>
+      </c>
+      <c r="E138" t="s">
+        <v>416</v>
+      </c>
+      <c r="F138" t="s">
+        <v>417</v>
+      </c>
+      <c r="G138" t="s">
+        <v>139</v>
+      </c>
+      <c r="H138" t="s">
+        <v>83</v>
+      </c>
+      <c r="I138" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" t="s">
+        <v>10</v>
+      </c>
+      <c r="B139" t="s">
+        <v>425</v>
+      </c>
+      <c r="C139" t="s">
+        <v>23</v>
+      </c>
+      <c r="D139" t="s">
+        <v>28</v>
+      </c>
+      <c r="E139" t="s">
+        <v>416</v>
+      </c>
+      <c r="F139" t="s">
+        <v>426</v>
+      </c>
+      <c r="G139" t="s">
+        <v>139</v>
+      </c>
+      <c r="H139" t="s">
+        <v>32</v>
+      </c>
+      <c r="I139" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" t="s">
+        <v>10</v>
+      </c>
+      <c r="B140" t="s">
+        <v>428</v>
+      </c>
+      <c r="C140" t="s">
+        <v>93</v>
+      </c>
+      <c r="D140" t="s">
+        <v>94</v>
+      </c>
+      <c r="E140" t="s">
+        <v>416</v>
+      </c>
+      <c r="F140" t="s">
+        <v>426</v>
+      </c>
+      <c r="G140" t="s">
+        <v>139</v>
+      </c>
+      <c r="H140" t="s">
+        <v>32</v>
+      </c>
+      <c r="I140" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" t="s">
+        <v>10</v>
+      </c>
+      <c r="B141" t="s">
+        <v>430</v>
+      </c>
+      <c r="C141" t="s">
+        <v>12</v>
+      </c>
+      <c r="D141" t="s">
+        <v>13</v>
+      </c>
+      <c r="E141" t="s">
+        <v>416</v>
+      </c>
+      <c r="F141" t="s">
+        <v>417</v>
+      </c>
+      <c r="G141" t="s">
+        <v>139</v>
+      </c>
+      <c r="H141" t="s">
+        <v>268</v>
+      </c>
+      <c r="I141" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" t="s">
+        <v>10</v>
+      </c>
+      <c r="B142" t="s">
+        <v>432</v>
+      </c>
+      <c r="C142" t="s">
+        <v>57</v>
+      </c>
+      <c r="D142" t="s">
+        <v>13</v>
+      </c>
+      <c r="E142" t="s">
+        <v>416</v>
+      </c>
+      <c r="F142" t="s">
+        <v>417</v>
+      </c>
+      <c r="G142" t="s">
+        <v>139</v>
+      </c>
+      <c r="H142" t="s">
+        <v>268</v>
+      </c>
+      <c r="I142" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" t="s">
+        <v>10</v>
+      </c>
+      <c r="B143" t="s">
+        <v>434</v>
+      </c>
+      <c r="C143" t="s">
+        <v>153</v>
+      </c>
+      <c r="D143" t="s">
+        <v>50</v>
+      </c>
+      <c r="E143" t="s">
+        <v>416</v>
+      </c>
+      <c r="F143" t="s">
+        <v>426</v>
+      </c>
+      <c r="G143" t="s">
+        <v>139</v>
+      </c>
+      <c r="H143" t="s">
+        <v>32</v>
+      </c>
+      <c r="I143" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" t="s">
+        <v>10</v>
+      </c>
+      <c r="B144" t="s">
+        <v>436</v>
+      </c>
+      <c r="C144" t="s">
+        <v>49</v>
+      </c>
+      <c r="D144" t="s">
+        <v>50</v>
+      </c>
+      <c r="E144" t="s">
+        <v>416</v>
+      </c>
+      <c r="F144" t="s">
+        <v>426</v>
+      </c>
+      <c r="G144" t="s">
+        <v>139</v>
+      </c>
+      <c r="H144" t="s">
+        <v>32</v>
+      </c>
+      <c r="I144" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" t="s">
+        <v>10</v>
+      </c>
+      <c r="B145" t="s">
+        <v>438</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145" t="s">
+        <v>439</v>
+      </c>
+      <c r="E145" t="s">
+        <v>416</v>
+      </c>
+      <c r="F145" t="s">
+        <v>426</v>
+      </c>
+      <c r="G145" t="s">
+        <v>139</v>
+      </c>
+      <c r="H145" t="s">
+        <v>32</v>
+      </c>
+      <c r="I145" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" t="s">
+        <v>10</v>
+      </c>
+      <c r="B146" t="s">
+        <v>440</v>
+      </c>
+      <c r="C146" t="s">
+        <v>123</v>
+      </c>
+      <c r="D146" t="s">
+        <v>124</v>
+      </c>
+      <c r="E146" t="s">
+        <v>417</v>
+      </c>
+      <c r="F146" t="s">
+        <v>417</v>
+      </c>
+      <c r="G146" t="s">
+        <v>187</v>
+      </c>
+      <c r="H146" t="s">
+        <v>16</v>
+      </c>
+      <c r="I146" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" t="s">
+        <v>10</v>
+      </c>
+      <c r="B147" t="s">
+        <v>442</v>
+      </c>
+      <c r="C147" t="s">
+        <v>159</v>
+      </c>
+      <c r="D147" t="s">
+        <v>61</v>
+      </c>
+      <c r="E147" t="s">
+        <v>426</v>
+      </c>
+      <c r="F147" t="s">
+        <v>443</v>
+      </c>
+      <c r="G147" t="s">
+        <v>320</v>
+      </c>
+      <c r="H147" t="s">
+        <v>90</v>
+      </c>
+      <c r="I147" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" t="s">
+        <v>10</v>
+      </c>
+      <c r="B148" t="s">
+        <v>445</v>
+      </c>
+      <c r="C148" t="s">
+        <v>72</v>
+      </c>
+      <c r="D148" t="s">
+        <v>61</v>
+      </c>
+      <c r="E148" t="s">
+        <v>446</v>
+      </c>
+      <c r="F148" t="s">
+        <v>447</v>
+      </c>
+      <c r="G148" t="s">
+        <v>89</v>
+      </c>
+      <c r="H148" t="s">
+        <v>90</v>
+      </c>
+      <c r="I148" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" t="s">
+        <v>10</v>
+      </c>
+      <c r="B149" t="s">
+        <v>449</v>
+      </c>
+      <c r="C149" t="s">
+        <v>174</v>
+      </c>
+      <c r="D149" t="s">
+        <v>61</v>
+      </c>
+      <c r="E149" t="s">
+        <v>446</v>
+      </c>
+      <c r="F149" t="s">
+        <v>447</v>
+      </c>
+      <c r="G149" t="s">
+        <v>89</v>
+      </c>
+      <c r="H149" t="s">
+        <v>90</v>
+      </c>
+      <c r="I149" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" t="s">
+        <v>10</v>
+      </c>
+      <c r="B150" t="s">
+        <v>451</v>
+      </c>
+      <c r="C150" t="s">
+        <v>452</v>
+      </c>
+      <c r="D150" t="s">
+        <v>50</v>
+      </c>
+      <c r="E150" t="s">
+        <v>446</v>
+      </c>
+      <c r="F150" t="s">
+        <v>447</v>
+      </c>
+      <c r="G150" t="s">
+        <v>89</v>
+      </c>
+      <c r="H150" t="s">
+        <v>90</v>
+      </c>
+      <c r="I150" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" t="s">
+        <v>10</v>
+      </c>
+      <c r="B151" t="s">
+        <v>454</v>
+      </c>
+      <c r="C151" t="s">
+        <v>74</v>
+      </c>
+      <c r="D151" t="s">
+        <v>61</v>
+      </c>
+      <c r="E151" t="s">
+        <v>446</v>
+      </c>
+      <c r="F151" t="s">
+        <v>447</v>
+      </c>
+      <c r="G151" t="s">
+        <v>89</v>
+      </c>
+      <c r="H151" t="s">
+        <v>90</v>
+      </c>
+      <c r="I151" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" t="s">
+        <v>10</v>
+      </c>
+      <c r="B152" t="s">
+        <v>456</v>
+      </c>
+      <c r="C152" t="s">
+        <v>146</v>
+      </c>
+      <c r="D152" t="s">
+        <v>61</v>
+      </c>
+      <c r="E152" t="s">
+        <v>446</v>
+      </c>
+      <c r="F152" t="s">
+        <v>447</v>
+      </c>
+      <c r="G152" t="s">
+        <v>89</v>
+      </c>
+      <c r="H152" t="s">
+        <v>90</v>
+      </c>
+      <c r="I152" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" t="s">
+        <v>10</v>
+      </c>
+      <c r="B153" t="s">
+        <v>458</v>
+      </c>
+      <c r="C153" t="s">
+        <v>459</v>
+      </c>
+      <c r="D153" t="s">
+        <v>50</v>
+      </c>
+      <c r="E153" t="s">
+        <v>446</v>
+      </c>
+      <c r="F153" t="s">
+        <v>447</v>
+      </c>
+      <c r="G153" t="s">
+        <v>89</v>
+      </c>
+      <c r="H153" t="s">
+        <v>90</v>
+      </c>
+      <c r="I153" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" t="s">
+        <v>10</v>
+      </c>
+      <c r="B154" t="s">
+        <v>461</v>
+      </c>
+      <c r="C154" t="s">
+        <v>115</v>
+      </c>
+      <c r="D154" t="s">
+        <v>61</v>
+      </c>
+      <c r="E154" t="s">
+        <v>446</v>
+      </c>
+      <c r="F154" t="s">
+        <v>447</v>
+      </c>
+      <c r="G154" t="s">
+        <v>89</v>
+      </c>
+      <c r="H154" t="s">
+        <v>90</v>
+      </c>
+      <c r="I154" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" t="s">
+        <v>10</v>
+      </c>
+      <c r="B155" t="s">
+        <v>463</v>
+      </c>
+      <c r="C155" t="s">
+        <v>211</v>
+      </c>
+      <c r="D155" t="s">
+        <v>13</v>
+      </c>
+      <c r="E155" t="s">
+        <v>446</v>
+      </c>
+      <c r="F155" t="s">
+        <v>447</v>
+      </c>
+      <c r="G155" t="s">
+        <v>89</v>
+      </c>
+      <c r="H155" t="s">
+        <v>102</v>
+      </c>
+      <c r="I155" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" t="s">
+        <v>10</v>
+      </c>
+      <c r="B156" t="s">
+        <v>464</v>
+      </c>
+      <c r="C156" t="s">
+        <v>119</v>
+      </c>
+      <c r="D156" t="s">
+        <v>61</v>
+      </c>
+      <c r="E156" t="s">
+        <v>446</v>
+      </c>
+      <c r="F156" t="s">
+        <v>447</v>
+      </c>
+      <c r="G156" t="s">
+        <v>89</v>
+      </c>
+      <c r="H156" t="s">
+        <v>90</v>
+      </c>
+      <c r="I156" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" t="s">
+        <v>10</v>
+      </c>
+      <c r="B157" t="s">
+        <v>466</v>
+      </c>
+      <c r="C157" t="s">
+        <v>467</v>
+      </c>
+      <c r="D157" t="s">
+        <v>13</v>
+      </c>
+      <c r="E157" t="s">
+        <v>446</v>
+      </c>
+      <c r="F157" t="s">
+        <v>447</v>
+      </c>
+      <c r="G157" t="s">
+        <v>89</v>
+      </c>
+      <c r="H157" t="s">
+        <v>102</v>
+      </c>
+      <c r="I157" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" t="s">
+        <v>10</v>
+      </c>
+      <c r="B158" t="s">
+        <v>469</v>
+      </c>
+      <c r="C158" t="s">
+        <v>105</v>
+      </c>
+      <c r="D158" t="s">
+        <v>61</v>
+      </c>
+      <c r="E158" t="s">
+        <v>446</v>
+      </c>
+      <c r="F158" t="s">
+        <v>447</v>
+      </c>
+      <c r="G158" t="s">
+        <v>89</v>
+      </c>
+      <c r="H158" t="s">
+        <v>90</v>
+      </c>
+      <c r="I158" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" t="s">
+        <v>10</v>
+      </c>
+      <c r="B159" t="s">
+        <v>471</v>
+      </c>
+      <c r="C159" t="s">
+        <v>57</v>
+      </c>
+      <c r="D159" t="s">
+        <v>13</v>
+      </c>
+      <c r="E159" t="s">
+        <v>472</v>
+      </c>
+      <c r="F159" t="s">
+        <v>472</v>
+      </c>
+      <c r="G159" t="s">
+        <v>187</v>
+      </c>
+      <c r="H159" t="s">
+        <v>20</v>
+      </c>
+      <c r="I159" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" t="s">
+        <v>10</v>
+      </c>
+      <c r="B160" t="s">
+        <v>474</v>
+      </c>
+      <c r="C160" t="s">
+        <v>123</v>
+      </c>
+      <c r="D160" t="s">
+        <v>124</v>
+      </c>
+      <c r="E160" t="s">
+        <v>472</v>
+      </c>
+      <c r="F160" t="s">
+        <v>475</v>
+      </c>
+      <c r="G160" t="s">
+        <v>89</v>
+      </c>
+      <c r="H160" t="s">
+        <v>90</v>
+      </c>
+      <c r="I160" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" t="s">
+        <v>10</v>
+      </c>
+      <c r="B161" t="s">
+        <v>477</v>
+      </c>
+      <c r="C161" t="s">
+        <v>60</v>
+      </c>
+      <c r="D161" t="s">
+        <v>61</v>
+      </c>
+      <c r="E161" t="s">
+        <v>472</v>
+      </c>
+      <c r="F161" t="s">
+        <v>475</v>
+      </c>
+      <c r="G161" t="s">
+        <v>89</v>
+      </c>
+      <c r="H161" t="s">
+        <v>90</v>
+      </c>
+      <c r="I161" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" t="s">
+        <v>10</v>
+      </c>
+      <c r="B162" t="s">
+        <v>479</v>
+      </c>
+      <c r="C162" t="s">
         <v>27</v>
       </c>
-      <c r="H135" t="s">
-[...111 lines deleted...]
-      <c r="B140" t="s">
+      <c r="D162" t="s">
+        <v>69</v>
+      </c>
+      <c r="E162" t="s">
+        <v>472</v>
+      </c>
+      <c r="F162" t="s">
+        <v>475</v>
+      </c>
+      <c r="G162" t="s">
+        <v>89</v>
+      </c>
+      <c r="H162" t="s">
+        <v>90</v>
+      </c>
+      <c r="I162" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" t="s">
+        <v>10</v>
+      </c>
+      <c r="B163" t="s">
+        <v>481</v>
+      </c>
+      <c r="C163" t="s">
+        <v>153</v>
+      </c>
+      <c r="D163" t="s">
+        <v>50</v>
+      </c>
+      <c r="E163" t="s">
+        <v>472</v>
+      </c>
+      <c r="F163" t="s">
+        <v>472</v>
+      </c>
+      <c r="G163" t="s">
+        <v>187</v>
+      </c>
+      <c r="H163" t="s">
+        <v>16</v>
+      </c>
+      <c r="I163" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" t="s">
+        <v>10</v>
+      </c>
+      <c r="B164" t="s">
+        <v>483</v>
+      </c>
+      <c r="C164" t="s">
+        <v>12</v>
+      </c>
+      <c r="D164" t="s">
+        <v>13</v>
+      </c>
+      <c r="E164" t="s">
+        <v>472</v>
+      </c>
+      <c r="F164" t="s">
+        <v>475</v>
+      </c>
+      <c r="G164" t="s">
+        <v>89</v>
+      </c>
+      <c r="H164" t="s">
+        <v>102</v>
+      </c>
+      <c r="I164" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" t="s">
+        <v>10</v>
+      </c>
+      <c r="B165" t="s">
+        <v>485</v>
+      </c>
+      <c r="C165" t="s">
+        <v>142</v>
+      </c>
+      <c r="D165" t="s">
+        <v>50</v>
+      </c>
+      <c r="E165" t="s">
+        <v>486</v>
+      </c>
+      <c r="F165" t="s">
+        <v>487</v>
+      </c>
+      <c r="G165" t="s">
+        <v>89</v>
+      </c>
+      <c r="H165" t="s">
+        <v>90</v>
+      </c>
+      <c r="I165" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" t="s">
+        <v>10</v>
+      </c>
+      <c r="B166" t="s">
+        <v>489</v>
+      </c>
+      <c r="C166" t="s">
+        <v>490</v>
+      </c>
+      <c r="D166" t="s">
+        <v>50</v>
+      </c>
+      <c r="E166" t="s">
+        <v>491</v>
+      </c>
+      <c r="F166" t="s">
+        <v>492</v>
+      </c>
+      <c r="G166" t="s">
+        <v>89</v>
+      </c>
+      <c r="H166" t="s">
+        <v>90</v>
+      </c>
+      <c r="I166" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" t="s">
+        <v>10</v>
+      </c>
+      <c r="B167" t="s">
+        <v>494</v>
+      </c>
+      <c r="C167" t="s">
+        <v>12</v>
+      </c>
+      <c r="D167" t="s">
+        <v>13</v>
+      </c>
+      <c r="E167" t="s">
+        <v>495</v>
+      </c>
+      <c r="F167" t="s">
+        <v>496</v>
+      </c>
+      <c r="G167" t="s">
+        <v>89</v>
+      </c>
+      <c r="H167" t="s">
+        <v>102</v>
+      </c>
+      <c r="I167" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" t="s">
+        <v>10</v>
+      </c>
+      <c r="B168" t="s">
+        <v>498</v>
+      </c>
+      <c r="C168" t="s">
+        <v>153</v>
+      </c>
+      <c r="D168" t="s">
+        <v>50</v>
+      </c>
+      <c r="E168" t="s">
+        <v>495</v>
+      </c>
+      <c r="F168" t="s">
+        <v>496</v>
+      </c>
+      <c r="G168" t="s">
+        <v>89</v>
+      </c>
+      <c r="H168" t="s">
+        <v>90</v>
+      </c>
+      <c r="I168" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" t="s">
+        <v>10</v>
+      </c>
+      <c r="B169" t="s">
+        <v>500</v>
+      </c>
+      <c r="C169" t="s">
+        <v>123</v>
+      </c>
+      <c r="D169" t="s">
+        <v>124</v>
+      </c>
+      <c r="E169" t="s">
+        <v>495</v>
+      </c>
+      <c r="F169" t="s">
+        <v>496</v>
+      </c>
+      <c r="G169" t="s">
+        <v>89</v>
+      </c>
+      <c r="H169" t="s">
+        <v>90</v>
+      </c>
+      <c r="I169" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" t="s">
+        <v>10</v>
+      </c>
+      <c r="B170" t="s">
+        <v>502</v>
+      </c>
+      <c r="C170" t="s">
+        <v>86</v>
+      </c>
+      <c r="D170" t="s">
+        <v>50</v>
+      </c>
+      <c r="E170" t="s">
+        <v>503</v>
+      </c>
+      <c r="F170" t="s">
+        <v>504</v>
+      </c>
+      <c r="G170" t="s">
+        <v>89</v>
+      </c>
+      <c r="H170" t="s">
+        <v>90</v>
+      </c>
+      <c r="I170" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" t="s">
+        <v>10</v>
+      </c>
+      <c r="B171" t="s">
+        <v>506</v>
+      </c>
+      <c r="C171" t="s">
+        <v>133</v>
+      </c>
+      <c r="D171" t="s">
+        <v>507</v>
+      </c>
+      <c r="E171" t="s">
+        <v>503</v>
+      </c>
+      <c r="F171" t="s">
+        <v>504</v>
+      </c>
+      <c r="G171" t="s">
+        <v>89</v>
+      </c>
+      <c r="H171" t="s">
+        <v>90</v>
+      </c>
+      <c r="I171" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" t="s">
+        <v>10</v>
+      </c>
+      <c r="B172" t="s">
+        <v>509</v>
+      </c>
+      <c r="C172" t="s">
+        <v>72</v>
+      </c>
+      <c r="D172" t="s">
+        <v>61</v>
+      </c>
+      <c r="E172" t="s">
+        <v>503</v>
+      </c>
+      <c r="F172" t="s">
+        <v>504</v>
+      </c>
+      <c r="G172" t="s">
+        <v>89</v>
+      </c>
+      <c r="H172" t="s">
+        <v>90</v>
+      </c>
+      <c r="I172" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" t="s">
+        <v>10</v>
+      </c>
+      <c r="B173" t="s">
+        <v>511</v>
+      </c>
+      <c r="C173" t="s">
+        <v>339</v>
+      </c>
+      <c r="D173" t="s">
+        <v>50</v>
+      </c>
+      <c r="E173" t="s">
+        <v>503</v>
+      </c>
+      <c r="F173" t="s">
+        <v>504</v>
+      </c>
+      <c r="G173" t="s">
+        <v>89</v>
+      </c>
+      <c r="H173" t="s">
+        <v>90</v>
+      </c>
+      <c r="I173" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" t="s">
+        <v>10</v>
+      </c>
+      <c r="B174" t="s">
+        <v>513</v>
+      </c>
+      <c r="C174" t="s">
+        <v>115</v>
+      </c>
+      <c r="D174" t="s">
+        <v>61</v>
+      </c>
+      <c r="E174" t="s">
+        <v>503</v>
+      </c>
+      <c r="F174" t="s">
+        <v>514</v>
+      </c>
+      <c r="G174" t="s">
+        <v>31</v>
+      </c>
+      <c r="H174" t="s">
+        <v>83</v>
+      </c>
+      <c r="I174" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" t="s">
+        <v>10</v>
+      </c>
+      <c r="B175" t="s">
+        <v>516</v>
+      </c>
+      <c r="C175" t="s">
+        <v>159</v>
+      </c>
+      <c r="D175" t="s">
+        <v>61</v>
+      </c>
+      <c r="E175" t="s">
+        <v>503</v>
+      </c>
+      <c r="F175" t="s">
+        <v>514</v>
+      </c>
+      <c r="G175" t="s">
+        <v>31</v>
+      </c>
+      <c r="H175" t="s">
+        <v>83</v>
+      </c>
+      <c r="I175" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" t="s">
+        <v>10</v>
+      </c>
+      <c r="B176" t="s">
+        <v>518</v>
+      </c>
+      <c r="C176" t="s">
+        <v>57</v>
+      </c>
+      <c r="D176" t="s">
+        <v>13</v>
+      </c>
+      <c r="E176" t="s">
+        <v>503</v>
+      </c>
+      <c r="F176" t="s">
+        <v>514</v>
+      </c>
+      <c r="G176" t="s">
+        <v>31</v>
+      </c>
+      <c r="H176" t="s">
+        <v>268</v>
+      </c>
+      <c r="I176" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" t="s">
+        <v>10</v>
+      </c>
+      <c r="B177" t="s">
+        <v>520</v>
+      </c>
+      <c r="C177" t="s">
+        <v>330</v>
+      </c>
+      <c r="D177" t="s">
+        <v>13</v>
+      </c>
+      <c r="E177" t="s">
+        <v>503</v>
+      </c>
+      <c r="F177" t="s">
+        <v>514</v>
+      </c>
+      <c r="G177" t="s">
+        <v>31</v>
+      </c>
+      <c r="H177" t="s">
+        <v>268</v>
+      </c>
+      <c r="I177" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" t="s">
+        <v>10</v>
+      </c>
+      <c r="B178" t="s">
+        <v>522</v>
+      </c>
+      <c r="C178" t="s">
+        <v>174</v>
+      </c>
+      <c r="D178" t="s">
+        <v>61</v>
+      </c>
+      <c r="E178" t="s">
+        <v>503</v>
+      </c>
+      <c r="F178" t="s">
+        <v>514</v>
+      </c>
+      <c r="G178" t="s">
+        <v>31</v>
+      </c>
+      <c r="H178" t="s">
+        <v>83</v>
+      </c>
+      <c r="I178" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" t="s">
+        <v>10</v>
+      </c>
+      <c r="B179" t="s">
+        <v>524</v>
+      </c>
+      <c r="C179" t="s">
+        <v>146</v>
+      </c>
+      <c r="D179" t="s">
+        <v>61</v>
+      </c>
+      <c r="E179" t="s">
+        <v>503</v>
+      </c>
+      <c r="F179" t="s">
+        <v>514</v>
+      </c>
+      <c r="G179" t="s">
+        <v>31</v>
+      </c>
+      <c r="H179" t="s">
+        <v>83</v>
+      </c>
+      <c r="I179" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" t="s">
+        <v>10</v>
+      </c>
+      <c r="B180" t="s">
+        <v>526</v>
+      </c>
+      <c r="C180" t="s">
+        <v>74</v>
+      </c>
+      <c r="D180" t="s">
+        <v>61</v>
+      </c>
+      <c r="E180" t="s">
+        <v>503</v>
+      </c>
+      <c r="F180" t="s">
+        <v>514</v>
+      </c>
+      <c r="G180" t="s">
+        <v>31</v>
+      </c>
+      <c r="H180" t="s">
+        <v>83</v>
+      </c>
+      <c r="I180" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" t="s">
+        <v>10</v>
+      </c>
+      <c r="B181" t="s">
+        <v>528</v>
+      </c>
+      <c r="C181" t="s">
+        <v>23</v>
+      </c>
+      <c r="D181" t="s">
+        <v>69</v>
+      </c>
+      <c r="E181" t="s">
+        <v>503</v>
+      </c>
+      <c r="F181" t="s">
+        <v>504</v>
+      </c>
+      <c r="G181" t="s">
+        <v>89</v>
+      </c>
+      <c r="H181" t="s">
+        <v>90</v>
+      </c>
+      <c r="I181" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" t="s">
+        <v>10</v>
+      </c>
+      <c r="B182" t="s">
+        <v>530</v>
+      </c>
+      <c r="C182" t="s">
+        <v>105</v>
+      </c>
+      <c r="D182" t="s">
+        <v>61</v>
+      </c>
+      <c r="E182" t="s">
+        <v>503</v>
+      </c>
+      <c r="F182" t="s">
+        <v>514</v>
+      </c>
+      <c r="G182" t="s">
+        <v>31</v>
+      </c>
+      <c r="H182" t="s">
+        <v>83</v>
+      </c>
+      <c r="I182" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" t="s">
+        <v>10</v>
+      </c>
+      <c r="B183" t="s">
+        <v>532</v>
+      </c>
+      <c r="C183" t="s">
+        <v>119</v>
+      </c>
+      <c r="D183" t="s">
+        <v>61</v>
+      </c>
+      <c r="E183" t="s">
+        <v>503</v>
+      </c>
+      <c r="F183" t="s">
+        <v>504</v>
+      </c>
+      <c r="G183" t="s">
+        <v>89</v>
+      </c>
+      <c r="H183" t="s">
+        <v>90</v>
+      </c>
+      <c r="I183" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" t="s">
+        <v>10</v>
+      </c>
+      <c r="B184" t="s">
+        <v>534</v>
+      </c>
+      <c r="C184" t="s">
+        <v>12</v>
+      </c>
+      <c r="D184" t="s">
+        <v>13</v>
+      </c>
+      <c r="E184" t="s">
+        <v>503</v>
+      </c>
+      <c r="F184" t="s">
+        <v>504</v>
+      </c>
+      <c r="G184" t="s">
+        <v>89</v>
+      </c>
+      <c r="H184" t="s">
+        <v>102</v>
+      </c>
+      <c r="I184" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" t="s">
+        <v>10</v>
+      </c>
+      <c r="B185" t="s">
+        <v>536</v>
+      </c>
+      <c r="C185" t="s">
+        <v>123</v>
+      </c>
+      <c r="D185" t="s">
+        <v>124</v>
+      </c>
+      <c r="E185" t="s">
+        <v>503</v>
+      </c>
+      <c r="F185" t="s">
+        <v>504</v>
+      </c>
+      <c r="G185" t="s">
+        <v>89</v>
+      </c>
+      <c r="H185" t="s">
+        <v>90</v>
+      </c>
+      <c r="I185" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" t="s">
+        <v>10</v>
+      </c>
+      <c r="B186" t="s">
+        <v>538</v>
+      </c>
+      <c r="C186" t="s">
+        <v>77</v>
+      </c>
+      <c r="D186" t="s">
+        <v>357</v>
+      </c>
+      <c r="E186" t="s">
+        <v>503</v>
+      </c>
+      <c r="F186" t="s">
+        <v>504</v>
+      </c>
+      <c r="G186" t="s">
+        <v>89</v>
+      </c>
+      <c r="H186" t="s">
+        <v>90</v>
+      </c>
+      <c r="I186" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" t="s">
+        <v>10</v>
+      </c>
+      <c r="B187" t="s">
+        <v>540</v>
+      </c>
+      <c r="C187" t="s">
+        <v>215</v>
+      </c>
+      <c r="D187" t="s">
+        <v>61</v>
+      </c>
+      <c r="E187" t="s">
+        <v>503</v>
+      </c>
+      <c r="F187" t="s">
+        <v>514</v>
+      </c>
+      <c r="G187" t="s">
+        <v>541</v>
+      </c>
+      <c r="H187" t="s">
+        <v>83</v>
+      </c>
+      <c r="I187" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" t="s">
+        <v>10</v>
+      </c>
+      <c r="B188" t="s">
+        <v>543</v>
+      </c>
+      <c r="C188" t="s">
+        <v>544</v>
+      </c>
+      <c r="D188" t="s">
+        <v>61</v>
+      </c>
+      <c r="E188" t="s">
+        <v>503</v>
+      </c>
+      <c r="F188" t="s">
+        <v>514</v>
+      </c>
+      <c r="G188" t="s">
+        <v>541</v>
+      </c>
+      <c r="H188" t="s">
+        <v>83</v>
+      </c>
+      <c r="I188" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" t="s">
+        <v>10</v>
+      </c>
+      <c r="B189" t="s">
+        <v>546</v>
+      </c>
+      <c r="C189" t="s">
+        <v>165</v>
+      </c>
+      <c r="D189" t="s">
+        <v>61</v>
+      </c>
+      <c r="E189" t="s">
+        <v>503</v>
+      </c>
+      <c r="F189" t="s">
+        <v>514</v>
+      </c>
+      <c r="G189" t="s">
+        <v>541</v>
+      </c>
+      <c r="H189" t="s">
+        <v>83</v>
+      </c>
+      <c r="I189" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" t="s">
+        <v>10</v>
+      </c>
+      <c r="B190" t="s">
+        <v>548</v>
+      </c>
+      <c r="C190" t="s">
+        <v>549</v>
+      </c>
+      <c r="D190" t="s">
+        <v>61</v>
+      </c>
+      <c r="E190" t="s">
+        <v>503</v>
+      </c>
+      <c r="F190" t="s">
+        <v>504</v>
+      </c>
+      <c r="G190" t="s">
+        <v>89</v>
+      </c>
+      <c r="H190" t="s">
+        <v>90</v>
+      </c>
+      <c r="I190" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" t="s">
+        <v>10</v>
+      </c>
+      <c r="B191" t="s">
+        <v>551</v>
+      </c>
+      <c r="C191" t="s">
+        <v>383</v>
+      </c>
+      <c r="D191" t="s">
+        <v>13</v>
+      </c>
+      <c r="E191" t="s">
+        <v>552</v>
+      </c>
+      <c r="F191" t="s">
+        <v>553</v>
+      </c>
+      <c r="G191" t="s">
+        <v>554</v>
+      </c>
+      <c r="H191" t="s">
+        <v>555</v>
+      </c>
+      <c r="I191" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" t="s">
+        <v>10</v>
+      </c>
+      <c r="B192" t="s">
+        <v>557</v>
+      </c>
+      <c r="C192" t="s">
+        <v>170</v>
+      </c>
+      <c r="D192" t="s">
+        <v>50</v>
+      </c>
+      <c r="E192" t="s">
+        <v>552</v>
+      </c>
+      <c r="F192" t="s">
+        <v>514</v>
+      </c>
+      <c r="G192" t="s">
+        <v>89</v>
+      </c>
+      <c r="H192" t="s">
+        <v>90</v>
+      </c>
+      <c r="I192" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" t="s">
+        <v>10</v>
+      </c>
+      <c r="B193" t="s">
+        <v>559</v>
+      </c>
+      <c r="C193" t="s">
+        <v>105</v>
+      </c>
+      <c r="D193" t="s">
+        <v>61</v>
+      </c>
+      <c r="E193" t="s">
+        <v>560</v>
+      </c>
+      <c r="F193" t="s">
+        <v>561</v>
+      </c>
+      <c r="G193" t="s">
+        <v>89</v>
+      </c>
+      <c r="H193" t="s">
+        <v>35</v>
+      </c>
+      <c r="I193" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" t="s">
+        <v>10</v>
+      </c>
+      <c r="B194" t="s">
+        <v>563</v>
+      </c>
+      <c r="C194" t="s">
+        <v>123</v>
+      </c>
+      <c r="D194" t="s">
+        <v>124</v>
+      </c>
+      <c r="E194" t="s">
+        <v>564</v>
+      </c>
+      <c r="F194" t="s">
+        <v>564</v>
+      </c>
+      <c r="G194" t="s">
+        <v>187</v>
+      </c>
+      <c r="H194" t="s">
+        <v>16</v>
+      </c>
+      <c r="I194" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" t="s">
+        <v>10</v>
+      </c>
+      <c r="B195" t="s">
+        <v>566</v>
+      </c>
+      <c r="C195" t="s">
+        <v>12</v>
+      </c>
+      <c r="D195" t="s">
+        <v>13</v>
+      </c>
+      <c r="E195" t="s">
+        <v>567</v>
+      </c>
+      <c r="F195" t="s">
+        <v>567</v>
+      </c>
+      <c r="G195" t="s">
+        <v>187</v>
+      </c>
+      <c r="H195" t="s">
+        <v>20</v>
+      </c>
+      <c r="I195" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" t="s">
+        <v>10</v>
+      </c>
+      <c r="B196" t="s">
+        <v>569</v>
+      </c>
+      <c r="C196" t="s">
+        <v>123</v>
+      </c>
+      <c r="D196" t="s">
+        <v>124</v>
+      </c>
+      <c r="E196" t="s">
+        <v>567</v>
+      </c>
+      <c r="F196" t="s">
+        <v>567</v>
+      </c>
+      <c r="G196" t="s">
+        <v>187</v>
+      </c>
+      <c r="H196" t="s">
+        <v>16</v>
+      </c>
+      <c r="I196" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" t="s">
+        <v>10</v>
+      </c>
+      <c r="B197" t="s">
+        <v>571</v>
+      </c>
+      <c r="C197" t="s">
+        <v>12</v>
+      </c>
+      <c r="D197" t="s">
+        <v>13</v>
+      </c>
+      <c r="E197" t="s">
+        <v>572</v>
+      </c>
+      <c r="F197" t="s">
+        <v>573</v>
+      </c>
+      <c r="G197" t="s">
+        <v>89</v>
+      </c>
+      <c r="H197" t="s">
+        <v>311</v>
+      </c>
+      <c r="I197" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" t="s">
+        <v>10</v>
+      </c>
+      <c r="B198" t="s">
+        <v>575</v>
+      </c>
+      <c r="C198" t="s">
+        <v>549</v>
+      </c>
+      <c r="D198" t="s">
+        <v>61</v>
+      </c>
+      <c r="E198" t="s">
+        <v>572</v>
+      </c>
+      <c r="F198" t="s">
+        <v>573</v>
+      </c>
+      <c r="G198" t="s">
+        <v>89</v>
+      </c>
+      <c r="H198" t="s">
+        <v>176</v>
+      </c>
+      <c r="I198" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" t="s">
+        <v>10</v>
+      </c>
+      <c r="B199" t="s">
+        <v>577</v>
+      </c>
+      <c r="C199" t="s">
+        <v>123</v>
+      </c>
+      <c r="D199" t="s">
+        <v>124</v>
+      </c>
+      <c r="E199" t="s">
+        <v>578</v>
+      </c>
+      <c r="F199" t="s">
+        <v>579</v>
+      </c>
+      <c r="G199" t="s">
+        <v>89</v>
+      </c>
+      <c r="H199" t="s">
+        <v>35</v>
+      </c>
+      <c r="I199" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" t="s">
+        <v>10</v>
+      </c>
+      <c r="B200" t="s">
+        <v>581</v>
+      </c>
+      <c r="C200" t="s">
+        <v>153</v>
+      </c>
+      <c r="D200" t="s">
+        <v>50</v>
+      </c>
+      <c r="E200" t="s">
+        <v>578</v>
+      </c>
+      <c r="F200" t="s">
+        <v>579</v>
+      </c>
+      <c r="G200" t="s">
+        <v>89</v>
+      </c>
+      <c r="H200" t="s">
+        <v>35</v>
+      </c>
+      <c r="I200" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" t="s">
+        <v>10</v>
+      </c>
+      <c r="B201" t="s">
+        <v>583</v>
+      </c>
+      <c r="C201" t="s">
+        <v>12</v>
+      </c>
+      <c r="D201" t="s">
+        <v>13</v>
+      </c>
+      <c r="E201" t="s">
+        <v>578</v>
+      </c>
+      <c r="F201" t="s">
+        <v>579</v>
+      </c>
+      <c r="G201" t="s">
+        <v>89</v>
+      </c>
+      <c r="H201" t="s">
+        <v>239</v>
+      </c>
+      <c r="I201" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" t="s">
+        <v>10</v>
+      </c>
+      <c r="B202" t="s">
+        <v>585</v>
+      </c>
+      <c r="C202" t="s">
         <v>38</v>
       </c>
-      <c r="C140" t="s">
-[...141 lines deleted...]
-      <c r="G145" t="s">
+      <c r="D202" t="s">
+        <v>586</v>
+      </c>
+      <c r="E202" t="s">
+        <v>578</v>
+      </c>
+      <c r="F202" t="s">
+        <v>579</v>
+      </c>
+      <c r="G202" t="s">
+        <v>89</v>
+      </c>
+      <c r="H202" t="s">
+        <v>35</v>
+      </c>
+      <c r="I202" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" t="s">
+        <v>10</v>
+      </c>
+      <c r="B203" t="s">
+        <v>588</v>
+      </c>
+      <c r="C203" t="s">
+        <v>215</v>
+      </c>
+      <c r="D203" t="s">
+        <v>61</v>
+      </c>
+      <c r="E203" t="s">
+        <v>589</v>
+      </c>
+      <c r="F203" t="s">
+        <v>590</v>
+      </c>
+      <c r="G203" t="s">
+        <v>89</v>
+      </c>
+      <c r="H203" t="s">
+        <v>90</v>
+      </c>
+      <c r="I203" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" t="s">
+        <v>10</v>
+      </c>
+      <c r="B204" t="s">
+        <v>592</v>
+      </c>
+      <c r="C204" t="s">
+        <v>12</v>
+      </c>
+      <c r="D204" t="s">
         <v>13</v>
       </c>
-      <c r="H145" t="s">
-[...85 lines deleted...]
-      <c r="B149" t="s">
+      <c r="E204" t="s">
+        <v>589</v>
+      </c>
+      <c r="F204" t="s">
+        <v>590</v>
+      </c>
+      <c r="G204" t="s">
+        <v>89</v>
+      </c>
+      <c r="H204" t="s">
         <v>102</v>
       </c>
-      <c r="C149" t="s">
-[...155 lines deleted...]
-      <c r="C155" t="s">
+      <c r="I204" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" t="s">
+        <v>10</v>
+      </c>
+      <c r="B205" t="s">
+        <v>594</v>
+      </c>
+      <c r="C205" t="s">
+        <v>266</v>
+      </c>
+      <c r="D205" t="s">
+        <v>50</v>
+      </c>
+      <c r="E205" t="s">
+        <v>589</v>
+      </c>
+      <c r="F205" t="s">
+        <v>590</v>
+      </c>
+      <c r="G205" t="s">
+        <v>89</v>
+      </c>
+      <c r="H205" t="s">
+        <v>90</v>
+      </c>
+      <c r="I205" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" t="s">
+        <v>10</v>
+      </c>
+      <c r="B206" t="s">
+        <v>596</v>
+      </c>
+      <c r="C206" t="s">
+        <v>165</v>
+      </c>
+      <c r="D206" t="s">
+        <v>61</v>
+      </c>
+      <c r="E206" t="s">
+        <v>589</v>
+      </c>
+      <c r="F206" t="s">
+        <v>590</v>
+      </c>
+      <c r="G206" t="s">
+        <v>89</v>
+      </c>
+      <c r="H206" t="s">
+        <v>90</v>
+      </c>
+      <c r="I206" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" t="s">
+        <v>10</v>
+      </c>
+      <c r="B207" t="s">
+        <v>598</v>
+      </c>
+      <c r="C207" t="s">
+        <v>174</v>
+      </c>
+      <c r="D207" t="s">
+        <v>61</v>
+      </c>
+      <c r="E207" t="s">
+        <v>589</v>
+      </c>
+      <c r="F207" t="s">
+        <v>590</v>
+      </c>
+      <c r="G207" t="s">
+        <v>89</v>
+      </c>
+      <c r="H207" t="s">
+        <v>90</v>
+      </c>
+      <c r="I207" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" t="s">
+        <v>10</v>
+      </c>
+      <c r="B208" t="s">
+        <v>600</v>
+      </c>
+      <c r="C208" t="s">
         <v>57</v>
       </c>
-      <c r="D155" t="s">
-[...34 lines deleted...]
-      <c r="G156" t="s">
+      <c r="D208" t="s">
         <v>13</v>
       </c>
-      <c r="H156" t="s">
-[...338 lines deleted...]
-        <v>499</v>
+      <c r="E208" t="s">
+        <v>589</v>
+      </c>
+      <c r="F208" t="s">
+        <v>590</v>
+      </c>
+      <c r="G208" t="s">
+        <v>89</v>
+      </c>
+      <c r="H208" t="s">
+        <v>102</v>
+      </c>
+      <c r="I208" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" t="s">
+        <v>10</v>
+      </c>
+      <c r="B209" t="s">
+        <v>602</v>
+      </c>
+      <c r="C209" t="s">
+        <v>119</v>
+      </c>
+      <c r="D209" t="s">
+        <v>61</v>
+      </c>
+      <c r="E209" t="s">
+        <v>603</v>
+      </c>
+      <c r="F209" t="s">
+        <v>590</v>
+      </c>
+      <c r="G209" t="s">
+        <v>89</v>
+      </c>
+      <c r="H209" t="s">
+        <v>176</v>
+      </c>
+      <c r="I209" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" t="s">
+        <v>10</v>
+      </c>
+      <c r="B210" t="s">
+        <v>605</v>
+      </c>
+      <c r="C210" t="s">
+        <v>81</v>
+      </c>
+      <c r="D210" t="s">
+        <v>50</v>
+      </c>
+      <c r="E210" t="s">
+        <v>606</v>
+      </c>
+      <c r="F210" t="s">
+        <v>607</v>
+      </c>
+      <c r="G210" t="s">
+        <v>89</v>
+      </c>
+      <c r="H210" t="s">
+        <v>90</v>
+      </c>
+      <c r="I210" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" t="s">
+        <v>10</v>
+      </c>
+      <c r="B211" t="s">
+        <v>609</v>
+      </c>
+      <c r="C211" t="s">
+        <v>105</v>
+      </c>
+      <c r="D211" t="s">
+        <v>61</v>
+      </c>
+      <c r="E211" t="s">
+        <v>606</v>
+      </c>
+      <c r="F211" t="s">
+        <v>607</v>
+      </c>
+      <c r="G211" t="s">
+        <v>89</v>
+      </c>
+      <c r="H211" t="s">
+        <v>90</v>
+      </c>
+      <c r="I211" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" t="s">
+        <v>10</v>
+      </c>
+      <c r="B212" t="s">
+        <v>611</v>
+      </c>
+      <c r="C212" t="s">
+        <v>612</v>
+      </c>
+      <c r="D212" t="s">
+        <v>61</v>
+      </c>
+      <c r="E212" t="s">
+        <v>606</v>
+      </c>
+      <c r="F212" t="s">
+        <v>607</v>
+      </c>
+      <c r="G212" t="s">
+        <v>89</v>
+      </c>
+      <c r="H212" t="s">
+        <v>90</v>
+      </c>
+      <c r="I212" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" t="s">
+        <v>10</v>
+      </c>
+      <c r="B213" t="s">
+        <v>614</v>
+      </c>
+      <c r="C213" t="s">
+        <v>330</v>
+      </c>
+      <c r="D213" t="s">
+        <v>13</v>
+      </c>
+      <c r="E213" t="s">
+        <v>606</v>
+      </c>
+      <c r="F213" t="s">
+        <v>607</v>
+      </c>
+      <c r="G213" t="s">
+        <v>89</v>
+      </c>
+      <c r="H213" t="s">
+        <v>102</v>
+      </c>
+      <c r="I213" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" t="s">
+        <v>10</v>
+      </c>
+      <c r="B214" t="s">
+        <v>616</v>
+      </c>
+      <c r="C214" t="s">
+        <v>72</v>
+      </c>
+      <c r="D214" t="s">
+        <v>61</v>
+      </c>
+      <c r="E214" t="s">
+        <v>606</v>
+      </c>
+      <c r="F214" t="s">
+        <v>607</v>
+      </c>
+      <c r="G214" t="s">
+        <v>89</v>
+      </c>
+      <c r="H214" t="s">
+        <v>90</v>
+      </c>
+      <c r="I214" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" t="s">
+        <v>10</v>
+      </c>
+      <c r="B215" t="s">
+        <v>618</v>
+      </c>
+      <c r="C215" t="s">
+        <v>74</v>
+      </c>
+      <c r="D215" t="s">
+        <v>61</v>
+      </c>
+      <c r="E215" t="s">
+        <v>606</v>
+      </c>
+      <c r="F215" t="s">
+        <v>607</v>
+      </c>
+      <c r="G215" t="s">
+        <v>89</v>
+      </c>
+      <c r="H215" t="s">
+        <v>90</v>
+      </c>
+      <c r="I215" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" t="s">
+        <v>10</v>
+      </c>
+      <c r="B216" t="s">
+        <v>620</v>
+      </c>
+      <c r="C216" t="s">
+        <v>159</v>
+      </c>
+      <c r="D216" t="s">
+        <v>61</v>
+      </c>
+      <c r="E216" t="s">
+        <v>606</v>
+      </c>
+      <c r="F216" t="s">
+        <v>607</v>
+      </c>
+      <c r="G216" t="s">
+        <v>89</v>
+      </c>
+      <c r="H216" t="s">
+        <v>90</v>
+      </c>
+      <c r="I216" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" t="s">
+        <v>10</v>
+      </c>
+      <c r="B217" t="s">
+        <v>622</v>
+      </c>
+      <c r="C217" t="s">
+        <v>549</v>
+      </c>
+      <c r="D217" t="s">
+        <v>61</v>
+      </c>
+      <c r="E217" t="s">
+        <v>606</v>
+      </c>
+      <c r="F217" t="s">
+        <v>607</v>
+      </c>
+      <c r="G217" t="s">
+        <v>89</v>
+      </c>
+      <c r="H217" t="s">
+        <v>90</v>
+      </c>
+      <c r="I217" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" t="s">
+        <v>10</v>
+      </c>
+      <c r="B218" t="s">
+        <v>624</v>
+      </c>
+      <c r="C218" t="s">
+        <v>211</v>
+      </c>
+      <c r="D218" t="s">
+        <v>13</v>
+      </c>
+      <c r="E218" t="s">
+        <v>606</v>
+      </c>
+      <c r="F218" t="s">
+        <v>607</v>
+      </c>
+      <c r="G218" t="s">
+        <v>89</v>
+      </c>
+      <c r="H218" t="s">
+        <v>102</v>
+      </c>
+      <c r="I218" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" t="s">
+        <v>10</v>
+      </c>
+      <c r="B219" t="s">
+        <v>626</v>
+      </c>
+      <c r="C219" t="s">
+        <v>23</v>
+      </c>
+      <c r="D219" t="s">
+        <v>69</v>
+      </c>
+      <c r="E219" t="s">
+        <v>606</v>
+      </c>
+      <c r="F219" t="s">
+        <v>607</v>
+      </c>
+      <c r="G219" t="s">
+        <v>89</v>
+      </c>
+      <c r="H219" t="s">
+        <v>90</v>
+      </c>
+      <c r="I219" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" t="s">
+        <v>10</v>
+      </c>
+      <c r="B220" t="s">
+        <v>628</v>
+      </c>
+      <c r="C220" t="s">
+        <v>115</v>
+      </c>
+      <c r="D220" t="s">
+        <v>61</v>
+      </c>
+      <c r="E220" t="s">
+        <v>606</v>
+      </c>
+      <c r="F220" t="s">
+        <v>607</v>
+      </c>
+      <c r="G220" t="s">
+        <v>89</v>
+      </c>
+      <c r="H220" t="s">
+        <v>90</v>
+      </c>
+      <c r="I220" t="s">
+        <v>629</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">