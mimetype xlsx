--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -12,7295 +12,1220 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
   <si>
     <t>Nº Portaria</t>
   </si>
   <si>
     <t>Beneficiário</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Data Ida</t>
   </si>
   <si>
     <t>Data Volta</t>
   </si>
   <si>
     <t>Destino</t>
   </si>
   <si>
     <t>Valor Total</t>
   </si>
   <si>
     <t>Motivo</t>
   </si>
   <si>
+    <t>00191/2026</t>
+  </si>
+  <si>
+    <t>Lucas Eduardo de Sousa e Silva</t>
+  </si>
+  <si>
+    <t>Gestor De Compras</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>Marabá/PA</t>
+  </si>
+  <si>
+    <t>5.000,00</t>
+  </si>
+  <si>
+    <t>Justifica-se a participação na capacitação promovida pelo Tribunal de Contas dos Municípios (TCM), voltada à Administração Pública, Gestão e Orçamento, abrangendo ainda temas relacionados a licitações, obras e à área administrativa, com o propósito de capacitar, orientar e atualizar os conhecimentos dos servidores.</t>
+  </si>
+  <si>
+    <t>00190/2026</t>
+  </si>
+  <si>
+    <t>Jeferson Souza da Silva</t>
+  </si>
+  <si>
+    <t>Chefe de Sessão e Gestão e Infraestrutura da Segurança da Informação</t>
+  </si>
+  <si>
+    <t>Participar do programa de Capacitação realizado pelo TCM-PA, voltado a apresentar diversos treinamentos de extrema utilidade para o funcionalismo público.</t>
+  </si>
+  <si>
+    <t>00189/2026</t>
+  </si>
+  <si>
+    <t>Nailton da Conceição Sousa</t>
+  </si>
+  <si>
+    <t>Assessor Parlamentar</t>
+  </si>
+  <si>
+    <t>Participar do programa de capacitação promovido pelo Tribunal de Contas dos Municípios do Estado do Pará, que disponibiliza treinamentos estratégicos de alta relevância técnica, voltados ao desenvolvimento de competências e à qualificação contínua dos servidores públicos, contribuindo de forma significativa para o aprimoramento da gestão e o aumento da eficiência na prestação dos serviços públicos.</t>
+  </si>
+  <si>
+    <t>00188/2026</t>
+  </si>
+  <si>
+    <t>Leandro de Jesus Paixão</t>
+  </si>
+  <si>
+    <t>Assessor Jurídico</t>
+  </si>
+  <si>
+    <t>CURSO DE CAPACITAÇÃO TCM - PA.</t>
+  </si>
+  <si>
+    <t>00187/2026</t>
+  </si>
+  <si>
+    <t>Marcondes Alves da Silva</t>
+  </si>
+  <si>
+    <t>Técnico Legislativo</t>
+  </si>
+  <si>
+    <t>capacitação e treinamento junto ao TCM-PA , para aprimoramento técnico e atualização dos conhecimentos relacionados à gestão pública.</t>
+  </si>
+  <si>
+    <t>00186/2026</t>
+  </si>
+  <si>
+    <t>Diogo Gomes de Sousa</t>
+  </si>
+  <si>
+    <t>Controlador Interno</t>
+  </si>
+  <si>
+    <t>PARTICIPAR DA CAPACITAÇÃO MARABÁ 2026, PROMOVIDA PELO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DO PARÁ.</t>
+  </si>
+  <si>
+    <t>00185/2026</t>
+  </si>
+  <si>
+    <t>Reginaldo Pereira da Silva</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>Brasilia/DF</t>
+  </si>
+  <si>
+    <t>8.400,00</t>
+  </si>
+  <si>
+    <t>A viagem se faz necessária para participação em agenda institucional na Câmara dos Deputados, em Brasília/DF, incluindo reunião com o Deputado Federal Antônio Doido, com o objetivo de tratar de demandas de interesse do município de Ourilândia do Norte/PA, visando à articulação política, captação de recursos e viabilização de investimentos; diante disso, solicito a emissão de portaria de viagem, considerando a relevância institucional do compromisso.</t>
+  </si>
+  <si>
+    <t>00184/2026</t>
+  </si>
+  <si>
+    <t>Deibson da Silva Gomes</t>
+  </si>
+  <si>
+    <t>Motorista</t>
+  </si>
+  <si>
+    <t>2.000,00</t>
+  </si>
+  <si>
+    <t>Na qualidade de motorista da Câmara Municipal de Ourilândia do Norte, justifico o deslocamento para o município de Marabá com o objetivo de conduzir servidores desta Casa de Leis até o polo de capacitação. A participação dos referidos funcionários é de suma importância para o aprimoramento de conhecimentos e melhor desempenho de suas funções. Ressalto que o transporte é essencial para garantir a presença dos mesmos no evento. Diante disso, reforço a necessidade e relevância da referida viagem.</t>
+  </si>
+  <si>
+    <t>00183/2026</t>
+  </si>
+  <si>
+    <t>Emanuel da Silva Moraes</t>
+  </si>
+  <si>
+    <t>Minha designação para conduzir o veículo oficial no deslocamento dos assessores e técnicos legislativos que participarão da capacitação promovida pelo Tribunal de Contas dos Municípios do Estado do Pará, no polo de Marabá/PA, tem como objetivo assegurar um transporte seguro, eficiente e em conformidade com as normas, garantindo a pontualidade, a integridade dos servidores e o adequado cumprimento da agenda institucional, contribuindo para o bom andamento das atividades e o alcance dos objetivos do evento.</t>
+  </si>
+  <si>
+    <t>00182/2026</t>
+  </si>
+  <si>
+    <t>Moacir Dias Cordeiro</t>
+  </si>
+  <si>
+    <t>400,00</t>
+  </si>
+  <si>
+    <t>Justifico que estarei na função de motorista da Câmara Municipal de Ourilândia do Norte/PA, realizando o deslocamento com o veículo oficial até a cidade de Marabá, conduzindo o Presidente da Câmara Municipal Sr. Marcio Oliveira da Silva, o Presidente do Sindicato dos Trabalhadores, Sr. José Areia, bem como demais participantes, para tratar de assuntos de interesse do Acampamento Campos Altos, sendo a viagem necessária para o cumprimento da referida agenda institucional.</t>
+  </si>
+  <si>
+    <t>00178/2026</t>
+  </si>
+  <si>
+    <t>Renildo Bezerra Gomes</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>Brasilia-DF</t>
+  </si>
+  <si>
+    <t>3.600,00</t>
+  </si>
+  <si>
+    <t>Conduzir veiculo oficial até a cidade de Brasília/DF.</t>
+  </si>
+  <si>
+    <t>00177/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>Redenção/PA</t>
+  </si>
+  <si>
+    <t>Deslocamento até a concessionária Mitsubishi, no município de Redenção, utilizando veículo oficial da Câmara Municipal, com a finalidade de realizar a substituição do farol do veículo Triton, garantindo a manutenção adequada e a segurança no uso do referido automóvel oficial.</t>
+  </si>
+  <si>
+    <t>00176/2026</t>
+  </si>
+  <si>
+    <t>Marcia Rodrigues Feitosa</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>Na qualidade de motorista da Câmara Municipal, conduzo veículo oficial com destino a Brasília/DF, para deslocamento de parlamentar(es) e assessores desta Casa Legislativa, com a finalidade de atender ao cumprimento de agenda oficial e à participação em curso de capacitação de interesse institucional, voltados ao aprimoramento das atividades legislativas. O deslocamento ocorrerá em conformidade com as atribuições do cargo e com as necessidades administrativas da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>00175/2026</t>
+  </si>
+  <si>
+    <t>Maria Rosa de Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>Participação em reuniões institucionais com o deputado federal Airton Faleiro e com o deputado Keniston Braga prestando assessoria para o Vereador Raimundo de Oliveira da Silva.</t>
+  </si>
+  <si>
+    <t>00174/2026</t>
+  </si>
+  <si>
+    <t>Kathellen Alves de Souza</t>
+  </si>
+  <si>
+    <t>Justifico minha participação no 671º Curso de Capacitação sobre “Governança e Controle de Contratos Administrativos com Apoio da Inteligência Artificial” pela relevância do tema para o aprimoramento das atividades de gestão e fiscalização contratual, contribuindo para maior eficiência, transparência e melhoria dos processos administrativos.</t>
+  </si>
+  <si>
+    <t>00173/2026</t>
+  </si>
+  <si>
+    <t>Renivaldo Martins Nunes</t>
+  </si>
+  <si>
+    <t>A presente viagem a Brasília tem como objetivo a participação em agendas institucionais na Câmara dos Deputados e no Senado Federal, com a realização de reuniões com parlamentares e seus assessores, que participarão dos encontros juntamente com o Deputado, para tratar de demandas de interesse do município. Nessas reuniões, serão apresentadas solicitações locais, acompanhados projetos em tramitação e discutidas possibilidades de destinação de recursos e parcerias institucionais. A iniciativa também busca alinhar ações com políticas públicas federais e identificar oportunidades de investimentos em áreas prioritárias, visando resultados concretos e benefícios diretos para o desenvolvimento do município.</t>
+  </si>
+  <si>
+    <t>00172/2026</t>
+  </si>
+  <si>
+    <t>Fabrício Calil Galvão Ferreira</t>
+  </si>
+  <si>
+    <t>Cumprirei agenda nos gabinetes dos parlamentares Antônio Doido e Zequinha Marinho, em busca de recursos e melhorias para o município.</t>
+  </si>
+  <si>
+    <t>00171/2026</t>
+  </si>
+  <si>
+    <t>Conduzirei o veículo oficial para transporte de vereadores e assessores em agendas institucionais em Brasília, com o objetivo de viabilizar a captação de recursos em benefício da população de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00170/2026</t>
+  </si>
+  <si>
+    <t>Closivaldo Lisboa França</t>
+  </si>
+  <si>
+    <t>Chefe Do Departamento De Frotas</t>
+  </si>
+  <si>
+    <t>00169/2026</t>
+  </si>
+  <si>
+    <t>Cleber Soares de Oliveira</t>
+  </si>
+  <si>
+    <t>Justifico minha viagem a Brasília/DF com o objetivo de realizar visitas institucionais a dois gabinetes de Deputados Federais, sendo eles o deputado Antonio doido e o deputado Jader Barbalho visando fortalecer a articulação política, apresentar demandas prioritárias do município e buscar apoio, parcerias e recursos para áreas essenciais como saúde, educação, infraestrutura e desenvolvimento social, com o propósito de garantir benefícios concretos e melhorias para a população local.</t>
+  </si>
+  <si>
+    <t>00168/2026</t>
+  </si>
+  <si>
+    <t>Charles Gutiere Martins de Melo</t>
+  </si>
+  <si>
+    <t>A presente viagem a Brasília tem como objetivo a participação em agendas institucionais na Câmara dos Deputados e no Senado Federal, com a finalidade de tratar de assuntos de interesse público e institucional do município. Durante a visita, serão realizadas reuniões com parlamentares e assessorias, visando a apresentação de demandas, solicitação de recursos, acompanhamento de projetos em tramitação e fortalecimento de parcerias que contribuam para o desenvolvimento local. A agenda também permitirá maior alinhamento com políticas públicas federais, possibilitando a busca por investimentos e melhorias em áreas estratégicas para a população. Dessa forma, a viagem se justifica pela relevância das atividades a serem desenvolvidas junto aos órgãos do Poder Legislativo Federal, podendo resultar em benefícios concretos para o município.</t>
+  </si>
+  <si>
+    <t>00167/2026</t>
+  </si>
+  <si>
+    <t>Elaine Ramos Santos</t>
+  </si>
+  <si>
+    <t>Gestor De Patrimônio E Almoxarifado</t>
+  </si>
+  <si>
+    <t>Participar do 671° curso de capacitação: Governança e controle de contratos administrativos com apoio da inteligência artificial.</t>
+  </si>
+  <si>
+    <t>00166/2026</t>
+  </si>
+  <si>
+    <t>Walmy Cesar Costa Rodrigues</t>
+  </si>
+  <si>
+    <t>9.800,00</t>
+  </si>
+  <si>
+    <t>00165/2026</t>
+  </si>
+  <si>
+    <t>Raimundo de Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>Deslocamento a Brasília/DF para participação em reuniões institucionais com o deputado federal Airton Faleiro e com o deputado Keniston Braga, com o objetivo de tratar da liberação de recursos e viabilização de emendas parlamentares destinadas ao município.</t>
+  </si>
+  <si>
+    <t>00164/2026</t>
+  </si>
+  <si>
+    <t>Genivan da Mata</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>Reunião com o Senador Zequinha Marinho e reunião com o Deputado Antônio Doido. Os encontros visam tratar de demandas prioritárias, articulações políticas e acompanhamento de pautas de interesse da região, incluindo a apresentação de ofício solicitando um caminhão limpa-fossa. A participação é necessária para garantir o alinhamento institucional e a defesa dos interesses da população.</t>
+  </si>
+  <si>
+    <t>00163/2026</t>
+  </si>
+  <si>
+    <t>Ozenilto Bueno dos Reis</t>
+  </si>
+  <si>
+    <t>Assessor Especial Do Gabinete Da Presidência</t>
+  </si>
+  <si>
+    <t>Belém/PA</t>
+  </si>
+  <si>
+    <t>7.000,00</t>
+  </si>
+  <si>
+    <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, onde, na condição de Assessor Especial da Presidência, representarei o Gabinete da Presidência em agenda institucional junto à ALEPA e à SEDUC, em alinhamento com o setor jurídico da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>00162/2026</t>
+  </si>
+  <si>
+    <t>Eduardo Bismarc Pereira da Silva</t>
+  </si>
+  <si>
+    <t>A presente viagem tem como objetivo tratar de assuntos de relevante interesse público e administrativo para o município, buscando a viabilização de demandas, apresentação de solicitações e acompanhamento de projetos voltados ao desenvolvimento local, especialmente nas áreas legislativa e educacional.</t>
+  </si>
+  <si>
+    <t>00161/2026</t>
+  </si>
+  <si>
+    <t>Gabriel Kaique Rodrigues Sousa</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>5.600,00</t>
+  </si>
+  <si>
+    <t>Acompanhar o Vereador em viagem oficial, tendo em vista a relevância dos compromissos institucionais a serem cumpridos, para prestar suporte técnico e administrativo durante as agendas, incluindo organização de reuniões, elaboração de relatórios, registros das atividades, articulação com autoridades e acompanhamento das demandas de interesse do município.</t>
+  </si>
+  <si>
+    <t>00160/2026</t>
+  </si>
+  <si>
+    <t>Brasília/DF</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>Trata-se de reunião institucional a ser realizada em Brasília, no gabinete do deputado Antônio Doido, com o objetivo de tratar demandas prioritárias do município. A agenda visa apresentar pleitos nas áreas essenciais, acompanhar solicitações já encaminhadas e buscar apoio para viabilização de recursos e investimentos, contribuindo para o desenvolvimento local e melhoria dos serviços públicos.</t>
+  </si>
+  <si>
+    <t>00159/2026</t>
+  </si>
+  <si>
+    <t>Raimundo Rodrigues Lopes</t>
+  </si>
+  <si>
+    <t>Chefe de Gabinete da Presidência</t>
+  </si>
+  <si>
+    <t>Justifico a necessidade de emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, onde estarei cumprindo agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA).</t>
+  </si>
+  <si>
+    <t>00158/2026</t>
+  </si>
+  <si>
+    <t>Gestor de Compras</t>
+  </si>
+  <si>
+    <t>Justifica-se o deslocamento do Chefe do Departamento de Compras ao Tribunal de Contas dos Municípios do Estado do Pará e à Assembleia Legislativa do Estado do Pará, com a finalidade de tratar de assuntos institucionais relacionados à área de contratações públicas e gestão administrativa.</t>
+  </si>
+  <si>
+    <t>00157/2026</t>
+  </si>
+  <si>
+    <t>Márcio Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>Parlamentar Presidente</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA, a fim de cumprir agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), E Tribunal de Contas dos Municípios (TCM) para tratativas institucionais.</t>
+  </si>
+  <si>
+    <t>00156/2026</t>
+  </si>
+  <si>
+    <t>Thiago Henrique Santos França</t>
+  </si>
+  <si>
+    <t>Justifico a necessidade de emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na próxima semana, onde estarei cumprindo agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA), ao Tribunal de Contas dos Municípios (TCM/TCMPA), prestando assessoria ao parlamentar do Município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00155/2026</t>
+  </si>
+  <si>
+    <t>José Roberto Pinheiro dos Santos</t>
+  </si>
+  <si>
+    <t>Assessor Especial</t>
+  </si>
+  <si>
+    <t>A presente viagem oficial à cidade de Belém tem como objetivo o cumprimento de compromissos institucionais junto à Assembleia Legislativa do Estado do Pará e ao Tribunal de Contas dos Municípios do Estado do Pará. No exercício da função de assessor parlamentar, prestarei assessoria ao vereador no desenvolvimento de suas atividades oficiais, oferecendo suporte técnico e administrativo durante a agenda, com foco na adequada organização dos compromissos, no cumprimento dos horários e na eficiência das ações realizadas.</t>
+  </si>
+  <si>
+    <t>00154/2026</t>
+  </si>
+  <si>
+    <t>Luiz Felipe Marinho Oliveira</t>
+  </si>
+  <si>
+    <t>00153/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem oficial à cidade de Belém tem como finalidade o cumprimento de agenda institucional junto à Assembleia Legislativa do Estado do Pará e ao Tribunal de Contas dos Municípios do Estado do Pará. No exercício do cargo de assessor parlamentar, irei assessorar o Vereador Presidente da Câmara Municipal, Márcio Oliveira da Silva, no desempenho de suas atividades institucionais, prestando suporte técnico e administrativo durante os compromissos oficiais, contribuindo para a organização, eficiência, pontualidade e regularidade na execução da agenda.</t>
+  </si>
+  <si>
+    <t>00152/2026</t>
+  </si>
+  <si>
+    <t>2.400,00</t>
+  </si>
+  <si>
+    <t>A presente viagem oficial à cidade de Belém tem como finalidade o cumprimento de agenda institucional junto à Assembleia Legislativa do Estado do Pará e ao Tribunal de Contas dos Municípios do Estado do Pará, sendo que, no exercício do cargo de motorista da Câmara Municipal, será realizada a condução do veículo oficial, com o deslocamento dos vereadores e assessores, garantindo segurança, pontualidade, eficiência e a regularidade durante toda a execução das atividades oficiais.</t>
+  </si>
+  <si>
+    <t>00150/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>1.400,00</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA para cumprimento de agenda institucional, incluindo reuniões na Assembleia Legislativa do Estado do Pará (ALEPA). Serão necessárias 03 (três) diárias para o período da missão, porém solicita-se a concessão remunerada de apenas 01 (uma) diária, referente ao dia 17, sendo as demais sem ônus.</t>
+  </si>
+  <si>
+    <t>00149/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA para cumprimento de agenda institucional, incluindo reuniões na Assembleia Legislativa do Estado do Pará (ALEPA) e com o Governo do Estado. Serão necessárias 03 (três) diárias para o período da missão, porém solicita-se a concessão remunerada de apenas 01 (uma) diária, referente ao dia 17, sendo as demais sem ônus.</t>
+  </si>
+  <si>
+    <t>00148/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento à cidade de Belém/PA para cumprimento de agenda institucional, incluindo reuniões na Assembleia Legislativa do Estado do Pará (ALEPA) e junto ao Governo do Estado. Serão necessárias 03 (três) diárias para o período da atividade, porém solicita-se a concessão remunerada de apenas 01 (uma) diária, referente ao dia 17, sendo as demais sem ônus.</t>
+  </si>
+  <si>
+    <t>00147/2026</t>
+  </si>
+  <si>
+    <t>00145/2026</t>
+  </si>
+  <si>
+    <t>O deslocamento para condução do veículo oficial Mitsubishi L200 Triton HPE à concessionária autorizada tem por finalidade a realização de revisão periódica programada, conforme orientações do fabricante, sendo a manutenção preventiva essencial para garantir a segurança, a confiabilidade e o desempenho do veículo, além de contribuir para a preservação do patrimônio público, a redução de custos com manutenções corretivas e o cumprimento das exigências técnicas, bem como a manutenção da garantia.</t>
+  </si>
+  <si>
+    <t>00143/2026</t>
+  </si>
+  <si>
+    <t>Euder da Costa Leite</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>A solicitação de diária, SEM REMUNERAÇÃO, em favor do Vereador Euder Leite justifica-se pela necessidade de participar de reuniões institucionais junto a deputados estaduais e federais, voltadas ao tratamento de demandas de interesse do Município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00139/2026</t>
+  </si>
+  <si>
+    <t>Antônio Ronaldo Alencar</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>Curso de Capacitação Conformidade Orçamentária e Responsabilidade na Atuação Legislativa Municipal.</t>
+  </si>
+  <si>
+    <t>00137/2026</t>
+  </si>
+  <si>
+    <t>Na condição de motorista oficial, justifico a viagem institucional pelo deslocamento do Vereador Euder Leite à cidade de Belém/PA, para cumprimento de agendas junto à Assembleia Legislativa do Estado do Pará, à Casa Civil do Governo do Estado, à COHAB e ao DETRAN/PA, sendo minha presença necessária para garantir o transporte da comitiva com segurança, pontualidade e regularidade, assegurando o cumprimento dos compromissos institucionais e o retorno ao município, em atendimento ao interesse da administração pública.</t>
+  </si>
+  <si>
+    <t>00136/2026</t>
+  </si>
+  <si>
+    <t>Deuzelio Ferreira Dias</t>
+  </si>
+  <si>
+    <t>A presente viagem institucional justifica-se pela necessidade de acompanhamento e assessoramento técnico ao Vereador Euder Leite em agenda oficial na cidade de Belém/PA, com a realização de reuniões junto à Assembleia Legislativa do Estado do Pará, à Casa Civil do Governo do Estado, à Companhia de Habitação do Estado do Pará e ao DETRAN/PA. As agendas têm por finalidade tratar de demandas de interesse do Município de Ourilândia do Norte, especialmente relacionadas à articulação política e institucional, ao acompanhamento de pleitos administrativos, à busca de apoio para ações habitacionais e à tratativa de assuntos vinculados à mobilidade e aos serviços de trânsito. A presença do assessor mostra-se necessária para prestar suporte técnico ao parlamentar durante as reuniões, contribuir na organização e no encaminhamento das demandas apresentadas, bem como auxiliar na interlocução institucional e no acompanhamento das providências administrativas decorrentes das pautas debatidas, garantindo maior eficiência no atendimento dos interesses do município.</t>
+  </si>
+  <si>
+    <t>00135/2026</t>
+  </si>
+  <si>
+    <t>Brunno Cabral Santana</t>
+  </si>
+  <si>
+    <t>00134/2026</t>
+  </si>
+  <si>
+    <t>00133/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>Participar da Cerimônia de transmissão Constitucional do cargo de Governador do Estado do Pará à vice-governadora Hana Ghassan tuma.</t>
+  </si>
+  <si>
+    <t>00132/2026</t>
+  </si>
+  <si>
+    <t>Wesley Francisco de Souza</t>
+  </si>
+  <si>
+    <t>ASSESSOR PARLAMENTAR</t>
+  </si>
+  <si>
+    <t>Prestar assessoria ao vereador Márcio Oliveira da Silva, Presidente da Câmara Municipal de Ourilândia do Norte, durante o evento oficial, com a finalidade de garantir suporte integral à sua participação na cerimônia de Transmissão Constitucional do Cargo de Governador do Estado do Pará à Vice-Governadora Hana Ghassan Tuma, assegurando organização, acompanhamento da agenda institucional e apoio necessário ao pleno exercício de suas atribuições, de modo a viabilizar sua adequada representatividade no ato solene.</t>
+  </si>
+  <si>
+    <t>00131/2026</t>
+  </si>
+  <si>
+    <t>00130/2026</t>
+  </si>
+  <si>
+    <t>Participar da cerimônia de transmissão constitucional de cargo do Governo do Estado do Pará, com a posse da Hana Ghassan Tuma no exercício do cargo de governadora.</t>
+  </si>
+  <si>
+    <t>00129/2026</t>
+  </si>
+  <si>
+    <t>Auderisa de Oliveira Alencar</t>
+  </si>
+  <si>
+    <t>CERIMÔNIA CONSTITUCIONAL DO CARGO DE GOVERNO DO ESTADO DO PARÁ Á VICE-GOVERNADORA HANA GHASSAN TUMA.</t>
+  </si>
+  <si>
+    <t>00128/2026</t>
+  </si>
+  <si>
+    <t>00127/2026</t>
+  </si>
+  <si>
+    <t>Edivaldo Borges Gomes</t>
+  </si>
+  <si>
+    <t>Eu, Edivaldo Borges Gomes, justifico meu deslocamento em razão de convite oficial do Governo do Estado do Pará para participar da Cerimônia de Transmissão do Cargo de Governador, no dia 02 de abril de 2026, em Belém/PA. Minha participação é de relevante interesse público, fortalecendo a representatividade institucional e o diálogo com o Governo Estadual.</t>
+  </si>
+  <si>
+    <t>00126/2026</t>
+  </si>
+  <si>
+    <t>Participação no evento de Posse da Vice-Governadora Hana Ghassan, como Governadora do Estado do Pará.</t>
+  </si>
+  <si>
+    <t>00125/2026</t>
+  </si>
+  <si>
+    <t>Solicito a concessão de diária para participação na cerimônia de Transmissão Constitucional do Cargo de Governador do Estado do Pará, conduzida pelo governador Helder Barbalho, a realizar-se em 02 de abril de 2026, às 15h, no Hangar Centro de Convenções, em Belém/PA. O evento oficializa a transição do cargo para a vice-governadora Hana Ghassan Tuma, sendo de grande relevância institucional.</t>
+  </si>
+  <si>
+    <t>00124/2026</t>
+  </si>
+  <si>
+    <t>Venho por meio deste solicitar a concessão de diária para o Vereador Cleber Soares com a finalidade de custear despesas de deslocamento, alimentação e estadia, em razão de sua participação na cerimônia de posse da Vice-Governadora Hana Ghassan Tuma. A referida agenda institucional possui relevante importância para o fortalecimento das relações entre os entes públicos, além de proporcionar a troca de experiências e alinhamento de ações que podem beneficiar diretamente o município. Diante do exposto, solicito a autorização da diária correspondente ao período necessário para a participação no evento. Sem mais para o momento, renovo votos de estima e consideração.</t>
+  </si>
+  <si>
+    <t>00123/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>1.800,00</t>
+  </si>
+  <si>
+    <t>Conduzirei o veículo oficial com os vereadores, com a finalidade de prestar apoio à cerimônia de Transmissão Constitucional do Cargo de Governador do Estado do Pará à Vice-Governadora Hana Ghassan Tuma, garantindo o deslocamento adequado e seguro durante o evento oficial.</t>
+  </si>
+  <si>
+    <t>00120/2026</t>
+  </si>
+  <si>
+    <t>4.200,00</t>
+  </si>
+  <si>
+    <t>A participação no evento justifica-se pela relevância institucional da cerimônia de Transmissão do Cargo de Governador do Estado do Pará, sendo um momento importante para o fortalecimento das relações entre o Estado e o município, além de possibilitar o alinhamento de ações e parcerias em prol do desenvolvimento local.</t>
+  </si>
+  <si>
+    <t>00110/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>Justifico minha ausência nesta data, em razão de deslocamento à cidade de Belém/PA, para cumprimento de agenda oficial na ALEPA, onde irei participar de reunião no gabinete do Deputado Torrinho Torres, tratando de assuntos de interesse do município.</t>
+  </si>
+  <si>
+    <t>00109/2026</t>
+  </si>
+  <si>
+    <t>Antônia Auderisa de Oliveira Alencar</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>DEMANDAS RELATIVOS AOS MUNÍCIPES.</t>
+  </si>
+  <si>
+    <t>00108/2026</t>
+  </si>
+  <si>
+    <t>3.000,00</t>
+  </si>
+  <si>
+    <t>A utilização do veículo oficial se faz necessária para o deslocamento de vereadores e assessores durante agendas institucionais no município de Belém/PA. O uso do veículo garante segurança, pontualidade e eficiência no cumprimento das atividades oficiais, otimizando o andamento das reuniões, visitas e demais compromissos institucionais da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>00107/2026</t>
+  </si>
+  <si>
+    <t>RENILDO BEZERRA GOMES</t>
+  </si>
+  <si>
+    <t>MOTORISTA</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>BELÉM/PA</t>
+  </si>
+  <si>
+    <t>Conduzir Veiculo oficial da Câmara Municipal até a cidade de Belém, transportando Servidores e Parlamentar.</t>
+  </si>
+  <si>
+    <t>00106/2026</t>
+  </si>
+  <si>
+    <t>A utilização do veículo oficial justifica-se, pois conduzirei o veículo para o deslocamento de vereadores e assessores em agenda institucional no município de Belém/PA, assegurando o cumprimento das atividades oficiais.</t>
+  </si>
+  <si>
+    <t>00105/2026</t>
+  </si>
+  <si>
+    <t>A utilização do veículo oficial justifica-se, pois estarei em viagem conduzindo o veículo da Câmara Municipal para o deslocamento de vereadores e assessores durante agenda institucional no município de Belém/PA, garantindo segurança, pontualidade e adequada logística.</t>
+  </si>
+  <si>
+    <t>00104/2026</t>
+  </si>
+  <si>
+    <t>Viagem à cidade de Belém/PA para comparecimento à Assembleia Legislativa do Estado do Pará (ALEPA), com o objetivo de tratar demandas do município de Ourilândia do Norte, buscar parcerias, recursos e apoio institucional, visando melhorias para a população.</t>
+  </si>
+  <si>
+    <t>00103/2026</t>
+  </si>
+  <si>
+    <t>Belem - PA</t>
+  </si>
+  <si>
+    <t>A referida viagem tem como finalidade a participação em reuniões institucionais, visitas a órgãos públicos e/ou participação em eventos, cursos ou capacitações que visam o aprimoramento das atividades legislativas, bem como a busca de recursos, parcerias e soluções para as necessidades do município. Destaca-se que tais atividades são fundamentais para fortalecer a atuação parlamentar, possibilitando a aquisição de conhecimentos, o intercâmbio de experiências e a articulação junto a outras esferas de governo, contribuindo diretamente para o desenvolvimento local e a melhoria da qualidade de vida da população.</t>
+  </si>
+  <si>
+    <t>00102/2026</t>
+  </si>
+  <si>
+    <t>A referida viagem tem como finalidade tratar de assuntos de interesse coletivo, incluindo a captação de recursos, acompanhamento de projetos em andamento, apresentação de novas propostas e fortalecimento de parcerias que contribuam para o desenvolvimento local.</t>
+  </si>
+  <si>
+    <t>00101/2026</t>
+  </si>
+  <si>
+    <t>Justifico meu deslocamento à Belém para participação em reuniões na Assembleia Legislativa do Estado do Pará e na Companhia de Habitação do Estado do Pará, com a finalidade de tratar de demandas de interesse do município e buscar melhorias para a população. Minha presença é necessária para o encaminhamento e acompanhamento das pautas junto aos órgãos estaduais.</t>
+  </si>
+  <si>
+    <t>00100/2026</t>
+  </si>
+  <si>
+    <t>Participar de reuniões institucionais de interesse público. A viagem tem como finalidade a realização de agenda junto à ALEPA (Assembleia Legislativa do Estado do Pará), bem como reunião com o Deputado Torrinho Torres, além de tratativas junto à COHAB.</t>
+  </si>
+  <si>
+    <t>00099/2026</t>
+  </si>
+  <si>
+    <t>A viagem tem como objetivo cumprir agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Secretaria de Esporte e Lazer, visando a articulação de demandas do município, captação de recursos e o fortalecimento de políticas públicas esportivas.</t>
+  </si>
+  <si>
+    <t>00098/2026</t>
+  </si>
+  <si>
+    <t>Em cumprimento de agenda oficial na Assembleia Legislativa do Estado do Pará e na Companhia de Habitação do Estado do Pará, serão tratadas demandas do município, com foco em articulação institucional e pautas de habitação, visando benefícios à população.</t>
+  </si>
+  <si>
+    <t>00097/2026</t>
+  </si>
+  <si>
+    <t>Israel Maciel de Souza Silva</t>
+  </si>
+  <si>
+    <t>DIRETOR DE TRANSPARÊNCIA</t>
+  </si>
+  <si>
+    <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na ocasião em que cumprirei agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB/PA).</t>
+  </si>
+  <si>
+    <t>00096/2026</t>
+  </si>
+  <si>
+    <t>Henrique Santos França</t>
+  </si>
+  <si>
+    <t>ASSESSOR ESPECIAL DO GABINETE DA PRESIDÊNCIA</t>
+  </si>
+  <si>
+    <t>A viagem tem como objetivo assessorar o vereador em agenda institucional na ALEPA (Assembleia Legislativa do Estado do Pará) e na COHAB (Companhia de Habitação), contribuindo na articulação de demandas do município, acompanhamento de reuniões e apoio na captação de recursos e projetos de interesse público.</t>
+  </si>
+  <si>
+    <t>00095/2026</t>
+  </si>
+  <si>
+    <t>Gestor De Frota</t>
+  </si>
+  <si>
+    <t>00094/2026</t>
+  </si>
+  <si>
+    <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na próxima semana, ocasião em que cumprirei agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB/PA), para tratativas institucionais, juntamente com o Vereador Presidente.</t>
+  </si>
+  <si>
+    <t>00093/2026</t>
+  </si>
+  <si>
+    <t>Solicito a emissão da presente Portaria em razão do meu deslocamento à cidade de Belém/PA, na próxima semana, ocasião em que cumprirei agenda institucional junto à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB/PA), para tratativas institucionais, na condição de Presidente.</t>
+  </si>
+  <si>
+    <t>00091/2026</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>A viagem será realizada para encaminhar o veículo oficial VW Nivus à revisão periódica, em razão de ter atingido a quilometragem prevista pelo fabricante. O serviço será realizado na concessionária NB Automóveis Volkswagen, no município de Redenção/PA, garantindo a manutenção preventiva e o bom funcionamento do veículo.</t>
+  </si>
+  <si>
+    <t>00089/2026</t>
+  </si>
+  <si>
+    <t>Gleiciane Ferras Sousa</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>Participar de reunião junto ao gabinete do Deputado Federal Antônio ´Doido, levando demandas dos munícipes - Encontro de Mulheres, conversando com elas.</t>
+  </si>
+  <si>
+    <t>00086/2026</t>
+  </si>
+  <si>
+    <t>Leilynanda Pereira Peres</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>A solicitação se justifica pela necessidade de assessoramento direto durante os compromissos, incluindo organização de documentos, registros administrativos, acompanhamento das reuniões e suporte técnico nas tratativas de demandas de interesse público voltadas ao município.</t>
+  </si>
+  <si>
+    <t>00085/2026</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>Eu, Fabrício, Vereador do município de Ourilândia do Norte, venho por meio desta justificar meu deslocamento à cidade de Belém, no período de 02 a 05, com a finalidade de cumprir agenda institucional no gabinete do Deputado Estadual Torrinho Torres, para tratar de assuntos de interesse público e demandas voltadas ao desenvolvimento do município.</t>
+  </si>
+  <si>
+    <t>00084/2026</t>
+  </si>
+  <si>
+    <t>A presente viagem do Vereador Euder Leite à cidade de Belém/PA justifica-se pela necessidade de cumprimento de agenda institucional e política, com a realização de reunião com o Presidente da ALEPA, reunião com o Chefe da Casa Civil do Estado e reunião com o Diretor do DETRAN/PA, visando tratar de demandas de interesse público, articulação de parcerias e encaminhamento de pleitos relevantes em benefício do município de Ourilândia do Norte/PA e de sua população.</t>
+  </si>
+  <si>
+    <t>00082/2026</t>
+  </si>
+  <si>
+    <t>Deslocamento até Belém/PA, conduzindo o Parlamentar para cumprimento de agenda oficial na Assembleia Legislativa do Estado do Pará (ALEPA) e no Departamento de Trânsito do Estado do Pará (DETRAN/PA), para tratar de assuntos de interesse do município.</t>
+  </si>
+  <si>
+    <t>00074/2026</t>
+  </si>
+  <si>
+    <t>CHEFE DE GABINETE DA PRESIDÊNCIA</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>O presente pedido para cumprimento de agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA), na Companhia de Habitação do Estado do Pará (COHAB) e no Tribunal de Contas dos Municípios do Estado do Pará (TCM-PA), com a finalidade de tratar de demandas de interesse do município e acompanhar processos administrativos relevantes ao exercício da função de Chefe de Gabinete.</t>
+  </si>
+  <si>
+    <t>00073/2026</t>
+  </si>
+  <si>
+    <t>Belém - PA</t>
+  </si>
+  <si>
+    <t>A visita à ALEPA tem como objetivo tratar de demandas parlamentares de interesse do município, acompanhamento de projetos, articulação institucional e busca de apoio para ações voltadas ao desenvolvimento local. Junto ao TCM/PA, a agenda visa obter orientações técnicas, acompanhamento de processos e esclarecimentos quanto a procedimentos administrativos e prestação de contas. Na COHAB, o objetivo é tratar de assuntos relacionados a programas habitacionais, regularização e possíveis parcerias voltadas à melhoria das condições de moradia da população</t>
+  </si>
+  <si>
+    <t>00072/2026</t>
+  </si>
+  <si>
+    <t>O deslocamento à cidade de Belém tem como objetivo cumprir agenda no Gabinete de Apoio do Deputado Federal Antônio Doido e na Assembleia Legislativa do Estado do Pará (ALEPA), visando a captação de recursos para atender às demandas prioritárias do município de Ourilândia do Norte, especialmente nas áreas de saúde, educação, infraestrutura e políticas públicas em geral, beneficiando diretamente a população local.</t>
+  </si>
+  <si>
+    <t>00071/2026</t>
+  </si>
+  <si>
+    <t>reuniões a serem realizadas em Belém, na Assembleia Legislativa do Estado do Pará (ALEPA), na Companhia de Habitação do Estado do Pará (COHAB) e no Gabinete Itinerante do Deputado Federal Antônio Leocádio dos Santos (Antônio Doido), têm como objetivo tratar de demandas relacionadas à política habitacional e à regularização fundiária no Estado do Pará. Os encontros visam alinhar ações institucionais, discutir encaminhamentos e buscar soluções efetivas para melhoria das condições de moradia da população.</t>
+  </si>
+  <si>
+    <t>00070/2026</t>
+  </si>
+  <si>
+    <t>Elian Jadson Ascenção Silva</t>
+  </si>
+  <si>
+    <t>OUVIDOR</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>Participação nos Módulos I, II e III do 662º Curso de Capacitação: Liderança e Modernização da Câmara Municipal em 2026 – Como Fortalecer o Seu Trabalho.</t>
+  </si>
+  <si>
+    <t>00068/2026</t>
+  </si>
+  <si>
+    <t>Marcos Gianezini</t>
+  </si>
+  <si>
+    <t>Viagem a Brasília/DF para assessorar o Vereador Renivaldo Martins, em reuniões institucionais com os Deputados Federais Celso Sabino e Keniston Braga.</t>
+  </si>
+  <si>
+    <t>00067/2026</t>
+  </si>
+  <si>
+    <t>Viagem a Brasília/DF para reuniões institucionais com os Deputados Federais Celso Sabino e Keniston Braga, com a finalidade de solicitar a destinação de veículos, sendo um para atender as demandas do Conselho Tutelar, visando fortalecer a proteção e o atendimento às crianças e adolescentes do município, e outro para a Secretaria Municipal de Promoção Social, a fim de aprimorar os serviços prestados às famílias em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>00066/2026</t>
+  </si>
+  <si>
+    <t>GESTOR DE COMPRAS</t>
+  </si>
+  <si>
+    <t>Justifica-se o deslocamento do Diretor de Compras à cidade de Belém/PA para comparecer à Assembleia Legislativa do Estado do Pará e à Companhia de Habitação do Estado do Pará, a fim de tratar de assuntos institucionais e administrativos de interesse desta Administração, visando garantir a regularidade dos procedimentos e o adequado alinhamento das demandas junto aos referidos órgãos.</t>
+  </si>
+  <si>
+    <t>00065/2026</t>
+  </si>
+  <si>
+    <t>Realizarei o deslocamento com o veículo oficial para que os Vereadores e Assessores participem das agendas oficiais previstas em Belém, na Assembleia Legislativa do Estado do Pará (ALEPA) e na Secretaria de Esporte e Lazer.</t>
+  </si>
+  <si>
+    <t>00064/2026</t>
+  </si>
+  <si>
+    <t>Conduzirei o veículo oficial para realizar o deslocamento dos Vereadores e Assessores que participarão das agendas oficiais previstas em Belém, com a finalidade de tratar de assuntos institucionais de interesse do município, bem como viabilizar a captação de recursos e a formalização de parcerias que beneficiem a população de Ourilândia.</t>
+  </si>
+  <si>
+    <t>00062/2026</t>
+  </si>
+  <si>
+    <t>Agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Secretaria de Estado de Esporte e Lazer (SEEL), com o objetivo de apresentar demandas do Município voltadas ao fortalecimento do esporte, buscando parcerias, apoio institucional e recursos para incentivo aos atletas e projetos esportivos locais.</t>
+  </si>
+  <si>
+    <t>00061/2026</t>
+  </si>
+  <si>
+    <t>Chefe do Departamento de Frota</t>
+  </si>
+  <si>
+    <t>Belém-PA</t>
+  </si>
+  <si>
+    <t>Viagem para Belém, juntamente com os Vereadores e Assessores, para o cumprimento de agendas oficiais previamente agendada, com a finalidade de tratar de assuntos institucionais de interesse do município, bem como articular demandas, buscar recursos e firmar parcerias em benefício da população.</t>
+  </si>
+  <si>
+    <t>00059/2026</t>
+  </si>
+  <si>
+    <t>Viagem a Belém/PA para agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA) e na Secretaria de Estado de Esporte e Lazer (SEEL), com o objetivo de tratar de demandas do Município voltadas ao fortalecimento do esporte, assessorando o Vereador Raimundin.</t>
+  </si>
+  <si>
+    <t>00058/2026</t>
+  </si>
+  <si>
+    <t>Brasília-DF</t>
+  </si>
+  <si>
+    <t>Conduzirei o veículo oficial para que os Vereadores e Assessores participem das agendas oficiais previstas em Brasília, com o objetivo de que os vereadores busquem recursos para a população de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>00057/2026</t>
+  </si>
+  <si>
+    <t>Reunião com Dep. Estadual Torrinho Torres para apresentar demandas do município voltadas para o esporte juvenil, com o intuito, de firmar parcerias e apoio dos Deputados para impulsionar os jovens atletas Ourilandenses.</t>
+  </si>
+  <si>
+    <t>00055/2026</t>
+  </si>
+  <si>
+    <t>Visita ao gabinete itinerante do deputado federal Antônio doido, COHAB e alepa em Belém para tratar de assuntos do município.</t>
+  </si>
+  <si>
+    <t>00054/2026</t>
+  </si>
+  <si>
+    <t>Viagem institucional a Belém/PA para cumprimento de agenda junto ao Tribunal de Contas dos Municípios do Estado do Pará (TCM/PA), à Assembleia Legislativa do Estado do Pará (ALEPA) e à Companhia de Habitação do Estado do Pará (COHAB), com a finalidade de tratar de assuntos de interesse do município, acompanhamento de demandas administrativas, articulação institucional e busca de benefícios e projetos voltados à população.</t>
+  </si>
+  <si>
+    <t>00053/2026</t>
+  </si>
+  <si>
+    <t>Reuniões institucionais com os Deputados Federais Celso Sabino e Keniston Braga, com a finalidade de solicitar a destinação de veículos, sendo um para atender as demandas do Conselho Tutelar, visando fortalecer a proteção e o atendimento às crianças e adolescentes do município, e outro para a Secretaria Municipal de Promoção Social, a fim de aprimorar os serviços prestados às famílias em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>00049/2026</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>TCM/PA – Finalidade: Protocolar solicitação de prorrogação de prazo para prestação de contas, referente ao período de janeiro a março do exercício de 2025, junto à Coordenadora da Equipe de Fiscalização, ALEPA – Finalidade: Tratar de assuntos de interesse desta municipalidade junto ao Gabinete do Deputado Estadual Chicão, visando aos devidos encaminhamentos administrativos e institucionais e SEDUC/PA – Finalidade: Protocolar requerimento de solicitação de vagas de professores para a Escola Romildo Veloso e Silva, bem como participar de reunião institucional com o Sr. Diego H. M. Maia, servidor atuante na Secretaria de Estado da Educação do Pará, para tratar de demandas relacionadas à referida unidade escolar e demais assuntos educacionais de interesse do município.</t>
+  </si>
+  <si>
+    <t>00048/2026</t>
+  </si>
+  <si>
+    <t>TCM/PA Finalidade: Protocolar solicitação de prorrogação de prazo para prestação de contas referente ao período de janeiro a março do ano de 2025, junto à Coordenadora de Equipe de Fiscalização. – ALEPA Finalidade: Tratar de assuntos de interesse desta municipalidade junto ao Gabinete do Deputado Estadual Chicão, visando encaminhamentos administrativos e institucionais. SEDUC/PA Finalidade: Protocolar requerimento de solicitação de vagas de professores para a Escola Romildo Veloso e Silva, bem como participar de reunião institucional com o Sr. Diego H. M. Maia, atuante na Secretaria de Estado da Educação do Pará, para tratar de demandas relacionadas à referida unidade escolar e demais assuntos educacionais de interesse do município.</t>
+  </si>
+  <si>
+    <t>00047/2026</t>
+  </si>
+  <si>
+    <t>O deslocamento de viagem oficial com veículo da Câmara Municipal, tendo o motorista designado a responsabilidade de conduzir servidores da Câmara Municipal de Ourilândia do Norte/PA aos órgãos TCM/PA, ALEPA e SEDUC/PA, para cumprimento de agenda institucional relacionada à prestação de contas, encaminhamentos administrativos e demandas educacionais de interesse do município, garantindo o regular andamento das atividades institucionais.</t>
+  </si>
+  <si>
+    <t>00046/2026</t>
+  </si>
+  <si>
+    <t>Será realizada viagem oficial à cidade de Belém/PA, com o objetivo de cumprir agenda institucional na Assembleia Legislativa do Estado do Pará (ALEPA), ocasião em que haverá visita ao Gabinete do Deputado Estadual Fábio Figueira para apresentação e formalização de solicitações de recursos destinados ao município de Ourilândia do Norte. No Tribunal de Contas dos Municípios do Estado do Pará (TCM/PA), com a finalidade de acompanhar as ações do Poder Executivo Municipal de Ourilândia do Norte, bem como obter orientações técnicas e esclarecimentos voltados ao fortalecimento da Gestão Pública Municipal.</t>
+  </si>
+  <si>
+    <t>00045/2026</t>
+  </si>
+  <si>
+    <t>A viagem tem por finalidade o cumprimento de agendas institucionais junto ao TCM/PA, ALEPA e SEDUC/PA, visando protocolar solicitação de prorrogação de prazo para prestação de contas, tratar de assuntos administrativos e institucionais de interesse do município, bem como protocolar requerimento de vagas de professores e participar de reunião institucional para tratar de demandas educacionais.</t>
+  </si>
+  <si>
+    <t>00041/2026</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>08/02/2026</t>
+  </si>
+  <si>
+    <t>Participar do 659º curso sobre governança pública e controle interno municipal.</t>
+  </si>
+  <si>
+    <t>00040/2026</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>Conduzir os servidores até a cidade de Brasília/DF, onde participarão de curso de capacitação no Confort Hotel, tendo em vista a necessidade de deslocamento.</t>
+  </si>
+  <si>
+    <t>00039/2026</t>
+  </si>
+  <si>
+    <t>Fazer curso de CAPACITAÇÃO ESTRATÉGICA PARA VEREADORES E AGENTES PÚBLICOS NO FORTALECIMENTO DA GESTÃO LOCAL</t>
+  </si>
+  <si>
+    <t>00038/2026</t>
+  </si>
+  <si>
+    <t>Gestor de Patrimônio e Almoxarifado</t>
+  </si>
+  <si>
+    <t>Curso de Capacitação</t>
+  </si>
+  <si>
+    <t>00037/2026</t>
+  </si>
+  <si>
+    <t>Curso de Capacitação para Governança Parlamentar</t>
+  </si>
+  <si>
+    <t>00036/2026</t>
+  </si>
+  <si>
+    <t>Participação no 659º Curso sobre Governança Pública e Controle Interno Municipal, em Brasília/DF, teve como finalidade o aperfeiçoamento técnico do agente público. O curso contribui para o fortalecimento da atuação legislativa, especialmente na fiscalização, transparência e correta aplicação dos recursos públicos.</t>
+  </si>
+  <si>
+    <t>00035/2026</t>
+  </si>
+  <si>
+    <t>Assessor Especial do Gabinete da Presidência</t>
+  </si>
+  <si>
+    <t>00025/2026</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>Marabá-PA</t>
+  </si>
+  <si>
+    <t>Condução de veículo oficial com parlamentares em cumprimento de agenda oficial.</t>
+  </si>
+  <si>
+    <t>00024/2026</t>
+  </si>
+  <si>
+    <t>1.000,00</t>
+  </si>
+  <si>
+    <t>No exercício da função de assessor especial da Presidência, irei ao INCRA para reunião com o superintendente, acompanhando os parlamentares vereador Raimundo e o vereador presidente Márcio.</t>
+  </si>
+  <si>
+    <t>Antonio Ronaldo Alencar</t>
+  </si>
+  <si>
+    <t>18/01/2026</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>Participar do Curso do curso sobre sessão legislativa e governança parlamentar.</t>
+  </si>
+  <si>
+    <t>00023/2026</t>
+  </si>
+  <si>
+    <t>Lucas Eduardo de Sousa</t>
+  </si>
+  <si>
+    <t>Participar do curso sobre sessão legislativa e governança parlamentar: Estruturação, Planejamento e liderança nas atividades do legislativo.</t>
+  </si>
+  <si>
+    <t>00022/2026</t>
+  </si>
+  <si>
+    <t>Participação no 657º Curso sobre Sessão Legislativa e Governança Parlamentar, que será realizado no período de 20 a 23 de janeiro, em Brasília/DF, pela necessidade de aprimorar meus conhecimentos técnicos nas atividades do Poder Legislativo. A capacitação contribuirá para a melhoria do suporte ao mandato parlamentar, especialmente na organização das sessões, planejamento, governança e rotinas administrativas, atendendo ao interesse público e ao fortalecimento dos trabalhos legislativos.</t>
+  </si>
+  <si>
+    <t>00021/2026</t>
+  </si>
+  <si>
+    <t>Chefe do Departamento de Frotas</t>
+  </si>
+  <si>
+    <t>Participação no 657º Curso sobre Sessão Legislativa e Governança Parlamentar, que será realizado no período de 20 a 23 de janeiro, em Brasília/DF, pela necessidade de aprimorar meus conhecimentos técnicos nas atividades do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>00020/2026</t>
+  </si>
+  <si>
+    <t>Diretor de Transparencia</t>
+  </si>
+  <si>
+    <t>Participação no 657º Curso sobre Sessão Legislativa e Governança Parlamentar, a ser realizado no período de 20 a 23 de janeiro, em Brasília/DF, pela necessidade de aprimorar meus conhecimentos técnicos nas atividades relacionadas à transparência, governança e gestão pública no âmbito do Poder Legislativo. A capacitação contribuirá para o fortalecimento das práticas de transparência, controle e organização administrativa.</t>
+  </si>
+  <si>
+    <t>00019/2026</t>
+  </si>
+  <si>
+    <t>Assessor Especial do gabinete da Presidência</t>
+  </si>
+  <si>
+    <t>A participação do assessor parlamentar no 657º Curso sobre Sessão Legislativa e Governança Parlamentar, a ser realizado de 20 a 23 de janeiro, em Brasília/DF, justifica-se pela necessidade de aprimoramento técnico nas atividades do Poder Legislativo. O curso contribuirá para a melhoria do suporte ao mandato parlamentar, por meio da atualização sobre organização das sessões, governança, planejamento e práticas administrativas, atendendo ao interesse público e ao fortalecimento dos trabalhos legislativos.</t>
+  </si>
+  <si>
+    <t>00018/2026</t>
+  </si>
+  <si>
+    <t>Conduzir o veículo oficial, realizando o transporte dos servidores da Câmara Municipal que participarão do 657º Curso sobre Sessão Legislativa e Governança Parlamentar.</t>
+  </si>
+  <si>
     <t>00017/2026</t>
   </si>
   <si>
-    <t>Emanuel da Silva Moraes</t>
-[...16 lines deleted...]
-  <si>
     <t>Conduzir o veículo oficial, realizando o transporte dos servidores da Câmara Municipal que participarão do 657º Curso sobre Sessão Legislativa e Governança Parlamentar. O deslocamento é necessário para garantir o cumprimento da agenda institucional.</t>
   </si>
   <si>
-    <t>00019/2026</t>
-[...97 lines deleted...]
-  <si>
     <t>00016/2026</t>
   </si>
   <si>
     <t>Marabá- PA</t>
   </si>
   <si>
-    <t>1.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Agenda institucional no INCRA, na condição de motorista, realizando o transporte dos parlamentares para reunião com o superintendente e com o vereador presidente Márcio Oliveira da Silva, com a finalidade de atender pautas de interesse coletivo do município</t>
-  </si>
-[...7084 lines deleted...]
-    <t>003/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -7604,66 +1529,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1059"/>
+  <dimension ref="A1:H126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="122.542" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="1371.951" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="1255.122" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -7694,27510 +1619,3252 @@
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G8" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
         <v>46</v>
       </c>
-      <c r="G10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E12" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="F12" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="G12" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="F13" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14" t="s">
+        <v>69</v>
+      </c>
+      <c r="F14" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" t="s">
         <v>60</v>
       </c>
-      <c r="B14" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" t="s">
         <v>68</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
         <v>69</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="G15" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="H15" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="E16" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="G16" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" t="s">
         <v>68</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" t="s">
         <v>69</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="G17" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" t="s">
+        <v>68</v>
+      </c>
+      <c r="E18" t="s">
         <v>69</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G18" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="H18" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>83</v>
       </c>
       <c r="B19" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" t="s">
+        <v>68</v>
+      </c>
+      <c r="E19" t="s">
+        <v>69</v>
+      </c>
+      <c r="F19" t="s">
+        <v>40</v>
+      </c>
+      <c r="G19" t="s">
+        <v>60</v>
+      </c>
+      <c r="H19" t="s">
         <v>84</v>
-      </c>
-[...16 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>86</v>
+      </c>
+      <c r="C20" t="s">
         <v>87</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" t="s">
+        <v>57</v>
+      </c>
+      <c r="E20" t="s">
+        <v>58</v>
+      </c>
+      <c r="F20" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" t="s">
+        <v>41</v>
+      </c>
+      <c r="H20" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>89</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" t="s">
+        <v>68</v>
+      </c>
+      <c r="E21" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" t="s">
+        <v>40</v>
+      </c>
+      <c r="G21" t="s">
+        <v>41</v>
+      </c>
+      <c r="H21" t="s">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" t="s">
+        <v>68</v>
+      </c>
+      <c r="E22" t="s">
+        <v>69</v>
+      </c>
+      <c r="F22" t="s">
+        <v>40</v>
+      </c>
+      <c r="G22" t="s">
+        <v>41</v>
+      </c>
+      <c r="H22" t="s">
         <v>93</v>
-      </c>
-[...19 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>95</v>
+      </c>
+      <c r="C23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" t="s">
+        <v>57</v>
+      </c>
+      <c r="E23" t="s">
+        <v>58</v>
+      </c>
+      <c r="F23" t="s">
+        <v>40</v>
+      </c>
+      <c r="G23" t="s">
+        <v>41</v>
+      </c>
+      <c r="H23" t="s">
         <v>97</v>
-      </c>
-[...19 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>99</v>
       </c>
       <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24" t="s">
+        <v>68</v>
+      </c>
+      <c r="E24" t="s">
+        <v>58</v>
+      </c>
+      <c r="F24" t="s">
+        <v>40</v>
+      </c>
+      <c r="G24" t="s">
         <v>100</v>
       </c>
-      <c r="D24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
         <v>102</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" t="s">
+        <v>68</v>
+      </c>
+      <c r="E25" t="s">
+        <v>69</v>
+      </c>
+      <c r="F25" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" t="s">
+        <v>41</v>
+      </c>
+      <c r="H25" t="s">
         <v>103</v>
-      </c>
-[...16 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
         <v>105</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" t="s">
         <v>106</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>73</v>
+        <v>107</v>
       </c>
       <c r="F26" t="s">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="G26" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="H26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
-        <v>72</v>
+        <v>110</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D27" t="s">
-        <v>109</v>
+        <v>68</v>
       </c>
       <c r="E27" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F27" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="G27" t="s">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="H27" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" t="s">
+        <v>68</v>
+      </c>
+      <c r="E28" t="s">
+        <v>107</v>
+      </c>
+      <c r="F28" t="s">
+        <v>112</v>
+      </c>
+      <c r="G28" t="s">
         <v>113</v>
       </c>
-      <c r="C28" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C29" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="E29" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="F29" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="G29" t="s">
-        <v>77</v>
+        <v>121</v>
       </c>
       <c r="H29" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B30" t="s">
-        <v>61</v>
+        <v>105</v>
       </c>
       <c r="C30" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="D30" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="E30" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="F30" t="s">
-        <v>70</v>
+        <v>124</v>
       </c>
       <c r="G30" t="s">
-        <v>81</v>
+        <v>125</v>
       </c>
       <c r="H30" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>128</v>
+      </c>
+      <c r="C31" t="s">
+        <v>129</v>
+      </c>
+      <c r="D31" t="s">
         <v>120</v>
       </c>
-      <c r="B31" t="s">
+      <c r="E31" t="s">
+        <v>106</v>
+      </c>
+      <c r="F31" t="s">
+        <v>112</v>
+      </c>
+      <c r="G31" t="s">
         <v>121</v>
       </c>
-      <c r="C31" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H31" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
-        <v>124</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>69</v>
+        <v>132</v>
       </c>
       <c r="D32" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="E32" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G32" t="s">
-        <v>81</v>
+        <v>121</v>
       </c>
       <c r="H32" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="B33" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="C33" t="s">
-        <v>30</v>
+        <v>136</v>
       </c>
       <c r="D33" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="E33" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="F33" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="G33" t="s">
-        <v>81</v>
+        <v>121</v>
       </c>
       <c r="H33" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="B34" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="C34" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D34" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="E34" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G34" t="s">
-        <v>81</v>
+        <v>121</v>
       </c>
       <c r="H34" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="B35" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="C35" t="s">
-        <v>69</v>
+        <v>143</v>
       </c>
       <c r="D35" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="E35" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G35" t="s">
-        <v>81</v>
+        <v>121</v>
       </c>
       <c r="H35" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="B36" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="D36" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="E36" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="F36" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="G36" t="s">
-        <v>81</v>
+        <v>121</v>
       </c>
       <c r="H36" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="B37" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="C37" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="E37" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="F37" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="G37" t="s">
-        <v>81</v>
+        <v>121</v>
       </c>
       <c r="H37" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="B38" t="s">
-        <v>129</v>
+        <v>49</v>
       </c>
       <c r="C38" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D38" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="E38" t="s">
-        <v>141</v>
+        <v>106</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G38" t="s">
-        <v>77</v>
+        <v>150</v>
       </c>
       <c r="H38" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="B39" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="C39" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D39" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="E39" t="s">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="F39" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="G39" t="s">
-        <v>81</v>
+        <v>155</v>
       </c>
       <c r="H39" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="B40" t="s">
-        <v>148</v>
+        <v>99</v>
       </c>
       <c r="C40" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D40" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E40" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F40" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="G40" t="s">
-        <v>81</v>
+        <v>155</v>
       </c>
       <c r="H40" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B41" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="C41" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D41" t="s">
         <v>153</v>
       </c>
       <c r="E41" t="s">
         <v>154</v>
       </c>
       <c r="F41" t="s">
+        <v>112</v>
+      </c>
+      <c r="G41" t="s">
         <v>155</v>
       </c>
-      <c r="G41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H41" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B42" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="C42" t="s">
-        <v>158</v>
+        <v>38</v>
       </c>
       <c r="D42" t="s">
         <v>153</v>
       </c>
       <c r="E42" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="F42" t="s">
+        <v>112</v>
+      </c>
+      <c r="G42" t="s">
         <v>155</v>
       </c>
-      <c r="G42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B43" t="s">
-        <v>161</v>
+        <v>52</v>
       </c>
       <c r="C43" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="D43" t="s">
+        <v>153</v>
+      </c>
+      <c r="E43" t="s">
+        <v>153</v>
+      </c>
+      <c r="F43" t="s">
+        <v>64</v>
+      </c>
+      <c r="G43" t="s">
+        <v>53</v>
+      </c>
+      <c r="H43" t="s">
         <v>163</v>
-      </c>
-[...10 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>164</v>
+      </c>
+      <c r="B44" t="s">
         <v>165</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="D44" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E44" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G44" t="s">
-        <v>19</v>
+        <v>125</v>
       </c>
       <c r="H44" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B45" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C45" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="D45" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="E45" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F45" t="s">
-        <v>170</v>
+        <v>124</v>
       </c>
       <c r="G45" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="H45" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>172</v>
       </c>
       <c r="B46" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="C46" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="D46" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="E46" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="F46" t="s">
+        <v>112</v>
+      </c>
+      <c r="G46" t="s">
+        <v>60</v>
+      </c>
+      <c r="H46" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>174</v>
+      </c>
+      <c r="B47" t="s">
         <v>175</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
+        <v>22</v>
+      </c>
+      <c r="D47" t="s">
+        <v>170</v>
+      </c>
+      <c r="E47" t="s">
+        <v>166</v>
+      </c>
+      <c r="F47" t="s">
+        <v>112</v>
+      </c>
+      <c r="G47" t="s">
+        <v>113</v>
+      </c>
+      <c r="H47" t="s">
         <v>176</v>
-      </c>
-[...16 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>177</v>
+      </c>
+      <c r="B48" t="s">
         <v>178</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="D48" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="E48" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F48" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="G48" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H48" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B49" t="s">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="C49" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D49" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="E49" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F49" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="G49" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H49" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B50" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="C50" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="D50" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="E50" t="s">
-        <v>149</v>
+        <v>181</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G50" t="s">
-        <v>19</v>
+        <v>155</v>
       </c>
       <c r="H50" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>183</v>
+      </c>
+      <c r="B51" t="s">
+        <v>184</v>
+      </c>
+      <c r="C51" t="s">
+        <v>185</v>
+      </c>
+      <c r="D51" t="s">
+        <v>181</v>
+      </c>
+      <c r="E51" t="s">
+        <v>181</v>
+      </c>
+      <c r="F51" t="s">
+        <v>112</v>
+      </c>
+      <c r="G51" t="s">
+        <v>155</v>
+      </c>
+      <c r="H51" t="s">
         <v>186</v>
-      </c>
-[...19 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B52" t="s">
-        <v>189</v>
+        <v>146</v>
       </c>
       <c r="C52" t="s">
-        <v>30</v>
+        <v>185</v>
       </c>
       <c r="D52" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="E52" t="s">
-        <v>149</v>
+        <v>181</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G52" t="s">
-        <v>19</v>
+        <v>155</v>
       </c>
       <c r="H52" t="s">
-        <v>166</v>
+        <v>186</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B53" t="s">
-        <v>132</v>
+        <v>105</v>
       </c>
       <c r="C53" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="D53" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="E53" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="F53" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="G53" t="s">
-        <v>81</v>
+        <v>155</v>
       </c>
       <c r="H53" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>190</v>
       </c>
       <c r="B54" t="s">
-        <v>132</v>
+        <v>191</v>
       </c>
       <c r="C54" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="D54" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="E54" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="F54" t="s">
+        <v>112</v>
+      </c>
+      <c r="G54" t="s">
+        <v>155</v>
+      </c>
+      <c r="H54" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>193</v>
       </c>
       <c r="B55" t="s">
-        <v>9</v>
+        <v>81</v>
       </c>
       <c r="C55" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D55" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="E55" t="s">
-        <v>149</v>
+        <v>181</v>
       </c>
       <c r="F55" t="s">
-        <v>173</v>
+        <v>112</v>
       </c>
       <c r="G55" t="s">
-        <v>19</v>
+        <v>155</v>
       </c>
       <c r="H55" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>194</v>
+      </c>
+      <c r="B56" t="s">
         <v>195</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56" t="s">
+        <v>181</v>
+      </c>
+      <c r="E56" t="s">
+        <v>181</v>
+      </c>
+      <c r="F56" t="s">
+        <v>112</v>
+      </c>
+      <c r="G56" t="s">
+        <v>155</v>
+      </c>
+      <c r="H56" t="s">
         <v>196</v>
-      </c>
-[...16 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>197</v>
+      </c>
+      <c r="B57" t="s">
+        <v>165</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57" t="s">
+        <v>181</v>
+      </c>
+      <c r="E57" t="s">
+        <v>181</v>
+      </c>
+      <c r="F57" t="s">
+        <v>112</v>
+      </c>
+      <c r="G57" t="s">
+        <v>155</v>
+      </c>
+      <c r="H57" t="s">
         <v>198</v>
-      </c>
-[...19 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>199</v>
+      </c>
+      <c r="B58" t="s">
+        <v>102</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58" t="s">
+        <v>181</v>
+      </c>
+      <c r="E58" t="s">
+        <v>181</v>
+      </c>
+      <c r="F58" t="s">
+        <v>112</v>
+      </c>
+      <c r="G58" t="s">
+        <v>155</v>
+      </c>
+      <c r="H58" t="s">
         <v>200</v>
-      </c>
-[...19 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>201</v>
+      </c>
+      <c r="B59" t="s">
+        <v>89</v>
+      </c>
+      <c r="C59" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59" t="s">
+        <v>181</v>
+      </c>
+      <c r="E59" t="s">
+        <v>181</v>
+      </c>
+      <c r="F59" t="s">
+        <v>112</v>
+      </c>
+      <c r="G59" t="s">
+        <v>155</v>
+      </c>
+      <c r="H59" t="s">
         <v>202</v>
-      </c>
-[...19 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>203</v>
+      </c>
+      <c r="B60" t="s">
+        <v>21</v>
+      </c>
+      <c r="C60" t="s">
+        <v>45</v>
+      </c>
+      <c r="D60" t="s">
+        <v>204</v>
+      </c>
+      <c r="E60" t="s">
         <v>205</v>
       </c>
-      <c r="B60" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G60" t="s">
-        <v>19</v>
+        <v>206</v>
       </c>
       <c r="H60" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B61" t="s">
-        <v>103</v>
+        <v>135</v>
       </c>
       <c r="C61" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D61" t="s">
-        <v>163</v>
+        <v>204</v>
       </c>
       <c r="E61" t="s">
-        <v>149</v>
+        <v>205</v>
       </c>
       <c r="F61" t="s">
-        <v>173</v>
+        <v>112</v>
       </c>
       <c r="G61" t="s">
-        <v>19</v>
+        <v>209</v>
       </c>
       <c r="H61" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B62" t="s">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="C62" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D62" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="E62" t="s">
-        <v>149</v>
+        <v>213</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G62" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="H62" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B63" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C63" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D63" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E63" t="s">
-        <v>149</v>
+        <v>213</v>
       </c>
       <c r="F63" t="s">
-        <v>173</v>
+        <v>112</v>
       </c>
       <c r="G63" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="H63" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>219</v>
+      </c>
+      <c r="B64" t="s">
+        <v>21</v>
+      </c>
+      <c r="C64" t="s">
+        <v>45</v>
+      </c>
+      <c r="D64" t="s">
+        <v>212</v>
+      </c>
+      <c r="E64" t="s">
         <v>213</v>
       </c>
-      <c r="B64" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G64" t="s">
-        <v>19</v>
+        <v>220</v>
       </c>
       <c r="H64" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="B65" t="s">
-        <v>61</v>
+        <v>223</v>
       </c>
       <c r="C65" t="s">
-        <v>69</v>
+        <v>224</v>
       </c>
       <c r="D65" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="E65" t="s">
-        <v>149</v>
+        <v>225</v>
       </c>
       <c r="F65" t="s">
-        <v>173</v>
+        <v>226</v>
       </c>
       <c r="G65" t="s">
-        <v>19</v>
+        <v>220</v>
       </c>
       <c r="H65" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="B66" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="C66" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D66" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="E66" t="s">
-        <v>149</v>
+        <v>213</v>
       </c>
       <c r="F66" t="s">
-        <v>173</v>
+        <v>112</v>
       </c>
       <c r="G66" t="s">
-        <v>19</v>
+        <v>220</v>
       </c>
       <c r="H66" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>230</v>
+      </c>
+      <c r="B67" t="s">
+        <v>49</v>
+      </c>
+      <c r="C67" t="s">
+        <v>45</v>
+      </c>
+      <c r="D67" t="s">
+        <v>217</v>
+      </c>
+      <c r="E67" t="s">
+        <v>225</v>
+      </c>
+      <c r="F67" t="s">
+        <v>112</v>
+      </c>
+      <c r="G67" t="s">
         <v>220</v>
       </c>
-      <c r="B67" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H67" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>232</v>
+      </c>
+      <c r="B68" t="s">
+        <v>92</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68" t="s">
+        <v>217</v>
+      </c>
+      <c r="E68" t="s">
         <v>225</v>
       </c>
-      <c r="B68" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="G68" t="s">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="H68" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="B69" t="s">
-        <v>229</v>
+        <v>89</v>
       </c>
       <c r="C69" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D69" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="E69" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="F69" t="s">
-        <v>70</v>
+        <v>235</v>
       </c>
       <c r="G69" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="H69" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="B70" t="s">
-        <v>232</v>
+        <v>99</v>
       </c>
       <c r="C70" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D70" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="E70" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F70" t="s">
-        <v>170</v>
+        <v>112</v>
       </c>
       <c r="G70" t="s">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="H70" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B71" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="C71" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D71" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
       <c r="E71" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="F71" t="s">
-        <v>236</v>
+        <v>112</v>
       </c>
       <c r="G71" t="s">
-        <v>51</v>
+        <v>113</v>
       </c>
       <c r="H71" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B72" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="C72" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="D72" t="s">
-        <v>239</v>
+        <v>217</v>
       </c>
       <c r="E72" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="F72" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="G72" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H72" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>243</v>
       </c>
       <c r="B73" t="s">
-        <v>144</v>
+        <v>78</v>
       </c>
       <c r="C73" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D73" t="s">
-        <v>239</v>
+        <v>217</v>
       </c>
       <c r="E73" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="F73" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="G73" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H73" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>245</v>
       </c>
       <c r="B74" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C74" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74" t="s">
+        <v>217</v>
+      </c>
+      <c r="E74" t="s">
+        <v>225</v>
+      </c>
+      <c r="F74" t="s">
+        <v>112</v>
+      </c>
+      <c r="G74" t="s">
+        <v>113</v>
+      </c>
+      <c r="H74" t="s">
         <v>246</v>
-      </c>
-[...13 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>247</v>
       </c>
       <c r="B75" t="s">
-        <v>68</v>
+        <v>248</v>
       </c>
       <c r="C75" t="s">
-        <v>69</v>
+        <v>249</v>
       </c>
       <c r="D75" t="s">
-        <v>239</v>
+        <v>217</v>
       </c>
       <c r="E75" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="F75" t="s">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="G75" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H75" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B76" t="s">
-        <v>25</v>
+        <v>252</v>
       </c>
       <c r="C76" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D76" t="s">
-        <v>239</v>
+        <v>212</v>
       </c>
       <c r="E76" t="s">
-        <v>240</v>
+        <v>213</v>
       </c>
       <c r="F76" t="s">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="G76" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H76" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B77" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="C77" t="s">
-        <v>69</v>
+        <v>256</v>
       </c>
       <c r="D77" t="s">
-        <v>239</v>
+        <v>212</v>
       </c>
       <c r="E77" t="s">
-        <v>240</v>
+        <v>213</v>
       </c>
       <c r="F77" t="s">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="G77" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H77" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B78" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="C78" t="s">
-        <v>69</v>
+        <v>253</v>
       </c>
       <c r="D78" t="s">
-        <v>239</v>
+        <v>212</v>
       </c>
       <c r="E78" t="s">
-        <v>240</v>
+        <v>212</v>
       </c>
       <c r="F78" t="s">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="G78" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H78" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B79" t="s">
-        <v>257</v>
+        <v>135</v>
       </c>
       <c r="C79" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D79" t="s">
-        <v>239</v>
+        <v>212</v>
       </c>
       <c r="E79" t="s">
-        <v>240</v>
+        <v>213</v>
       </c>
       <c r="F79" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="G79" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H79" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B80" t="s">
-        <v>103</v>
+        <v>49</v>
       </c>
       <c r="C80" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="D80" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E80" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="G80" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="H80" t="s">
-        <v>208</v>
+        <v>263</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B81" t="s">
-        <v>121</v>
+        <v>265</v>
       </c>
       <c r="C81" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D81" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="E81" t="s">
-        <v>239</v>
+        <v>267</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G81" t="s">
-        <v>81</v>
+        <v>209</v>
       </c>
       <c r="H81" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="B82" t="s">
-        <v>80</v>
+        <v>270</v>
       </c>
       <c r="C82" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="D82" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="E82" t="s">
-        <v>239</v>
+        <v>266</v>
       </c>
       <c r="F82" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G82" t="s">
-        <v>19</v>
+        <v>209</v>
       </c>
       <c r="H82" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="B83" t="s">
-        <v>214</v>
+        <v>81</v>
       </c>
       <c r="C83" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D83" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="E83" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="F83" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G83" t="s">
-        <v>81</v>
+        <v>121</v>
       </c>
       <c r="H83" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="B84" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C84" t="s">
-        <v>85</v>
+        <v>38</v>
       </c>
       <c r="D84" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E84" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F84" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G84" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="H84" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="B85" t="s">
-        <v>273</v>
+        <v>21</v>
       </c>
       <c r="C85" t="s">
-        <v>274</v>
+        <v>45</v>
       </c>
       <c r="D85" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E85" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G85" t="s">
-        <v>19</v>
+        <v>220</v>
       </c>
       <c r="H85" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B86" t="s">
-        <v>277</v>
+        <v>128</v>
       </c>
       <c r="C86" t="s">
-        <v>30</v>
+        <v>281</v>
       </c>
       <c r="D86" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="E86" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G86" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="H86" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="B87" t="s">
-        <v>280</v>
+        <v>195</v>
       </c>
       <c r="C87" t="s">
-        <v>281</v>
+        <v>38</v>
       </c>
       <c r="D87" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="E87" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="F87" t="s">
-        <v>13</v>
+        <v>286</v>
       </c>
       <c r="G87" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="H87" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>288</v>
+      </c>
+      <c r="B88" t="s">
+        <v>89</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88" t="s">
+        <v>282</v>
+      </c>
+      <c r="E88" t="s">
         <v>283</v>
       </c>
-      <c r="B88" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F88" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G88" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="H88" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B89" t="s">
-        <v>287</v>
+        <v>105</v>
       </c>
       <c r="C89" t="s">
-        <v>288</v>
+        <v>38</v>
       </c>
       <c r="D89" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="E89" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="F89" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G89" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="H89" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B90" t="s">
-        <v>94</v>
+        <v>293</v>
       </c>
       <c r="C90" t="s">
-        <v>95</v>
+        <v>294</v>
       </c>
       <c r="D90" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="E90" t="s">
-        <v>270</v>
+        <v>295</v>
       </c>
       <c r="F90" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="G90" t="s">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="H90" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="B91" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>185</v>
       </c>
       <c r="D91" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="E91" t="s">
-        <v>270</v>
+        <v>295</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="G91" t="s">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="H91" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="B92" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="C92" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D92" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="E92" t="s">
-        <v>270</v>
+        <v>295</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="G92" t="s">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="H92" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="B93" t="s">
-        <v>148</v>
+        <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>30</v>
+        <v>303</v>
       </c>
       <c r="D93" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="E93" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G93" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="H93" t="s">
-        <v>278</v>
+        <v>304</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="B94" t="s">
-        <v>135</v>
+        <v>49</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>224</v>
       </c>
       <c r="D94" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="E94" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="F94" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G94" t="s">
-        <v>19</v>
+        <v>220</v>
       </c>
       <c r="H94" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="B95" t="s">
-        <v>299</v>
+        <v>21</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>224</v>
       </c>
       <c r="D95" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="E95" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="F95" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G95" t="s">
-        <v>19</v>
+        <v>220</v>
       </c>
       <c r="H95" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="B96" t="s">
-        <v>302</v>
+        <v>102</v>
       </c>
       <c r="C96" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D96" t="s">
-        <v>303</v>
+        <v>282</v>
       </c>
       <c r="E96" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="F96" t="s">
-        <v>192</v>
+        <v>286</v>
       </c>
       <c r="G96" t="s">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="H96" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="B97" t="s">
-        <v>124</v>
+        <v>86</v>
       </c>
       <c r="C97" t="s">
-        <v>69</v>
+        <v>312</v>
       </c>
       <c r="D97" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
       <c r="E97" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="F97" t="s">
-        <v>13</v>
+        <v>313</v>
       </c>
       <c r="G97" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H97" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="B98" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="C98" t="s">
-        <v>30</v>
+        <v>253</v>
       </c>
       <c r="D98" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
       <c r="E98" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="F98" t="s">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="G98" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H98" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="B99" t="s">
-        <v>113</v>
+        <v>52</v>
       </c>
       <c r="C99" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D99" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
       <c r="E99" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="F99" t="s">
-        <v>13</v>
+        <v>318</v>
       </c>
       <c r="G99" t="s">
-        <v>81</v>
+        <v>209</v>
       </c>
       <c r="H99" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>320</v>
+      </c>
+      <c r="B100" t="s">
+        <v>99</v>
+      </c>
+      <c r="C100" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100" t="s">
+        <v>282</v>
+      </c>
+      <c r="E100" t="s">
+        <v>283</v>
+      </c>
+      <c r="F100" t="s">
         <v>313</v>
       </c>
-      <c r="B100" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G100" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H100" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="B101" t="s">
-        <v>176</v>
+        <v>37</v>
       </c>
       <c r="C101" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D101" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
       <c r="E101" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="F101" t="s">
-        <v>13</v>
+        <v>313</v>
       </c>
       <c r="G101" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H101" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="B102" t="s">
-        <v>53</v>
+        <v>135</v>
       </c>
       <c r="C102" t="s">
-        <v>30</v>
+        <v>136</v>
       </c>
       <c r="D102" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
       <c r="E102" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
+        <v>313</v>
       </c>
       <c r="G102" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H102" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="B103" t="s">
-        <v>9</v>
+        <v>78</v>
       </c>
       <c r="C103" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D103" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
       <c r="E103" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="F103" t="s">
-        <v>13</v>
+        <v>318</v>
       </c>
       <c r="G103" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="H103" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="B104" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="C104" t="s">
-        <v>69</v>
+        <v>143</v>
       </c>
       <c r="D104" t="s">
-        <v>307</v>
+        <v>329</v>
       </c>
       <c r="E104" t="s">
-        <v>304</v>
+        <v>330</v>
       </c>
       <c r="F104" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G104" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H104" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="B105" t="s">
-        <v>203</v>
+        <v>116</v>
       </c>
       <c r="C105" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D105" t="s">
-        <v>307</v>
+        <v>329</v>
       </c>
       <c r="E105" t="s">
-        <v>304</v>
+        <v>330</v>
       </c>
       <c r="F105" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G105" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H105" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="B106" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="C106" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D106" t="s">
-        <v>307</v>
+        <v>329</v>
       </c>
       <c r="E106" t="s">
-        <v>304</v>
+        <v>330</v>
       </c>
       <c r="F106" t="s">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="G106" t="s">
-        <v>81</v>
+        <v>220</v>
       </c>
       <c r="H106" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="B107" t="s">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>253</v>
       </c>
       <c r="D107" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E107" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F107" t="s">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="G107" t="s">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="H107" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B108" t="s">
-        <v>106</v>
+        <v>146</v>
       </c>
       <c r="C108" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="D108" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E108" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F108" t="s">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="G108" t="s">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="H108" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="B109" t="s">
-        <v>61</v>
+        <v>184</v>
       </c>
       <c r="C109" t="s">
-        <v>62</v>
+        <v>143</v>
       </c>
       <c r="D109" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="E109" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="F109" t="s">
-        <v>192</v>
+        <v>59</v>
       </c>
       <c r="G109" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="H109" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="B110" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="C110" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D110" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="E110" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="F110" t="s">
-        <v>192</v>
+        <v>59</v>
       </c>
       <c r="G110" t="s">
-        <v>81</v>
+        <v>209</v>
       </c>
       <c r="H110" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="B111" t="s">
-        <v>91</v>
+        <v>195</v>
       </c>
       <c r="C111" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="D111" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="E111" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="F111" t="s">
-        <v>192</v>
+        <v>318</v>
       </c>
       <c r="G111" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="H111" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B112" t="s">
-        <v>116</v>
+        <v>95</v>
       </c>
       <c r="C112" t="s">
-        <v>69</v>
+        <v>350</v>
       </c>
       <c r="D112" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="E112" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="F112" t="s">
-        <v>192</v>
+        <v>59</v>
       </c>
       <c r="G112" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="H112" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="B113" t="s">
-        <v>68</v>
+        <v>99</v>
       </c>
       <c r="C113" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="D113" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="E113" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="F113" t="s">
-        <v>192</v>
+        <v>59</v>
       </c>
       <c r="G113" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="H113" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>354</v>
+      </c>
+      <c r="B114" t="s">
+        <v>102</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114" t="s">
         <v>345</v>
       </c>
-      <c r="B114" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E114" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="F114" t="s">
-        <v>192</v>
+        <v>59</v>
       </c>
       <c r="G114" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="H114" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="B115" t="s">
-        <v>350</v>
+        <v>110</v>
       </c>
       <c r="C115" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="D115" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="E115" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
       <c r="F115" t="s">
-        <v>192</v>
+        <v>318</v>
       </c>
       <c r="G115" t="s">
-        <v>351</v>
+        <v>100</v>
       </c>
       <c r="H115" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="B116" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="C116" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="D116" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="E116" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="F116" t="s">
-        <v>192</v>
+        <v>360</v>
       </c>
       <c r="G116" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="H116" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="B117" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="C117" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="D117" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="E117" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="F117" t="s">
-        <v>70</v>
+        <v>360</v>
       </c>
       <c r="G117" t="s">
-        <v>81</v>
+        <v>363</v>
       </c>
       <c r="H117" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="B118" t="s">
-        <v>168</v>
+        <v>365</v>
       </c>
       <c r="C118" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="D118" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="E118" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
       <c r="F118" t="s">
-        <v>236</v>
+        <v>59</v>
       </c>
       <c r="G118" t="s">
-        <v>359</v>
+        <v>100</v>
       </c>
       <c r="H118" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="B119" t="s">
-        <v>22</v>
+        <v>370</v>
       </c>
       <c r="C119" t="s">
-        <v>10</v>
+        <v>132</v>
       </c>
       <c r="D119" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="E119" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="F119" t="s">
-        <v>363</v>
+        <v>59</v>
       </c>
       <c r="G119" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="H119" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="B120" t="s">
-        <v>106</v>
+        <v>146</v>
       </c>
       <c r="C120" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="D120" t="s">
-        <v>141</v>
+        <v>366</v>
       </c>
       <c r="E120" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F120" t="s">
-        <v>192</v>
+        <v>59</v>
       </c>
       <c r="G120" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="H120" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="B121" t="s">
-        <v>116</v>
+        <v>86</v>
       </c>
       <c r="C121" t="s">
-        <v>69</v>
+        <v>375</v>
       </c>
       <c r="D121" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="E121" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="F121" t="s">
-        <v>192</v>
+        <v>59</v>
       </c>
       <c r="G121" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="H121" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="B122" t="s">
-        <v>68</v>
+        <v>248</v>
       </c>
       <c r="C122" t="s">
-        <v>69</v>
+        <v>378</v>
       </c>
       <c r="D122" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="E122" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="F122" t="s">
-        <v>192</v>
+        <v>59</v>
       </c>
       <c r="G122" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="H122" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="B123" t="s">
-        <v>72</v>
+        <v>139</v>
       </c>
       <c r="C123" t="s">
-        <v>69</v>
+        <v>381</v>
       </c>
       <c r="D123" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="E123" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="F123" t="s">
-        <v>192</v>
+        <v>59</v>
       </c>
       <c r="G123" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="H123" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="B124" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="C124" t="s">
-        <v>250</v>
+        <v>45</v>
       </c>
       <c r="D124" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="E124" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="F124" t="s">
-        <v>192</v>
+        <v>59</v>
       </c>
       <c r="G124" t="s">
-        <v>77</v>
+        <v>209</v>
       </c>
       <c r="H124" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="B125" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="C125" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D125" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="E125" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="F125" t="s">
-        <v>192</v>
+        <v>59</v>
       </c>
       <c r="G125" t="s">
-        <v>77</v>
+        <v>209</v>
       </c>
       <c r="H125" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="B126" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="C126" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D126" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="E126" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
       <c r="F126" t="s">
-        <v>192</v>
+        <v>388</v>
       </c>
       <c r="G126" t="s">
-        <v>77</v>
+        <v>363</v>
       </c>
       <c r="H126" t="s">
-        <v>381</v>
-[...81 lines deleted...]
-      <c r="A130" t="s">
         <v>389</v>
-      </c>
-[...24173 lines deleted...]
-        <v>2320</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">