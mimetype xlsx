--- v0 (2026-06-20)
+++ v1 (2026-08-18)
@@ -12,141 +12,705 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Nº Processo</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Data de Publicação</t>
   </si>
   <si>
     <t>Data de Abertura</t>
   </si>
   <si>
     <t>Nº Modalidade</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Valor Estimado</t>
   </si>
   <si>
+    <t>Documento/Verificação</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2026-000495</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/07/2026 a 31/07/2026, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>--</t>
+  </si>
+  <si>
+    <t>Assinada e verificável</t>
+  </si>
+  <si>
+    <t>Não se aplica</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/5cc69baa-c106-45f4-8d89-de5bb59de48a</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2026-000494</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/06/2026 a 30/06/2026, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/c65306e4-0f3a-41a5-8149-16d23b2b4d51</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2026-000493</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/05/2026 a 31/05/2026, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/1b226e91-c0af-4929-b572-0f5df72dcf6a</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2026-000492</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/04/2026 a 30/04/2026, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/b16a0ce2-a367-4e02-951a-24e2bc7ab555</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2026-000491</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/03/2026 a 31/03/2026, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/5f88541a-f52b-4c89-8e7b-04ff6cdec495</t>
+  </si>
+  <si>
+    <t>006/2026</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação</t>
+  </si>
+  <si>
+    <t>Contratação de serviço técnico especializado (profissional ou empresa de engenharia habilitada) para a elaboração de Projeto Básico e Executivo de Engenharia, visando o levantamento diagnóstico, dimensionamento e proposição de soluções para a reforma integral do prédio sede da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>02</t>
+  </si>
+  <si>
+    <t>Encerrado</t>
+  </si>
+  <si>
+    <t>R$ 22,00</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/21/006-2026</t>
+  </si>
+  <si>
     <t>002/2026</t>
   </si>
   <si>
     <t>Inexigibilidade</t>
   </si>
   <si>
     <t>Contratação de pessoa jurídica para a prestação de serviços técnicos especializados relativos à serviços jurídicos desenvolvidos no âmbito da gestão administrativa da câmara municipal de Ourilândia do Norte/PA.</t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
-    <t>08/01/0026</t>
+    <t>08/01/2026</t>
   </si>
   <si>
     <t>001/2026</t>
   </si>
   <si>
-    <t>Encerrado</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 360.000,00</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/15/002-2026</t>
+  </si>
+  <si>
+    <t>Aquisição de bens de consumo: produtos de limpeza, higiene, alimentação, copa e cozinha.</t>
+  </si>
+  <si>
+    <t>R$ 65.473,02</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/14/001-2026</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2025-000490</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/12/2025 a 31/12/2025, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/9abb0780-88c9-4a64-ada9-f64c83da2496</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2025-000489</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/11/2025 a 30/11/2025, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/c3797a44-679d-4aae-b105-552bb889f7f6</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2025-000488</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/10/2025 a 31/10/2025, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/f08fd689-a10f-4e10-9430-b525fe2b2050</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2025-000487</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/09/2025 a 30/09/2025, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/55b0cdb6-00ee-49b7-ad3f-5d0fa92d9a16</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2025-000486</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/08/2025 a 31/08/2025, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/7677e0d6-46c7-4ab6-86c5-0875cb6cdb7e</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2025-000485</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/07/2025 a 31/07/2025, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/b3880f30-2ec5-42f9-8228-67ba684a7216</t>
+  </si>
+  <si>
     <t>008/2025</t>
   </si>
   <si>
     <t>Assessoria Jurídica e Consultoria.</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
-    <t>--</t>
-[...1 lines deleted...]
-  <si>
     <t>Aberta</t>
   </si>
   <si>
     <t>R$ 210.000,00</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/27/008-2025</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2025-000484</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/05/2025 a 31/05/2025, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/dd1340eb-921d-4f30-a889-8e85dd0dfa81</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2025-000483</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/04/2025 a 30/04/2025, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/7bad86df-e333-4585-8f26-80542b2a9b9c</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2025-000482</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/03/2025 a 31/03/2025, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/f2113ee1-98bf-4f37-9911-d9c14c0ad730</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2025-000481</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/02/2025 a 28/02/2025, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/bf762fb8-74d8-4428-8ede-75869efb5483</t>
+  </si>
+  <si>
     <t>002/2025</t>
   </si>
   <si>
     <t>Prestação de serviços de assessoria e consultoria jurídica especializada à Câmara Municipal de Ourilândia do Norte</t>
   </si>
   <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/2/002-2025</t>
   </si>
   <si>
     <t>001/2025</t>
   </si>
   <si>
     <t>Prestação pela contratada, de serviços técnicos especializados de assessoria e consultoria contábil, Gestão de Tesouraria e Recursos Humanos, objetivando a contabilização da execução orçamentária, patrimonial e financeira, de acordo com normas e princípios contábeis 
 vigentes, à Unidade Gestora Câmara Municipal de Ourilândia do Norte</t>
   </si>
   <si>
     <t>R$ 390.000,00</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/1/001-2025</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2024-000480</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/12/2024 a 31/12/2024, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/46cd508e-f3a9-4f28-86f9-ef9f6c53f0fe</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2024-000479</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/11/2024 a 30/11/2024, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/32aab571-22c9-489f-b0e1-073f0a8b5d09</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2024-000478</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/10/2024 a 31/10/2024, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/44f9c580-2eda-46b9-8444-1e8062852cc4</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2024-000477</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/09/2024 a 30/09/2024, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/09/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/9c7d01e9-4031-4c6f-8e65-46378e086187</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2024-000476</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/08/2024 a 31/08/2024, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/34e73fa3-90e5-4f5c-88c6-5dcc20bc7b77</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2024-000475</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/07/2024 a 31/07/2024, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/b3daf978-2a3a-4694-9602-9511dc10b260</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2024-000474</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/06/2024 a 30/06/2024, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/492e964c-1b99-4c95-ba5c-81f259cd8c61</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2024-000473</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/05/2024 a 31/05/2024, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/05/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/47da2824-222b-48df-a86b-94131a2068bf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2024-000472</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/04/2024 a 30/04/2024, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/81b86e82-e3de-49cb-9ad6-188e34be3342</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2024-000471</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/03/2024 a 31/03/2024, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/57fe3ee3-78bc-48d6-8b85-5efa5abebc78</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2024-000470</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/02/2024 a 29/02/2024, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/40ebff73-6ed0-4e92-b334-3f0ef97d7e3f</t>
+  </si>
+  <si>
+    <t>002/2024</t>
+  </si>
+  <si>
+    <t>Inscrições de servidores no curso “Licitações e contratações diretas conforme a Lei nº 14.133/2021: regulamentação, implementação e procedimentos eletrônicos”, realizado em Fortaleza/CE, de 29 de janeiro a 2 de fevereiro de 2024.</t>
+  </si>
+  <si>
+    <t>24/01/2024</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>R$ 13.160,00</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/45/002-2024</t>
+  </si>
+  <si>
+    <t>001/2024</t>
+  </si>
+  <si>
+    <t>Prestação de serviços técnicos especializados de assessoria e consultoria contábil, gestão de tesouraria e recursos humanos para a Câmara Municipal de Ourilândia do Norte/PA, no exercício financeiro de 2024.</t>
+  </si>
+  <si>
+    <t>23/01/2024</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>R$ 325.000,00</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/44/001-2024</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2023-000468</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/12/2023 a 31/12/2023, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/e549c5e9-dcd1-4d2c-afed-27537514f82a</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2023-000467</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/11/2023 a 30/11/2023, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/61c85c70-23a7-4cae-85ff-fa68f129dd06</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2023-000466</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/10/2023 a 31/10/2023, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/10/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/1c549299-d2f3-4b83-8c53-0302cd438e99</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2023-000465</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/09/2023 a 30/09/2023, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/5c99808d-f362-4135-b93f-944841c9b99a</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2023-000464</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/08/2023 a 31/08/2023, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/ce7f5a0f-6d20-4577-bff3-f60a32207280</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2023-000463</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/07/2023 a 31/07/2023, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/a7d8009a-5ee7-400b-96c2-ab5bbc7eff50</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2023-000462</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/06/2023 a 30/06/2023, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/0b2961ae-e543-4f8a-a223-765abdf510d7</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2023-000461</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/05/2023 a 31/05/2023, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/05/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/79cfcdc0-1af1-4344-bf72-c323a8b64813</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2023-000460</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/04/2023 a 30/04/2023, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/25a4e62d-0a50-479d-993b-e702d78cee47</t>
+  </si>
+  <si>
+    <t>004/2023</t>
+  </si>
+  <si>
+    <t>Prestação de serviços técnicos profissionais especializados para revisão e atualização da Lei Orgânica Municipal, do Regimento Interno e do Código de Ética da Câmara Municipal de Ourilândia do Norte/PA.</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>002/2023</t>
+  </si>
+  <si>
+    <t>R$ 35.000,00</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/43/004-2023</t>
+  </si>
+  <si>
+    <t>CMON-CERT-DINEX-2023-000458</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.4 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/02/2023 a 28/02/2023, não houve abertura de processo de dispensa de licitação nem de inexigibilidade de licitação. Os processos iniciados em períodos anteriores e seus documentos continuam publicados na página própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/65436b23-c431-4648-840b-2377b4a1dbc9</t>
+  </si>
+  <si>
+    <t>001/2023</t>
+  </si>
+  <si>
+    <t>Prestação de serviços técnicos profissionais especializados de contabilidade aplicada ao setor público, assessoria e consultoria à Câmara Municipal de Ourilândia do Norte/PA, no exercício financeiro de 2023.</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>16/01/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/42/001-2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -450,196 +1014,1430 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:I47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="316.066" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="658.125" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="134.396" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8">
+        <v>16</v>
+      </c>
+      <c r="I2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" t="s">
         <v>21</v>
       </c>
-      <c r="H3" t="s">
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" t="s">
         <v>25</v>
       </c>
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
         <v>26</v>
       </c>
-      <c r="F4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>28</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
         <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" t="s">
+        <v>39</v>
+      </c>
+      <c r="G7" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7" t="s">
+        <v>41</v>
+      </c>
+      <c r="I7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" t="s">
+        <v>48</v>
+      </c>
+      <c r="G8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>49</v>
+      </c>
+      <c r="I8" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" t="s">
+        <v>48</v>
+      </c>
+      <c r="G9" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" t="s">
+        <v>52</v>
+      </c>
+      <c r="I9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" t="s">
+        <v>59</v>
+      </c>
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" t="s">
+        <v>60</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
+        <v>64</v>
+      </c>
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
+        <v>68</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" t="s">
+        <v>71</v>
+      </c>
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
+        <v>72</v>
+      </c>
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
+        <v>76</v>
+      </c>
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
+        <v>79</v>
+      </c>
+      <c r="D16" t="s">
+        <v>80</v>
+      </c>
+      <c r="E16" t="s">
+        <v>81</v>
+      </c>
+      <c r="F16" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" t="s">
+        <v>82</v>
+      </c>
+      <c r="H16" t="s">
+        <v>83</v>
+      </c>
+      <c r="I16" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" t="s">
+        <v>86</v>
+      </c>
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
+        <v>87</v>
+      </c>
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" t="s">
+        <v>89</v>
+      </c>
+      <c r="B18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" t="s">
+        <v>90</v>
+      </c>
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
+        <v>91</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" t="s">
+        <v>94</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" t="s">
+        <v>95</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" t="s">
+        <v>98</v>
+      </c>
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
+        <v>99</v>
+      </c>
+      <c r="F20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" t="s">
+        <v>101</v>
+      </c>
+      <c r="B21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" t="s">
+        <v>102</v>
+      </c>
+      <c r="D21" t="s">
+        <v>103</v>
+      </c>
+      <c r="E21" t="s">
+        <v>104</v>
+      </c>
+      <c r="F21" t="s">
+        <v>101</v>
+      </c>
+      <c r="G21" t="s">
+        <v>40</v>
+      </c>
+      <c r="H21" t="s">
+        <v>49</v>
+      </c>
+      <c r="I21" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" t="s">
+        <v>106</v>
+      </c>
+      <c r="B22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" t="s">
+        <v>107</v>
+      </c>
+      <c r="D22" t="s">
+        <v>103</v>
+      </c>
+      <c r="E22" t="s">
+        <v>104</v>
+      </c>
+      <c r="F22" t="s">
+        <v>106</v>
+      </c>
+      <c r="G22" t="s">
+        <v>40</v>
+      </c>
+      <c r="H22" t="s">
+        <v>108</v>
+      </c>
+      <c r="I22" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" t="s">
+        <v>110</v>
+      </c>
+      <c r="B23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" t="s">
+        <v>111</v>
+      </c>
+      <c r="D23" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" t="s">
+        <v>112</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
+        <v>16</v>
+      </c>
+      <c r="I23" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" t="s">
+        <v>115</v>
+      </c>
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
+        <v>116</v>
+      </c>
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
+        <v>16</v>
+      </c>
+      <c r="I24" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" t="s">
+        <v>118</v>
+      </c>
+      <c r="B25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" t="s">
+        <v>119</v>
+      </c>
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>120</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" t="s">
+        <v>123</v>
+      </c>
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" t="s">
+        <v>124</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
+        <v>15</v>
+      </c>
+      <c r="H26" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" t="s">
+        <v>126</v>
+      </c>
+      <c r="B27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" t="s">
+        <v>127</v>
+      </c>
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
+        <v>128</v>
+      </c>
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" t="s">
+        <v>130</v>
+      </c>
+      <c r="B28" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" t="s">
+        <v>131</v>
+      </c>
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" t="s">
+        <v>134</v>
+      </c>
+      <c r="B29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" t="s">
+        <v>135</v>
+      </c>
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="s">
+        <v>136</v>
+      </c>
+      <c r="F29" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" t="s">
+        <v>138</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" t="s">
+        <v>139</v>
+      </c>
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>140</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" t="s">
+        <v>142</v>
+      </c>
+      <c r="B31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" t="s">
+        <v>143</v>
+      </c>
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
+        <v>144</v>
+      </c>
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" t="s">
+        <v>146</v>
+      </c>
+      <c r="B32" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" t="s">
+        <v>147</v>
+      </c>
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
+        <v>148</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
+        <v>16</v>
+      </c>
+      <c r="I32" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" t="s">
+        <v>150</v>
+      </c>
+      <c r="B33" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" t="s">
+        <v>151</v>
+      </c>
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" t="s">
+        <v>152</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" t="s">
+        <v>154</v>
+      </c>
+      <c r="B34" t="s">
+        <v>44</v>
+      </c>
+      <c r="C34" t="s">
+        <v>155</v>
+      </c>
+      <c r="D34" t="s">
+        <v>156</v>
+      </c>
+      <c r="E34" t="s">
+        <v>157</v>
+      </c>
+      <c r="F34" t="s">
+        <v>154</v>
+      </c>
+      <c r="G34" t="s">
+        <v>40</v>
+      </c>
+      <c r="H34" t="s">
+        <v>158</v>
+      </c>
+      <c r="I34" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" t="s">
+        <v>160</v>
+      </c>
+      <c r="B35" t="s">
+        <v>44</v>
+      </c>
+      <c r="C35" t="s">
+        <v>161</v>
+      </c>
+      <c r="D35" t="s">
+        <v>162</v>
+      </c>
+      <c r="E35" t="s">
+        <v>163</v>
+      </c>
+      <c r="F35" t="s">
+        <v>160</v>
+      </c>
+      <c r="G35" t="s">
+        <v>40</v>
+      </c>
+      <c r="H35" t="s">
+        <v>164</v>
+      </c>
+      <c r="I35" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" t="s">
+        <v>166</v>
+      </c>
+      <c r="B36" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" t="s">
+        <v>167</v>
+      </c>
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
+        <v>168</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" t="s">
+        <v>170</v>
+      </c>
+      <c r="B37" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" t="s">
+        <v>171</v>
+      </c>
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" t="s">
+        <v>172</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" t="s">
+        <v>174</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>175</v>
+      </c>
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" t="s">
+        <v>176</v>
+      </c>
+      <c r="F38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" t="s">
+        <v>178</v>
+      </c>
+      <c r="B39" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" t="s">
+        <v>179</v>
+      </c>
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>180</v>
+      </c>
+      <c r="F39" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
+        <v>16</v>
+      </c>
+      <c r="I39" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" t="s">
+        <v>182</v>
+      </c>
+      <c r="B40" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" t="s">
+        <v>183</v>
+      </c>
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>184</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" t="s">
+        <v>186</v>
+      </c>
+      <c r="B41" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" t="s">
+        <v>187</v>
+      </c>
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" t="s">
+        <v>188</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
+        <v>16</v>
+      </c>
+      <c r="I41" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" t="s">
+        <v>191</v>
+      </c>
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>192</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" t="s">
+        <v>194</v>
+      </c>
+      <c r="B43" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" t="s">
+        <v>195</v>
+      </c>
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>196</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
+        <v>16</v>
+      </c>
+      <c r="I43" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" t="s">
+        <v>198</v>
+      </c>
+      <c r="B44" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" t="s">
+        <v>199</v>
+      </c>
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
+        <v>200</v>
+      </c>
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B45" t="s">
+        <v>44</v>
+      </c>
+      <c r="C45" t="s">
+        <v>203</v>
+      </c>
+      <c r="D45" t="s">
+        <v>204</v>
+      </c>
+      <c r="E45" t="s">
+        <v>205</v>
+      </c>
+      <c r="F45" t="s">
+        <v>206</v>
+      </c>
+      <c r="G45" t="s">
+        <v>40</v>
+      </c>
+      <c r="H45" t="s">
+        <v>207</v>
+      </c>
+      <c r="I45" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" t="s">
+        <v>209</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" t="s">
+        <v>210</v>
+      </c>
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" t="s">
+        <v>211</v>
+      </c>
+      <c r="F46" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" t="s">
+        <v>16</v>
+      </c>
+      <c r="I46" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" t="s">
+        <v>213</v>
+      </c>
+      <c r="B47" t="s">
+        <v>44</v>
+      </c>
+      <c r="C47" t="s">
+        <v>214</v>
+      </c>
+      <c r="D47" t="s">
+        <v>215</v>
+      </c>
+      <c r="E47" t="s">
+        <v>216</v>
+      </c>
+      <c r="F47" t="s">
+        <v>213</v>
+      </c>
+      <c r="G47" t="s">
+        <v>40</v>
+      </c>
+      <c r="H47" t="s">
+        <v>164</v>
+      </c>
+      <c r="I47" t="s">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">