--- v0 (2026-06-20)
+++ v1 (2026-08-18)
@@ -12,173 +12,629 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
-[...7 lines deleted...]
-    <t>Função</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+  <si>
+    <t>Tipo de registro</t>
+  </si>
+  <si>
+    <t>Servidor / Documento</t>
+  </si>
+  <si>
+    <t>Matrícula / Período</t>
+  </si>
+  <si>
+    <t>Atuação / Situação</t>
   </si>
   <si>
     <t>Contrato Fiscalizado</t>
   </si>
   <si>
     <t>Fornecedor</t>
   </si>
   <si>
-    <t>Portaria</t>
+    <t>Cargo/Função</t>
+  </si>
+  <si>
+    <t>Ato de Designação</t>
+  </si>
+  <si>
+    <t>Data do Ato</t>
+  </si>
+  <si>
+    <t>Período da Fiscalização</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Documento / Verificação</t>
+  </si>
+  <si>
+    <t>Certidão de atualização</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2026-000366</t>
+  </si>
+  <si>
+    <t>01/07/2026 a 31/07/2026</t>
+  </si>
+  <si>
+    <t>Sem novo ato no período</t>
+  </si>
+  <si>
+    <t>Relação histórica preservada</t>
+  </si>
+  <si>
+    <t>Assinada</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/8ab44ab0-b1f9-4fed-83b1-72aece634036</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2026-000365</t>
+  </si>
+  <si>
+    <t>01/06/2026 a 30/06/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/11573a4a-902b-4b33-8cca-df532fc4f05e</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2026-000364</t>
+  </si>
+  <si>
+    <t>01/05/2026 a 31/05/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/c0004f48-52d3-4995-bcd8-e5343768bb20</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2026-000363</t>
+  </si>
+  <si>
+    <t>01/04/2026 a 30/04/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/f48a6b82-62a5-42f6-8dc6-7517164e2265</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2026-000362</t>
+  </si>
+  <si>
+    <t>01/03/2026 a 31/03/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/aff38c06-e0dd-4caa-9f2c-cb840c2b47ea</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2026-000361</t>
+  </si>
+  <si>
+    <t>01/02/2026 a 28/02/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/89541e8d-18f2-44c8-abc2-8bf8955a823f</t>
+  </si>
+  <si>
+    <t>Fiscal de contrato</t>
   </si>
   <si>
     <t>Eduardo Bismarc Pereira da Silva</t>
   </si>
   <si>
+    <t>000182</t>
+  </si>
+  <si>
+    <t>Titular</t>
+  </si>
+  <si>
+    <t>Nº 001/2026</t>
+  </si>
+  <si>
+    <t>GLEYDSON GUIMARÃES SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
+  </si>
+  <si>
+    <t>ASSESSOR JURIDICO</t>
+  </si>
+  <si>
+    <t>00025/2026</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>16/01/2026 a 31/12/2026</t>
+  </si>
+  <si>
+    <t>Designação ativa</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2025-000360</t>
+  </si>
+  <si>
+    <t>01/11/2025 a 30/11/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/98a4abb0-f150-4c37-b668-915d06c717f3</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2025-000359</t>
+  </si>
+  <si>
+    <t>01/10/2025 a 31/10/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/88a47d21-f22a-4e83-b971-e59905096012</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2025-000358</t>
+  </si>
+  <si>
+    <t>01/09/2025 a 30/09/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/4e173345-7ca5-4d6d-a71c-7291d28dcd81</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2025-000357</t>
+  </si>
+  <si>
+    <t>01/08/2025 a 31/08/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/e511a4c7-86df-47ed-8564-dac8c86c2371</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2025-000356</t>
+  </si>
+  <si>
+    <t>01/07/2025 a 31/07/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/a95d18b5-dd5a-41a9-b401-dc59a3c04e5a</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2025-000355</t>
+  </si>
+  <si>
+    <t>01/06/2025 a 30/06/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/8a76a77a-3924-4844-88b0-bc55dc5c2cd6</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2025-000354</t>
+  </si>
+  <si>
+    <t>01/05/2025 a 31/05/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/272a244e-348a-4f72-a2dd-9ee2cadb9f4f</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2025-000353</t>
+  </si>
+  <si>
+    <t>01/04/2025 a 30/04/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/bd458e7b-c234-4ed1-90db-2fe0f102ed26</t>
+  </si>
+  <si>
+    <t>Lucas Eduardo Souza e Silva</t>
+  </si>
+  <si>
+    <t>CMON10088</t>
+  </si>
+  <si>
+    <t>Nº 004/2025</t>
+  </si>
+  <si>
+    <t>J G E SERVIÇOS E COMÉRCIO LTDA</t>
+  </si>
+  <si>
+    <t>132/2025</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>21/03/2025 a 21/03/2027</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/portarias/1srYhSD5womnKGaHWvxlI2gDq61I6AOgCgJzrXef.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2025-000352</t>
+  </si>
+  <si>
+    <t>01/02/2025 a 28/02/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/8fa6b9fb-07f7-4a9a-bc1b-424153c9ce1b</t>
+  </si>
+  <si>
+    <t>Lucas Leite Feitosa</t>
+  </si>
+  <si>
     <t>N/I</t>
   </si>
   <si>
-    <t>Titular</t>
-[...8 lines deleted...]
-    <t>00025/2026</t>
+    <t>Nº 002/2025</t>
+  </si>
+  <si>
+    <t>L COSTA SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
+  </si>
+  <si>
+    <t>Não informado</t>
+  </si>
+  <si>
+    <t>033-A/2025</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>17/01/2025 a 31/12/2025</t>
+  </si>
+  <si>
+    <t>PEDRO BATISTA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>CMON10036</t>
+  </si>
+  <si>
+    <t>Nº 001/2025</t>
+  </si>
+  <si>
+    <t>UNIQUE – ESCRITÓRIOS CONTÁBEIS LTDA</t>
+  </si>
+  <si>
+    <t>026/2025</t>
+  </si>
+  <si>
+    <t>17/01/2025 a 17/01/2026</t>
+  </si>
+  <si>
+    <t>Fiscalização encerrada</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/portarias/ph12n1CgnY5PW6d9Imj7QPWYzWInXJbGmVvfm2iD.pdf</t>
+  </si>
+  <si>
+    <t>Pedro Batista de Oliveira</t>
+  </si>
+  <si>
+    <t>17/01/2025 a 17/01/2027</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/portarias/OHglP3Deem2xvDpxYhnYIVuJHJ1XeBmMclbIF47k.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2024-000351</t>
+  </si>
+  <si>
+    <t>01/12/2024 a 31/12/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/e669f10f-7fb4-4ef8-83d5-42232bafe007</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2024-000350</t>
+  </si>
+  <si>
+    <t>01/11/2024 a 30/11/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/ddff0aeb-7166-4610-b9b9-ace17e816828</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2024-000349</t>
+  </si>
+  <si>
+    <t>01/10/2024 a 31/10/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/6d197fab-2b17-4c41-ab2d-7d7fea669000</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2024-000348</t>
+  </si>
+  <si>
+    <t>01/09/2024 a 30/09/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/7564c844-7968-4d80-8ad2-beb3ac37b2e2</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2024-000347</t>
+  </si>
+  <si>
+    <t>01/08/2024 a 31/08/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/b8aba407-24e6-4253-a917-4c51976af5de</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2024-000346</t>
+  </si>
+  <si>
+    <t>01/07/2024 a 31/07/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/a922d7f1-0ccc-4eb0-be8d-e275f7274600</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2024-000345</t>
+  </si>
+  <si>
+    <t>01/06/2024 a 30/06/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/768e0a95-66a6-4320-90c5-efeb5dadfbc6</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2024-000344</t>
+  </si>
+  <si>
+    <t>01/05/2024 a 31/05/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/33a8c8e4-8098-4f6f-9f6d-2f39c9e9ee32</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2024-000343</t>
+  </si>
+  <si>
+    <t>01/04/2024 a 30/04/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/3f0298d9-d292-45db-a8fe-5b19a6f3fdbf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2024-000342</t>
+  </si>
+  <si>
+    <t>01/03/2024 a 31/03/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/e33d705a-dbfa-4ee4-a426-4c798edd6688</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2024-000341</t>
+  </si>
+  <si>
+    <t>01/02/2024 a 29/02/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/981d4b8e-af0b-4ba0-9647-a1bd27f8f3d9</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2024-000340</t>
+  </si>
+  <si>
+    <t>01/01/2024 a 31/01/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/de3c605b-377e-4da5-9691-8e4d9cda4afb</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2023-000339</t>
+  </si>
+  <si>
+    <t>01/11/2023 a 30/11/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/eceac0cc-0040-444b-97f0-488dbd374d24</t>
+  </si>
+  <si>
+    <t>JOÃO VITOR SILVA RODRIGUES</t>
+  </si>
+  <si>
+    <t>Nº 008/2023</t>
+  </si>
+  <si>
+    <t>N. G. DE ARAUJO CONSTRUTORA E SERVIÇOS-ME/ENGEPAR CONSTRUTORA E SERVIÇOS</t>
+  </si>
+  <si>
+    <t>Engenheiro Civil</t>
+  </si>
+  <si>
+    <t>059/2023</t>
+  </si>
+  <si>
+    <t>23/10/2023</t>
+  </si>
+  <si>
+    <t>25/10/2023 a 31/12/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/portarias/COFnW43a36lcgfoR7fxwhT3PbWDbHMBFaAzL4mCV.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2023-000338</t>
+  </si>
+  <si>
+    <t>01/09/2023 a 30/09/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/a9751e57-5cb3-4591-830b-9c7e77369c3d</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2023-000337</t>
+  </si>
+  <si>
+    <t>01/08/2023 a 31/08/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/a25abda4-d84c-4fba-85bb-9ed18b3ca753</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2023-000336</t>
+  </si>
+  <si>
+    <t>01/07/2023 a 31/07/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/6c07dd9c-219e-4488-976f-1ddd5ed4f305</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2023-000335</t>
+  </si>
+  <si>
+    <t>01/06/2023 a 30/06/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/a70515e7-8ea8-48e9-829a-c49c36d0c25d</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2023-000334</t>
+  </si>
+  <si>
+    <t>01/05/2023 a 31/05/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/2164adb1-02d3-4678-be60-823b3986133b</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2023-000333</t>
+  </si>
+  <si>
+    <t>01/04/2023 a 30/04/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/e33861b5-ba76-4b37-b515-c6589f326b7e</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2023-000332</t>
+  </si>
+  <si>
+    <t>01/03/2023 a 31/03/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/de2d8cf0-ba76-44a1-9047-35116fcb1e9a</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2023-000331</t>
+  </si>
+  <si>
+    <t>01/02/2023 a 28/02/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/e884a90f-f9e2-4111-8477-3fce7b7ec639</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2023-000330</t>
+  </si>
+  <si>
+    <t>01/01/2023 a 31/01/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/42693820-c714-436b-ab65-bbec1a80ae62</t>
+  </si>
+  <si>
+    <t>Genivan sa Mata</t>
+  </si>
+  <si>
+    <t>Nº 007/2022</t>
+  </si>
+  <si>
+    <t>VALE COMERCIO DE MOTOS LTDA</t>
+  </si>
+  <si>
+    <t>FISCAL DE CONTRATO</t>
+  </si>
+  <si>
+    <t>007/2022</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>07/12/2022 a 31/12/2022</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/portarias/6MC4qNIYWyBgwUevq8KbJC790E3x4p7Hqe0j86PP.pdf</t>
+  </si>
+  <si>
+    <t>Nº 006/2022</t>
+  </si>
+  <si>
+    <t>R. DE C. G. DA SILVA ENERGIA SOLAR EIRELI</t>
+  </si>
+  <si>
+    <t>055/2022</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>02/12/2022 a 31/12/2022</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/portarias/H2TcBbrATJb8UyNRuUU9E90Ru2TDUCf4jZuwSzWZ.pdf</t>
   </si>
   <si>
     <t>Genivan da Mata</t>
   </si>
   <si>
-    <t>Nº 007/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>LEIVYDEANE DE ALMEIDA BARBOSA DANTAS,MEI</t>
   </si>
   <si>
     <t>005/2022</t>
   </si>
   <si>
-    <t>Genivan sa Mata</t>
-[...71 lines deleted...]
-    <t>Pedro Batista de Oliveira</t>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>31/12/2022 a atual</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/portarias/RFn3OiEGFxN5NeELk7bBzXF6m3lyDYdWUDNsnCCF.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -492,276 +948,1316 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:L48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:F1"/>
+      <selection activeCell="A1" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E2" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:6">
+        <v>16</v>
+      </c>
+      <c r="K2" t="s">
+        <v>17</v>
+      </c>
+      <c r="L2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:6">
+        <v>16</v>
+      </c>
+      <c r="K3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:6">
+        <v>16</v>
+      </c>
+      <c r="K4" t="s">
+        <v>17</v>
+      </c>
+      <c r="L4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:6">
+        <v>16</v>
+      </c>
+      <c r="K5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B6" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>16</v>
+      </c>
+      <c r="K6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B7" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>16</v>
+      </c>
+      <c r="K7" t="s">
+        <v>17</v>
+      </c>
+      <c r="L7" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="B8" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>39</v>
+      </c>
+      <c r="G8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+      <c r="I8" t="s">
+        <v>42</v>
+      </c>
+      <c r="J8" t="s">
+        <v>43</v>
+      </c>
+      <c r="K8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="B9" t="s">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="C9" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K9" t="s">
+        <v>17</v>
+      </c>
+      <c r="L9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" t="s">
+        <v>16</v>
+      </c>
+      <c r="K10" t="s">
+        <v>17</v>
+      </c>
+      <c r="L10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" t="s">
+        <v>16</v>
+      </c>
+      <c r="K11" t="s">
+        <v>17</v>
+      </c>
+      <c r="L11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" t="s">
+        <v>16</v>
+      </c>
+      <c r="K12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" t="s">
+        <v>17</v>
+      </c>
+      <c r="L13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" t="s">
+        <v>17</v>
+      </c>
+      <c r="L14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" t="s">
+        <v>16</v>
+      </c>
+      <c r="K15" t="s">
+        <v>17</v>
+      </c>
+      <c r="L15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" t="s">
+        <v>16</v>
+      </c>
+      <c r="K16" t="s">
+        <v>17</v>
+      </c>
+      <c r="L16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
         <v>34</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D10" t="s">
+      <c r="B17" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" t="s">
         <v>37</v>
       </c>
-      <c r="E10" t="s">
-[...7 lines deleted...]
-      <c r="A11" t="s">
+      <c r="E17" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" t="s">
+        <v>72</v>
+      </c>
+      <c r="G17" t="s">
         <v>40</v>
       </c>
-      <c r="B11" t="s">
-[...5 lines deleted...]
-      <c r="D11" t="s">
+      <c r="H17" t="s">
+        <v>73</v>
+      </c>
+      <c r="I17" t="s">
+        <v>74</v>
+      </c>
+      <c r="J17" t="s">
+        <v>75</v>
+      </c>
+      <c r="K17" t="s">
+        <v>44</v>
+      </c>
+      <c r="L17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" t="s">
+        <v>16</v>
+      </c>
+      <c r="K18" t="s">
+        <v>17</v>
+      </c>
+      <c r="L18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" t="s">
         <v>37</v>
       </c>
-      <c r="E11" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="E19" t="s">
+        <v>82</v>
+      </c>
+      <c r="F19" t="s">
+        <v>83</v>
+      </c>
+      <c r="G19" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" t="s">
+        <v>85</v>
+      </c>
+      <c r="I19" t="s">
+        <v>86</v>
+      </c>
+      <c r="J19" t="s">
+        <v>87</v>
+      </c>
+      <c r="K19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" t="s">
+        <v>88</v>
+      </c>
+      <c r="C20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" t="s">
+        <v>90</v>
+      </c>
+      <c r="F20" t="s">
+        <v>91</v>
+      </c>
+      <c r="G20" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" t="s">
+        <v>92</v>
+      </c>
+      <c r="I20" t="s">
+        <v>86</v>
+      </c>
+      <c r="J20" t="s">
+        <v>93</v>
+      </c>
+      <c r="K20" t="s">
+        <v>94</v>
+      </c>
+      <c r="L20" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" t="s">
+        <v>96</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>37</v>
+      </c>
+      <c r="E21" t="s">
+        <v>90</v>
+      </c>
+      <c r="F21" t="s">
+        <v>91</v>
+      </c>
+      <c r="G21" t="s">
+        <v>84</v>
+      </c>
+      <c r="H21" t="s">
+        <v>92</v>
+      </c>
+      <c r="I21" t="s">
+        <v>86</v>
+      </c>
+      <c r="J21" t="s">
+        <v>97</v>
+      </c>
+      <c r="K21" t="s">
+        <v>44</v>
+      </c>
+      <c r="L21" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" t="s">
+        <v>99</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" t="s">
+        <v>16</v>
+      </c>
+      <c r="K22" t="s">
+        <v>17</v>
+      </c>
+      <c r="L22" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" t="s">
+        <v>102</v>
+      </c>
+      <c r="C23" t="s">
+        <v>103</v>
+      </c>
+      <c r="D23" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" t="s">
+        <v>16</v>
+      </c>
+      <c r="K23" t="s">
+        <v>17</v>
+      </c>
+      <c r="L23" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" t="s">
+        <v>16</v>
+      </c>
+      <c r="K24" t="s">
+        <v>17</v>
+      </c>
+      <c r="L24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" t="s">
+        <v>17</v>
+      </c>
+      <c r="L25" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" t="s">
+        <v>111</v>
+      </c>
+      <c r="C26" t="s">
+        <v>112</v>
+      </c>
+      <c r="D26" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" t="s">
+        <v>17</v>
+      </c>
+      <c r="L26" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" t="s">
+        <v>114</v>
+      </c>
+      <c r="C27" t="s">
+        <v>115</v>
+      </c>
+      <c r="D27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" t="s">
+        <v>16</v>
+      </c>
+      <c r="K27" t="s">
+        <v>17</v>
+      </c>
+      <c r="L27" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" t="s">
+        <v>117</v>
+      </c>
+      <c r="C28" t="s">
+        <v>118</v>
+      </c>
+      <c r="D28" t="s">
+        <v>15</v>
+      </c>
+      <c r="E28" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" t="s">
+        <v>17</v>
+      </c>
+      <c r="L28" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" t="s">
+        <v>120</v>
+      </c>
+      <c r="C29" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" t="s">
+        <v>17</v>
+      </c>
+      <c r="L29" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" t="s">
+        <v>123</v>
+      </c>
+      <c r="C30" t="s">
+        <v>124</v>
+      </c>
+      <c r="D30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30" t="s">
+        <v>17</v>
+      </c>
+      <c r="L30" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" t="s">
+        <v>126</v>
+      </c>
+      <c r="C31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D31" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" t="s">
+        <v>16</v>
+      </c>
+      <c r="K31" t="s">
+        <v>17</v>
+      </c>
+      <c r="L31" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" t="s">
+        <v>129</v>
+      </c>
+      <c r="C32" t="s">
+        <v>130</v>
+      </c>
+      <c r="D32" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" t="s">
+        <v>16</v>
+      </c>
+      <c r="K32" t="s">
+        <v>17</v>
+      </c>
+      <c r="L32" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" t="s">
+        <v>132</v>
+      </c>
+      <c r="C33" t="s">
+        <v>133</v>
+      </c>
+      <c r="D33" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" t="s">
+        <v>16</v>
+      </c>
+      <c r="K33" t="s">
+        <v>17</v>
+      </c>
+      <c r="L33" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" t="s">
+        <v>135</v>
+      </c>
+      <c r="C34" t="s">
+        <v>136</v>
+      </c>
+      <c r="D34" t="s">
+        <v>15</v>
+      </c>
+      <c r="E34" t="s">
+        <v>16</v>
+      </c>
+      <c r="K34" t="s">
+        <v>17</v>
+      </c>
+      <c r="L34" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>138</v>
+      </c>
+      <c r="C35" t="s">
+        <v>81</v>
+      </c>
+      <c r="D35" t="s">
+        <v>37</v>
+      </c>
+      <c r="E35" t="s">
+        <v>139</v>
+      </c>
+      <c r="F35" t="s">
+        <v>140</v>
+      </c>
+      <c r="G35" t="s">
+        <v>141</v>
+      </c>
+      <c r="H35" t="s">
+        <v>142</v>
+      </c>
+      <c r="I35" t="s">
+        <v>143</v>
+      </c>
+      <c r="J35" t="s">
+        <v>144</v>
+      </c>
+      <c r="K35" t="s">
+        <v>44</v>
+      </c>
+      <c r="L35" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" t="s">
+        <v>12</v>
+      </c>
+      <c r="B36" t="s">
+        <v>146</v>
+      </c>
+      <c r="C36" t="s">
+        <v>147</v>
+      </c>
+      <c r="D36" t="s">
+        <v>15</v>
+      </c>
+      <c r="E36" t="s">
+        <v>16</v>
+      </c>
+      <c r="K36" t="s">
+        <v>17</v>
+      </c>
+      <c r="L36" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" t="s">
+        <v>149</v>
+      </c>
+      <c r="C37" t="s">
+        <v>150</v>
+      </c>
+      <c r="D37" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" t="s">
+        <v>17</v>
+      </c>
+      <c r="L37" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" t="s">
+        <v>152</v>
+      </c>
+      <c r="C38" t="s">
+        <v>153</v>
+      </c>
+      <c r="D38" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" t="s">
+        <v>16</v>
+      </c>
+      <c r="K38" t="s">
+        <v>17</v>
+      </c>
+      <c r="L38" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" t="s">
+        <v>12</v>
+      </c>
+      <c r="B39" t="s">
+        <v>155</v>
+      </c>
+      <c r="C39" t="s">
+        <v>156</v>
+      </c>
+      <c r="D39" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" t="s">
+        <v>16</v>
+      </c>
+      <c r="K39" t="s">
+        <v>17</v>
+      </c>
+      <c r="L39" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" t="s">
+        <v>12</v>
+      </c>
+      <c r="B40" t="s">
+        <v>158</v>
+      </c>
+      <c r="C40" t="s">
+        <v>159</v>
+      </c>
+      <c r="D40" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" t="s">
+        <v>16</v>
+      </c>
+      <c r="K40" t="s">
+        <v>17</v>
+      </c>
+      <c r="L40" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B41" t="s">
+        <v>161</v>
+      </c>
+      <c r="C41" t="s">
+        <v>162</v>
+      </c>
+      <c r="D41" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" t="s">
+        <v>16</v>
+      </c>
+      <c r="K41" t="s">
+        <v>17</v>
+      </c>
+      <c r="L41" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" t="s">
+        <v>12</v>
+      </c>
+      <c r="B42" t="s">
+        <v>164</v>
+      </c>
+      <c r="C42" t="s">
+        <v>165</v>
+      </c>
+      <c r="D42" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" t="s">
+        <v>16</v>
+      </c>
+      <c r="K42" t="s">
+        <v>17</v>
+      </c>
+      <c r="L42" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" t="s">
+        <v>12</v>
+      </c>
+      <c r="B43" t="s">
+        <v>167</v>
+      </c>
+      <c r="C43" t="s">
+        <v>168</v>
+      </c>
+      <c r="D43" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" t="s">
+        <v>16</v>
+      </c>
+      <c r="K43" t="s">
+        <v>17</v>
+      </c>
+      <c r="L43" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" t="s">
+        <v>12</v>
+      </c>
+      <c r="B44" t="s">
+        <v>170</v>
+      </c>
+      <c r="C44" t="s">
+        <v>171</v>
+      </c>
+      <c r="D44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" t="s">
+        <v>16</v>
+      </c>
+      <c r="K44" t="s">
+        <v>17</v>
+      </c>
+      <c r="L44" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B45" t="s">
+        <v>173</v>
+      </c>
+      <c r="C45" t="s">
+        <v>81</v>
+      </c>
+      <c r="D45" t="s">
+        <v>37</v>
+      </c>
+      <c r="E45" t="s">
+        <v>174</v>
+      </c>
+      <c r="F45" t="s">
+        <v>175</v>
+      </c>
+      <c r="G45" t="s">
+        <v>176</v>
+      </c>
+      <c r="H45" t="s">
+        <v>177</v>
+      </c>
+      <c r="I45" t="s">
+        <v>178</v>
+      </c>
+      <c r="J45" t="s">
+        <v>179</v>
+      </c>
+      <c r="K45" t="s">
+        <v>94</v>
+      </c>
+      <c r="L45" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B46" t="s">
+        <v>173</v>
+      </c>
+      <c r="C46" t="s">
+        <v>81</v>
+      </c>
+      <c r="D46" t="s">
+        <v>37</v>
+      </c>
+      <c r="E46" t="s">
+        <v>181</v>
+      </c>
+      <c r="F46" t="s">
+        <v>182</v>
+      </c>
+      <c r="G46" t="s">
+        <v>84</v>
+      </c>
+      <c r="H46" t="s">
+        <v>183</v>
+      </c>
+      <c r="I46" t="s">
+        <v>184</v>
+      </c>
+      <c r="J46" t="s">
+        <v>185</v>
+      </c>
+      <c r="K46" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" t="s">
+        <v>173</v>
+      </c>
+      <c r="C47" t="s">
+        <v>81</v>
+      </c>
+      <c r="D47" t="s">
+        <v>37</v>
+      </c>
+      <c r="E47" t="s">
+        <v>181</v>
+      </c>
+      <c r="F47" t="s">
+        <v>182</v>
+      </c>
+      <c r="G47" t="s">
+        <v>176</v>
+      </c>
+      <c r="H47" t="s">
+        <v>183</v>
+      </c>
+      <c r="I47" t="s">
+        <v>184</v>
+      </c>
+      <c r="J47" t="s">
+        <v>185</v>
+      </c>
+      <c r="K47" t="s">
+        <v>94</v>
+      </c>
+      <c r="L47" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" t="s">
+        <v>187</v>
+      </c>
+      <c r="C48" t="s">
+        <v>81</v>
+      </c>
+      <c r="D48" t="s">
+        <v>37</v>
+      </c>
+      <c r="E48" t="s">
+        <v>174</v>
+      </c>
+      <c r="F48" t="s">
+        <v>188</v>
+      </c>
+      <c r="G48" t="s">
+        <v>176</v>
+      </c>
+      <c r="H48" t="s">
+        <v>189</v>
+      </c>
+      <c r="I48" t="s">
+        <v>190</v>
+      </c>
+      <c r="J48" t="s">
+        <v>191</v>
+      </c>
+      <c r="K48" t="s">
+        <v>94</v>
+      </c>
+      <c r="L48" t="s">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">