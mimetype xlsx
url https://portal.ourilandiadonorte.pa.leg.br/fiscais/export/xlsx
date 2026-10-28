--- v1 (2026-08-18)
+++ v2 (2026-10-28)
@@ -1,117 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>Tipo de registro</t>
   </si>
   <si>
     <t>Servidor / Documento</t>
   </si>
   <si>
     <t>Matrícula / Período</t>
   </si>
   <si>
     <t>Atuação / Situação</t>
   </si>
   <si>
     <t>Contrato Fiscalizado</t>
   </si>
   <si>
     <t>Fornecedor</t>
   </si>
   <si>
     <t>Cargo/Função</t>
   </si>
   <si>
     <t>Ato de Designação</t>
   </si>
   <si>
     <t>Data do Ato</t>
   </si>
   <si>
     <t>Período da Fiscalização</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Documento / Verificação</t>
   </si>
   <si>
     <t>Certidão de atualização</t>
   </si>
   <si>
+    <t>CMON-CERT-FISC-2026-000787</t>
+  </si>
+  <si>
+    <t>01/09/2026 a 30/09/2026</t>
+  </si>
+  <si>
+    <t>Sem novo ato no período</t>
+  </si>
+  <si>
+    <t>Relação histórica preservada</t>
+  </si>
+  <si>
+    <t>Assinada</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/47342884-c1a5-45ad-9b5d-cbbd8ea37348</t>
+  </si>
+  <si>
+    <t>CMON-CERT-FISC-2026-000744</t>
+  </si>
+  <si>
+    <t>01/08/2026 a 31/08/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/05a564f0-779c-4555-bb58-4194849c1ded</t>
+  </si>
+  <si>
     <t>CMON-CERT-FISC-2026-000366</t>
   </si>
   <si>
     <t>01/07/2026 a 31/07/2026</t>
   </si>
   <si>
-    <t>Sem novo ato no período</t>
-[...7 lines deleted...]
-  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/8ab44ab0-b1f9-4fed-83b1-72aece634036</t>
   </si>
   <si>
     <t>CMON-CERT-FISC-2026-000365</t>
   </si>
   <si>
     <t>01/06/2026 a 30/06/2026</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/11573a4a-902b-4b33-8cca-df532fc4f05e</t>
   </si>
   <si>
     <t>CMON-CERT-FISC-2026-000364</t>
   </si>
   <si>
     <t>01/05/2026 a 31/05/2026</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/c0004f48-52d3-4995-bcd8-e5343768bb20</t>
   </si>
   <si>
     <t>CMON-CERT-FISC-2026-000363</t>
   </si>
   <si>
     <t>01/04/2026 a 30/04/2026</t>
@@ -557,90 +575,90 @@
   <si>
     <t>Genivan sa Mata</t>
   </si>
   <si>
     <t>Nº 007/2022</t>
   </si>
   <si>
     <t>VALE COMERCIO DE MOTOS LTDA</t>
   </si>
   <si>
     <t>FISCAL DE CONTRATO</t>
   </si>
   <si>
     <t>007/2022</t>
   </si>
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
     <t>07/12/2022 a 31/12/2022</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/storage/portarias/6MC4qNIYWyBgwUevq8KbJC790E3x4p7Hqe0j86PP.pdf</t>
   </si>
   <si>
-    <t>Nº 006/2022</t>
-[...2 lines deleted...]
-    <t>R. DE C. G. DA SILVA ENERGIA SOLAR EIRELI</t>
+    <t>Nº 010/2022</t>
+  </si>
+  <si>
+    <t>R. DE C. G. DA SILVA ENERGIA SOLAR EIRELI,</t>
   </si>
   <si>
     <t>055/2022</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
     <t>02/12/2022 a 31/12/2022</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/storage/portarias/H2TcBbrATJb8UyNRuUU9E90Ru2TDUCf4jZuwSzWZ.pdf</t>
   </si>
   <si>
     <t>Genivan da Mata</t>
   </si>
   <si>
     <t>LEIVYDEANE DE ALMEIDA BARBOSA DANTAS,MEI</t>
   </si>
   <si>
     <t>005/2022</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>31/12/2022 a atual</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/storage/portarias/RFn3OiEGFxN5NeELk7bBzXF6m3lyDYdWUDNsnCCF.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -944,55 +962,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L48"/>
+  <dimension ref="A1:L49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -1134,126 +1152,126 @@
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="K7" t="s">
         <v>17</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" t="s">
         <v>34</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>35</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" t="s">
+        <v>16</v>
+      </c>
+      <c r="K8" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" t="s">
         <v>36</v>
-      </c>
-[...22 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="K9" t="s">
         <v>17</v>
       </c>
       <c r="L9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10" t="s">
+        <v>47</v>
+      </c>
+      <c r="I10" t="s">
         <v>48</v>
       </c>
-      <c r="C10" t="s">
+      <c r="J10" t="s">
         <v>49</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K10" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="L10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="K11" t="s">
         <v>17</v>
       </c>
       <c r="L11" t="s">
         <v>53</v>
       </c>
@@ -1353,261 +1371,261 @@
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" t="s">
         <v>67</v>
       </c>
       <c r="D16" t="s">
         <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="K16" t="s">
         <v>17</v>
       </c>
       <c r="L16" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" t="s">
         <v>70</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" t="s">
+        <v>17</v>
+      </c>
+      <c r="L17" t="s">
         <v>71</v>
-      </c>
-[...19 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D18" t="s">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="K18" t="s">
         <v>17</v>
       </c>
       <c r="L18" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B19" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" t="s">
+        <v>77</v>
+      </c>
+      <c r="F19" t="s">
+        <v>78</v>
+      </c>
+      <c r="G19" t="s">
+        <v>46</v>
+      </c>
+      <c r="H19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I19" t="s">
         <v>80</v>
       </c>
-      <c r="C19" t="s">
+      <c r="J19" t="s">
         <v>81</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19" t="s">
+      <c r="K19" t="s">
+        <v>50</v>
+      </c>
+      <c r="L19" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
-        <v>90</v>
-[...14 lines deleted...]
-        <v>93</v>
+        <v>16</v>
       </c>
       <c r="K20" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="L20" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B21" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="C21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" t="s">
+        <v>88</v>
+      </c>
+      <c r="F21" t="s">
         <v>89</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="G21" t="s">
         <v>90</v>
       </c>
-      <c r="F21" t="s">
+      <c r="H21" t="s">
         <v>91</v>
       </c>
-      <c r="G21" t="s">
-[...2 lines deleted...]
-      <c r="H21" t="s">
+      <c r="I21" t="s">
         <v>92</v>
       </c>
-      <c r="I21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J21" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="K21" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="B22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" t="s">
+        <v>96</v>
+      </c>
+      <c r="F22" t="s">
+        <v>97</v>
+      </c>
+      <c r="G22" t="s">
+        <v>90</v>
+      </c>
+      <c r="H22" t="s">
+        <v>98</v>
+      </c>
+      <c r="I22" t="s">
+        <v>92</v>
+      </c>
+      <c r="J22" t="s">
         <v>99</v>
       </c>
-      <c r="C22" t="s">
+      <c r="K22" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
       <c r="L22" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="B23" t="s">
         <v>102</v>
       </c>
       <c r="C23" t="s">
+        <v>95</v>
+      </c>
+      <c r="D23" t="s">
+        <v>43</v>
+      </c>
+      <c r="E23" t="s">
+        <v>96</v>
+      </c>
+      <c r="F23" t="s">
+        <v>97</v>
+      </c>
+      <c r="G23" t="s">
+        <v>90</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+      <c r="I23" t="s">
+        <v>92</v>
+      </c>
+      <c r="J23" t="s">
         <v>103</v>
       </c>
-      <c r="D23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K23" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="L23" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>12</v>
       </c>
       <c r="B24" t="s">
         <v>105</v>
       </c>
       <c r="C24" t="s">
         <v>106</v>
       </c>
       <c r="D24" t="s">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="K24" t="s">
         <v>17</v>
       </c>
       <c r="L24" t="s">
@@ -1824,127 +1842,127 @@
     <row r="34" spans="1:12">
       <c r="A34" t="s">
         <v>12</v>
       </c>
       <c r="B34" t="s">
         <v>135</v>
       </c>
       <c r="C34" t="s">
         <v>136</v>
       </c>
       <c r="D34" t="s">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="K34" t="s">
         <v>17</v>
       </c>
       <c r="L34" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="B35" t="s">
         <v>138</v>
       </c>
       <c r="C35" t="s">
-        <v>81</v>
+        <v>139</v>
       </c>
       <c r="D35" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="E35" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="F35" t="s">
+        <v>16</v>
+      </c>
+      <c r="K35" t="s">
+        <v>17</v>
+      </c>
+      <c r="L35" t="s">
         <v>140</v>
-      </c>
-[...16 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" t="s">
         <v>12</v>
       </c>
       <c r="B36" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="C36" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="D36" t="s">
         <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="K36" t="s">
         <v>17</v>
       </c>
       <c r="L36" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="B37" t="s">
+        <v>144</v>
+      </c>
+      <c r="C37" t="s">
+        <v>87</v>
+      </c>
+      <c r="D37" t="s">
+        <v>43</v>
+      </c>
+      <c r="E37" t="s">
+        <v>145</v>
+      </c>
+      <c r="F37" t="s">
+        <v>146</v>
+      </c>
+      <c r="G37" t="s">
+        <v>147</v>
+      </c>
+      <c r="H37" t="s">
+        <v>148</v>
+      </c>
+      <c r="I37" t="s">
         <v>149</v>
       </c>
-      <c r="C37" t="s">
+      <c r="J37" t="s">
         <v>150</v>
       </c>
-      <c r="D37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K37" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="L37" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" t="s">
         <v>12</v>
       </c>
       <c r="B38" t="s">
         <v>152</v>
       </c>
       <c r="C38" t="s">
         <v>153</v>
       </c>
       <c r="D38" t="s">
         <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="K38" t="s">
         <v>17</v>
       </c>
       <c r="L38" t="s">
@@ -2069,210 +2087,212 @@
     <row r="44" spans="1:12">
       <c r="A44" t="s">
         <v>12</v>
       </c>
       <c r="B44" t="s">
         <v>170</v>
       </c>
       <c r="C44" t="s">
         <v>171</v>
       </c>
       <c r="D44" t="s">
         <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="K44" t="s">
         <v>17</v>
       </c>
       <c r="L44" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="B45" t="s">
         <v>173</v>
       </c>
       <c r="C45" t="s">
-        <v>81</v>
+        <v>174</v>
       </c>
       <c r="D45" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="F45" t="s">
+        <v>16</v>
+      </c>
+      <c r="K45" t="s">
+        <v>17</v>
+      </c>
+      <c r="L45" t="s">
         <v>175</v>
-      </c>
-[...16 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="B46" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C46" t="s">
-        <v>81</v>
+        <v>177</v>
       </c>
       <c r="D46" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="E46" t="s">
-        <v>181</v>
-[...14 lines deleted...]
-        <v>185</v>
+        <v>16</v>
       </c>
       <c r="K46" t="s">
-        <v>94</v>
+        <v>17</v>
+      </c>
+      <c r="L46" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B47" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="C47" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="D47" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E47" t="s">
+        <v>180</v>
+      </c>
+      <c r="F47" t="s">
         <v>181</v>
       </c>
-      <c r="F47" t="s">
+      <c r="G47" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="H47" t="s">
         <v>183</v>
       </c>
       <c r="I47" t="s">
         <v>184</v>
       </c>
       <c r="J47" t="s">
         <v>185</v>
       </c>
       <c r="K47" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="L47" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B48" t="s">
+        <v>179</v>
+      </c>
+      <c r="C48" t="s">
+        <v>87</v>
+      </c>
+      <c r="D48" t="s">
+        <v>43</v>
+      </c>
+      <c r="E48" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
       <c r="F48" t="s">
         <v>188</v>
       </c>
       <c r="G48" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="H48" t="s">
         <v>189</v>
       </c>
       <c r="I48" t="s">
         <v>190</v>
       </c>
       <c r="J48" t="s">
         <v>191</v>
       </c>
       <c r="K48" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="L48" t="s">
         <v>192</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" t="s">
+        <v>40</v>
+      </c>
+      <c r="B49" t="s">
+        <v>193</v>
+      </c>
+      <c r="C49" t="s">
+        <v>87</v>
+      </c>
+      <c r="D49" t="s">
+        <v>43</v>
+      </c>
+      <c r="E49" t="s">
+        <v>180</v>
+      </c>
+      <c r="F49" t="s">
+        <v>194</v>
+      </c>
+      <c r="G49" t="s">
+        <v>182</v>
+      </c>
+      <c r="H49" t="s">
+        <v>195</v>
+      </c>
+      <c r="I49" t="s">
+        <v>196</v>
+      </c>
+      <c r="J49" t="s">
+        <v>197</v>
+      </c>
+      <c r="K49" t="s">
+        <v>100</v>
+      </c>
+      <c r="L49" t="s">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>