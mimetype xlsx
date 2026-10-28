--- v1 (2026-08-18)
+++ v2 (2026-10-28)
@@ -1,70 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Exercício</t>
   </si>
   <si>
     <t>Julgamento (Data)</t>
   </si>
   <si>
     <t>Descrição e Objeto</t>
+  </si>
+  <si>
+    <t>01/09/2026 a 30/09/2026</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/47278902-bc11-4a42-b498-7a743c8262b4</t>
+  </si>
+  <si>
+    <t>01/08/2026 a 31/08/2026</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/feb7c68b-164c-4b21-9af5-997d662e463c</t>
   </si>
   <si>
     <t>01/07/2026 a 31/07/2026</t>
   </si>
   <si>
     <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/cf8ac676-d59e-42dd-802c-7c594ded717c</t>
   </si>
   <si>
     <t>01/06/2026 a 30/06/2026</t>
   </si>
   <si>
     <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/2c169f8c-4c29-4a7b-89bb-833464348465</t>
   </si>
   <si>
     <t>01/05/2026 a 31/05/2026</t>
   </si>
   <si>
     <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/ff6153ce-7ea8-49ab-b3c2-527aea20e873</t>
   </si>
   <si>
     <t>01/04/2026 a 30/04/2026</t>
   </si>
   <si>
     <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/70b53a56-755b-4cd5-9da8-60e19183ae95</t>
   </si>
@@ -290,51 +302,51 @@
   <si>
     <t>PRESTAÇÃO DE CONTAS DE GESTÃO. CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE. EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS. CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE. EXER_x0002_CÍCIO FINANCEIRO DE 2020</t>
   </si>
   <si>
     <t>01/02/2023 a 28/02/2023</t>
   </si>
   <si>
     <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/4a1b6f06-0102-4d41-aad1-f84f6e6b8d2c</t>
   </si>
   <si>
     <t>01/01/2023 a 31/01/2023</t>
   </si>
   <si>
     <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/bf64a791-a301-4b8e-93d4-2b86673a2f51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -638,55 +650,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C45"/>
+  <dimension ref="A1:C47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="218.09" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
@@ -745,62 +757,62 @@
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>2026</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>2026</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B9" t="s">
         <v>17</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11" t="s">
         <v>21</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
         <v>2025</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
@@ -877,62 +889,62 @@
     </row>
     <row r="19" spans="1:3">
       <c r="A19">
         <v>2025</v>
       </c>
       <c r="B19" t="s">
         <v>37</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20">
         <v>2025</v>
       </c>
       <c r="B20" t="s">
         <v>39</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B21" t="s">
         <v>41</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B22" t="s">
         <v>43</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23">
         <v>2024</v>
       </c>
       <c r="B23" t="s">
         <v>45</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24">
         <v>2024</v>
       </c>
       <c r="B24" t="s">
         <v>47</v>
@@ -976,117 +988,117 @@
     </row>
     <row r="28" spans="1:3">
       <c r="A28">
         <v>2024</v>
       </c>
       <c r="B28" t="s">
         <v>55</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29">
         <v>2024</v>
       </c>
       <c r="B29" t="s">
         <v>57</v>
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B30" t="s">
         <v>59</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31">
         <v>2024</v>
       </c>
       <c r="B31" t="s">
         <v>61</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="B32" t="s">
         <v>63</v>
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B33" t="s">
         <v>65</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="B34" t="s">
         <v>67</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35">
         <v>2023</v>
       </c>
       <c r="B35" t="s">
         <v>69</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="B36" t="s">
         <v>71</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37">
         <v>2023</v>
       </c>
       <c r="B37" t="s">
         <v>73</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38">
         <v>2023</v>
       </c>
       <c r="B38" t="s">
         <v>75</v>
@@ -1108,105 +1120,118 @@
     </row>
     <row r="40" spans="1:3">
       <c r="A40">
         <v>2023</v>
       </c>
       <c r="B40" t="s">
         <v>79</v>
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41">
         <v>2023</v>
       </c>
       <c r="B41" t="s">
         <v>81</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="B42" t="s">
         <v>83</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="B43" t="s">
         <v>85</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="B44" t="s">
         <v>87</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="B45" t="s">
         <v>89</v>
       </c>
       <c r="C45" t="s">
         <v>90</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46">
+        <v>2023</v>
+      </c>
+      <c r="B46" t="s">
+        <v>91</v>
+      </c>
+      <c r="C46" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47">
+        <v>2023</v>
+      </c>
+      <c r="B47" t="s">
+        <v>93</v>
+      </c>
+      <c r="C47" t="s">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>