--- v0 (2026-06-20)
+++ v1 (2026-08-18)
@@ -12,83 +12,323 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Exercício</t>
   </si>
   <si>
     <t>Julgamento (Data)</t>
   </si>
   <si>
     <t>Descrição e Objeto</t>
   </si>
   <si>
+    <t>01/07/2026 a 31/07/2026</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/cf8ac676-d59e-42dd-802c-7c594ded717c</t>
+  </si>
+  <si>
+    <t>01/06/2026 a 30/06/2026</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/2c169f8c-4c29-4a7b-89bb-833464348465</t>
+  </si>
+  <si>
+    <t>01/05/2026 a 31/05/2026</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/ff6153ce-7ea8-49ab-b3c2-527aea20e873</t>
+  </si>
+  <si>
+    <t>01/04/2026 a 30/04/2026</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/70b53a56-755b-4cd5-9da8-60e19183ae95</t>
+  </si>
+  <si>
+    <t>01/03/2026 a 31/03/2026</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/14ea5c77-aaf9-4e32-89c0-0d55165de33d</t>
+  </si>
+  <si>
+    <t>01/02/2026 a 28/02/2026</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/68a8ed55-26cf-4783-82aa-1eaad88c4479</t>
+  </si>
+  <si>
+    <t>01/01/2026 a 31/01/2026</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/8996e606-380b-48c5-80a7-a6b31bbd13ac</t>
+  </si>
+  <si>
+    <t>01/12/2025 a 31/12/2025</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/bcfadab2-6ed9-4be9-b239-e7f6e9f3f52c</t>
+  </si>
+  <si>
+    <t>01/11/2025 a 30/11/2025</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/076ad890-d557-4e0c-a21e-708d81f22335</t>
+  </si>
+  <si>
+    <t>01/10/2025 a 31/10/2025</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d245f29b-300e-40a9-867e-5fd0e408f77e</t>
+  </si>
+  <si>
+    <t>01/09/2025 a 30/09/2025</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/765217d1-6d78-4f1e-8189-023adc0bc7bb</t>
+  </si>
+  <si>
+    <t>01/08/2025 a 31/08/2025</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/8f65616f-1a1d-49ba-82af-f4532e872466</t>
+  </si>
+  <si>
+    <t>01/07/2025 a 31/07/2025</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/c6ac65ea-4db0-4fdf-903f-98e86c502ab6</t>
+  </si>
+  <si>
+    <t>01/06/2025 a 30/06/2025</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/f34ff327-0c06-42ee-9bcb-8c67e07b726b</t>
+  </si>
+  <si>
+    <t>01/05/2025 a 31/05/2025</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/9a8324c0-7e72-4930-8a3e-68c718144718</t>
+  </si>
+  <si>
+    <t>01/04/2025 a 30/04/2025</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/58fe36e2-c099-4f30-86f9-8299c4e352c2</t>
+  </si>
+  <si>
+    <t>01/03/2025 a 31/03/2025</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/b6d16ea3-2df7-4ab0-9f00-020e4bea44fb</t>
+  </si>
+  <si>
+    <t>01/02/2025 a 28/02/2025</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/2840ae41-e1be-4887-8dfc-271d962ffc34</t>
+  </si>
+  <si>
+    <t>01/01/2025 a 31/01/2025</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/83c2748f-bdff-40e8-af12-8486cd667535</t>
+  </si>
+  <si>
+    <t>01/12/2024 a 31/12/2024</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/394ccb49-1aea-4056-9e7b-d4f00f738056</t>
+  </si>
+  <si>
+    <t>01/11/2024 a 30/11/2024</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/3d77156c-da2a-4ec1-8d88-9743d4a788fc</t>
+  </si>
+  <si>
+    <t>01/10/2024 a 31/10/2024</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/1946a846-b443-4e95-8a51-b665c8614772</t>
+  </si>
+  <si>
+    <t>01/09/2024 a 30/09/2024</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/a3f176c1-41c5-4a72-8998-ec3cc57676ea</t>
+  </si>
+  <si>
+    <t>01/08/2024 a 31/08/2024</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/14511700-6aeb-4095-a05c-3032d210fdb3</t>
+  </si>
+  <si>
+    <t>01/07/2024 a 31/07/2024</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/2147a5b5-03bf-433a-b9f4-227da58923ee</t>
+  </si>
+  <si>
+    <t>01/06/2024 a 30/06/2024</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/bd111e9f-7e6c-4038-bb14-a9a112b8deed</t>
+  </si>
+  <si>
+    <t>01/05/2024 a 31/05/2024</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/fa333f54-0513-4e52-817a-614ebc96b081</t>
+  </si>
+  <si>
+    <t>01/04/2024 a 30/04/2024</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/c54b43b5-698a-46e0-a536-2142e4daee56</t>
+  </si>
+  <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS. CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE. EXERCÍCIO 2022.</t>
   </si>
   <si>
+    <t>01/02/2024 a 29/02/2024</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/8f12b791-f742-4807-b104-a418fa3c7cb0</t>
+  </si>
+  <si>
+    <t>01/01/2024 a 31/01/2024</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/32764ba5-31ef-4193-bf01-4bd087e82a1f</t>
+  </si>
+  <si>
+    <t>01/12/2023 a 31/12/2023</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/44f2bd31-1ca8-4ea5-9544-d1614e7f81c5</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS. CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE. EXER_x0002_CÍCIO DE 2019</t>
+  </si>
+  <si>
+    <t>01/10/2023 a 31/10/2023</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/808adf62-d4d1-40fe-922a-36fc8606e775</t>
+  </si>
+  <si>
+    <t>01/09/2023 a 30/09/2023</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/7b5c17f0-ff8f-4a13-9de9-1a2cc24fee8f</t>
+  </si>
+  <si>
+    <t>01/08/2023 a 31/08/2023</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/72f90b8b-2b68-4b32-8f57-31ce7b72a689</t>
+  </si>
+  <si>
+    <t>01/07/2023 a 31/07/2023</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/2742eece-15fd-461f-81f4-16401f6e322a</t>
+  </si>
+  <si>
+    <t>01/06/2023 a 30/06/2023</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/0afaded9-0262-4730-9b7d-ec5196939b15</t>
+  </si>
+  <si>
+    <t>01/05/2023 a 31/05/2023</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/5cb258e1-c3ed-460a-be99-44d1f466a734</t>
+  </si>
+  <si>
+    <t>01/04/2023 a 30/04/2023</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/927c1498-3495-4455-aa41-2b00d7ff3500</t>
+  </si>
+  <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DE GESTÃO. CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE. EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS. CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE. EXER_x0002_CÍCIO FINANCEIRO DE 2020</t>
   </si>
   <si>
-    <t>28/11/2023</t>
-[...2 lines deleted...]
-    <t>PRESTAÇÃO DE CONTAS. CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE. EXER_x0002_CÍCIO DE 2019</t>
+    <t>01/02/2023 a 28/02/2023</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/4a1b6f06-0102-4d41-aad1-f84f6e6b8d2c</t>
+  </si>
+  <si>
+    <t>01/01/2023 a 31/01/2023</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de nova decisão sobre as contas da Câmara - https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/bf64a791-a301-4b8e-93d4-2b86673a2f51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -402,116 +642,556 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C5"/>
+  <dimension ref="A1:C45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="108.402" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="218.09" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6">
+        <v>2026</v>
+      </c>
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7">
+        <v>2026</v>
+      </c>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8">
+        <v>2026</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9">
+        <v>2025</v>
+      </c>
+      <c r="B9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10">
+        <v>2025</v>
+      </c>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11">
+        <v>2025</v>
+      </c>
+      <c r="B11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12">
+        <v>2025</v>
+      </c>
+      <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13">
+        <v>2025</v>
+      </c>
+      <c r="B13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14">
+        <v>2025</v>
+      </c>
+      <c r="B14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15">
+        <v>2025</v>
+      </c>
+      <c r="B15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16">
+        <v>2025</v>
+      </c>
+      <c r="B16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17">
+        <v>2025</v>
+      </c>
+      <c r="B17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18">
+        <v>2025</v>
+      </c>
+      <c r="B18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19">
+        <v>2025</v>
+      </c>
+      <c r="B19" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20">
+        <v>2025</v>
+      </c>
+      <c r="B20" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21">
+        <v>2024</v>
+      </c>
+      <c r="B21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22">
+        <v>2024</v>
+      </c>
+      <c r="B22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23">
+        <v>2024</v>
+      </c>
+      <c r="B23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24">
+        <v>2024</v>
+      </c>
+      <c r="B24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25">
+        <v>2024</v>
+      </c>
+      <c r="B25" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26">
+        <v>2024</v>
+      </c>
+      <c r="B26" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27">
+        <v>2024</v>
+      </c>
+      <c r="B27" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28">
+        <v>2024</v>
+      </c>
+      <c r="B28" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29">
+        <v>2024</v>
+      </c>
+      <c r="B29" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30">
+        <v>2022</v>
+      </c>
+      <c r="B30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C30" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31">
+        <v>2024</v>
+      </c>
+      <c r="B31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32">
+        <v>2024</v>
+      </c>
+      <c r="B32" t="s">
+        <v>63</v>
+      </c>
+      <c r="C32" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33">
+        <v>2023</v>
+      </c>
+      <c r="B33" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34">
+        <v>2019</v>
+      </c>
+      <c r="B34" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35">
+        <v>2023</v>
+      </c>
+      <c r="B35" t="s">
+        <v>69</v>
+      </c>
+      <c r="C35" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36">
+        <v>2023</v>
+      </c>
+      <c r="B36" t="s">
+        <v>71</v>
+      </c>
+      <c r="C36" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37">
+        <v>2023</v>
+      </c>
+      <c r="B37" t="s">
+        <v>73</v>
+      </c>
+      <c r="C37" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38">
+        <v>2023</v>
+      </c>
+      <c r="B38" t="s">
+        <v>75</v>
+      </c>
+      <c r="C38" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39">
+        <v>2023</v>
+      </c>
+      <c r="B39" t="s">
+        <v>77</v>
+      </c>
+      <c r="C39" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40">
+        <v>2023</v>
+      </c>
+      <c r="B40" t="s">
+        <v>79</v>
+      </c>
+      <c r="C40" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41">
+        <v>2023</v>
+      </c>
+      <c r="B41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C41" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42">
+        <v>2021</v>
+      </c>
+      <c r="B42" t="s">
+        <v>83</v>
+      </c>
+      <c r="C42" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43">
+        <v>2020</v>
+      </c>
+      <c r="B43" t="s">
+        <v>85</v>
+      </c>
+      <c r="C43" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44">
+        <v>2023</v>
+      </c>
+      <c r="B44" t="s">
+        <v>87</v>
+      </c>
+      <c r="C44" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45">
+        <v>2023</v>
+      </c>
+      <c r="B45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C45" t="s">
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">