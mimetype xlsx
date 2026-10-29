--- v0 (2026-08-18)
+++ v1 (2026-10-29)
@@ -1,1162 +1,8741 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2842">
   <si>
     <t>Natureza</t>
   </si>
   <si>
     <t>Identificação</t>
   </si>
   <si>
     <t>Data ou período</t>
   </si>
   <si>
     <t>Ementa/declaração</t>
   </si>
   <si>
     <t>Documento</t>
   </si>
   <si>
+    <t>Certidão de não ocorrência</t>
+  </si>
+  <si>
+    <t>CMON-CERT-NORM-2026-000803</t>
+  </si>
+  <si>
+    <t>01/09/2026 a 30/09/2026</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 01/09/2026 a 30/09/2026. A presente certidão registra a não ocorrência no intervalo indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/fb844fd6-c2c5-41e9-883b-3dcbaf4714a9/pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-NORM-2026-000761</t>
+  </si>
+  <si>
+    <t>05/08/2026 a 03/09/2026</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 05/08/2026 a 03/09/2026. A presente certidão registra a não ocorrência no intervalo indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/46b6cac2-1219-47ee-ac4c-5d47eb30b154/pdf</t>
+  </si>
+  <si>
     <t>Ato normativo</t>
   </si>
   <si>
-    <t>Código de Ética nº 957/2026</t>
+    <t>Lei Municipal nº 957/2026</t>
   </si>
   <si>
     <t>04/08/2026</t>
   </si>
   <si>
     <t>Declara e reconhece como de utilidade
 pública para o Município de Ourilândia do
 Norte/PA, a Associação de Ciclistas Kalangos
 do Pedal, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/787</t>
   </si>
   <si>
-    <t>Código de Ética nº 956/2026</t>
+    <t>Lei Municipal nº 956/2026</t>
   </si>
   <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2027 e dá outras providências.”</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/785</t>
   </si>
   <si>
-    <t>Código de Ética nº 955/2026</t>
+    <t>Lei Municipal nº 954/2026</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
+    <t>“Altera o inciso II do art. 7º da Lei Municipal nº 940, de 16 de dezembro de 2025, que dispõe sobre a Função Gratificada de Diretor Escolar de Educação Infantil do Magistério Público Municipal, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/783</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 955/2026</t>
+  </si>
+  <si>
     <t>“Declara e reconhece como de utilidade pública para o Município de Ourilândia do Norte/PA, a Cooperativa de Trabalho dos Catadores de Materiais Recicláveis de Ourilândia do Norte – RECICLA OURILÂNDIA.”</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/784</t>
   </si>
   <si>
-    <t>Código de Ética nº 954/2026</t>
-[...8 lines deleted...]
-    <t>Código de Ética nº 3/2026</t>
+    <t>Resolução nº 3/2026</t>
   </si>
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>Altera da redação do art. 10 da Resolução nº 008/2011(regimento interno), modificando a data da eleição para renovação da Mesa Diretora da Câmara Municipal de Our4ilãndia do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/782</t>
   </si>
   <si>
-    <t>Código de Ética nº 951/2026</t>
+    <t>Resolução nº 4/2026</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>Disciplina a Lei Municipal nº 951, de 03 de junho de
+2026, que dispõe sobre a concessão e pagamento de
+verbas de natureza indenizatória aos agentes públicos
+do Poder Legislativo do município de Ourilândia do
+Norte, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/786</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 953/2026</t>
   </si>
   <si>
     <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Proteção dos
+Direitos da Pessoa com Fibromialgia, e dá
+outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/781</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 951/2026</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação, no âmbito do
 Poder Legislativo de Ourilândia do Norte, a
 concessão e o pagamento de verbas de natureza
 indenizatória aos agentes públicos daquele poder</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/779</t>
   </si>
   <si>
-    <t>Código de Ética nº 952/2026</t>
+    <t>Lei Municipal nº 952/2026</t>
   </si>
   <si>
     <t>“Dispõe sobre medidas de ordenamento urbano, segurança da população e redução da poluição visual decorrente de cabos, fios e equipamentos instalados em postes localizados no Município de Ourilândia do Norte/PA, observadas as normas técnicas e a regulamentação federal aplicáveis, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/780</t>
   </si>
   <si>
-    <t>Código de Ética nº 953/2026</t>
-[...3 lines deleted...]
-Direitos da Pessoa com Fibromialgia, e dá
+    <t>CMON-CERT-NORM-2026-000396</t>
+  </si>
+  <si>
+    <t>29/04/2026 a 28/05/2026</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 29/04/2026 a 28/05/2026. A presente certidão registra a não ocorrência no intervalo indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/4e50f3d1-6dc9-4c91-b951-724810d4036a/pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 950/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual  sobre os vencimentos dos servidores da Câmara Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/778</t>
+  </si>
+  <si>
+    <t>Resolução nº 1/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>Modifica a redação do caput do Art. 22, da Resolução 004-2025 da Câmara Municipal de Ourilândia do Norte, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/768</t>
+  </si>
+  <si>
+    <t>Resolução nº 2/2026</t>
+  </si>
+  <si>
+    <t>Modifica a redação do Art. 18, da Resolução 001-2025 da Câmara Municipal de Ourilândia do Norte, e dá ouras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/769</t>
+  </si>
+  <si>
+    <t>CMON-CERT-NORM-2026-000771</t>
+  </si>
+  <si>
+    <t>24/03/2026 a 22/04/2026</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 24/03/2026 a 22/04/2026. A presente certidão registra a não ocorrência no intervalo indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/64c5ce21-3ace-45ce-ad93-fcaebeae8699/pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 949/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>“Declara e reconhece como de utilidade pública para o Município de Ourilândia do Norte/PA, a Associação dos Produtores da Agricultura Familiar Quatro Barracos.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/777</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 948/2026</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação e denominação de via pública urbana no Setor Novo Horizonte, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/767</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 947/2026</t>
+  </si>
+  <si>
+    <t>“Institui o Bônus de Incentivo à Alfabetização e autoriza o pagamento de premiação por desempenho a Professores Alfabetizadores e Assistentes de Alfabetização, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/766</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 946/2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos, abre
+vagas da Secretaria Municipal da Educação e
+dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/765</t>
+  </si>
+  <si>
+    <t>Decreto nº 1/2026</t>
+  </si>
+  <si>
+    <t>08/02/2026</t>
+  </si>
+  <si>
+    <t>Constitui as comissões permanentes e conselho de ética e decoro parlamentar para a sessão legislativa de 2026.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/761</t>
+  </si>
+  <si>
+    <t>Emenda a Lei Orgânica nº 9/2026</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>Altera o § 1º  do art. 135-A da Lei Orgânica do Município de Ourilândia do Norte, para adequação do  limite de emendas parlamentares individuais impositivas ao principio da simetria constitucional.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/764</t>
+  </si>
+  <si>
+    <t>Decreto nº 2/2026</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o julgamento da prestação de conta do poder executivo municipal, de responsabilidade do Sr. Romildo Veloso e Silva, referente ao exercício de 2017.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/762</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 945/2026</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o reajuste do vencimento básico dos 
+profissionais do magistério público municipal, em 
+adequação ao Piso Salarial Profissional Nacional do 
+Magistério para o exercício de 2026.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/763</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 944/2026</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>“Altera a lei nº 697, de 09 de abril de 2018, que dispõe sobre a reestruturação organizacional e o plano de carreira, cargos e salários dos servidores da Câmara Municipal de Ourilândia do Norte e deu outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/760</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 943/2026</t>
+  </si>
+  <si>
+    <t>05/01/2026</t>
+  </si>
+  <si>
+    <t>“Declara e reconhece como de utilidade pública para o município de Ourilândia do Norte/PA, a Associação Vila Nova Futebol Clube de Ourilândia do Norte.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/759</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 941/2025</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o Plano Plurianual 2026-2029 
+do município de Ourilândia do Norte, e dá 
+outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/757</t>
+  </si>
+  <si>
+    <t>Resolução nº 5/2025</t>
+  </si>
+  <si>
+    <t>Altera a Resolução 021-2024 da Câmara Municipal de Ourilândia do Norte, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/752</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 942/2025</t>
+  </si>
+  <si>
+    <t>“Estima a receita e fixa a despesa do 
+Município de Ourilândia do Norte para o 
+exercício de 2026 – LOA 2026, e dá outras 
+providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/758</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 940/2025</t>
+  </si>
+  <si>
+    <t>16/12/2025</t>
+  </si>
+  <si>
+    <t>“Cria a Função Gratificada de Diretor 
+Escolar de Educação Infantil do Magistério 
+Público Municipal, altera a Lei Municipal nº 
+358/2005 e a Lei Municipal nº 622/2015, e dá 
+outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/756</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 939/2025</t>
+  </si>
+  <si>
+    <t>“Institui a Política Municipal de Prevenção e Enfrentamento da Exclusão Escolar da Educação Básica e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/755</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 938/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre alteração dos dispositivos e o Anexo Único da Lei Municipal nº 904, de 24 de dezembro de 2024, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/754</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 937/2025</t>
+  </si>
+  <si>
+    <t>26/11/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre alteração do artigo 60 da Lei 
+Municipal nº 891/2024, para redefinir a 
+vinculação administrativa do Conselho 
+Tutelar e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/753</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 935/2025</t>
+  </si>
+  <si>
+    <t>17/11/2025</t>
+  </si>
+  <si>
+    <t>“Denomina o Centro Municipal de Mamografia do Município de Ourilândia do Norte/PA e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/750</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 936/2025</t>
+  </si>
+  <si>
+    <t>27/10/2025</t>
+  </si>
+  <si>
+    <t>“Institui o “Programa Caminho Seguro” no âmbito do Município de Ourilândia do Norte-PA, autorizando parcerias público-privadas para instalação de iluminação solar com painéis publicitários em trechos urbanos vulneráveis, visando à melhoria da segurança pública, mobilidade urbana e qualidade de vida da população, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/751</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 932/2025</t>
+  </si>
+  <si>
+    <t>06/10/2025</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a desapropriar, por via amigável, imóvel destinado à implantação do Parque de Exposições Municipal, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/744</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 933/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a regularização fundiária mediante indenização por desapropriação por utilidade pública de imóveis ocupados em área destinada à construção de UBS.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/745</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 934/2025</t>
+  </si>
+  <si>
+    <t>“Altera a redação do artigo 1º da Lei Municipal nº 668/2017, que dispõe sobre a denominação da unidade pública localizada na Vicinal Águas Claras, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/746</t>
+  </si>
+  <si>
+    <t>CMON-CERT-NORM-2025-000770</t>
+  </si>
+  <si>
+    <t>27/08/2025 a 25/09/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 27/08/2025 a 25/09/2025. A presente certidão registra a não ocorrência no intervalo indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/ec04765c-b443-4e16-b190-d12cbe537abc/pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 931/2025</t>
+  </si>
+  <si>
+    <t>26/08/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre alteração da redação da 
+Lei Municipal nº 871/2023 e dá outras 
+providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/743</t>
+  </si>
+  <si>
+    <t>CMON-CERT-NORM-2025-000079</t>
+  </si>
+  <si>
+    <t>24/07/2025 a 22/08/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 24/07/2025 a 22/08/2025. A presente certidão registra a não ocorrência no intervalo indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/6f0e3c9d-dac0-4286-a23a-55b77c52940d/pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-NORM-2025-000769</t>
+  </si>
+  <si>
+    <t>12/07/2025 a 10/08/2025</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 12/07/2025 a 10/08/2025. A presente certidão registra a não ocorrência no intervalo indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/9b72ff2e-125f-481f-a41b-6a879191c5ec/pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 930/2025</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 930 DE, 11 DE JULHO DE 2025.
+“Dispõe sobre as diretrizes para elaboração e
+execução da Lei Orçamentária de 2026 e dá
 outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/781</t>
-[...107 lines deleted...]
-    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/6f0e3c9d-dac0-4286-a23a-55b77c52940d/pdf</t>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/742</t>
   </si>
   <si>
     <t>Resolução nº 4/2025</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>Dispõe sobre os instrumentos e implantação do "Governo Digital", no âmbito da Câmara Municipal de Ourilândia do Norte/Pa., bem como a regulamentação da Lei Federal nº 14.129/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/741</t>
   </si>
   <si>
+    <t>Lei Municipal nº 928/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>Cria o departamento de inspeção e documentação escolar - DIDE da secretaria municipal de educação e dá
+outras providência.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/739</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 929/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a destinação de imóveis urbanos para fins de construção de unidades habitacionais de interesse social, no âmbito do
+Programa de Aceleração do Crescimento (PAC), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/740</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 927/2025</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a proibição de execução de vídeos, músicas e coreografias com letras que façam apologia ao crime, ao uso de drogas, que expressem conteúdos sexuais ou com teor racista, que desqualifique o gênero feminino e masculino e/ou estimulem o bullying a pessoas com deficiência,
+independente do gênero musical, na rede de ensino básico das escolas públicas e privadas do município de Ourilândia do
+Norte, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/738</t>
+  </si>
+  <si>
+    <t>Decreto nº 3/2025</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre julgamento de contas do Poder Executivo Municipal, referente ao exercício de 2011</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/736</t>
+  </si>
+  <si>
     <t>Decreto nº 4/2025</t>
   </si>
   <si>
-    <t>03/06/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Dispõe Sobre o julgamento de contas do Executivo Municipal, referente ao exercício de 2012</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/737</t>
   </si>
   <si>
-    <t>Decreto nº 3/2025</t>
-[...5 lines deleted...]
-    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/736</t>
+    <t>Lei Municipal nº 926/2025</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a leitura bíblica como  recurso paradidático nas escolas públicas e particulares do Município de Ourilândia doNorte, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/733</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 924/2025</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos, fixa quantitativos, vencimentos no âmbito da Secretaria Municipal de Obras e dá
+outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/731</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 925/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação da “Casa dos Saberes”, que integrará o Sistema Municipal de Ensino de Ourilândia do Norte, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/732</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 923/2025</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>“Altera a redação do artigo 2º da Lei Municipal nº 813/2022 e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/730</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 922/2025</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instituição do Programa Alfabetiza Ourilândia, e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/729</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 920/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a bonificação “Escola Destaque no IDEB” no âmbito da Rede Pública Municipal de Ensino, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/727</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 921/2025</t>
+  </si>
+  <si>
+    <t>“Cria o Sistema de Avaliação Escolar de Ourilândia do Norte - SAEON, sob a responsabilidade da Secretaria Municipal de Educação, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/728</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 918/2025</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>“Denomina o Auditório do Centro de Referência de Assistência Social (CRAS) do Município de Ourilândia do Norte/PA.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/725</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 919/2025</t>
+  </si>
+  <si>
+    <t>“Denomina o Centro de Referência de Assistência Social – CRAS do Município de Ourilândia do Norte/PA.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/726</t>
   </si>
   <si>
     <t>Decreto nº 2/2025</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de titulo de Honra ao Mérito</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/735</t>
   </si>
   <si>
+    <t>Lei Municipal nº 917/2025</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a política municipal de incentivos fiscais e institui o programa de Recuperação Fiscal do município de Ourilândia do Norte/PA – REFIS/2025 e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/724</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 914/2025</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>“Concede Revisão Geral Anual sobre os vencimentos dos servidores da câmara municipal de Ourilândia do Norte - Pará e dá outras disposições.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/721</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 916/2025</t>
+  </si>
+  <si>
+    <t>“Declara e reconhece como de utilidade pública para o Município de Ourilândia do Norte/PA, a Associação Casa de Davi. ”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/723</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 915/2025</t>
+  </si>
+  <si>
+    <t>“Cria vaga adicional para o cargo efetivo de Vigia no Quadro de Pessoal da Câmara Municipal de Ourilândia do Norte e dá outras providências..”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/722</t>
+  </si>
+  <si>
+    <t>Resolução nº 3/2025</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>Cria vaga adicional para o cargo comissionado de assessor especial do gabinete da presidência no quadro de pessoal  da Câmara Municipal de Ourilândia do Norte-PA.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/717</t>
+  </si>
+  <si>
     <t>Resolução nº 2/2025</t>
   </si>
   <si>
-    <t>07/04/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Extingue o cargo comissionado de Assessor de comunicação criado pela Resolução nº 022/2024, no âmbito da Câmara Municipal de Ourilândia do Norte-Pa.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/715</t>
   </si>
   <si>
-    <t>Resolução nº 3/2025</t>
-[...5 lines deleted...]
-    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/717</t>
+    <t>Lei Municipal nº 911/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a Abertura de Crédito Especial no Orçamento Anual de 2025 e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/718</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 913/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre alteração da Lei Municipal nº 781/2021. ”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/720</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 912/2025</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a obrigatoriedade da capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados, e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/719</t>
   </si>
   <si>
     <t>Resolução nº 1/2025</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, a aplicação  e a prestação de contas do suprimento de fundos no âmbito da Câmara Municipal de Ourilândia do Norte, Estado do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/714</t>
   </si>
   <si>
+    <t>Lei Municipal nº 910/2025</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>“Denomina o Centro Municipal de Educação Infantil - CMEI, localizado no Bairro Azevec do Município de Ourilândia do Norte/PA.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/712</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 909/2025</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>Concede reajuste salarial aos profissionais do magistério, nos índices do piso salarial nacional, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/711</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 908/2025</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>Altera o piso salarial base dos servidores municipais de Ourilândia do Norte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/708</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 907/2025</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei Municipal nº 697-2018 e d´outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/707</t>
+  </si>
+  <si>
     <t>Decreto nº 1/2025</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>Institui Comissões permanentes.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/734</t>
   </si>
   <si>
-    <t>Resolução nº 21/2024</t>
+    <t>Resolução nº 23/2024</t>
   </si>
   <si>
     <t>30/12/2024</t>
-  </si>
-[...7 lines deleted...]
-    <t>Resolução nº 23/2024</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PROVIMENTO COMISSIONADO DE ASSESSOR ESPECIAL DO GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE
 OURILÂNDIA DO NORTE- PARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/701</t>
   </si>
   <si>
+    <t>Lei Municipal nº 906/2024</t>
+  </si>
+  <si>
+    <t>“Estima a receita e fixa a despesa do Município de Ourilândia do Norte para o exercício de 2025 – LOA 2025, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/706</t>
+  </si>
+  <si>
     <t>Resolução nº 22/2024</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PROVIMENTO COMISSIONADO DE ASSESSOR DE COMUNICAÇÃO, NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE- PARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/700</t>
   </si>
   <si>
+    <t>Resolução nº 21/2024</t>
+  </si>
+  <si>
+    <t>Dispõe sobre matéria e fixa diárias de vereadores e funcionários da Câmara Municipal de Ourilândia do Norte- Pará, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/699</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 903/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>“Autoriza pagamento de adicional de férias de 1/3 (um terço) e 13º (décimo terceiro) salário ao Prefeito e Vice-Prefeito municipal, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/703</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 902/2024</t>
+  </si>
+  <si>
+    <t>“Declara Utilidade Pública a Loja Maçônica Força e União Ourilândense nº 68, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/702</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 905/2024</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre Emenda Aditiva / Modificativa a Lei Municipal nº 697/2018 de 10 de abril de 2018, com modificação e alteração de funções administrativas em seus aspectos legais, com criação de 12 vagas ao cargo de Assessor Parlamentar de Gabinete da Câmara Municipal de Ourilândia do Norte - Pará, e dá outras providências"</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/705</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 904/2024</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a concessão de diárias aos Servidores Públicos integrantes do Poder Executivo Municipal e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/704</t>
+  </si>
+  <si>
+    <t>Resolução nº 24/2024</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>Regulamenta normas e procedimentos para concessão de diária(s), ressarcimento e respectivas prestação de contas no âmbito da Câmara Municipal de Ourilândia do Norte e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/709</t>
+  </si>
+  <si>
     <t>Resolução nº 20/2024</t>
   </si>
   <si>
-    <t>23/12/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Regulamenta normas e procedimentos para concessão de de diárias,ressarcimentos e respectivas prestação de contas no âmbito da Câmara Municipal de Ourilândia do Norte e dá outras providências</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/713</t>
   </si>
   <si>
-    <t>Resolução nº 24/2024</t>
-[...7 lines deleted...]
-  <si>
     <t>Resolução nº 25/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>Regulamenta normas e procedimentos para concessão de diária(s),ressarcimentos e respectivas prestação de contas no âmbito da Câmara Municipal de Ourilândia do Norte, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/710</t>
   </si>
   <si>
+    <t>Lei Municipal nº 901/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>Autoriza crédito adicional suplementar em 25% (vinte cinco por cento) sobre o valor fixado na Lei  Orçamentaria Anual nº879/2023 (LOA 2024), para o exercício financeiro de 2024 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/698</t>
+  </si>
+  <si>
+    <t>CMON-CERT-NORM-2024-000768</t>
+  </si>
+  <si>
+    <t>15/10/2024 a 13/11/2024</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 15/10/2024 a 13/11/2024. A presente certidão registra a não ocorrência no intervalo indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/46083e53-84c1-4abf-a352-821f9e76e1ea/pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 900/2024</t>
+  </si>
+  <si>
+    <t>14/10/2024</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o perímetro urbano e de expansão urbana do Distrito do Campinho,Vila Fogão Queimado e Caeteté (Projeto Casulo l ),conforme diretrizes definidas pelo Plano Diretor participativo do Município de Ourilândia do Norte/Pará.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/697</t>
+  </si>
+  <si>
     <t>Resolução nº 17/2024</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>Ato de fixação de subsidio dos vereadores para legislatura de 2025/2028 e dá outras providências</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/692</t>
   </si>
   <si>
+    <t>Lei Municipal nº 899/2024</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>Fixa o subsidio e a diárias de viagem do Prefeito, Vice-prefeito, e Secretários do Município de Ourilândia do Norte, para o mandato de 2025 a 2028 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/693</t>
+  </si>
+  <si>
+    <t>CMON-CERT-NORM-2024-000767</t>
+  </si>
+  <si>
+    <t>12/08/2024 a 10/09/2024</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 12/08/2024 a 10/09/2024. A presente certidão registra a não ocorrência no intervalo indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/e4d9c812-192a-4841-9254-994e87414e85/pdf</t>
+  </si>
+  <si>
     <t>CMON-CERT-NORM-2024-000071</t>
   </si>
   <si>
     <t>20/07/2024 a 18/08/2024</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 20/07/2024 a 18/08/2024. A presente certidão registra a não ocorrência no intervalo indicado.</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/9d3faf38-bc88-4227-b244-5ee7d972677b/pdf</t>
   </si>
   <si>
+    <t>CMON-CERT-NORM-2024-000766</t>
+  </si>
+  <si>
+    <t>13/07/2024 a 11/08/2024</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 13/07/2024 a 11/08/2024. A presente certidão registra a não ocorrência no intervalo indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/2b597c18-a450-4266-b855-e2a89515ce3a/pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 898/2024</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária anual de 2025 e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/691</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 897/2024</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre extinção, criação e aproveitamento de cargo da Secretaria Municipal da Administração e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/690</t>
+  </si>
+  <si>
+    <t>CMON-CERT-NORM-2024-000765</t>
+  </si>
+  <si>
+    <t>24/05/2024 a 22/06/2024</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 24/05/2024 a 22/06/2024. A presente certidão registra a não ocorrência no intervalo indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/fdd96758-e82a-43c7-80f9-16fd9540bafd/pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 895/2024</t>
+  </si>
+  <si>
+    <t>23/05/2024</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre criação da Feira Itinerante da Lua em Ourilândia do Norte - Pará e dá outras providência.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/687</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 893/2024</t>
+  </si>
+  <si>
+    <t>20/05/2024</t>
+  </si>
+  <si>
+    <t>“Denomina o Acolhimento Institucional para Idosos, de Ourilândia do Norte/PA.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/685</t>
+  </si>
+  <si>
     <t>Resolução nº 16/2024</t>
   </si>
   <si>
-    <t>20/05/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Altera a redação do artigo 4º, artigo 8º, paragrafo 3º do artigo 9º, e caput do artigo 10 da resolução nº 10-2024 e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/689</t>
   </si>
   <si>
     <t>Resolução nº 15/2024</t>
   </si>
   <si>
     <t>Cria ouvidoria Legislativa da Câmara Municipal de Ourilândia do Norte e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/688</t>
   </si>
   <si>
+    <t>Lei Municipal nº 894/2024</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre criação de cargos que especifica, fixa quantitativos, vencimentos no âmbito da Secretaria de Trabalho e Promoção Social e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/686</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 892/2024</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a instituir o Projeto “CASA ABRIGO”, conforme especifica.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/684</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 891/2024</t>
+  </si>
+  <si>
+    <t>08/05/2024</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e Adolescente,Institui novos termos o Conselho Municipal dos direitos das Crianças e Adolescentes - CMDCA, Fundo Municipal para a Infância e Adolescência -FIA, e o conselho tutelar -CT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/683</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 890/2024</t>
+  </si>
+  <si>
+    <t>02/05/2024</t>
+  </si>
+  <si>
+    <t>“Dispõe adequação orçamentária no âmbito do Município de Ourilândia do Norte e autoriza a abertura de crédito adicional especial ao orçamento anual de 2024.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/682</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 889/2024</t>
+  </si>
+  <si>
+    <t>24/04/2024</t>
+  </si>
+  <si>
+    <t>“Concede Revisão Geral Anual sobre os vencimentos dos servidores da Câmara Municipal de Ourilândia do Norte - Pará e dá outras disposições.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/681</t>
+  </si>
+  <si>
     <t>Resolução nº 14/2024</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>Concede Revisão Geral  e Anual aos subsídios dos vereadores de Ourilândia do Norte-PA</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/677</t>
   </si>
   <si>
+    <t>Lei Municipal nº 888/2024</t>
+  </si>
+  <si>
+    <t>18/04/2024</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre atendimento preferencial, aos doadores de sangue, órgãos, tecidos e medula óssea, e ainda, aos inscritos no Registro Nacional de Doadores de Medula Óssea – REDOME e institui o mês de Junho Vermelho, dedicado à realização de campanha de incentivo à doação de sangue, no âmbito do Município de Ourilândia do Norte e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/680</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 887/2024</t>
+  </si>
+  <si>
+    <t>05/04/2024</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre criação de cargos que especifica, fixa quantitativos, vencimentos no âmbito da Secretaria de Planejamento e Urbanismo e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/679</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 886/2024</t>
+  </si>
+  <si>
+    <t>20/03/2024</t>
+  </si>
+  <si>
+    <t>“Institui e inclui no Calendário Oficial do Município o "Dia Municipal do Desbravador da Igreja Adventista do Sétimo Dia."</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/675</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 885/2024</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>“Altera a redação da Lei Municipal nº 697/2018 de 10 de abril de 2018, com modificação e alteração de funções administrativas em seus aspectos legais, com desmembramento e criação de 01 vaga ao cargo de almoxarifado e patrimonial e de 02 vagas ao cargo de vigilante da Câmara Municipal de Ourilândia do Norte/PA.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/659</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 884/2024</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>Altera a redação do artigo 1º da lei municipal 829- de agosto de 2022 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/658</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 883/2024</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>Garante a gestante atendida pelo sistema Único de Saúde (SUS) a possibilidade de optar pelo parto cesariano a partir da trigésima semana de gestação.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/657</t>
+  </si>
+  <si>
     <t>Resolução nº 13/2024</t>
   </si>
   <si>
     <t>26/02/2024</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal nº 13.709, de agosto de 2018-Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Ourilândia do Norte. Pará.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/653</t>
   </si>
   <si>
+    <t>Lei Municipal nº 882/2024</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre alteração do artigo 5º caput e a revogação do parágrafo único do artigo 5º da Lei Municipal nº 863/2023.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/640</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 881/2024</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>“Concede reajuste salarial aos Profissionais do Magistério, nos índices do piso salarial nacional, e extingue o nível I do cargo de Professor I, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/639</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 880/2024</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>Altera salário base dos servidores municipais de Ourilândia do Norte, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/637</t>
+  </si>
+  <si>
+    <t>Resolução nº 10/2024</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>Estabelece procedimento para elaboração do Plano Anual de contratações de que se trata a Lei 14.133, no âmbito do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/650</t>
+  </si>
+  <si>
+    <t>Resolução nº 9/2024</t>
+  </si>
+  <si>
+    <t>estabelece procedimentos para participação de pessoas física nas contratações publicas de que trata a Lei 14133-21, no âmbito do Poder legislativo.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/649</t>
+  </si>
+  <si>
+    <t>Resolução nº 7/2024</t>
+  </si>
+  <si>
+    <t>Institui catálogo eletrônico de padronização de compras,serviços e obras, em atendimento ao disposto no inciso ll do art. 19, da Lei 14133-2021, no âmbito do Poder Legislativo  Municipal.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/647</t>
+  </si>
+  <si>
+    <t>Resolução nº 6/2024</t>
+  </si>
+  <si>
+    <t>Estabelece as diretrizes para a atuação do agente de contratação e da equipe de apoio, o funcionamento da comissão de contratação e atuação de gestores e fiscais de contratos de acordo com a Lei nº 14133-2021, no âmbito do Poder legislativo.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/646</t>
+  </si>
+  <si>
+    <t>Resolução nº 5/2024</t>
+  </si>
+  <si>
+    <t>dispõe sobre a regulamentação do dispositivo do art. da lei 14133 de 2021, para estabelecer o enquadramento dos bens e consumo adquirido para suprir as demandas deste Poder Legislativo nas categorias de qualidade comum e de luxo.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/645</t>
+  </si>
+  <si>
+    <t>Resolução nº 4/2024</t>
+  </si>
+  <si>
+    <t>Estabelece procedimentos para realização de pesquisa de preço para aquisição de vens e contratação de serviços em geral nas contratações publicas  de que se trata a lei nº 14133, no âmbito do Poder legislativo.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/644</t>
+  </si>
+  <si>
+    <t>Resolução nº 3/2024</t>
+  </si>
+  <si>
+    <t>dispõe sobre a governança das contratações publicas de que trata a lei 14133-2021, no âmbito do Poder legislativo.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/643</t>
+  </si>
+  <si>
     <t>Resolução nº 2/2024</t>
   </si>
   <si>
-    <t>09/01/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Estabelece procedimento para elaboração de estudos técnicos  preliminares - ETP, para aquisição de bens e contratação de serviços e obras de que se trata a Lei nº 14133-2021 no âmbito do Poder Legislativo.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/642</t>
   </si>
   <si>
-    <t>Resolução nº 9/2024</t>
-[...52 lines deleted...]
-  <si>
     <t>Resolução nº 12/2024</t>
   </si>
   <si>
     <t>dispõe sobre a regulamentação do processo de contratação direta prevista na lei n 14.133, no âmbito da Câmara Municipal de Ourilândia do Norte.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/652</t>
   </si>
   <si>
     <t>Resolução nº 11/2024</t>
   </si>
   <si>
     <t>Estabelece procedimentos para elaboração do termo de referencia - TR,para aquisição de bens e contratações de serviços e obras que se trata a Lei 14.133-21, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/651</t>
   </si>
   <si>
-    <t>Resolução nº 10/2024</t>
-[...7 lines deleted...]
-  <si>
     <t>Resolução nº 1/2024</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da lei nº 14133- que dispõe sobre licitações e contratos administrativos no âmbito do Poder Legislativo.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/641</t>
   </si>
   <si>
     <t>Resolução nº 8/2024</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>Normatiza a gestão e fiscalização nos contratos no âmbito do Poder legislativo.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/648</t>
   </si>
   <si>
+    <t>Lei Municipal nº 879/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>Estima receita e fixa despesa do Município de Ourilandia do Norte, para o exercício de 2024, e da outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/638</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 878/2023</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre desafetação de bem de uso comum e dá nova destinação. ”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/636</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 877/2023</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a política municipal de incentivos fiscais e institui o programa de recuperação fiscal do município de Ourilândia do Norte – REFIS e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/635</t>
+  </si>
+  <si>
     <t>Resolução nº 5/2023</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
   <si>
     <t>Regulamenta o horário de partida e retorno de viagem dos vereadores e servidores com a concessão de diárias nos ermos do regimento interno da Câmara Municipal de Ourilândia do Norte.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/655</t>
   </si>
   <si>
+    <t>Lei Municipal nº 876/2023</t>
+  </si>
+  <si>
+    <t>“Cria os componentes do Município de Ourilândia do Norte/PA, do Sistema Municipal de Segurança Alimentar e Nutricional Sustentável tendo como base legal o Sistema Estadual e Nacional de Segurança Alimentar e Nutricional Sustentável, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional Sustentável e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/634</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 875/2023</t>
+  </si>
+  <si>
+    <t>“Denomina o Hospital Materno Infantil de Ourilândia do Norte/PA.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/633</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 874/2023</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>“Declara e reconhece como de utilidade pública para o Município de Ourilândia do Norte/PA, o Instituto Adonai.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/632</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 873/2023</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>“Denomina a Estratégia de Saúde da Família (ESF) de Ourilândia do Norte/PA.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/631</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 872/2023</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>“Declara e reconhece como de utilidade pública para o Município de Ourilândia do Norte/PA, a Associação dos Moradores do Residencial Viver Bem.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/629</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 871/2023</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre criação de cargos que especifica, fixa quantitativos, vencimentos no âmbito da Secretaria de Obras e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/628</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 870/2023</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre Abertura de Crédito Especial no Orçamento Anual de 2023 e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/627</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 867/2023</t>
+  </si>
+  <si>
+    <t>25/09/2023</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Desmembramento de Secretaria, Criação de Secretarias e Criação de Cargos na Estrutura Administrativa municipal.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/623</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 868/2023</t>
+  </si>
+  <si>
+    <t>“Institui o Programa “Fossa Bem-Vista”, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/624</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 869/2023</t>
+  </si>
+  <si>
+    <t>“Declara e reconhece como de utilidade pública para o Município de Ourilândia do Norte/PA, a Associação Cultura, Educacional e Assistencial Vivência Amiga - AVA (Clube de Mães).”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/625</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 866/2023</t>
+  </si>
+  <si>
+    <t>Declara a Cavalgada como Patrimônio Cultural Imaterial e Institui o Dia da Cavalgada no calendário oficial de eventos do Município de Ourilândia do Norte.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/622</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 865/2023</t>
+  </si>
+  <si>
+    <t>18/09/2023</t>
+  </si>
+  <si>
+    <t>Institui o programa "fartura na mesa" e o festival do milho, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/621</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 864/2023</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>“Institui o Programa Porteira Adentro, visando o atendimento aos produtores rurais do município de Ourilândia do Norte, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/626</t>
+  </si>
+  <si>
+    <t>Decreto nº 7/2023</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DA MEDALHA DE HONRA “BRAVO PIONEIRO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/666</t>
+  </si>
+  <si>
+    <t>Decreto nº 11/2023</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/670</t>
+  </si>
+  <si>
+    <t>Decreto nº 8/2023</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/667</t>
+  </si>
+  <si>
+    <t>Decreto nº 9/2023</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/668</t>
+  </si>
+  <si>
     <t>Decreto nº 10/2023</t>
   </si>
   <si>
-    <t>01/09/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/669</t>
   </si>
   <si>
     <t>Decreto nº 5/2023</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/664</t>
   </si>
   <si>
     <t>Decreto nº 6/2023</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/665</t>
   </si>
   <si>
-    <t>Decreto nº 7/2023</t>
-[...20 lines deleted...]
-    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/670</t>
+    <t>Lei Municipal nº 863/2023</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização do pagamento de
+assistência financeira complementar aos
+enfermeiros, técnicos de enfermagem,
+auxiliares de enfermagem e parteiras no
+âmbito do Município de Ourilândia do Norte.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/620</t>
+  </si>
+  <si>
+    <t>CMON-CERT-NORM-2023-000764</t>
+  </si>
+  <si>
+    <t>14/07/2023 a 12/08/2023</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 14/07/2023 a 12/08/2023. A presente certidão registra a não ocorrência no intervalo indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/1a8e1afa-01af-4aa2-870e-3a39ab9fe9b2/pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 862/2023</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração
+da Lei Orçamentária anual de 2024 e dá
+outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/619</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 861/2023</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>Dispõe sobre restrição de tráfego de veículos
+automotores no trecho da Rua 19 do Município
+Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/618</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 860/2023</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>Institui o Auxílio Emergencial para Situações
+de Emergência Decorrentes de Incêndios e
+Enchentes (AESE), a ser destinado à pessoa
+física afetada por danos e prejuízos em sua
+atividade econômica rural ou urbana,
+decorrente de incêndios, enchentes ou
+qualquer evento climático e meteorológico
+extremo</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/617</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 859/2023</t>
+  </si>
+  <si>
+    <t>Cria o programa “Meu Cacau é Ouro” de
+incentivo à produção de cacau no município de
+Ourilândia do Norte/PA e dá outras
+providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/616</t>
+  </si>
+  <si>
+    <t>Decreto nº 5/2024</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃ OURILANDENSE À ILUSTRE SENHORA DANIELA LACERDA GENÚ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/663</t>
+  </si>
+  <si>
+    <t>Decreto nº 4/2023</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE HONRA AO MÉRITO À POLICIAIS MILITARES DO PARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/662</t>
+  </si>
+  <si>
+    <t>Decreto nº 3/2023</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE HONRA AO MÉRITO AO PASTOR SILVIO BATISTA ROSA DE MORAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/661</t>
   </si>
   <si>
     <t>Decreto nº 2/2023</t>
   </si>
   <si>
-    <t>27/06/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE HONRA AO MÉRITO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/660</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/663</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica nº 7/2023</t>
   </si>
   <si>
     <t>20/06/2023</t>
   </si>
   <si>
     <t>Dispõe sobre a promulgação da Emenda 007/2023 à Lei
 Orgânica o Município de Ourilândia do Norte, Estado do Pará.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/775</t>
   </si>
   <si>
+    <t>Lei Municipal nº 857/2023</t>
+  </si>
+  <si>
+    <t>“Cria o programa de piscicultura do município
+de Ourilândia do norte/PA, e dá outras
+providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/614</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 858/2023</t>
+  </si>
+  <si>
+    <t>Regulamenta o Plano Municipal de
+Habitação de Interesse Social em módulos, de
+forma a assegura às famílias ourilandenses de
+baixa renda o direito à moradia e dá outras
+providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/615</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 856/2023</t>
+  </si>
+  <si>
+    <t>19/06/2023</t>
+  </si>
+  <si>
+    <t>Institui a campanha permanente de educação no combate a violência contra a mulher no município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/613</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 855/2023</t>
+  </si>
+  <si>
+    <t>Altera a redação do paragrafo único do artigo 1º da Lei Municipal 562-2013 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/612</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 853/2023</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração da redação da ementa,
+artigo 2º, artigo 4º e do anexo único da Lei Municipal
+nº 847/2023.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/610</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 854/2023</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a ceder o uso de
+bem imóvel em favor da Associação Indígena
+Pykôre”.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/611</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 852/2023</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o acréscimo do comprimento da
+área edificável da quadra 83 frente à rua
+Fernando de Noronha do setor Aeroporto e dá
+outras providências.”</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/609</t>
+  </si>
+  <si>
     <t>Resolução nº 7/2023</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição da comissão especial com a finalidade de elaborar emendas(s) para a revisão geral da Lei Orgânica do Município,do Regimento Interno e do Código de Ética da Câmara Municipal de Ourilândia do Norte e dá outras providencias.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/672</t>
   </si>
   <si>
     <t>Resolução nº 3/2023</t>
   </si>
   <si>
     <t>Dispõe sobre o manual de procedimento para gestão de materiais e controle de patrimonio da Câmara Municipal de Ourilândia do Norte-PA</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/656</t>
   </si>
   <si>
+    <t>Lei Municipal nº 851/2023</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação de câmeras de
+monitoramento de segurança nas escolas
+públicas do município de Ourilândia do
+Norte/PA e suas imediações, e dá outras
+providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/608</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 850/2023</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>Altera art. 4º,§ 1º da Lei Municipal 842-2023</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/595</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 849/2023</t>
+  </si>
+  <si>
+    <t>Altera o piso salarial base dos servidores municipais.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/594</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 848/2023</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de crédito adicional especial no orçamento vigente de 2023, referentes à utilização de parcela diferida
+do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos
+Profissionais da Educação (FUNDEB) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/572</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 847/2023</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a ofertar premiações pecuniárias aos vencedores dos Campeonatos
+Esportivos e da II Olimpíada de Ourilândia do
+Norte, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/571</t>
+  </si>
+  <si>
     <t>Resolução nº 6/2023</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>Concede revisão geral e anual  aos subsídios dos vereadores do Município de Ourilândia do Norte.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/671</t>
   </si>
   <si>
+    <t>Lei Municipal nº 846/2023</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos, abertura de vagas e extinção de cargos da Secretaria
+Municipal da Educação e dá outras providências.”.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/570</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 845/2023</t>
+  </si>
+  <si>
+    <t>14/04/2023</t>
+  </si>
+  <si>
+    <t>Dispõe sobre criação de cargos que especifica, fixa quantitativos, vencimentos e o regime jurídico no âmbito da Secretaria de
+Trabalho e Promoção Social e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/569</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 844/2023</t>
+  </si>
+  <si>
+    <t>Concede revisão geral  anual sobre os vencimentos dos servidores da Câmara Municipal e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/568</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 843/2023</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>Acrescenta paragrafo único do artigo 4º, da lei municipal 818 de 22 de junho de 2022 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/567</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 842/2023</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a utilização de cordão de girassol como símbolo para identificação da pessoa com deficiência oculta no Município de Ourilândia do Norte
+e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/566</t>
+  </si>
+  <si>
     <t>CMON-CERT-NORM-2023-000059</t>
   </si>
   <si>
     <t>02/03/2023 a 31/03/2023</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 02/03/2023 a 31/03/2023. A presente certidão registra a não ocorrência no intervalo indicado.</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/0f837f23-f778-49ee-a4a6-9c2c115ca423/pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-NORM-2023-000763</t>
+  </si>
+  <si>
+    <t>28/02/2023 a 29/03/2023</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 28/02/2023 a 29/03/2023. A presente certidão registra a não ocorrência no intervalo indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/e5c3f641-7f4d-4631-b295-058b0caf3ed9/pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 841/2023</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a conceder cessão de uso do terreno urbano à secretaria de Estado de saúde do Pará-SESPA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/563</t>
+  </si>
+  <si>
+    <t>CMON-CERT-NORM-2023-000762</t>
+  </si>
+  <si>
+    <t>24/01/2023 a 22/02/2023</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento aos critérios 2.6 e 20.2 do Programa Nacional de Transparência Pública (PNTP), que, após conferência das informações pela unidade competente, não houve produção de lei municipal nem edição de ato normativo próprio — como lei complementar, emenda à Lei Orgânica, resolução, decreto ou instrução normativa — no período de 24/01/2023 a 22/02/2023. A presente certidão registra a não ocorrência no intervalo indicado.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/9af2b6ab-b371-4ef6-ac66-1e20804d6106/pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 840/2023</t>
+  </si>
+  <si>
+    <t>23/01/2023</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre revogação do artigo 94 da Lei Municipal 626/2015 e dá outras providencias"</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/562</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 839/2023</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>Altera o piso salarial base dos servidores integrantes do quadro de pessoal da Prefeitura Municipal de Ourilândia do Norte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/559</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 838/2023</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a doar material escolar para os alunos da rede publica de ensino comprovadamente carente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/558</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 837/2022</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>Cria  cargos que especifica, fixa quantitativo, vencimentos e regime jurídico e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/561</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 836/2022</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>Estima receita e fixa despesas do Município de Ourilândia do Norte para o exercício de 2023.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/560</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 835/2022</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>“Altera o artigo 5º da Lei Municipal nº 800/2021, que Institui a taxa de controle, acompanhamento e fiscalização das atividades de pesquisa, lavra, exploração e aproveitamento de recursos minerários – TFRM e o cadastro municipal de controle, acompanhamento e fiscalização das atividades de pesquisa, lavra, exploração e aproveitamento de recursos minerários.”
+O</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/556</t>
   </si>
   <si>
     <t>Resolução nº 2/2022</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>Dispõe sobre criação de cargos de provimentos em comissão da Câmara Municipal de Ourilândia do Norte, e dá outras providencias.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/674</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica nº 6/2022</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>Adita o artigo 22-A a Lei Orgânica do
 Município de Ourilândia do Norte/PA,
 concedendo décimo terceiro salário e adicional
 de férias aos Vereadores da Câmara
 Municipal de Ourilândia do Norte/PA e dá
 outras providências.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/774</t>
   </si>
   <si>
+    <t>Lei Municipal nº 834/2022</t>
+  </si>
+  <si>
+    <t>08/11/2022</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a política municipal de incentivos fiscais e institui o programa de recuperação fiscal do município de Ourilandia do Norte,-REFIS, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/555</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 833/2022</t>
+  </si>
+  <si>
+    <t>26/10/2022</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial para a reforma da secretaria de Educação SEMED.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/551</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 832/2022</t>
+  </si>
+  <si>
+    <t>Estabelece o processo de seleção de gestores das unidades escolares de ensino fundamental da rede municipal de Ourilandia do Norte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/550</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 831/2022</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Publico Municipal a abrir Crédito adicional Especial no orçamento de 2022 em virtude da cessão onerosa do bônus de assinatura do pré -sal, e dá outras providencias</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/549</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 830/2022</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a ceder o uso do bem imóvel em favor da Casa de lazer e Reabilitação Santa Rita de Cassia.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/548</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 829/2022</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>Altera da redação do artigo 38 da Lei Municipal nº 648-2017 que dispõe sobre a remuneração dos Conselheiros Tutelares do Município de Ourilandia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/546</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 828/2022</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional especial para a reforma da Escola Estadual de Ensino Médio Romildo Veloso em razão do convenio com governo do Estado do Pará.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/545</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 827/2022</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar de 40% sobre o valor total fixado na lei orçamentaria anual (LOA)</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/544</t>
+  </si>
+  <si>
     <t>Resolução nº 1/2022</t>
   </si>
   <si>
     <t>10/08/2022</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para transferências de veiculo da Câmara Municipal de Ourilândia do Norte para o Município de Ourilândia do Norte, é da outras providencias.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/673</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 826/2022</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
+    <t>Dispões sobre as diretrizes orçamentarias gerais do Município de Ourilandia do Norte,para elaboração da lei orçamentaria anual do exercício financeiro de 20023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/543</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 825/2022</t>
+  </si>
+  <si>
+    <t>13/07/2022</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste no piso salarial dos agente comunitários de saúde e agentes de combate a endemias, do município de Ourilandia do Norte e da outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/542</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 824/2022</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>Autoriza a utilização do superavit financeiro apurado em balanço patrimonial do exercício anterior para abertura de credito especial.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/541</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 823/2022</t>
+  </si>
+  <si>
+    <t>29/06/2022</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão, aplicação  e prestação de recursos através do suprimento de fundos para todos os motoristas no âmbito do poder executivo municipal e da outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/540</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 822/2022</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>Altera o artigo 5º da lei municipal nº 647/2017 que dispõe sobre  a criação do fundo municipal de habitação e interesse social- FHIS e intitui o conselho - gestor do FHIS, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/539</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 821/2022</t>
+  </si>
+  <si>
+    <t>Autoriza a utilização do superavit financeiro apurado em balanço patrimonial do exercício anterior para abertura de crédito suplementar</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/538</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 820/2022</t>
+  </si>
+  <si>
+    <t>24/06/2022</t>
+  </si>
+  <si>
+    <t>Define os percentuais e critérios para a divisão do rateio de 60% dos valores auferidos pelo Precatório do Fundef, aos profissionais do magistério, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/537</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 818/2022</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
+    <t>assegura as famílias de baixa renda assistência financeira e técnica publica e gratuita para a conclusão da construção de habitação de interesse social e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/535</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 819/2022</t>
+  </si>
+  <si>
+    <t>Autoriza a premiação pecuniária aos vencedores da primeira olimpíada de Ourilandia do Norte, promovida pela prefeitura municipal, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/536</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 816/2022</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>Denomina a estratégia de saúde da família (PSF) Vll, de Ourilândia do Norte/PA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/532</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 817/2022</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a criar e implantar o conselho municipal, a conferencia municipal e fundo municipal dos direitos da pessoa idosa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/533</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 815/2022</t>
+  </si>
+  <si>
+    <t>02/06/2022</t>
+  </si>
+  <si>
+    <t>Autoriza o executivo a instituir o Parque Ambiental kayapó, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/531</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 814/2022</t>
+  </si>
+  <si>
+    <t>30/05/2022</t>
+  </si>
+  <si>
+    <t>Altera o anexo I da Lei Municipal nº 626/2015, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/530</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 812/2022</t>
+  </si>
+  <si>
+    <t>Altera a redação do artigo 5º e 6º da Lei Municipal 671/2017, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/528</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 813/2022</t>
+  </si>
+  <si>
+    <t>Altera o artigo 2º da Lei Municipal nº 641/2017, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/529</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 811/2022</t>
+  </si>
+  <si>
+    <t>25/05/2022</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar em 5% (cinco por cento) sobre o valor total fixado na lei orçamentaria anual nº 802/2021 (LOA 2022), para o exercício financeiro de 2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/527</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 810/2022</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a organização da numeração oficial e identificação dos logradouros e prédios públicos do Município, através de colocação de placas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/526</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 809/2022</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>Altera a redação do artigo 9º da lei 669-2017 e do § 4º, artigo 5º da lei municipal nº 750-2020 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/525</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 808/2022</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de crédito adicional especial no valor de novecentos e cinquenta e um mil reais no orçamento vigente de2022.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/524</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 807/2022</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>Concede Revisão Geral Anual e Reajuste sobre os vencimentos dos servidores da Câmara Municipal de Vereadores de Ourilândia do Norte e dá outras disposições.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/523</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 806/2022</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>Concede reajuste salarial aos profissionais do Magistério do Município de Ourilandia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/522</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 805/2022</t>
+  </si>
+  <si>
+    <t>21/01/2022</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para aquisição/desapropriação de imóvel para funcionamento da Escola Três Poderes e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/517</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 804/2022</t>
+  </si>
+  <si>
+    <t>19/01/2022</t>
+  </si>
+  <si>
+    <t>Altera o salário base dos servidores integrantes do quadro de pessoal da prefeitura de Ourilandia do Norte</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/516</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 803/2021</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>Concessão do abono-Fundeb aos profissionais de assessoramento da educação.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/515</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 802/2021</t>
+  </si>
+  <si>
+    <t>Estima  receita e fixa a despesa do município de Ourilandia do Norte para o exercício de 2022.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/514</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 801/2021</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Plurianual do município de Ourilandia do Norte.PPA 2022-2025</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/513</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 800/2021</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
+    <t>Institui taxa de controle, acompanhamento,e fiscalização das atividades de pesquisas, lavra,exploração e aproveitamento de recursos minerarios- TFRM</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/512</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica nº 5/2021</t>
   </si>
   <si>
     <t>14/12/2021</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ARTIGO 20, DA LEI
 ORGÂNICA DO MUNICÍPIO DE OURILÂNDIA DO NORTEPARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/773</t>
   </si>
   <si>
+    <t>Lei Municipal nº 799/2021</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de abono- Fundeb aos profissionais da educação básica de rede municipal de ensino</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/511</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 798/2021</t>
+  </si>
+  <si>
+    <t>29/11/2021</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão, aplicação e prestação de recursos através de suprimentos de fundos para motoristas de ambulâncias no âmbito do poder executivo municipal.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/510</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 797/2021</t>
+  </si>
+  <si>
+    <t>23/11/2021</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de credito suplementar adicional em 10%, sobre o valor fixados na lei orçamentaria anual.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/509</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 796/2021</t>
+  </si>
+  <si>
+    <t>Institui a Lei geral da microempresa de pequeno porte e microempreendedor individual do município de Ourilandia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/508</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 795/2021</t>
+  </si>
+  <si>
+    <t>09/11/2021</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder auxilio financeiro de gratificação de complementação de jornada operacional em favor dos programas e operações especiais da policia militar do Pará, destinada à execução do projeto de supervisão escolar.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/506</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 793/2021</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito adicional especial, dentro do orçamento vigente.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/504</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 794/2021</t>
+  </si>
+  <si>
+    <t>Abre vaga no quadro  de pessoal da Câmara Municipal de Ourilândia do Norte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/505</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 790/2021</t>
+  </si>
+  <si>
+    <t>25/10/2021</t>
+  </si>
+  <si>
+    <t>Altera a redação do "caput" do artigo 2º da lei municipal nº 787 de 2021 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/501</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 791/2021</t>
+  </si>
+  <si>
+    <t>Institui copa de futsal dos servidores públicos Professor Deilton Dias da Silva.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/502</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 792/2021</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização de abertura de Crédito Adicional Especial à vigente lei orçamentaria anual e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/503</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 787/2021</t>
+  </si>
+  <si>
+    <t>29/09/2021</t>
+  </si>
+  <si>
+    <t>Institui a obrigatoriedade de identificação dos veículos públicos oficiais ou a serviços da administração publica desse município.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/498</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 789/2021</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de Credito Adicional Especial dentro do orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/500</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 788/2021</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 681/2017, que institui o bolsa atleta e dá outra providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/499</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 786/2021</t>
+  </si>
+  <si>
+    <t>03/09/2021</t>
+  </si>
+  <si>
+    <t>Denomina Praça do Residencial JP, na cidade cidade de Ourilandia do Norte e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/497</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 784/2021</t>
+  </si>
+  <si>
+    <t>30/08/2021</t>
+  </si>
+  <si>
+    <t>Institui o projeto jovem trabalhador no âmbito do município de Ourilândia do Norte e dá autras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/495</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 782/2021</t>
+  </si>
+  <si>
+    <t>Reconhece a pratica da atividade física e do exercício físico para a população de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/493</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 783/2021</t>
+  </si>
+  <si>
+    <t>Altera a redação e edita o Paragrafo às disposições da Lei Municipal 595/2014 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/494</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 785/2021</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Lei de Diretrizes Orçamentária para o exercício Financeiro de 2022 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/496</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 781/2021</t>
+  </si>
+  <si>
+    <t>11/08/2021</t>
+  </si>
+  <si>
+    <t>Regulamenta apreensão de animais soltos nas vias e logradouros públicos da Zona Urbana  desse Município de Ourilandia do Norte e autoriza o Poder Executivo a proceder leilão e doação dos animais aprendidos.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/492</t>
+  </si>
+  <si>
     <t>Resolução nº 2/2021</t>
   </si>
   <si>
     <t>10/08/2021</t>
   </si>
   <si>
     <t>Revoga o § 2º e revoga o §3º do artigo 94; inciso II, §1º do artigo 110, inciso I do artigo 187, e inciso XV do artigo 192 do Regimento Interno, facultando o Vereador falar sentado ou em pé durante os debates</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/565</t>
   </si>
   <si>
+    <t>Lei Municipal nº 780/2021</t>
+  </si>
+  <si>
+    <t>14/07/2021</t>
+  </si>
+  <si>
+    <t>Criação das Escolas Municipais de Ensino Fundamental Indiginas, Takangô Kayapó,Irepumunhti kayapó e Ireá</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/491</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 779/2021</t>
+  </si>
+  <si>
+    <t>17/06/2021</t>
+  </si>
+  <si>
+    <t>Institui o programa de recuperação fiscal (Refis) de Ourilandia do Norte e dá Outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/490</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 778/2021</t>
+  </si>
+  <si>
+    <t>07/06/2021</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a proceder a doação de lotes de terra destinados à Área Industrial do Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/487</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 777/2021</t>
+  </si>
+  <si>
+    <t>02/06/2021</t>
+  </si>
+  <si>
+    <t>Obriga fixação de logomarca de identificação dos equipamentos das empresas contratadas pelo município de Ourilândia do Norte e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/486</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 776/2021</t>
+  </si>
+  <si>
+    <t>30/04/2021</t>
+  </si>
+  <si>
+    <t>Obriga o município de Ourilândia do Norte/PA., e seus órgãos, concessionarias e prestadores de serviços, a contratar trabalhadores a partir da consulta do banco SINE, bem como com as entidades beneficiadas com subvenções sociais.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/485</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 775/2021</t>
+  </si>
+  <si>
+    <t>31/03/2021</t>
+  </si>
+  <si>
+    <t>“Institui o Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020, e da Outras Providências”.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/484</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 773/2021</t>
+  </si>
+  <si>
+    <t>23/03/2021</t>
+  </si>
+  <si>
+    <t>Autoriza doação de terra ou cascalho para aterramento de terrenos urbanos para fins de moradia de pessoas de baixa renda do município de Ourilândia do Norte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/482</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 774/2021</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão no auxílio de transporte de mudanças intermunicipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/483</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 772/2021</t>
+  </si>
+  <si>
+    <t>29/01/2021</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/458</t>
+  </si>
+  <si>
     <t>Resolução nº 1/2021</t>
   </si>
   <si>
     <t>06/01/2021</t>
   </si>
   <si>
     <t>Institui no âmbito da Câmara Municipal de Ourilândia do Norte, o sistema de controle interno e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/564</t>
   </si>
   <si>
+    <t>Lei Municipal nº 771/2020</t>
+  </si>
+  <si>
+    <t>15/12/2020</t>
+  </si>
+  <si>
+    <t>Estima a receita e fixa despesa do município de Ourilandia do Norte, para o exercício de 2021.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/454</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 770/2020</t>
+  </si>
+  <si>
+    <t>30/11/2020</t>
+  </si>
+  <si>
+    <t>Dispõe sobre isenção de taxa de condomínio,consumo de água e energia dos ambulantes- Minishopping</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/451</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 769/2020</t>
+  </si>
+  <si>
+    <t>Autoriza o parcelamento do solo para fins de loteamento urbano e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/450</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 767/2020</t>
+  </si>
+  <si>
+    <t>23/11/2020</t>
+  </si>
+  <si>
+    <t>dispõe sobre o acréscimo do comprometo da área edificavel da quadra 88, em frente a Rua Piauí no setor Azevec.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/452</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 768/2020</t>
+  </si>
+  <si>
+    <t>20/11/2020</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito adicional especial.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/453</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 766/2020</t>
+  </si>
+  <si>
+    <t>13/11/2020</t>
+  </si>
+  <si>
+    <t>Fixa o subsídio do prefeito e vice-prefeito e secretários do município para o mandato de 2021 a 2024.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/448</t>
+  </si>
+  <si>
     <t>Resolução nº 5/2020</t>
   </si>
   <si>
-    <t>13/11/2020</t>
-[...1 lines deleted...]
-  <si>
     <t>Fixa diárias de viagem dos vereadores e funcionários da Câmara Municipal de Ourilândia do Norte, e dá outras providências</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/695</t>
   </si>
   <si>
     <t>Resolução nº 4/2020</t>
   </si>
   <si>
     <t>09/11/2020</t>
   </si>
   <si>
     <t>Fixa o subsidio dos vereadores para a legislatura de 2021 a 2024</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/445</t>
   </si>
   <si>
+    <t>Lei Municipal nº 765/2020</t>
+  </si>
+  <si>
+    <t>28/10/2020</t>
+  </si>
+  <si>
+    <t>Autoriza o município de Ourilândia do Norte a  AMIG associação dos mineradores de Minas Gerais e do Brasil e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/447</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 764/2020</t>
+  </si>
+  <si>
+    <t>15/10/2020</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o conselho e do fundo municipal dos direitos da criança com deficiência e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/446</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 763/2020</t>
+  </si>
+  <si>
+    <t>13/10/2020</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo a doar imóvel urbano a Secretaria de Estado de Saúde Pública do Estado do Pará, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/444</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 762/2020</t>
+  </si>
+  <si>
+    <t>05/10/2020</t>
+  </si>
+  <si>
+    <t>Retira da classe de bens públicos de uso comum do povo e incorporado na classe de bens patrimoniais do município,no trecho compreendido na rua Rio Grande do Norte entre as Ruas Catete e Carapanã, medindo 8,030 ms de extensão por 14,71 ms, de largura, com área total de 1.426,11 mt², situado no setor Azevec, nesta cidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/443</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 761/2020</t>
+  </si>
+  <si>
+    <t>28/09/2020</t>
+  </si>
+  <si>
+    <t>Cria Ouvidoria Municipal.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/442</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 759/2020</t>
+  </si>
+  <si>
+    <t>18/08/2020</t>
+  </si>
+  <si>
+    <t>Plano Municipal de saneamento básico e institui as diretrizes da política municipal de saneamento básico do município de Ourilandia do Norte e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/404</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 758/2020</t>
+  </si>
+  <si>
+    <t>14/08/2020</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a doar imóvel urbano a Policia Civil do Estado do Pará, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/403</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 756/2020</t>
+  </si>
+  <si>
+    <t>Fica o Poder Executivo  autorizado a conceder abono extraordinário para os servidores públicos lotados na Secretaria de Saúde, que trabalham no enfrentamento do Covid-19.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/401</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 757/2020</t>
+  </si>
+  <si>
+    <t>Denomina Projeto Casulo II "RAIMUNDO PAULINO DA SILVA FILHO"</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/402</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 754/2020</t>
+  </si>
+  <si>
+    <t>10/08/2020</t>
+  </si>
+  <si>
+    <t>Institui a política municipal de turismo,cria o sistema municipal de turismo e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/399</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 753/2020</t>
+  </si>
+  <si>
+    <t>Denomina Projeto Casulo III,no Município de Ourilândia do Norte, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/398</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 755/2020</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reenquadramento dos servidores ocupante do cargo de auxiliar de enfermagem e auxiliar de odontologia no cargo de técnico de enfermagem e técnico de saúde bucal respectivamente</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/400</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 760/2020</t>
+  </si>
+  <si>
+    <t>07/08/2020</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes orçamentarias gerais do município, para elaboração da lei anual para o exercício de2021.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/405</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 752/2020</t>
+  </si>
+  <si>
+    <t>01/06/2020</t>
+  </si>
+  <si>
+    <t>Ratifica o protocolo de isenções subscrito por municípios integrantes da região sul e sudeste do estado do Pará, para a constituição do consorcio multimodal dos municípios da região de Carajás Comcarajás e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/397</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 751/2020</t>
+  </si>
+  <si>
+    <t>Denomina José Ernesto de Moura o Aeroporto Municipal de Ourilândia do Norte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/396</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 750/2020</t>
+  </si>
+  <si>
+    <t>Criação da unidade de vigilância zoonoses e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/395</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 746/2020</t>
+  </si>
+  <si>
+    <t>16/03/2020</t>
+  </si>
+  <si>
+    <t>Cria cargo de engenheiro de minas no quadro da prefeitura municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/386</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 747/2020</t>
+  </si>
+  <si>
+    <t>Cria cargo de Assistente Social no quadro de pessoal da prefeitura municipal e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/387</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 748/2020</t>
+  </si>
+  <si>
+    <t>Cria cargo de operador de escavadeira hidráulica no quadro de pessoal da prefeitura municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/388</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 749/2020</t>
+  </si>
+  <si>
+    <t>06/03/2020</t>
+  </si>
+  <si>
+    <t>Institui o programa municipal "OURILANDIA MAIS BONITA" de incentivo a construção e manutenção de passeios públicos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/394</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 745/2020</t>
+  </si>
+  <si>
+    <t>21/02/2020</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste salarial dos agentes comunitário de saúde - ACS, e agentes de combate as endemias-ACE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/385</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 744/2020</t>
+  </si>
+  <si>
+    <t>Concede reajuste salarial aos profissionais do magistério do quadro de pessoal da Prefeitura Municipal de Ourilândia do Norte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/384</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 743/2020</t>
+  </si>
+  <si>
+    <t>Altera o piso salarial do município e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/383</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 742/2020</t>
+  </si>
+  <si>
+    <t>Altera o piso salarial e da outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/382</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 741/2020</t>
+  </si>
+  <si>
+    <t>10/12/2019</t>
+  </si>
+  <si>
+    <t>estima receita e fixa despesa do município de ourilandia do norte para o ano de 2020.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/389</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 740/2019</t>
+  </si>
+  <si>
+    <t>12/11/2019</t>
+  </si>
+  <si>
+    <t>Denomina Projeto Casulo II Vale da Serra,localizada na vicinal Tabocão, Zona Rural.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/381</t>
+  </si>
+  <si>
     <t>Decreto nº 16/2019</t>
   </si>
   <si>
     <t>01/11/2019</t>
   </si>
   <si>
     <t>Abre  no orçamento vigente crédito adicional suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/393</t>
   </si>
   <si>
     <t>Decreto nº 14/2019</t>
   </si>
   <si>
     <t>18/10/2019</t>
   </si>
   <si>
     <t>Abre no orçamento vigente credito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/392</t>
   </si>
   <si>
+    <t>Lei Municipal nº 737/2019</t>
+  </si>
+  <si>
+    <t>14/10/2019</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação da Escola Municipal d ensino Fundamental JARBAS GONÇALVES PASSARINHO, no município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/378</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 738/2019</t>
+  </si>
+  <si>
+    <t>dispõe sobre a criação do programa de estagio no Âmbito da prefeitura Municipal de Ourilândia do Norte,Pa,.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/379</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 736/2019</t>
+  </si>
+  <si>
+    <t>02/10/2019</t>
+  </si>
+  <si>
+    <t>Dispõe sobre transação e parcelamento de débitos decorrentes de tributos,multas tributarias e não tributarias, no município de Ourilândia do Norte, a fim de atender o programa do recuperação  de créditos fiscais doravante denominado de RECUPERA, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/377</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 734/2019</t>
+  </si>
+  <si>
+    <t>26/09/2019</t>
+  </si>
+  <si>
+    <t>Destina  ao fundo municipal de meio ambiente de Ourilândia do Norte 50% dos repasses do Estado, proveniente da lei estadual 7.638 de 12 de julho 2012. revoga a lei municipal nº 726 de 17 de abril de 2019 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/375</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 732/2019</t>
+  </si>
+  <si>
+    <t>Denomina Projeto Casulo Governador Almir Gabriel localizado as margens da Rodovia 279, km 23, zona rural nesta cidade de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/373</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 733/2019</t>
+  </si>
+  <si>
+    <t>Denomina Projeto Casulo Vale localizado na Vicinal Tabocão, km 04, Zona Rural neste município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/374</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 735/2019</t>
+  </si>
+  <si>
+    <t>Cria o programa de Panela Cheia  e autoriza a doação de cestas básicas a famílias de baixa renda e dá outras providencias que se especifica.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/376</t>
+  </si>
+  <si>
     <t>Decreto nº 11/2019</t>
   </si>
   <si>
     <t>02/09/2019</t>
   </si>
   <si>
     <t>Abre  no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/391</t>
   </si>
   <si>
+    <t>Lei Municipal nº 731/2019</t>
+  </si>
+  <si>
+    <t>Dispõe sobre criação e denominação a Escola de Ensino Fundamental indigna PIKÊM, no município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/372</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 730/2019</t>
+  </si>
+  <si>
+    <t>01/08/2019</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentaria Gerais do Município de Ourilandia do Norte para elaboração da lei Orçamentaria anual para 2020.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/370</t>
+  </si>
+  <si>
     <t>Decreto nº 9/2019</t>
   </si>
   <si>
-    <t>01/08/2019</t>
-[...1 lines deleted...]
-  <si>
     <t>Abre no orçamento vigente credito adicional suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/390</t>
   </si>
   <si>
+    <t>Lei Municipal nº 728/2019</t>
+  </si>
+  <si>
+    <t>10/06/2019</t>
+  </si>
+  <si>
+    <t>Regulamenta a faixa de domínio das estradas municipais e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/368</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 729/2019</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para doação de terrenos do município para fins de moradia,define os critérios pertinentes e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/369</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 727/2019</t>
+  </si>
+  <si>
+    <t>04/06/2019</t>
+  </si>
+  <si>
+    <t>Altera o artigo da lei 429/2009 que dispõe sobre regulamentação e a autorização para o exercício para atividade privada de transporte individual de passageiros por meio de motocicletas de aluguel (moto táxi)no âmbito do município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/366</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 726/2019</t>
+  </si>
+  <si>
+    <t>17/04/2019</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DISTRIBUIÇÃO  DOS RECURSOS  ORIUNDOS  DO  REPASSE DO ICMS VERDE  ARRECADADO  PELO 
+ESTADO   DO   PARÁ,    E    DÁ   OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/365</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 724/2019</t>
+  </si>
+  <si>
+    <t>27/03/2019</t>
+  </si>
+  <si>
+    <t>Autoriza o executivo a conceder o uso do bem patrimonial que especifica e dá outras providencias</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/363</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 723/2019</t>
+  </si>
+  <si>
+    <t>20/03/2019</t>
+  </si>
+  <si>
+    <t>Institui o programa CNH social, de Ourilândia do Norte, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/362</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 725/2019</t>
+  </si>
+  <si>
+    <t>Dispõe sobre vagas monitoradas de estacionamento de veículos automotores nos estacionamentos públicos e privados para pessoas om deficiencias, com dificuldade de locomoção e idosos na forma que menciona.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/364</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 720/2019</t>
+  </si>
+  <si>
+    <t>ABRE NOVAS VAGAS NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE OURILÂNDIA DO NORTE - PARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/359</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 721/2019</t>
+  </si>
+  <si>
+    <t>MODIFICA A REDAÇÃO DO ARTIGO 41 º DA LEI MUNICIPAL Nº 648/2017 DE 31 DE MARÇO DE 2017, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, INSTITUI EM NOVOS TERMOS O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE- CMDCA, O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE
+-FMDCA E O CONSELHO TUTELAR - CT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/360</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 722/2019</t>
+  </si>
+  <si>
+    <t>Denomina LABORATÓRIO" LUCIVANIA SILVA MATA GAMA", NESTE MUNICÍPIO DE OURILÂNDIA DO NORTE, E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/361</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 719/2019</t>
+  </si>
+  <si>
+    <t>RECONHECE COMO DE UTILIDADE PÚBLICA PARA O MUNICÍPIO DE OURILÂNDIA DO NORTE/PA, A ASSOCIAÇÃO INDÍGENA PIÔKRERE -AIPK E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/358</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 718/2019</t>
+  </si>
+  <si>
+    <t>27/02/2019</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE - ACS E AGENTES DE COMBATE ÀS ENDEMIAS - ACE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/349</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 717/2019</t>
+  </si>
+  <si>
+    <t>29/01/2019</t>
+  </si>
+  <si>
+    <t>Altera o piso salarial municipal e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/348</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 716/2019</t>
+  </si>
+  <si>
+    <t>Concede reajuste salarial aos profissionais do magistério do quadro de pessoal da prefeitura municipal de Ourilândia do Norte, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/347</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 714/2018</t>
+  </si>
+  <si>
+    <t>26/11/2018</t>
+  </si>
+  <si>
+    <t>"Institui o Curso Pré-Vestibular gratuito no município de Ourilândia do Norte e dá outras providências".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/346</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 713/2018</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a ceder sinal de internet gratuita aos cidadãos, nos logradouros públicos da cidade de Ourilândia do Norte/ PA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/345</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 711/2018</t>
+  </si>
+  <si>
+    <t>03/09/2018</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a doar imóvel urbano e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/300</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 712/2018</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de prédio público e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/301</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 710/2018</t>
+  </si>
+  <si>
+    <t>13/07/2018</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS GERAIS DO MUNICÍPIO DE OURILÂNDIA DO NORTE,PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA ANUAL DO EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/254</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 707/2018</t>
+  </si>
+  <si>
+    <t>22/06/2018</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/251</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 706/2018</t>
+  </si>
+  <si>
+    <t>DENOMINA DE "PRAÇA DA BÍBLIA ANTONIO GOMES DE MORAIS"LOCALIZADA NA RUA PIAUI S/N-SETOR NOVO HORIZONTE, NESTE MUNICÍPIO DE OURILÂNDIA DO NORTE-PA E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/250</t>
+  </si>
+  <si>
     <t>Lei Complementar nº 8/2018</t>
   </si>
   <si>
     <t>15/06/2018</t>
   </si>
   <si>
     <t>Altera o Código tributário Municipal -lei complementar 004-2006.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/271</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 708/2018</t>
+  </si>
+  <si>
+    <t>14/06/2018</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DOAÇÃO DE ÁREA PÚBLICA EM FAVOR DO GOVERNO DO ESTADO DO PARÁ E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/252</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 709/2018</t>
+  </si>
+  <si>
+    <t>06/06/2018</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA FOGO NA PANELA E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/253</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 705/2018</t>
+  </si>
+  <si>
+    <t>04/06/2018</t>
+  </si>
+  <si>
+    <t>DENOMINA "ESCOLA MUNICIPAL DE ENSINO INFANTIL E FUNDAMENTAL JOÃO ANANIAS NICÁCIO" , LOCALIZADA NA VICINAL PA UNIÃO.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/248</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 704/2018</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO/PARCERIA COM ENTIDADE CIVIL DE NATUREZA FILANTRÓPICA OU SEM FINS LUCRATIVOS PARA FINS QUE ESPECIFICA,INSTITUI O PROGRAMA MUNICIPAL SAÚDE PARA TODOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/247</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 703/2018</t>
+  </si>
+  <si>
+    <t>28/05/2018</t>
+  </si>
+  <si>
+    <t>DENOMINA DE CENTRO DE RADIOLOGIA E TOMOGRAFIA "DR.PAULO ALFREDO MACHADO"LOCALIZADO NA RUA CAETETE,S/N AZEVEC, NESTE MUNICÍPIO DE OURILÂNDIA DO NORTE-PA.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/246</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 702/2018</t>
+  </si>
+  <si>
+    <t>CRIA CARGOS E ABREM NOVAS VAGAS NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE OURILANDIA DO NORTE-PA., E DÁ OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/245</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 701/2018</t>
+  </si>
+  <si>
+    <t>08/05/2018</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONSTRUÇÃO,RECONSTRUÇÃO,CONSERVAÇÃO DE MUROS E CALÇADAS DE IMÓVEIS, FECHAMENTO DE TERRENOS NÃO EDIFICADOS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/244</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 700/2018</t>
+  </si>
+  <si>
+    <t>07/05/2018</t>
+  </si>
+  <si>
+    <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER COM PERMUTA DE IMÓVEL DO PATRIMÔNIO PUBLICO MUNICIPAL POR IMÓVEL PARTICULAR E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/243</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 699/2018</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA MUNICIPAL OURILÂNDIA SEM CHEIRO E BEM VISTA E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/242</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 698/2018</t>
+  </si>
+  <si>
+    <t>25/04/2018</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/240</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 697/2018</t>
+  </si>
+  <si>
+    <t>09/04/2018</t>
+  </si>
+  <si>
+    <t>ESTABELECE A REESTRUTURAÇÃO ORGANIZACIONAL E DISPÕE SOBRE O PLANO DE CARREIRA,CARGOS E SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE É DA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/239</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 696/2018</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE TRANSAÇÃO E PARCELAMENTO DE DÉBITOS DECORRENTES DE TRIBUTOS,MULTAS TRIBUTARIAS E NÃO TRIBUTARIAS.....</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/238</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 695/2018</t>
+  </si>
+  <si>
+    <t>27/03/2018</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ALIENAÇÃO DE TERRENO URBANO DE PROPRIEDADE DA MUNICIPALIDADE POR MEIO DE CONCORRÊNCIA PÚBLICA, OBJETIVANDO A CONSTRUÇÃO DE UM MINI SHOPPING E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/237</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 692/2018</t>
+  </si>
+  <si>
+    <t>13/03/2018</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEL URBANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/234</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 693/2018</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/235</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 694/2018</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/236</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 691/2018</t>
+  </si>
+  <si>
+    <t>02/03/2018</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO  A DOAR IMÓVEL URBANO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/229</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 690/2018</t>
+  </si>
+  <si>
+    <t>01/03/2018</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/228</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 688/2018</t>
+  </si>
+  <si>
+    <t>21/02/2018</t>
+  </si>
+  <si>
+    <t>CONCEDE REAJUSTE SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO.....</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/231</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 689/2018</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE OURILÂNDIA DO NORTE....</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/232</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 687/2018</t>
+  </si>
+  <si>
+    <t>ALTERA O PISO SALÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIA.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/230</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 683/2017</t>
+  </si>
+  <si>
+    <t>18/12/2017</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a doação de terreno urbano de propriedade da municipalidade para Igreja Tabernáculo Evangélico de Jesus,casa da Benção de Deus.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/298</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 682/2017</t>
+  </si>
+  <si>
+    <t>13/12/2017</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Plurianual para o período de 2018 a 2021, e dá outra providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/297</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 681/2017</t>
+  </si>
+  <si>
+    <t>21/11/2017</t>
+  </si>
+  <si>
+    <t>Institui a bolsa atleta e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/296</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 680/2017</t>
+  </si>
+  <si>
+    <t>20/11/2017</t>
+  </si>
+  <si>
+    <t>Altera  a data de comemoração do aniversario de emancipação politica do Município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/295</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 679/2017</t>
+  </si>
+  <si>
+    <t>13/11/2017</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE TERRENO URBANO DE PRIORIDADE DESSA MUNICIPALIDADE A PRIMEIRA IGREJA PRESBITERIANA DO BRASIL,OBJETIVANDO A CONSTRUÇÃO DA IGREJA.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/294</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 678/2017</t>
+  </si>
+  <si>
+    <t>27/10/2017</t>
+  </si>
+  <si>
+    <t>LEI Nº 678 - DOAÇÃO TERRENO IGREJA CATOLICA NO RESIDENCIAL JP</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/293</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 677/2017</t>
+  </si>
+  <si>
+    <t>LEI Nº 677 - FUNDO ASSISTENCIA SOCIAL E DA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/292</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 676/2017</t>
+  </si>
+  <si>
+    <t>11/10/2017</t>
+  </si>
+  <si>
+    <t>Atualiza e Corrige a Lei de Criação do Fundo Municipal de Educação 
+e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/291</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 675/2017</t>
+  </si>
+  <si>
+    <t>04/10/2017</t>
+  </si>
+  <si>
+    <t>LEI Nº 675 - POLUIÇÃO VISUAL  ALTERA A LEI COMPLEMENTAR 4/2006   - PLACAS ETC</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/290</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 674/2017</t>
+  </si>
+  <si>
+    <t>29/09/2017</t>
+  </si>
+  <si>
+    <t>LEI Nº 674 - ALTERA DISPOSITIVO DA LEI COMPLEMENTAR - CÓDIGO TRIBUTÁRIO DE OURILÃNDIA DO NORTE E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/289</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 673/2017</t>
+  </si>
+  <si>
+    <t>27/09/2017</t>
+  </si>
+  <si>
+    <t>RECONHECE COMO DE UTILIDADE PÚBLICA PARA O MUNICÍPIO DE OURILÂNDIA DO NORTE/PA, A ASSOCIAÇÃO COMPANHIA DE DANÇAS DE OURILÂNDIA DO NORTE E DÁ ALTERA A DATA DE OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/288</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 672/2017</t>
+  </si>
+  <si>
+    <t>19/09/2017</t>
+  </si>
+  <si>
+    <t>Denomina de "ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL CACIQUE MORÔ KA Y AP", localizado na Zona Rural na Aldeia Indígena Turedjan, neste Município de Ourilândia do Norte, estado do Pará e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/287</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 671/2017</t>
+  </si>
+  <si>
+    <t>Institui o valor remuneratório de plantões e sobre aviso, aos servidores plantonistas da secretaria municipal de saúde do município de Ourilândia do Norte e dá outras providencias</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/286</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 670/2017</t>
+  </si>
+  <si>
+    <t>04/09/2017</t>
+  </si>
+  <si>
+    <t>LEI 670 - ESCOLA PROF DEILTON DIAS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/285</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 667/2017</t>
+  </si>
+  <si>
+    <t>18/08/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº  667.2017 - NOME DO DOS POSTOS DE SAUDE</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/282</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 663/2017</t>
+  </si>
+  <si>
+    <t>Denomina  "HOSPITAL MUNICIPAL   "JADSON MICHEL PESCONI" o HOSPITAL MUNICIPAL, localizo.do no Setor Azevec, neste Município de Ourilândia do Norte, estado do Pará e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/278</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 668/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº  668.2017_ CENTRO DE ACOLHIMENTO OSVALDO DA MATA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/283</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 664/2017</t>
+  </si>
+  <si>
+    <t>17/08/2017</t>
+  </si>
+  <si>
+    <t>ESTIPULA O VENCIMENTO INICIAL, PARA O CARGO DE ENFERMEIRO CONTRATADO EM REGIME TEMPORÁRIO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/279</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 666/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº  666.2017_TERCERIZAÇÃO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/281</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 665/2017</t>
+  </si>
+  <si>
+    <t>LEI  MUNICIPAL Nº 665.2017_PARCEIRA PPP</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/280</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 669/2017</t>
+  </si>
+  <si>
+    <t>04/08/2017</t>
+  </si>
+  <si>
+    <t>LEI 669 - DISPÕE SOBRE A CRIAÇÃO E O FUNCIONAMENTO DO CANIL MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/284</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 662/2017</t>
+  </si>
+  <si>
+    <t>22/06/2017</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentarias Gerais do Município de Ourilândia do norte, para elaboração da Lei Orçamentaria  Anual do exercício financeiro de 2018 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/277</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 657/2017</t>
+  </si>
+  <si>
+    <t>18/06/2017</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE TERRENO URBANO DE PROPRIEDADE DA MUNICIPALIDADE Á IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS -CIADSETA-PA/MT, OBJETIVANDO A CONSTRUÇÃO DA CASA PASTORAL E UM CENTRO DE EVENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/272</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 661/2017</t>
+  </si>
+  <si>
+    <t>07/06/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº  661.2017_CRIA A SECRETARIA DE ESPORTE,LASER,CULTURA E TURISMO - CÓPIA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/276</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 658/2017</t>
+  </si>
+  <si>
+    <t>26/05/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 658.2017_CONCEDE REAJUSTE AOS FUNCIONARIOS DA CAMARA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/273</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 659/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 659_ POLICLINICA JESUS CANDIDO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/274</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 660/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 660_ DISPOE SOBRE DENOMINAÇÃO DE PREDIO PUBLICO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/275</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 656/2017</t>
+  </si>
+  <si>
+    <t>09/05/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº  656_CRIA VAGAS NO GUADRO DE PESSOAL DA PREFEITURA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/270</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 655/2017</t>
+  </si>
+  <si>
+    <t>08/05/2017</t>
+  </si>
+  <si>
+    <t>MODIFICA A DATA DE ANIVERSÁRIO DE EMANCIPAÇÃO POLÍTICA ADMINISTRATIVA DE OURILÂNDIA DO NORTE-PA PARA 10 DE JUNHO DE CADA ANO.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/269</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 654/2017</t>
+  </si>
+  <si>
+    <t>03/05/2017</t>
+  </si>
+  <si>
+    <t>dispõe sobre a autorização de alienação de bens imóveis do patrimônio público municipal,por permuta e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/268</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 648/2017</t>
+  </si>
+  <si>
+    <t>31/03/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 648_ CONSELHO MUNICIPAL DA CRIANÇA E ADOLESCENTE CMDCA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/264</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 651/2017</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do conselho municipal do idoso e fundo municipal do idoso e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/267</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 650/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 650_ CRIAÇÃO DO CONSELHO MUL SEGURANÇA PUBLICA COMSEP</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/266</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 649/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 649_ CRIAÇÃO DO FUNDO MUL. MEIO AMBIENTE FMMA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/265</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 646/2017</t>
+  </si>
+  <si>
+    <t>27/03/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 646_ALTERA A COMPOSIÇÃO CONSELHO MUL RURAL CMDR</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/262</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 645/2017</t>
+  </si>
+  <si>
+    <t>22/03/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 645_ADOTA DIÁRIO OFICIAL FAMEP</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/261</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 644/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 644_ CONCEDE REAJUSTE SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE OURILANDIA DO NORTE E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/260</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 642/2017</t>
+  </si>
+  <si>
+    <t>21/03/2017</t>
+  </si>
+  <si>
+    <t>dispõe sobre abertura de credito adicional e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/257</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 647/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 647_  DISPÕE SOBRE  CRIAR FUNDO E CONSELHO GESTOR DE HABITAÇÃO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/263</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 643/2017</t>
+  </si>
+  <si>
+    <t>06/03/2017</t>
+  </si>
+  <si>
+    <t>Contratação de mão de obra local pelas empresas instaladas, em Ourilândia do Norte, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/258</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 641/2017</t>
+  </si>
+  <si>
+    <t>06/02/2017</t>
+  </si>
+  <si>
+    <t>Altera a lei municipal nº 626/2015, que dispõe sobre o plano de cargos,carreira e remuneração dos servidores da saúde  publica do município de Ourilândia do Norte, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/256</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 640/2017</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 640_ ALTERA O SALARIO BASE MUNICIPAL</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/255</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 250/2016</t>
+  </si>
+  <si>
+    <t>08/06/2016</t>
+  </si>
+  <si>
+    <t>Dá nova redação a dispositivo da Lei n° 200, de 20 de fevereiro de 2015 e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/299</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica nº 4/2016</t>
   </si>
   <si>
     <t>24/05/2016</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do art. 16 da Lei
 ** Orgânica do Município de Ourilândia do Norte.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/772</t>
   </si>
   <si>
+    <t>Lei Municipal nº 635/2016</t>
+  </si>
+  <si>
+    <t>13/05/2016</t>
+  </si>
+  <si>
+    <t>"CONCEDE REVISÃO ANUAL CORRESPONDENTE AO ACUMULADO DO INPC DO RESPECTIVO PERÍODO DE CONTEMPLAÇÃO, E DÀ OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/321</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 634/2016</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO COM A FACULDADE DE OURILÂNDIA DO NORTE  (FAONE) E DÁ OUTRAS PROVIDENCIAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/320</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 636/2016</t>
+  </si>
+  <si>
+    <t>“Institui a Semana do Bebê no município de Ourilândia do Norte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/322</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 630/2016</t>
+  </si>
+  <si>
+    <t>01/05/2016</t>
+  </si>
+  <si>
+    <t>"CONCEDE REAJUSTE SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE OURILÂNDIA DO NORTE E DÀ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/316</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 631/2016</t>
+  </si>
+  <si>
+    <t>18/04/2016</t>
+  </si>
+  <si>
+    <t>DISPÕEM SOBRE A CONCESSÃO DE BOLSA 
+DE ESTUDO A INTEGRANTES DO QUADRO 
+DOS PROFISSIONAIS DE EDUCAÇÃO.  QUE_ ESTEJAM CURSANDO PÓS-GRADUAÇAO EM 
+NÍVEL DE MESTRADO, DOUTORADO OU PÓS­ DOUTORADO, E DÀ OUTRAS PROVIDENCIAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/317</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 632/2016</t>
+  </si>
+  <si>
+    <t>"RECONHECE COMO DE UTILIDADE PÚBLICA PARA O MUNICÍPIO DE OURILÂNDIA DO NORTE/PA, A 
+ASSOCIAÇÃO  EVANGÉLICA  IDE E DA . OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/318</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 633/2016</t>
+  </si>
+  <si>
+    <t>01/03/2016</t>
+  </si>
+  <si>
+    <t>"Autoriza o Executivo Municipal a Conceder o Uso de Bem Patrimonial que especifica e dá outras providências"</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/319</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 629/2016</t>
+  </si>
+  <si>
+    <t>29/01/2016</t>
+  </si>
+  <si>
+    <t>Altera salario base municipal e dá outras providencias</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/315</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 627/2015</t>
+  </si>
+  <si>
+    <t>18/12/2015</t>
+  </si>
+  <si>
+    <t>Concede incentivo fiscal a contribuintes, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/342</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 626/2015</t>
+  </si>
+  <si>
+    <t>30/11/2015</t>
+  </si>
+  <si>
+    <t>' Dispõe sobre o Plano de Cargos, Carreira e Remuneração dos Servidores da Saúde Pública do Município de Ourilândia do Norte/P A e dá outras pro vidências".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/341</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 624/2015</t>
+  </si>
+  <si>
+    <t>18/11/2015</t>
+  </si>
+  <si>
+    <t>"ALTERA-SE A COMPOSIÇÃO DO CMDR  ASSUNTO DOS INCISOS I, II E III DO ARTIGO 1 ° DA LEI MUNICIPAL Nº . 487 /2010 E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/339</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 625/2015</t>
+  </si>
+  <si>
+    <t>dispõe sobre a construção e implantação de uma pista de skate municipal e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/340</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 623/2015</t>
+  </si>
+  <si>
+    <t>20/10/2015</t>
+  </si>
+  <si>
+    <t>"CRIA CARGOS PARA O QUADRO DE PESSOAL DA SECRETARIA HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/338</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 619/2015</t>
+  </si>
+  <si>
+    <t>25/09/2015</t>
+  </si>
+  <si>
+    <t>"Altera o artigo 1º da Lei Municipal nº . 430, de 30 de abril de 2.009, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/336</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 618/2015</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária do Exercício Financeiro de 2016 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/335</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 622/2015</t>
+  </si>
+  <si>
+    <t>"Cria artigos, dispositivos e altera a redação da lei Municipal nº 358, de 20 de dezembro de 2005, que dispõe sobre o Estatuto do Magistério, que institui o Plano de Carreira e de Salários e dá outras providências".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/337</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 617 A/2015</t>
+  </si>
+  <si>
+    <t>11/06/2015</t>
+  </si>
+  <si>
+    <t>"REGULAMENTA E DENOMINA A ESCOLA MUNICIPAL DE ENSINO INFANTIL E FUNDAMENTAL DO SETOR AEROPORTO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/334</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 617/2015</t>
+  </si>
+  <si>
+    <t>"REGULAMENTA E DENOMINA A ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL DA VICINAL PLACA DA BATÉIA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/333</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 616/2015</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL 607 /2015 E DÀ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/332</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 615/2015</t>
+  </si>
+  <si>
+    <t>04/06/2015</t>
+  </si>
+  <si>
+    <t>VEDA A REMOÇÃO OU SOBREPOSIÇÃO DE PLACAS DE INAUGURAÇÃO DE OBRAS PÚBLICAS DE ADMINISTRAÇÃO ANTERIORES E DÁ OUTRAS PROVIDÊNClAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/331</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 614/2015</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE O CONSELHO MUNICIPAL DE SAÚDE NA FORMA, E DÁ OUTRAS PROVIDENCIAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/330</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 613/2015</t>
+  </si>
+  <si>
+    <t>25/03/2015</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL A CONCEDER UM DIA DE FOLGA REMUNERADA AO SERVIDOR PÚBLICO MUNICIPAL EFETIVO E CONTRATADO, NA DATA DE SEU ANIVERSARIO E DA OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/329</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 612/2015</t>
+  </si>
+  <si>
+    <t>20/03/2015</t>
+  </si>
+  <si>
+    <t>"CONCEDE REAJUSTE SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE OURILÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/328</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 611/2015</t>
+  </si>
+  <si>
+    <t>02/02/2015</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o sistema municipal de trasporte e circulação de Ourilândia do Norte,estabelece princípios e diretrizes dos serviços de transporte local e as regras gerais sobre concessão de serviços públicos de transporte de coletivo do Município de Ourilândia do Norte e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/327</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 610/2015</t>
+  </si>
+  <si>
+    <t>DISPÕEM SOBRE A ORGANIZAÇÃO DA NUMERAÇÃO OFICIAL IDENTIFICAÇÃO DOS LOGRADOUROS PÚBLICOS DO MUNICÍPIO ATRAVÉS DE COLOCAÇÃO 
+DE PLACAS E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/326</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 608/2015</t>
+  </si>
+  <si>
+    <t>" Institui o incentivo de Bolsa Moradia e Alimentação aos participantes do Programa Mais Médicos para o Brasil, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/324</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 607/2015</t>
+  </si>
+  <si>
+    <t>Altera salário base municipal e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/323</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 609/2015</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO À CAIXA ECONÔMICA FEDERAL NO ÂMBITO DO PROGRAMA PRÓ TRANSPORTE/PAVIMENTAÇÃO E QUALIFICAÇÃO DE VIAS URBANAS - PAC2 - 3ª ETAPA E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/325</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 602/2014</t>
+  </si>
+  <si>
+    <t>19/12/2014</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 004-2006, que institui o código tributário.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/478</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 603/2014</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo municipal a doar imóvel .</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/479</t>
+  </si>
+  <si>
     <t>Lei Complementar nº 602/2014</t>
   </si>
   <si>
-    <t>19/12/2014</t>
-[...1 lines deleted...]
-  <si>
     <t>Altera a Lei Municipal nº 004-2006-que institui o código tributário.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/476</t>
   </si>
   <si>
+    <t>Lei Municipal nº 604/2014</t>
+  </si>
+  <si>
+    <t>Autoriza o poder Executivo Municipal a doar imóvel urbano.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/480</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 605/2014</t>
+  </si>
+  <si>
+    <t>Cria zona Urbana área destinada a indústria, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/481</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 597/2014</t>
+  </si>
+  <si>
+    <t>10/12/2014</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do CRAS- Centro de referencia de Assistência Social e programas,projetos.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/471</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 601/2014</t>
+  </si>
+  <si>
+    <t>Institui programa bolsa família no município de ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/475</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 600/2014</t>
+  </si>
+  <si>
+    <t>Autoriza parcelamento de solo para fins de loteamento urbano Golden Rio Doce.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/474</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 599/2014</t>
+  </si>
+  <si>
+    <t>Concede incentivo fiscal a contribuintes -REFIS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/473</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 598/2014</t>
+  </si>
+  <si>
+    <t>Concede incentivo fiscal ao contribuinte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/472</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 596/2014</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a política de atendimento dos direito da criança e adolescente.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/470</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 595/2014</t>
+  </si>
+  <si>
+    <t>institui programa de incentivo ao desenvolvimento rural sustentável no Município de Ourilândia do Norte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/460</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 593/2014</t>
+  </si>
+  <si>
+    <t>25/11/2014</t>
+  </si>
+  <si>
+    <t>Altera a lei de aprovação do loteamento Muiraquitã.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/469</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 591/2014</t>
+  </si>
+  <si>
+    <t>09/10/2014</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo municipal a doar imóvel ao tribunal de justiça do Estado do Pará.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/468</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 590/2014</t>
+  </si>
+  <si>
+    <t>Determina aos bancos,estabelecimentos similares,casas lotéricas, e aos correios,obrigações relativas ao atendimento e acomodações aos usuários e clientes das agencias situadas no Município de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/467</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 584/2014</t>
+  </si>
+  <si>
+    <t>15/09/2014</t>
+  </si>
+  <si>
+    <t>Piso salarial dos Agentes de combate Endêmicas.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/464</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 585/2014</t>
+  </si>
+  <si>
+    <t>Denomina Praça dos Garimpeiros.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/465</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 583/2014</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal FUNDEB.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/463</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 588/2014</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Incentivo a Agricultura Orgânica na agricultura familiar.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/466</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 582/2014</t>
+  </si>
+  <si>
+    <t>30/05/2014</t>
+  </si>
+  <si>
+    <t>Concede reajuste salarial aos agentes comunitários de saúde.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/462</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 578/2014</t>
+  </si>
+  <si>
+    <t>14/04/2014</t>
+  </si>
+  <si>
+    <t>"Cria-se o Núcleo de Convivência e Fortalecimento de Vínculos "Aluiz Alves Alencar" e dá outras providências''.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/355</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 576/2014</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/353</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 581/2014</t>
+  </si>
+  <si>
+    <t>Institui a Olimpíada Municipal do meio ambiente na rede Publica de Educação.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/461</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 580/2014</t>
+  </si>
+  <si>
+    <t>INSTITUI A NOTA FISCAL ELETRÔNICA DE 
+SERVIÇOS - NFS E NO MUNICÍPIO DE OURILÂNDIA DO NORTE - PARA E DÁ 
+OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/357</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 579/2014</t>
+  </si>
+  <si>
+    <t>"Cria-se a Casa de Acolhimento Institucional para Crianças ''Casa Filhos Esperança Prof. Francisco de Assis Rodrigues da Silva"e dá outras providências".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/356</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 577/2014</t>
+  </si>
+  <si>
+    <t>'Cria-se o Centro de Referência Especializado de Assistência Social - CREAS no Município de Ourilândia do Norte e dá outras providências".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/354</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 575/2014</t>
+  </si>
+  <si>
+    <t>20/03/2014</t>
+  </si>
+  <si>
+    <t>Torna obrigatório o fornecimento de Leite Especial gratuito ás crianças que sofrem de intolerância á lactose e doenças celíacas; no Município de Ourilândia do Norte - Pará, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/352</t>
+  </si>
+  <si>
     <t>Código de Ética nº 1/2014</t>
   </si>
   <si>
     <t>19/03/2014</t>
   </si>
   <si>
     <t>Institui o código de Ética e decoro parlamentar da Câmara Municipal de Ourilândia do Norte e dá Outras providências</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/694</t>
   </si>
   <si>
+    <t>Lei Municipal nº 573/2014</t>
+  </si>
+  <si>
+    <t>05/02/2014</t>
+  </si>
+  <si>
+    <t>"CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS INTEGRANTES DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE OURILÂNDIA DO NORTE COM EXCEÇÃO DOS PROFESSORES E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/350</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 574/2014</t>
+  </si>
+  <si>
+    <t>''CONCEDE REAJUSTE SALARIAL AOS PROFESSOR INTEGRANTES DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE OURILÃNDIA DO NORTE E DÂ OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/351</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 568/2013</t>
+  </si>
+  <si>
+    <t>16/12/2013</t>
+  </si>
+  <si>
+    <t>Institui o serviço de inspeção Municipal -SIM, no Município de Ourilândia do Norte e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/557</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 566/2013</t>
+  </si>
+  <si>
+    <t>26/11/2013</t>
+  </si>
+  <si>
+    <t>Dispõe suprimir os incisos da lei 407/2008 que institui o conselho gestor do FHIS, e dá outras  providencias</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/606</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 567/2013</t>
+  </si>
+  <si>
+    <t>Altera o artigo 2º da lei municipal nº465 de 2010, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/607</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 565/2013</t>
+  </si>
+  <si>
+    <t>19/11/2013</t>
+  </si>
+  <si>
+    <t>Altera a redação do artigo 98 da lei nº 40/90, Regime Jurídico Único de Ourilândia do Norte, e dá outras providencias</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/605</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 562/2013</t>
+  </si>
+  <si>
+    <t>04/11/2013</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a doação de uniforme escolar a todos os alunos carentes da rede publica municipal de ensino, a partir da creche ao 9º anos do ensino fundamental</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/603</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 563/2013</t>
+  </si>
+  <si>
+    <t>Denomina conjunto habitacional vereador Joel Pereira da Silva, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/604</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 561/2013</t>
+  </si>
+  <si>
+    <t>28/10/2013</t>
+  </si>
+  <si>
+    <t>Altera artigo do Regime Juridico Único dos servidores públicos municipais</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/367</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 560/2013</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do conselho municipal da juventude do município de Ourilândia do Norte, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/602</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 559/2013</t>
+  </si>
+  <si>
+    <t>14/10/2013</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da praça do distrito do  Campinho</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/601</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 558/2013</t>
+  </si>
+  <si>
+    <t>Institui gincana de bairros no âmbito das comemorações do aniversario de emancipação política administrativa de Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/600</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 556/2013</t>
+  </si>
+  <si>
+    <t>07/10/2013</t>
+  </si>
+  <si>
+    <t>Institui normas para a denominação de logradouros e vias publicas,próprio,monumentos públicos, núcleos urbanos e rurais,regiões administrativas  e bairros, no âmbito desse município.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/598</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 554/2013</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação obrigatória de plaquetas metálicas, nos locais de proteção sonora, com identificação desses locais e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/597</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 557/2013</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder executivo a instituir o programa remédio em casa</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/599</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 553/2013</t>
+  </si>
+  <si>
+    <t>30/09/2013</t>
+  </si>
+  <si>
+    <t>Institui a semana municipal de incentivo a leitura.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/596</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 552/2013</t>
+  </si>
+  <si>
+    <t>23/09/2013</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do festival da canção no município de Ourilândia do Norte</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/593</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 551/2013</t>
+  </si>
+  <si>
+    <t>Altera o salário base municipal</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/592</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 550/2013</t>
+  </si>
+  <si>
+    <t>23/08/2013</t>
+  </si>
+  <si>
+    <t>Altera salário dos ACS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/591</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 547/2013</t>
+  </si>
+  <si>
+    <t>19/08/2013</t>
+  </si>
+  <si>
+    <t>Altera a data de comemoração do aniversario de Ourilândia do norte</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/588</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 548/2013</t>
+  </si>
+  <si>
+    <t>Dispõe sobre normas para manutenção de pavimentação urbana e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/589</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 549/2013</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes para implantação da política de resíduos sólidos e para elaboração do plano municipal de gestão integrada de resíduos sólidos.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/590</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 545/2013</t>
+  </si>
+  <si>
+    <t>Institui a semana de prevenção do diabetes e hipertensão arterial em Ourilândia do Norte.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/586</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 546/2013</t>
+  </si>
+  <si>
+    <t>Altera o nome da via publica na cidade de Ourilândia do Norte, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/587</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 544/2013</t>
+  </si>
+  <si>
+    <t>01/07/2013</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de via publica urbana e da outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/585</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 543/2013</t>
+  </si>
+  <si>
+    <t>03/06/2013</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para capacitação de profissionais de educação para atendimentos das demandas que ultrapassem os currículos pedagógicos  formais
+das disciplinas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/584</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 579/2013</t>
+  </si>
+  <si>
+    <t>Dispõe sobre vinculação incentivos municipais a obrigatoriedade na contratação de jovens no quadro de funcionários das empresas beneficiarias e dá outras providencias</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/583</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 577/2013</t>
+  </si>
+  <si>
+    <t>24/05/2013</t>
+  </si>
+  <si>
+    <t>dispõe sobre denominação de via publica urbana e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/581</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 578/2013</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de via pública urbana e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/582</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 575/2013</t>
+  </si>
+  <si>
+    <t>13/05/2013</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade dos estabelecimentos de ensino no município de Ourilândia do Norte, disponibilizarem carteira escolar inclusiva e dá outras providencias</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/579</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 576/2013</t>
+  </si>
+  <si>
+    <t>Estabelece a notificação compulsória nos casos de violência contra mulheres atendida em serviços de saúde da rede publica ou privada,cria comissão de acompanhamento de notificações de violência contra a mulher e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/580</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 574/2013</t>
+  </si>
+  <si>
+    <t>03/05/2013</t>
+  </si>
+  <si>
+    <t>Estabelece a possibilidade de agendamento telefônico de consulta para paciente idosos, pessoas com deficiências já cadastrada nas unidades de saúde de Ourilândia do Norte/PA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/578</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 573/2013</t>
+  </si>
+  <si>
+    <t>10/04/2013</t>
+  </si>
+  <si>
+    <t>Dispõe sobre dispensa e inexigibilidade de licitação para efeitos de regulação fundiária sobre ocupação já consolidada e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/577</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 571/2013</t>
+  </si>
+  <si>
+    <t>18/03/2013</t>
+  </si>
+  <si>
+    <t>Denomina escola municipal do bairro Liberdade de Morar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/575</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 485/2011</t>
+  </si>
+  <si>
+    <t>15/03/2013</t>
+  </si>
+  <si>
+    <t>CRIA O CANIL MUNCIIAPL DE OURIULÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/4</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 572/2013</t>
+  </si>
+  <si>
+    <t>27/02/2013</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Publico Municipal a criar o programa de desenvolvimento da cadeia produtiva agricultura familiar,bem como utilizar recursos na promoção de ações de apoio e incentivo à atividade e dá outras providencias</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/576</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 570/2013</t>
+  </si>
+  <si>
+    <t>26/02/2013</t>
+  </si>
+  <si>
+    <t>Da nova redação ao anexo IX e V da lei municipal 358/2005 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/574</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 569/2013</t>
+  </si>
+  <si>
+    <t>18/02/2013</t>
+  </si>
+  <si>
+    <t>Concede reajuste salarial aos servidores integrantes do quadro de pessoal da prefeitura municipal de Ourilândia do Norte, com  exceção doa professores.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/573</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 530/2012</t>
+  </si>
+  <si>
+    <t>24/08/2012</t>
+  </si>
+  <si>
+    <t>Estabelece data base para revisão geral anual da remuneração dos servidores publico do municipio.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/459</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 528/2012</t>
+  </si>
+  <si>
+    <t>21/08/2012</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE DEFESA DO CONSUMIDOR &amp;#8211;  SMDC &amp;#8211; INSTITUI A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR &amp;#8211; PROCON, O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR &amp;#8211; CONDECON, E INSTITUI O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR &amp;#8211; FMPDC, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/180</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 527/2012</t>
+  </si>
+  <si>
+    <t>10/08/2012</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 527.2012_AUTORIZA PARCELAMENTO DO SOLO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/217</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 524/2012</t>
+  </si>
+  <si>
+    <t>29/06/2012</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 524.2012_FIXA SUBSÍDIO DO PREFEITO, VICE PREFEITO E SECRETÁRIOS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/219</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 522/2012</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 522.2012_DISPÕE SOBRE REVISÃO ANUAL DO SUBSÍDIO DO PREFEITO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/179</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 523/2012</t>
+  </si>
+  <si>
+    <t>DISPÕE DE ABERTURA DE VAGA NO QUADRO DE PESSOAL DA PREFEITURA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/220</t>
+  </si>
+  <si>
     <t>Resolução nº 3/2012</t>
   </si>
   <si>
-    <t>29/06/2012</t>
-[...1 lines deleted...]
-  <si>
     <t>RESOLUÇÃO REVISÃO SALARIAL SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/183</t>
   </si>
   <si>
+    <t>Lei Municipal nº 525/2012</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 525.2012_INSTITUI O PLANO MUNICIPAL DE HABITAÇÃO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/218</t>
+  </si>
+  <si>
     <t>Resolução nº 4/2012</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DOS VEREADORES PARA 2013/2016</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/184</t>
   </si>
   <si>
+    <t>Lei Municipal nº 531/2012</t>
+  </si>
+  <si>
+    <t>26/06/2012</t>
+  </si>
+  <si>
+    <t>FIXA SUBSÍDIO DO PREFEITO, VICE E SECRETÁRIOS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/185</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 520/2012</t>
+  </si>
+  <si>
+    <t>11/06/2012</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 520.2012_DENOMINA ESCOLA DJAVA VIANA DA COSTA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/222</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 519/2012</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 519.2012_CONCEDE REAJUSTE AOS SERVIDORES</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/223</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 521/2012</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 521.2012_CONCESSÃO DE BENEFÍCIOS FISCAIS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/221</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 518/2012</t>
+  </si>
+  <si>
+    <t>16/04/2012</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ALTERA ARTIGO DA LEI MUNICIPAL 044.1990</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/224</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 517/2012</t>
+  </si>
+  <si>
+    <t>14/03/2012</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 517.2012_ABRE VAGA NO QUADRO DE PESSOAL DA PREFEITURA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/225</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 516/2012</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 516.2012_DENOMINA ESCOLA NADIR GALVÃO FERREIRA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/226</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 515/2012</t>
+  </si>
+  <si>
+    <t>29/02/2012</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 515.2012_CRIA CARGOS E ABRE VAGAS NO QUADRO DE PESSOAL DA PREFEITURA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/227</t>
+  </si>
+  <si>
     <t>Resolução nº 8/2011</t>
   </si>
   <si>
     <t>15/12/2011</t>
   </si>
   <si>
     <t>REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE- PA.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/182</t>
   </si>
   <si>
+    <t>Lei Municipal nº 512/2011</t>
+  </si>
+  <si>
+    <t>12/12/2011</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 512.2011_INSENÇÃO DE IMPOSTOS SOBRE SERVIÇOS E TAXAS NO PROGRAMA MINHA CASA MINHA VIDA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/216</t>
+  </si>
+  <si>
     <t>Regimento Interno nº 1/2011</t>
-  </si>
-[...1 lines deleted...]
-    <t>12/12/2011</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE-PARÁ E DÁ OUTRAS 
 PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/749</t>
   </si>
   <si>
+    <t>Lei Municipal nº 511/2011</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 511.2011_CRIA COORDENADORIA DE FUNÇÃO GRATIFICADA PARA DIVISÃO DE TRANSITO E TRANSPORTE</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/215</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 508/2011</t>
+  </si>
+  <si>
+    <t>17/10/2011</t>
+  </si>
+  <si>
+    <t>PROGRAMA MUNICIPAL DE DOAÇÃO DE MATERIAS DE CONSTRUÇÃO PARA FAMILIAS DE BAIXA RENDA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/214</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 507/2011</t>
+  </si>
+  <si>
+    <t>13/10/2011</t>
+  </si>
+  <si>
+    <t>Cria o conselho municipal de trânsito e transporte -CMT</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/343</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 505/2011</t>
+  </si>
+  <si>
+    <t>07/10/2011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LEI MUNICIPAL Nº 505.2011_INSTITUI FERIADOS MUNICIPAL E PONTOS FACULTATIVOS </t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/212</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 506/2011</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 506.2011_PROGRAMA MUNICIPAL DE DOAÇÃO DE MATERIAS DE CONSTRUÇÃO PARA FAMILIAS DE BAIXA RENDA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/213</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 502/2011</t>
+  </si>
+  <si>
+    <t>16/06/2011</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 502.2011_UTILIDADE PÚBLICA ASSOCIAÇÃO DO DESENVOLVIMENTO  DE AGRICULTURA FAMILIAR</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/210</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 500/2011</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 500.2011_CRIA E DELIMITA O BAIRRO INDEPENDENCIA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/208</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 501/2011</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 501.2011_AUTORIZA CONTRATAR E FINANCIAR JUNTO A CAIXA ECONOMICA FEDERAL</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/209</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 503/2011</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 503.2011_SUBSTITUIÇÃO DO USO DE SACO PLASTICO DE LIXO E DE SACOLA PLÁSTICA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/211</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 498/2011</t>
+  </si>
+  <si>
+    <t>03/06/2011</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 498.2011_ABERTURA DE CRÉDITOS ESPECIAIS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/206</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 499/2011</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 499.2011_ESTABELECE REGRAS DE SUBVENÇÕES SOCIAIS  PELO MUNICIPIO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/207</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 497/2011</t>
+  </si>
+  <si>
+    <t>16/05/2011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRIA CARGOS NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE OURILÂNDIA DO NORTE-PARÁ E DÁ OUTRAS PROVIDÊNCIAS. 
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/16</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 493/2011</t>
+  </si>
+  <si>
+    <t>11/05/2011</t>
+  </si>
+  <si>
+    <t>DEFINE A COR OFICIAL A SER UTILIZADA EM PLACAS, LOGOTIPOS, PEÇAS PUBLICITÁRIAS, UNIFORMERS E IDENTIFICAÇÃO DE PRÉDIOS PÚBLICOS DO MUNICÍPIO DE OURILÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/12</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 495/2011</t>
+  </si>
+  <si>
+    <t>14/04/2011</t>
+  </si>
+  <si>
+    <t>RECONHECE COMO DE UTILIDADE PÚBLICA PARA O MUNCÍPIO DE OURILÂNDIA DO NORTE &amp;#8211; PA A ASSOCIAÇÃO EVANGÉLICA DA PA &amp;#8211; 279 - AEPA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/14</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 496/2011</t>
+  </si>
+  <si>
+    <t>RECONHECE COMO DE UTILIDADE PÚBLICA PARA O MUNICÍPIO DE OURILÂNDIA DO NORTE &amp;#8211; PA O INSTITUTO EVANGÉLICO DE DESENVOLVIMENTO ECONÔMICO E SOCIAL DO ALTO XINGU &amp;#8211; IEDESEAX &amp;#8211; ORGANIZAÇÃO DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO &amp;#8211; OSCIP.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/15</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 494/2011</t>
+  </si>
+  <si>
+    <t>11/04/2011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEL URBANO PARA FINS SOCIAIS E DA OUTRAS PROVIDÊNCIAS&amp;#8221;.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/13</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 490/2011</t>
+  </si>
+  <si>
+    <t>05/04/2011</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS EVENTUAIS, EMERGENCIAS E CIRCUNSTANCIAIS NO ÂMBITO DA POLÍTICA PÚBLICA DE ASSISTÊNCIA SOCIAL E ESTABELECE CRITÉRIOS PARA SUA PERCEPÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/9</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 488/2011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEL URBANO PARA FINS DE DESENVOLVIMENTO DA ATIVAIDADE COMERCIAL E DA OUTRAS PROVIDÊNCIAS&amp;#8221;.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/7</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 492/2011</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ISENÇÃO DE IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA-ISSQN, TAXAS DE LICENÇAS DE CONSTRUÇÃO, HABITE-SE, VISTORIAS E DE FUNCIONAMENTO PARA A IMPLANTAÇÃO DA ESTAÇÃO CONHECIMENTO DE OURILÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/11</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 491/2011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE DOAÇÃO DE REDE DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA EXISTENTE NO SETOR MARIA CRAVEIRO DA PENHA, NO MUNICÍPIO DE OURILÂNDIA NO NORTE, ESTADO DO PARÁ E DÁ OUTRAS PROVIDÊNCIAS. </t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/10</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 489/2011</t>
+  </si>
+  <si>
+    <t>04/04/2011</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ALIENAÇÃO DE TERRENO URBANO DE PROPRIEDADE DA MUNICIPALIDADE POR MEIO DE CONCORRÊNCIA PÚBLICA, OBJETIVANDO A CONSTRUÇÃO DE UM MINI- SHOPPING E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/8</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 486/2011</t>
+  </si>
+  <si>
+    <t>15/03/2011</t>
+  </si>
+  <si>
+    <t>ALTERA A DATA DE COMEMORAÇÃO DO ANIVERSÁRIO DE EMANCIPAÇÃO DO MUNICÍPIO DE OURILÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/5</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 483/2011</t>
+  </si>
+  <si>
+    <t>MODIFICA A DENOMINAÇÃO DE CARGO NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE OURILÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/2</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 487/2011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALTERA O ARTIGO 1.º DA LEI COMPLEMENTAR N.º 001, DE 03 DE ABRIL DE 1997 E DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/6</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 484/2011</t>
+  </si>
+  <si>
+    <t>CRIA OS CARGOS DE AGENTE MUNICIPAL DE TRANSITO,DE TÉCNICO DE REGULAÇÃO E DE TÉCNICO EM PLANEJAMENTO E OPERAÇÃO E OPERAÇÃO EM TRANSPORTE MULTIMODAL, NO PLANO DE CARREIRA E VENCIMENTOS DA PREFEITURA MUNICIPAL DE OURILÂNDIA DO NORTE.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/233</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 482/2011</t>
+  </si>
+  <si>
+    <t>31/01/2011</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 482.2011_CRIA CARGOS E FUNÇÕES GRATIFICADAS E EXTINGUE CARGOS NO QUADRO DE PESSOAL</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/205</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 479/2010</t>
+  </si>
+  <si>
+    <t>22/12/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 479.2010_AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEL URBANO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/202</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 480/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 480.2010_AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEL URBANO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/203</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 481/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 481.2010_FIXA A REMUNERAÇÃO DOS CONSELHEIROS TUTELARES DE OURILANDIA DO NORTE</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/204</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 476/2010</t>
+  </si>
+  <si>
+    <t>16/12/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 476.2010_AlTERA O ARTIGO 3º DA LEI MUNICIPAL 367.2010</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/201</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 474/2010</t>
+  </si>
+  <si>
+    <t>06/12/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 474.2010_DISPÕE SOBRE O CONSELHO DE ALIMENTAÇÃO ESCOLAR</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/200</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 482/2010</t>
+  </si>
+  <si>
+    <t>09/09/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 473.2010_CRIA A SECRETARIA MUNICIPAL DE FINANÇAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/199</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 472/2010</t>
+  </si>
+  <si>
+    <t>02/09/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 472.2010_AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEL URBANO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/198</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 470/2010</t>
+  </si>
+  <si>
+    <t>24/08/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 470.2010_ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA SUPLEMENTAR ESPECIAL</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/196</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 471/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 471.2010_MODIFICA A DENOMINAÇÃO DA SECRETARIA ESPECIAL MUNICIPAL DE PROTEÇÃO SOCIAL</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/197</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 469/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 469.2010_ALTERA ARTIGO 3 DA LEI MUNICIPAL Nº 462.2010</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/195</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 468/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 468.2010_CRIA A SECRETARIA MUNICIPAL DE CONSCIENTIZAÇÃO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/194</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 467/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 467.2010_ABRE CARGO DE PROVIMENTO COMISSIONADO NO QUADRO DE PESSOAL DA SECRETARIA  DE EDUCAÇÃO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/193</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 466/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 466.2010_CRIA CARGO DE PROVIMENTO COMISSIONADO DE SECRETÁRIO MUNICIPAL ADJUNTO DE PROMOÇÃO SOCIAL</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/192</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 465/2010</t>
+  </si>
+  <si>
+    <t>03/08/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 465.2010_ALTERA O ARTIGO 2 DA LEI MUNICIPAL Nº 268.2000</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/191</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 463/2010</t>
+  </si>
+  <si>
+    <t>05/05/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 463.2010_NOVA REDAÇÃO AO ARTIGO 86 DA LEI COMPLEMENTAR 040.1990</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/190</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 462/2010</t>
+  </si>
+  <si>
+    <t>23/04/2010</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 462.2010_CONSELHO MUNICIPAL INTERATIVO DE SEGURANÇA PÚBLICA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/189</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 461/2010</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER DO INCRA MEDIANTE DOAÇÃO ONEROSA A ÁREA DESTINADA A REGULARIZAÇÃO DO ADENSAMENTO URBANO DO MUNICÍPIO DE  OURILANDIA DO NORTE-PA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/188</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 460/2010</t>
+  </si>
+  <si>
+    <t>12/04/2010</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA  DE CRÉDITO ADICIONAL ESPECIAL DENTRO DO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/187</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 458/2010</t>
+  </si>
+  <si>
+    <t>19/02/2010</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI  458/2010 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO DA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/186</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 451/2009</t>
+  </si>
+  <si>
+    <t>04/11/2009</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo municipal a alienar e/ou transferir direitos sobre imóvel urbano às famílias carentes através do programa habitacional de interesse social e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/552</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 441/2009</t>
+  </si>
+  <si>
+    <t>30/06/2009</t>
+  </si>
+  <si>
+    <t>Dispõe sobre doação de bem imóvel do patrimônio publico municipal e dá outras providencias.( Casa do Estudante -Belem)</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/748</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 427/2009</t>
+  </si>
+  <si>
+    <t>12/03/2009</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para doação de terreno da municipalidade para o instituto de previdência social INSS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/554</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 425/2008</t>
+  </si>
+  <si>
+    <t>31/12/2008</t>
+  </si>
+  <si>
+    <t>Estabelece normas e regulamentos de transporte de passageiros...</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/440</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 420/2008</t>
+  </si>
+  <si>
+    <t>Autoriza parcelamento do solo para fins de loteamento Maria Craveira.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/435</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 422/2008</t>
+  </si>
+  <si>
+    <t>Cria a secretaria de planejamento e urbanismo SEMPU...</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/437</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 424/2008</t>
+  </si>
+  <si>
+    <t>Cria a secretaria especial de Proteção Social SEMPS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/439</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 426/2008</t>
+  </si>
+  <si>
+    <t>Declara de utilidade publica a pastoral da criança.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/441</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 421/2008</t>
+  </si>
+  <si>
+    <t>Altera a referencia e o vencimento do cargo de assessor jurídico.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/436</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 423/2008</t>
+  </si>
+  <si>
+    <t>Cria cargo de secretario adjunto de saúde...</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/438</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 418/2008</t>
+  </si>
+  <si>
+    <t>30/12/2008</t>
+  </si>
+  <si>
+    <t>Autoriza parcelamento de solo Residencial Marechal...</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/434</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 416/2008</t>
+  </si>
+  <si>
+    <t>26/12/2008</t>
+  </si>
+  <si>
+    <t>Dispõe sobre emissão de sons e ruídos em decorrência de atividades em local confinado...</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/432</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 417/2008</t>
+  </si>
+  <si>
+    <t>Autorização parcelamento do solo para fins de loteamento urbano.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/433</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 414/2008</t>
+  </si>
+  <si>
+    <t>Dispõe sobre política municipal do meio ambiente</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/430</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 412/2008</t>
+  </si>
+  <si>
+    <t>22/12/2008</t>
+  </si>
+  <si>
+    <t>Autoriza parcelamento do solo para fins de loteamento urbano.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/428</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 413/2008</t>
+  </si>
+  <si>
+    <t>19/12/2008</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alienação onerosa de bem imóveis do patrimônio publico.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/429</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 415/2008</t>
+  </si>
+  <si>
+    <t>02/12/2008</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os valores da taxa de licenciamento ambiental.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/431</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 411/2008</t>
+  </si>
+  <si>
+    <t>Autoriza parcelamento do solo par afins de loteamento urbano.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/427</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 410/2008</t>
+  </si>
+  <si>
+    <t>Cria a secretaria municipal de cultura, esporte e lazer - SECEL.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/426</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 409/2008</t>
+  </si>
+  <si>
+    <t>Cria o cargo de provimento secretario adjunto educação.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/425</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 408/2008</t>
+  </si>
+  <si>
+    <t>Modifica denominação Secretaria Finança-SMF.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/424</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 407/2008</t>
+  </si>
+  <si>
+    <t>Cria o fundo municipal de interesse social FHIS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/423</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 406/2008</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de uso de um imóvel rural secretaria executiva de estado de agricultura.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/422</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 405/2008</t>
+  </si>
+  <si>
+    <t>Autoriza parcelamento de solo para fins de loteamento vale sulimans...</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/421</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 404/2008</t>
+  </si>
+  <si>
+    <t>03/11/2008</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de credito adicional para Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/420</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 403/2008</t>
+  </si>
+  <si>
+    <t>06/10/2008</t>
+  </si>
+  <si>
+    <t>Autoriza parcelamento de solo para fins de loteamento urbano...</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/419</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 402/2008</t>
+  </si>
+  <si>
+    <t>16/09/2008</t>
+  </si>
+  <si>
+    <t>Dispõe sobre transferência de propriedade de bem imóvel,supressão de inalienabilidade e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/418</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 401/2008</t>
+  </si>
+  <si>
+    <t>20/08/2008</t>
+  </si>
+  <si>
+    <t>dispõe sobre o sistema de trânsito no município de Ourilândia do Norte,cria o fundo municipal de trânsito e transporte e da outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/344</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 399/2008</t>
+  </si>
+  <si>
+    <t>19/08/2008</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para transferência de propriedade de bem imóvel.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/417</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 398/2008</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para transferência de imóvel</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/416</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 396/2008</t>
+  </si>
+  <si>
+    <t>24/06/2008</t>
+  </si>
+  <si>
+    <t>Autoriza parcelamento de solo para fins de loteamento do Campos Alto</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/415</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 394/2008</t>
+  </si>
+  <si>
+    <t>18/06/2008</t>
+  </si>
+  <si>
+    <t>Autoriza o executivo a instituir o parque ambiental do Caeteté e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/408</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 392/2008</t>
+  </si>
+  <si>
+    <t>02/05/2008</t>
+  </si>
+  <si>
+    <t>Estabelece normas para regulamentar o adicional de insalubridade,periculosidade ou penosidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/407</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 393/2008</t>
+  </si>
+  <si>
+    <t>Abre vagas de provimento efetivo da Secretaria Municipal de Meio Ambiente</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/413</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 391/2008</t>
+  </si>
+  <si>
+    <t>25/04/2008</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo a firmar convenio com a associação de pais e amigos excepcionais - APAE.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/412</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 427/2008</t>
+  </si>
+  <si>
+    <t>18/03/2008</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o vencimento dos servidores Públicos municipais...</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/410</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 390/2008</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste subsidio do prefeito e vice-prefeito e dos secretários municipais.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/411</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 395/2008</t>
+  </si>
+  <si>
+    <t>07/03/2008</t>
+  </si>
+  <si>
+    <t>Autoriza implantação do parque ambiental do caeteté</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/414</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 388/2008</t>
+  </si>
+  <si>
+    <t>03/03/2008</t>
+  </si>
+  <si>
+    <t>Abre vagas para cargos de provimento efetivo e comissionado no quadro de pessoal da secretaria municipal de trabalho e promoção social e secretaria municipal de saúde e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/409</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 385/2007</t>
+  </si>
+  <si>
+    <t>22/11/2007</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para permuta e alienação de bens imóvel do patrimônio publico municipal e da outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/313</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 384/2007</t>
+  </si>
+  <si>
+    <t>16/11/2007</t>
+  </si>
+  <si>
+    <t>Cria o cargo de provimento comissionado de supervisor do programa  de agentes comunitários de saúde -pacs e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/312</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 387/2007</t>
+  </si>
+  <si>
+    <t>10/10/2007</t>
+  </si>
+  <si>
+    <t>Altera composição do conselho municipal do FUNDEB  e dá outras providencias</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/314</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 378/2007</t>
+  </si>
+  <si>
+    <t>03/09/2007</t>
+  </si>
+  <si>
+    <t>Cria cargos e abre vagas de provimento efetivo e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/309</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 379/2007</t>
+  </si>
+  <si>
+    <t>Dispõe Sobre estrutura e atribuições da procuradoria -geral do município de Ourilândia do Norte e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/302</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 379 A/2007</t>
+  </si>
+  <si>
+    <t>Anexo da lei nº 379</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/310</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 380 A/2007</t>
+  </si>
+  <si>
+    <t>09/08/2007</t>
+  </si>
+  <si>
+    <t>DENOMINA "JOAO MOREIRA DA SILVA O AUDITÓRIO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL UNIAO LOCALIZADO NO DISTRITO DE CAMPINHO, NO MUNICÍPIO DE OURILÂNDIA DO NORTE, ESTADO DO PARÁ.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/311</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 376/2007</t>
+  </si>
+  <si>
+    <t>29/06/2007</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste dos subsídios do Prefeito, Vice-­Prefeito e dos Secretários Municipais. a titulo de revisão salarial e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/308</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 375/2007</t>
+  </si>
+  <si>
+    <t>Dispõe sobre revisão dos vencimentos dos Servidores Públicos Municipais, que exercem cargos e funções de confiança e de provimento efetivo, que constam nos Anexos l, II e Il da Lei Municipal nº 359/2005 -Plano de Cargos e Salários e Quadro de Pessoal de 23/12/2005; Anexos lV e V da Lei Municipal nº 358/2005-Estatuto do Magistério, de 20/12/2005 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/307</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 380/2007</t>
+  </si>
+  <si>
+    <t>07/05/2007</t>
+  </si>
+  <si>
+    <t>Dispõe sobre criação do Fundo Municipal para gestão da movimentação dos recursos do FUNDEB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/305</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 374/2007</t>
+  </si>
+  <si>
+    <t>AUTORIZA PARCELAMENTO DO SOLO PARA FINS DE LOTEAMENTO URBANO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/306</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 372/2007</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Comitê de Controle Social do Programa Bolsa Família do mun. de Ourilândia do Norte dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/304</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 368/2007</t>
+  </si>
+  <si>
+    <t>23/02/2007</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação-Conselho do FUNDES.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/303</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 367/2006</t>
+  </si>
+  <si>
+    <t>26/12/2006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISPÕE SOBRE OS PERÍMETROS URBANOS E DE EXPANSÃO URBANA DA SEDE MUNICIPAL E DO DISTRITO DO CAMPINHO, CONFORME DIRETRIZES DEFINIDAS PELO PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE OURILÂNDIA DO NORTE.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/170</t>
+  </si>
+  <si>
     <t>Lei Complementar nº 6/2006</t>
   </si>
   <si>
-    <t>26/12/2006</t>
-[...1 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE OURILÂNDIA DO NORTE E EXPEDE OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/172</t>
   </si>
   <si>
+    <t>Lei Municipal nº 368/2006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONSELHO FUNDEB
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/171</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 363/2006</t>
+  </si>
+  <si>
+    <t>CRIA A SECRETARIA MUNICIPAL DE MEIO AMBIENTE DO MUNICÍPIO DE OURILÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/177</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 356/2006</t>
+  </si>
+  <si>
+    <t>19/12/2006</t>
+  </si>
+  <si>
+    <t>MODIFICA A ALÍQUOTA PARA O  CÁLCULO   DO IMPOSTO    SOBRE     SERVIÇO    DE QUALQUER NATUREZA-ISSQN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/173</t>
+  </si>
+  <si>
     <t>Lei Complementar nº 3/2006</t>
   </si>
   <si>
     <t>10/10/2006</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE OURILÂNDIA DO NORTE, NOS TERMOS DO ARTIGO 182 DA CONSTITUIÇÃO FEDERAL, DO CAPÍTULO III DA LEI Nº 10257, DE 10 DE JULHO DE 2001- ESTATUTO DA CIDADE E DA LEI ORGÂNICA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/169</t>
   </si>
   <si>
+    <t>Lei Municipal nº 362/2006</t>
+  </si>
+  <si>
+    <t>03/10/2006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISPÕE SOBRE REAJUSTE SALARIAL AOS FUNCIONÁRIOS DA CLASSE DOCENTE DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/176</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 360/2006</t>
+  </si>
+  <si>
+    <t>16/07/2006</t>
+  </si>
+  <si>
+    <t>LDO LEI DE DIRETRIZES ORÇAMENTARIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/174</t>
+  </si>
+  <si>
     <t>Lei Complementar nº 4/2006</t>
   </si>
   <si>
     <t>26/06/2006</t>
   </si>
   <si>
     <t>Código /tributario</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/477</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 361/2006</t>
+  </si>
+  <si>
+    <t>22/01/2006</t>
+  </si>
+  <si>
+    <t>PERMISSÃO PARA PASSAR REDE NO PROJETO CASULO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/175</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 359/2005</t>
+  </si>
+  <si>
+    <t>23/12/2005</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS E QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE OURILÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/168</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 353/2005</t>
+  </si>
+  <si>
+    <t>22/12/2005</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE A INSTALAÇÃO DE HIDROMETRO NAS RESIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/164</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 357/2005</t>
+  </si>
+  <si>
+    <t>20/12/2005</t>
+  </si>
+  <si>
+    <t>ATRIBUI A RESPONSABILIDADE TRIBUTÁRIA PELO ISS, MEDIANTE SUBSTITUIÇÃO, AOS ESTABELECIMENTOS QUE EXERÇAM ATIVIDADES RELATIVAS À  EXPLORAÇÃO DE RECURSOS NATURAIS E/OU MINERAIS E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/145</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 358/2005</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Estatuto do Magistério, Institui o Plano de Carreira e de Salário e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/449</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 335/2005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+CRIA VAGAS PARA CARGOS DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS. 
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/146</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 355/2005</t>
+  </si>
+  <si>
+    <t>19/12/2005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GARANTE DIREITO ESTATUTÁRIO AOS CONSELHEIROS TUTELARES E DÁ OUTRAS PROVIDÊNCIAS. </t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/165</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 354/2005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIXA A TABELA PARA A COBRANÇA DA TAXA DE VIGILÂNCIA SANITÁRIA E DÁ OUTRAS PROVIDÊNCIAS. </t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/144</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 356/2005</t>
+  </si>
+  <si>
+    <t>18/12/2005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MODIFICA A ALÍQUOTA PARA O  CÁLCULO   DO IMPOSTO    SOBRE     SERVIÇO    DE QUALQUER NATUREZA-ISSQN, E DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/166</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 351/2005</t>
+  </si>
+  <si>
+    <t>12/11/2005</t>
+  </si>
+  <si>
+    <t>PPA - PLANO PLURIANUAL E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/162</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 352/2005</t>
+  </si>
+  <si>
+    <t>06/11/2005</t>
+  </si>
+  <si>
+    <t>LOA - LEI ORÇAMENTÁRIA ANUAL E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/163</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 360/2005</t>
+  </si>
+  <si>
+    <t>20/10/2005</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Sistema Municipal de Ensino do Município de Ourilândia do Norte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/676</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 348/2005</t>
+  </si>
+  <si>
+    <t>18/07/2005</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> &amp;#8220;INSTITUI A SEMANA OLÍMPICA ESPORTIVA NO MUNICÍPIO DE OURILÂNDIA DO NORTE-PA ".
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/159</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 347/2005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RECONHECE COMO DE UTILIDADE PÚBLICA PARA O MUNICÍPIO DE OURILÂNDIA DO NORTE- PARÁ, A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE OURILÂNDIA DO NORTE - APAE.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/158</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 346/2005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INSTITUI A FEIRA AGROPECUÁRIA CONJUGADA A VAQUEJADA NO MUNICÍPIO DE OURILÂNDIA DO NORTE-PA
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/157</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 345/2005</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE SANÇÕES ADMINISTRATIVAS A ESTABELECIMENTOS BANCÁRIOS INFRATORES DO DIREITO DO CONSUMIDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/156</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 342/2005</t>
+  </si>
+  <si>
+    <t>05/07/2005</t>
+  </si>
+  <si>
+    <t>AUTORIZA A PERMUTA DE IMÓVEIS QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/153</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 340/2005</t>
+  </si>
+  <si>
+    <t>25/05/2005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+CRIA CARGOS DE PROVIMENTO COMISSIONADO E DÁ OUTRAS PROVIDÊNCIAS. 
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/151</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 341/2005</t>
+  </si>
+  <si>
+    <t>CRIA O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL &amp;#8211; COMSEA DO MUNICÍPIO DE OURILÂNDIA DO NORTE.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/152</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 349/2005</t>
+  </si>
+  <si>
+    <t>20/05/2005</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/160</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 343/2005</t>
+  </si>
+  <si>
+    <t>12/05/2005</t>
+  </si>
+  <si>
+    <t>ALTERA NOME DE RUAS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/154</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 344/2005</t>
+  </si>
+  <si>
+    <t>LDO - LEI DE DIRETRIZES ORÇAMENTÁIAS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/155</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 339/2005</t>
+  </si>
+  <si>
+    <t>20/04/2005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA ALIENAÇÃO DE BENS IMÓVEIS DO PATRIMÔNIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/150</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 338/2005</t>
+  </si>
+  <si>
+    <t>15/04/2005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO MUNICIPAL NOS TERMOS DO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL E ARTIGO 59 DA LEI COMPLEMENTAR Nº 101/2000, CRIA A UNIDADE DE CONTROLE INTERNO DO MUNICÍPIO DE OURILÂNDIA DO NORTE-PARÁ E DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/149</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 336/2005</t>
+  </si>
+  <si>
+    <t>01/04/2005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MODIFICA O VENCIMENTO DO CARGO DE PROVIMENTO COMISSIONADO DE ASSESSOR JURIDICO E DÁ OUTRAS PROVIDÊNCIAS. 
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/147</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 337/2005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+CRIA VAGAS PARA CARGOS DE PROVIMENTO COMISSIONADO E DÁ OUTRAS PROVIDÊNCIAS. 
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/148</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 350/2005</t>
+  </si>
+  <si>
+    <t>25/02/2005</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o sistema Municipal de Ensino, no Município de Ourilândia do Norte Pará, e dá outras providencias</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/161</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 333/2004</t>
+  </si>
+  <si>
+    <t>17/11/2004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRIA CARGOS DE PROVIMENTO COMISSIONADO E DÁ OUTRAS PROVIDÊNCIAS. </t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/142</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 331/2004</t>
+  </si>
+  <si>
+    <t>15/11/2004</t>
+  </si>
+  <si>
+    <t>LOA - LEI ORÇAMENTÁRIA ANUAL</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/140</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 330/2004</t>
+  </si>
+  <si>
+    <t>22/09/2004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA A LEGISLATURA DE 2005 A 2008&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.   
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/139</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 329/2004</t>
+  </si>
+  <si>
+    <t>18/09/2004</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO ESPECIAL SUPLEMENTAR E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/138</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 332/2004</t>
+  </si>
+  <si>
+    <t>15/09/2004</t>
+  </si>
+  <si>
+    <t>DENOMINA NOME DE RUAS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/141</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 328/2004</t>
+  </si>
+  <si>
+    <t>17/07/2004</t>
+  </si>
+  <si>
+    <t>CRIA O FERIADO MUNICIPAL EM HOMENAGEM A PADROEIRA DE OURILÂNDIA DO NORTE-PA, SANTA RITA DE CÁSSIA.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/137</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 327/2004</t>
+  </si>
+  <si>
+    <t>15/06/2004</t>
+  </si>
+  <si>
+    <t>LDO - LEIS DE DIRETRIZES ORÇAMENTÁRIAS PARA 2005</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/136</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 325/2004</t>
+  </si>
+  <si>
+    <t>26/03/2004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONCEDE REAJUSTE AOS SERVIDORES INTEGRANTES DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/134</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 334/2004</t>
+  </si>
+  <si>
+    <t>12/03/2004</t>
+  </si>
+  <si>
+    <t>AUTORIZA ALIENAÇÃO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/143</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 324/2004</t>
+  </si>
+  <si>
+    <t>27/02/2004</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE REAJUSTE DO SUBSIDIO DOS VEREADORES E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/133</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 323/2004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA ALIENAÇÃO DE BENS IMÓVEIS DO PATRIMÔNIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/132</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 326/2004</t>
+  </si>
+  <si>
+    <t>22/02/2004</t>
+  </si>
+  <si>
+    <t>CRIA O CONSELHO DO IDOSO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/135</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica nº 3/2004</t>
   </si>
   <si>
     <t>20/02/2004</t>
   </si>
   <si>
     <t>Fica autorizada a Mesa Diretora a alterar o disposto no § 2o do
 artigo 194 da Lei Orgânica que passará a ter a seguinte redação:
 Art.194
 Aos maiores de sessenta anos e aos deficientes é garantida a
 gratuidade dos transportes coletivos urbanos.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/771</t>
   </si>
   <si>
+    <t>Lei Municipal nº 322/2003</t>
+  </si>
+  <si>
+    <t>27/11/2003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALTERA A REDAÇÃO DOS DISPOSITIVOS QUE ENUMERA DA LEI MUNICIPAL Nº 017 DE DEZEMBRO DE 1989, QUE INSTITUIU O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, BEM COMO ACRESCENTA OS DISPOSITIVOS MENCIONADOS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/131</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 321/2003</t>
+  </si>
+  <si>
+    <t>25/11/2003</t>
+  </si>
+  <si>
+    <t>LOA - ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/130</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 312/2003</t>
+  </si>
+  <si>
+    <t>05/07/2003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRIA VAGAS PARA CARGOS DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS. </t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/121</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 315/2003</t>
+  </si>
+  <si>
+    <t>27/06/2003</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/124</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 316/2003</t>
+  </si>
+  <si>
+    <t>15/06/2003</t>
+  </si>
+  <si>
+    <t>LDO - LEI DE DIRETRIZES ORÇAMENTÁRIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/125</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 314/2003</t>
+  </si>
+  <si>
+    <t>13/06/2003</t>
+  </si>
+  <si>
+    <t>CRIA A PERMISSÃO DO TRANSPORTE INDIVIDUAL DE PASSAGEIROS DENOMINADO MOTO-TÁXI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/123</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 313/2003</t>
+  </si>
+  <si>
+    <t>05/06/2003</t>
+  </si>
+  <si>
+    <t>INSTITUI A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA NO MUNICÍPIO DE OURILÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/122</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 317/2003</t>
+  </si>
+  <si>
+    <t>04/05/2003</t>
+  </si>
+  <si>
+    <t>Institui o "Programa Municipal do Primeiro Emprego" no município de Ourilândia do Norte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/126</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 310/2003</t>
+  </si>
+  <si>
+    <t>30/04/2003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALTERA REMUNERAÇÃO DE CARGO COMISSIONADO DE DIRETOR DO CENTRO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS. </t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/119</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 309/2003</t>
+  </si>
+  <si>
+    <t>31/03/2003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRIA VAGAS E EXTINGUE CARGOS DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS. </t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/118</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 308/2003</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ASCENÇÃO FUNCIONAL DE SERVIDORES MUNICIPAIS DO CORPO DOCENTE DO NÍVEL MÉDIO PARA O SUPERIOR E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/117</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 320/2003</t>
+  </si>
+  <si>
+    <t>05/03/2003</t>
+  </si>
+  <si>
+    <t>CRIA A BIBLIOTECA MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/129</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 319/2003</t>
+  </si>
+  <si>
+    <t>05/02/2003</t>
+  </si>
+  <si>
+    <t>REGIMENTO DA CASA DO ESTUDANTE EM BELEM</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/128</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 311/311</t>
+  </si>
+  <si>
+    <t>15/01/2003</t>
+  </si>
+  <si>
+    <t>ALTERA O RJU LEI 40/90 E DA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/120</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 318/2003</t>
+  </si>
+  <si>
+    <t>12/01/2003</t>
+  </si>
+  <si>
+    <t>ALIENAÇÃO DE IMÓVEL</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/127</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 307/2003</t>
+  </si>
+  <si>
+    <t>10/01/2003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISPÕE SOBRE REVISÃO NA REMUNERAÇÃO DOS VEREADORES DA CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE-PA E DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/116</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 306/2002</t>
+  </si>
+  <si>
+    <t>12/12/2002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRIA VAGA DE CARGO DE PROVIMENTO COMISSIONADO E DÁ OUTRAS PROVIDÊNCIAS. 
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/115</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 305/2002</t>
+  </si>
+  <si>
+    <t>28/11/2002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRIA CARGO DE PROVIMENTO COMISSIONADO E DÁ OUTRAS PROVIDÊNCIAS. 
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/114</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 303/2002</t>
+  </si>
+  <si>
+    <t>04/11/2002</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A  DOAÇÃO DE LOTES URBANOS PARA A SECRETARIA EXECUTIVA DE EDUCAÇÃO-SEDUC, LOCALIZADOS NA SEDE DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/113</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 302/2002</t>
+  </si>
+  <si>
+    <t>25/09/2002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRIA VAGAS PARA CARGOS DE PROVIMENTO EFETIVO E TRANSFORMA FUNÇÕES GRATIFICADAS EM CARGOS DE PROVIMENTO  EFETIVO E DÁ OUTRAS PROVIDÊNCIAS. </t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/112</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 300/2002</t>
+  </si>
+  <si>
+    <t>30/08/2002</t>
+  </si>
+  <si>
+    <t>CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC) DO MUNICÍPIO DE OURILANDIA DO NORTE-PA  E DÁ OUTRAS  PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/110</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 301/2002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE OURILÂNDIA DO NORTE &amp;#8211;PARÁ FIRMAR CONVÊNIO COM O BASA  E DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/111</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 297/2002</t>
+  </si>
+  <si>
+    <t>07/07/2002</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POLÍTICA DE APOIO E DE INCENTIVO AO ESPORTE AMADOR NO MUNICÍPIO DE OURILÂNDIA DO NORTE, ESTADO DO PARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/108</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 299/2002</t>
+  </si>
+  <si>
+    <t>01/07/2002</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO DESTINAR RECURSOS PÚBLICOS PARA COBRIR NECESSIDADES DE PESSOAS FÍSICAS E DÉFICITS DE PESSOAS JURÍDICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/109</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 295/2002</t>
+  </si>
+  <si>
+    <t>01/03/2002</t>
+  </si>
+  <si>
+    <t>MODIFICA A LEI MUNICIPAL  226/98</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/106</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 294/2002</t>
+  </si>
+  <si>
+    <t>15/02/2002</t>
+  </si>
+  <si>
+    <t>INSTITUI A SEMANA DA CIDADANIA E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/105</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 293/2002</t>
+  </si>
+  <si>
+    <t>29/01/2002</t>
+  </si>
+  <si>
+    <t>ESTABELECE NORMAS PARA EXPEDIÇÃO DE LAUDO CADAVERICO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/104</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 292/2002</t>
+  </si>
+  <si>
+    <t>20/01/2002</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da rede publica municipal de  ensino, promover ações preventivas/educativas sobre drogas psicoativas ilícitas e licitas, incluindo uso de álcool, tabaco e automedicação.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/103</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 296/2002</t>
+  </si>
+  <si>
+    <t>02/01/2002</t>
+  </si>
+  <si>
+    <t>CRIA O DISTRITO DO CAMINHO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/107</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 1/2001</t>
+  </si>
+  <si>
+    <t>14/06/2001</t>
+  </si>
+  <si>
+    <t>Estabelece normas para contratação de pessoas por tempo indeterminado.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/518</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 4/2001</t>
+  </si>
+  <si>
+    <t>03/05/2001</t>
+  </si>
+  <si>
+    <t>Autoriza poder executivo financiamento junto ao BNDS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/521</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3/2001</t>
+  </si>
+  <si>
+    <t>06/04/2001</t>
+  </si>
+  <si>
+    <t>Dispõe a determinar o período  de provas exames escolares, avaliações,concursos públicos de O.N</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/520</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 2/2001</t>
+  </si>
+  <si>
+    <t>20/03/2001</t>
+  </si>
+  <si>
+    <t>Altera remuneração de cargo comissionado de médico auditor.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/519</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 267/2000</t>
+  </si>
+  <si>
+    <t>20/12/2000</t>
+  </si>
+  <si>
+    <t>Da nova redação a artigos e incisos da lei municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/96</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 265/2000</t>
+  </si>
+  <si>
+    <t>04/12/2000</t>
+  </si>
+  <si>
+    <t>EXPEDIÇÃO DE CERTIDÃO DE NASCIMENTO OBRIGATÓRIO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/94</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 269/2000</t>
+  </si>
+  <si>
+    <t>21/10/2000</t>
+  </si>
+  <si>
+    <t>FIXA OS SUBSIDIOS DOS VEREADORES E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/98</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 266/2000</t>
+  </si>
+  <si>
+    <t>12/07/2000</t>
+  </si>
+  <si>
+    <t>LDO - LEI DE DIRETRIZES ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/95</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 272/2000</t>
+  </si>
+  <si>
+    <t>14/05/2000</t>
+  </si>
+  <si>
+    <t>MODIFICA A LEI DE PESSOAL DA PREFEITUA MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/101</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 270/2000</t>
+  </si>
+  <si>
+    <t>12/04/2000</t>
+  </si>
+  <si>
+    <t>PROMULGADA PELA CAMARA MUNICIPAL ......</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/99</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 271/2000</t>
+  </si>
+  <si>
+    <t>20/03/2000</t>
+  </si>
+  <si>
+    <t>FIXA REMUNERAÇÃO DO PREFEITO E VICE-PREFEITO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/100</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 262/2000</t>
+  </si>
+  <si>
+    <t>12/01/2000</t>
+  </si>
+  <si>
+    <t>CRIA CARGOS NA SAÚDE E DÁ OUTRAS PROVIDENCIASL.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/91</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 263/2000</t>
+  </si>
+  <si>
+    <t>CRIA O AEROPORTO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/92</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 264/2000</t>
+  </si>
+  <si>
+    <t>04/01/2000</t>
+  </si>
+  <si>
+    <t>Fixa taxa de embarque e tributa a utilização de passageiros da rodoviária de Ourilândia do Norte/Pará.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/93</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 268/2000</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI DO COSAMON E DA OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/97</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 260/1999</t>
+  </si>
+  <si>
+    <t>21/12/1999</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a isenção das custas de alienação de lote urbano para pessoas de baixa renda.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/488</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 262/1999</t>
+  </si>
+  <si>
+    <t>Dispõe sobre isenção das custas de alienação de lote urbano para pessoas de baixa renda</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/654</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 259/1999</t>
+  </si>
+  <si>
+    <t>29/11/1999</t>
+  </si>
+  <si>
+    <t>CRIA A COMISSÃO MUNICIPAL DE DEFESA CIVIL-CMDC, DO MUNICÍPIO DE OURILÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/88</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 261/1999</t>
+  </si>
+  <si>
+    <t>12/11/1999</t>
+  </si>
+  <si>
+    <t>ORÇAMENTO PARA O EXERCICIO  2000</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/90</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 257/1999</t>
+  </si>
+  <si>
+    <t>22/10/1999</t>
+  </si>
+  <si>
+    <t>CRIA O CONSELHO MUNICIPAL DE POLÍTICA URBANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/86</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 255/1999</t>
+  </si>
+  <si>
+    <t>27/09/1999</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A DOAÇÃO SEM ÔNUS DE LOTES URBANOS, LOCALIZADOS NA SEDE DESTE MUNICÍPIO&amp;#8221;.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/84</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 256/1999</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REGULA O TRÂNSITO  DE CAMINHÕES MADEIREIROS NAS ESTRADAS VICINAIS DE OURILÂNDIA DO NORTE, DURANTE O PERÍODO DE INVERNO E DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/85</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 254/1999</t>
+  </si>
+  <si>
+    <t>17/09/1999</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADITA PARÁGRAFO E MODIFICA A REDAÇÃO DO  INCISO I, DO ARTIGO 77,  DA LEI MUNICIPAL Nº 017/89  ALTERADA PELA LEI 134/93, E DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/83</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 253/1999</t>
+  </si>
+  <si>
+    <t>CRIA CARGOS COMISSIONADOS NO QUADRO DE PESSOAL, PARA SECRETARIA MUNICIPAL DE SAÚDE E  DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/82</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 252/1999</t>
+  </si>
+  <si>
+    <t>06/09/1999</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O TRANSPORTE DE LEITE NO MUNICÍPIO DE OURILÂNDIA DO NORTE E  DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/81</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 250/1999</t>
+  </si>
+  <si>
+    <t>12/07/1999</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A SAÍDA DO LEITE &amp;#8220;IN NATURA&amp;#8221; DO MUNICÍPIO DE OURILÂNDIA DO NORTE E DÁ OUTRAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/79</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 251/1999</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2.000 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/80</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 249/1999</t>
+  </si>
+  <si>
+    <t>ASSESSORIA AOS ESTUDANTES DO MUNICÍPIO DE OURILÂNDIA DO NORTE, 50% (CINQÜENTA POR CENTO) DE DESCONTOS EM TODOS OS ESTABELECIMENTOS EXIBIDORES CINEMATOGRÁFICOS, TEATRAIS, ESPETÁCULOS MUSICAIS, SHOWS, CLUBES, DANCETERIAS, LOCAIS CIRCENSES E COMPETIÇÕES DESPORTIVAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/78</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 248/1999</t>
+  </si>
+  <si>
+    <t>30/06/1999</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DOAÇÃO SEM ÔNUS DE LOTES URBANO LOCALIZADO NA SEDE DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/77</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 247/1999</t>
+  </si>
+  <si>
+    <t>EXTINGUE O INSTITUTO DE PREVIDÊNCIA E ASSISTÊNCIA DOS SERVIDORES MUNICIPAIS DE OURILÂNDIA DO NORTE-IPASMON, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/76</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 246/1999</t>
+  </si>
+  <si>
+    <t>15/06/1999</t>
+  </si>
+  <si>
+    <t>MODIFICA A REDAÇÃO DO  PARÁGRAFO 3º DO ARTIGO 219 DA LEI MUNICIPAL Nº 017/89  ALTERADA PELA LEI 134/93, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/75</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 245/1999</t>
+  </si>
+  <si>
+    <t>31/05/1999</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRIA E DENOMINA O CENTRO CULTURAL E ESPORTIVO DE APOIO AO MENOR DE OURILÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/74</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 243/1999</t>
+  </si>
+  <si>
+    <t>03/05/1999</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DÁ NOVA REDAÇÃO A ARTIGOS, INCISOS E ALÍNEAS DA LEI MUNICIPAL Nº 110/93, E DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/73</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 242/1999</t>
+  </si>
+  <si>
+    <t>30/04/1999</t>
+  </si>
+  <si>
+    <t>CRIA CARGOS/FUNÇÕES, FIXA SALÁRIOS, ADITA À LEI MUNICIPAL Nº 221/98 DE 1º/05/98 E  DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/72</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 240/1999</t>
+  </si>
+  <si>
+    <t>05/04/1999</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DOAÇÃO SEM ÔNUS DE LOTES URBANOS COM UNIDADES HABITACIONAIS CONSTRUÍDAS, LOCALIZADOS NA SEDE DESTE MUNICÍPIO, ATENDENDO EXCEPCIONAL INTERESSE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/70</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 241/1999</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DOAÇÃO SEM ÔNUS DE UMA ÁREA DE TERRA A SER SUBTRAÍDA DA CHÁCARA DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/71</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 258/1999</t>
+  </si>
+  <si>
+    <t>12/01/1999</t>
+  </si>
+  <si>
+    <t>ALIENAÇÃO CAMPO EXPERIMENTAL</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/87</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 222/1998</t>
+  </si>
+  <si>
+    <t>30/11/1998</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/52</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 237/1998</t>
+  </si>
+  <si>
+    <t>23/11/1998</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRIA A DIVISÃO DE MATERIAL, PATRIMÔNIO, COMPRAS E ALMOXARIFADO DA SECRETARIA MUNICIPAL DE SAÚDE MAIS 03 (TRÊS) CARGOS EM COMISSÃO DE REFERÊNCIA CC-1 E  DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/67</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 238/1998</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISPÕE SOBRE LEGISLAÇÕES MUNICIPAIS NO PLANEJAMENTO DA GRADE ESCOLAR.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/68</t>
+  </si>
+  <si>
     <t>Emenda a Lei Orgânica nº 2/1998</t>
   </si>
   <si>
     <t>20/11/1998</t>
   </si>
   <si>
     <t>A eleição para renovação da Mesa diretora dará-se dia 10 de dezembro da sessão legislativa em curso e tomaram posse no 1º dia da sessão legislativa</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/770</t>
   </si>
   <si>
+    <t>Lei Municipal nº 236/1998</t>
+  </si>
+  <si>
+    <t>18/11/1998</t>
+  </si>
+  <si>
+    <t>CRIA PENSÃO ESPECIAL AOS FILHOS MENORES DO VEREADOR VANTUIR ROMÃO DE SOUZA, JANAÍNA ADELÍCIA DE SOUZA E RODRIGO DA SILVA SOUZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/66</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 235/1998</t>
+  </si>
+  <si>
+    <t>&amp;#8220;ESTABELECE NORMAS PARA DISTRIBUIÇÃO DE ÁGUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/65</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 240/1998</t>
+  </si>
+  <si>
+    <t>22/09/1998</t>
+  </si>
+  <si>
+    <t>&amp;#8220;DISPÕE SOBRE A DOAÇÃO SEM ÔNUS DE QUADRAS URBANAS, LOCALIZADOS NA SEDE DESTE MUNICÍPIO&amp;#8221;.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/63</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 232/1998</t>
+  </si>
+  <si>
+    <t>15/09/1998</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O QUADRO PESSOAL DO INSTITUTO DE PREVIDÊNCIA E ASSISTÊNCIA DOS SERVIDORES MUNICIPAIS DE OURILÂNDIA NORTE &amp;#8211; PARÁ, E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/62</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 225/1998</t>
+  </si>
+  <si>
+    <t>12/06/1998</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição do ato de fumar na jurisdição do Município de Ourilândia do Norte e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/55</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 229/1998</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/59</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 228/1998</t>
+  </si>
+  <si>
+    <t>INSTITUI O FUNDO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/58</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 227/1998</t>
+  </si>
+  <si>
+    <t>CRIA A DIVISÃO DE PROCESSAMENTO DE DADOS NA SECRETARIA MUNICIPAL DE SAÚDE E O CARGO DE ALMOXARIFE NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/57</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 226/1998</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PROIBIÇÃO DE COLCHETES, PORTEIRAS, MATABURROS E SIMILARES NAS ESTRADAS VICINAIS DO MUNICÍPIO DE OURILÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/56</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 231/1998</t>
+  </si>
+  <si>
+    <t>05/06/1998</t>
+  </si>
+  <si>
+    <t>ABRE CREDITO ADICIONAL E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/61</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 224/1998</t>
+  </si>
+  <si>
+    <t>25/05/1998</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA USO DE VERBAS ESPECIFICADAS NO ORÇAMENTO VIGENTE, COM VISTAS AO ATENDIMENTO COMO CONTRAPARTIDAS DE CONVÊNIOS COM A UNIÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/54</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 223/1998</t>
+  </si>
+  <si>
+    <t>&amp;#8220;DISPÕE SOBRE A DOAÇÃO SEM ÔNUS DE LOTES   URBANOS, LOCALIZADOS NA SEDE DESTE MUNICÍPIO&amp;#8221;.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/53</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 230/1998</t>
+  </si>
+  <si>
+    <t>12/05/1998</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LDO - LEI DE DIRETRIZES ORÇAMENTÁRIAS </t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/60</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 221/1998</t>
+  </si>
+  <si>
+    <t>30/04/1998</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS E QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE OURILÂNDIA DO NORTE E DÁ OUTRAS  PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/51</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 239/1998</t>
+  </si>
+  <si>
+    <t>14/04/1998</t>
+  </si>
+  <si>
+    <t>LEI ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/69</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 234/1998</t>
+  </si>
+  <si>
+    <t>12/03/1998</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+CRIA O PROJETO CASULO
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/64</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 219/1998</t>
+  </si>
+  <si>
+    <t>05/02/1998</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONFERÊNCIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/49</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 218/1998</t>
+  </si>
+  <si>
+    <t>04/02/1998</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do código sanitário do Município de Ourilândia do Norte-Pará.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/48</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 216/1998</t>
+  </si>
+  <si>
+    <t>30/01/1998</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE O PARCELAMENTO DA DÍVIDA DA PREFEITURA MUNICIPAL COM O IPASMON E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/46</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 220/1998</t>
+  </si>
+  <si>
+    <t>15/01/1998</t>
+  </si>
+  <si>
+    <t>ABERTURA DE CREDITO ESPECIAL PARA EDUCAÇÃO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/50</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 217/1998</t>
+  </si>
+  <si>
+    <t>14/01/1998</t>
+  </si>
+  <si>
+    <t>MODIFICA A LEI 056</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/47</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 215/1997</t>
+  </si>
+  <si>
+    <t>22/12/1997</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE OURILÂNDIA DO NORTE A FILIAR-SE À ASSOCIAÇÃO DOS MUNICÍPIOS DO ARAGUAIA  E TOCANTINS - AMAT E DISPÕE SOBRE A FORMA DE CONTRIBUIÇÃO</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/45</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 213/1997</t>
+  </si>
+  <si>
+    <t>10/12/1997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&amp;#8220;DISPÕES SOBRE A POLÍTICA DE ASSISTÊNCIA SOCIAL NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/43</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 214/1997</t>
+  </si>
+  <si>
+    <t>04/12/1997</t>
+  </si>
+  <si>
+    <t>LOA - LEI ORÇAMENTÁRIA ANUAL PARA O EXECICIO DE 1998 E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/44</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 211/1997</t>
+  </si>
+  <si>
+    <t>29/10/1997</t>
+  </si>
+  <si>
+    <t>CRIA A BIBLIOTECA MUNICIPAL DE OURILÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/41</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 207/1997</t>
+  </si>
+  <si>
+    <t>20/10/1997</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE OURILÂNDIA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/37</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 208/1997</t>
+  </si>
+  <si>
+    <t>30/09/1997</t>
+  </si>
+  <si>
+    <t>&amp;#8220;DISPÕE SOBRE A  DOAÇÃO SEM ÔNUS DE LOTES URBANOS, LOCALIZADOS NA SEDE DESTE MUNICÍPIO&amp;#8221;.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/38</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 206/1997</t>
+  </si>
+  <si>
+    <t>10/09/1997</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o feriado Municipal e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/371</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 205/1997</t>
+  </si>
+  <si>
+    <t>29/08/1997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL COM VISTAS À CONTRAPARTIDA CONVÊNIO PREFEITURA MUNICIPAL DE OURILÂNDIA DO NORTE/SEPLAN E DÁ OUTRAS PROVIDÊNCIAS.
+</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/35</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 209/1997</t>
+  </si>
+  <si>
+    <t>15/08/1997</t>
+  </si>
+  <si>
+    <t>ABERTURA DE CREDITO SUPLEMENTAR</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/39</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 212/1997</t>
+  </si>
+  <si>
+    <t>14/07/1997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABRE CRÉDITO ADICIONAL ESPECIAL </t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/42</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 203/1997</t>
+  </si>
+  <si>
+    <t>30/06/1997</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL COM VISTAS A CRIAÇÃO DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL E DE VALORIZAÇÃO DO MAGISTÉRIO.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/33</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 197/1997</t>
+  </si>
+  <si>
+    <t>27/06/1997</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE OURILÂNDIA DO NORTE, PARA O PERÍODO DE 1998 A 2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/28</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 201/1997</t>
+  </si>
+  <si>
+    <t>CRIA A UNIDADE MUNICIPAL DE CADASTRAMENTO NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/31</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 198/1997</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 1.998 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/27</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 196/1997</t>
+  </si>
+  <si>
+    <t>10/06/1997</t>
+  </si>
+  <si>
+    <t>&amp;#8220;DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL Nº 082/92 E 083/92, E DOAÇÃO SEM ÔNUS DE LOTES URBANOS, LOCALIZADOS NA SEDE DESTE MUNICÍPIO&amp;#8221;.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/26</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 195/1997</t>
+  </si>
+  <si>
+    <t>02/06/1997</t>
+  </si>
+  <si>
+    <t>MODIFICA A REDAÇÃO DO CAPUT DO ARTIGO 26 DA LEI MUNICIPAL 069/92, ALTERADA PELA LEI MUNICIPAL Nº 109/93 E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/25</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 200/1997</t>
+  </si>
+  <si>
+    <t>04/05/1997</t>
+  </si>
+  <si>
+    <t>DOAÇÃO DE LOTES</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/30</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 204/1997</t>
+  </si>
+  <si>
+    <t>12/04/1997</t>
+  </si>
+  <si>
+    <t>CRIA O CONSELHO DE REFORMA AGRARIA</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/34</t>
+  </si>
+  <si>
     <t>Lei Complementar nº 1/1997</t>
   </si>
   <si>
     <t>03/04/1997</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL 							DE DESENVOLVIMENTO RURAL 							E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/20</t>
   </si>
   <si>
     <t>Lei Complementar nº 2/1997</t>
   </si>
   <si>
     <t>CRIA O  CONSELHO  MUNICIPAL 							DE EDUCAÇÃO E DÁ OUTRAS              							PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/21</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 190/1997</t>
+  </si>
+  <si>
+    <t>02/04/1997</t>
+  </si>
+  <si>
+    <t>DISPÕE  SOBRE  MODIFICAÇÃO DA ALÍQUOTA PARA O  CÁLCULO   DO IMPOSTO    SOBRE     SERVIÇO    DE QUALQUER NATUREZA-ISSQN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/23</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 191/1997</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ISENÇÃO DO IMPOSTO PREDIAL TERRITORIAL URBANO-IPTU,  DOS EXERCÍCIOS DE  1992, 1993, 1994, 1995 E 1996, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/24</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 210/1997</t>
+  </si>
+  <si>
+    <t>15/03/1997</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/40</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 202/1997</t>
+  </si>
+  <si>
+    <t>ANISTIA DO ISS</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/32</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 189/1997</t>
+  </si>
+  <si>
+    <t>10/03/1997</t>
+  </si>
+  <si>
+    <t>ESTABELECE NORMAS PARA CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/22</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 199/1997</t>
+  </si>
+  <si>
+    <t>03/02/1997</t>
+  </si>
+  <si>
+    <t>ALTERA O COSAMON</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/29</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica nº 1/1994</t>
   </si>
   <si>
     <t>07/10/1994</t>
   </si>
   <si>
     <t>Fica autorizada a mesa diretora a alterar o dispositivo no caput do artigo 31 da Lei Orgânica.
 O mandato da mesa diretora será de um ano (01), vedada a recondução dos seus membros para o mesmo cargo no mandato imediatamente subsequente.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/776</t>
   </si>
   <si>
+    <t>Lei Municipal nº 56/1991</t>
+  </si>
+  <si>
+    <t>21/05/1991</t>
+  </si>
+  <si>
+    <t>Institui o fundo municipal de saúde e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/455</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 44/1990</t>
+  </si>
+  <si>
+    <t>16/12/1990</t>
+  </si>
+  <si>
+    <t>Institui o código de Postura do Município de Ourilândia do Norte-Pa.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/457</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 45/1990</t>
+  </si>
+  <si>
+    <t>14/12/1990</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Regime  Jurídico Único dos servidores públicos do Município e autarquias e das fundações municipais.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/534</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 40/1990</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Regimento Jurídico Único dos servidores publicos do Município das autarquias e das fundações municipais.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/507</t>
+  </si>
+  <si>
     <t>Lei Complementar nº 40/1990</t>
-  </si>
-[...1 lines deleted...]
-    <t>14/12/1990</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME JÚRIDICO ÚNICO DOS SERVIDORES PÚBLICOS DO MUNICIPIO, DAS AUTARQUIAS E DAS FUNÇÕES MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/18</t>
   </si>
   <si>
     <t>Lei Complementar nº 0/1990</t>
   </si>
   <si>
     <t>15/11/1990</t>
   </si>
   <si>
     <t>LEI ORGÂNICA DO MUNICICPIO DE OURILÂNDIA
 DO NORTE-PA.</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/19</t>
   </si>
   <si>
     <t>Lei Orgânica Municipal nº 1/1990</t>
   </si>
   <si>
     <t>05/04/1990</t>
   </si>
   <si>
     <t>LEI  ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/747</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 17/1989</t>
+  </si>
+  <si>
+    <t>02/04/1989</t>
+  </si>
+  <si>
+    <t>ESTA LEI INSTITUI O CÓDIGO TRIBUTÁRIO DESTE MUNICÍPIO, OBEDECIDO OS MANDAMENTOS ORIUNDOS DAS CONSTITUIÇÕES FEDERAL, DO CÓDIGO TRIBUTÁRIO NACIONAL, DE DEMAIS LEIS COMPLEMENTARES DAS RESOLUÇÕES DO SENADO FEDERAL E DA LEGISLAÇÃO ESTADUAL NOS LIMITES DE SUA COMPETÊNCIA.</t>
+  </si>
+  <si>
+    <t>https://sapl.ourilandiadonorte.pa.leg.br/norma/17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -1450,55 +9029,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E98"/>
+  <dimension ref="A1:E783"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="626.276" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="139.109" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1522,1676 +9101,13312 @@
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>5</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" t="s">
         <v>76</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" t="s">
         <v>79</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B22" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" t="s">
         <v>82</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>83</v>
       </c>
-      <c r="D22" t="s">
+      <c r="E22" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
+        <v>85</v>
+      </c>
+      <c r="C23" t="s">
         <v>86</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>87</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B24" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D24" t="s">
         <v>91</v>
       </c>
       <c r="E24" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>93</v>
       </c>
       <c r="C25" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" t="s">
         <v>94</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B26" t="s">
+        <v>96</v>
+      </c>
+      <c r="C26" t="s">
         <v>97</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>98</v>
       </c>
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B27" t="s">
+        <v>100</v>
+      </c>
+      <c r="C27" t="s">
         <v>101</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>102</v>
       </c>
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B28" t="s">
+        <v>104</v>
+      </c>
+      <c r="C28" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D28" t="s">
         <v>106</v>
       </c>
       <c r="E28" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>108</v>
       </c>
       <c r="C29" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D29" t="s">
         <v>109</v>
       </c>
       <c r="E29" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>111</v>
       </c>
       <c r="C30" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" t="s">
         <v>112</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B31" t="s">
+        <v>114</v>
+      </c>
+      <c r="C31" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="D31" t="s">
         <v>116</v>
       </c>
       <c r="E31" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
       <c r="C32" t="s">
+        <v>115</v>
+      </c>
+      <c r="D32" t="s">
         <v>119</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B33" t="s">
+        <v>121</v>
+      </c>
+      <c r="C33" t="s">
+        <v>115</v>
+      </c>
+      <c r="D33" t="s">
         <v>122</v>
       </c>
-      <c r="C33" t="s">
+      <c r="E33" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="B34" t="s">
+        <v>124</v>
+      </c>
+      <c r="C34" t="s">
+        <v>125</v>
+      </c>
+      <c r="D34" t="s">
         <v>126</v>
       </c>
-      <c r="C34" t="s">
+      <c r="E34" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B35" t="s">
+        <v>128</v>
+      </c>
+      <c r="C35" t="s">
+        <v>129</v>
+      </c>
+      <c r="D35" t="s">
         <v>130</v>
       </c>
-      <c r="C35" t="s">
+      <c r="E35" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B36" t="s">
+        <v>132</v>
+      </c>
+      <c r="C36" t="s">
+        <v>133</v>
+      </c>
+      <c r="D36" t="s">
         <v>134</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="E36" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B37" t="s">
+        <v>136</v>
+      </c>
+      <c r="C37" t="s">
         <v>137</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>138</v>
       </c>
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B38" t="s">
+        <v>140</v>
+      </c>
+      <c r="C38" t="s">
+        <v>137</v>
+      </c>
+      <c r="D38" t="s">
         <v>141</v>
       </c>
-      <c r="C38" t="s">
+      <c r="E38" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B39" t="s">
+        <v>143</v>
+      </c>
+      <c r="C39" t="s">
+        <v>137</v>
+      </c>
+      <c r="D39" t="s">
+        <v>144</v>
+      </c>
+      <c r="E39" t="s">
         <v>145</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>5</v>
       </c>
       <c r="B40" t="s">
+        <v>146</v>
+      </c>
+      <c r="C40" t="s">
+        <v>147</v>
+      </c>
+      <c r="D40" t="s">
+        <v>148</v>
+      </c>
+      <c r="E40" t="s">
         <v>149</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B41" t="s">
+        <v>150</v>
+      </c>
+      <c r="C41" t="s">
+        <v>151</v>
+      </c>
+      <c r="D41" t="s">
         <v>152</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="E41" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>5</v>
       </c>
       <c r="B42" t="s">
+        <v>154</v>
+      </c>
+      <c r="C42" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="D42" t="s">
         <v>156</v>
       </c>
       <c r="E42" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>5</v>
       </c>
       <c r="B43" t="s">
         <v>158</v>
       </c>
       <c r="C43" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="D43" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E43" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B44" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C44" t="s">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="D44" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E44" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B45" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C45" t="s">
-        <v>146</v>
+        <v>167</v>
       </c>
       <c r="D45" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E45" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B46" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C46" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="D46" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="E46" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B47" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C47" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="D47" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="E47" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B48" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C48" t="s">
-        <v>146</v>
+        <v>178</v>
       </c>
       <c r="D48" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E48" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B49" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="C49" t="s">
-        <v>146</v>
+        <v>182</v>
       </c>
       <c r="D49" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="E49" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B50" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="C50" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D50" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="E50" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B51" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="C51" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="D51" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="E51" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B52" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C52" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="D52" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E52" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B53" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="C53" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="D53" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="E53" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B54" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C54" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="D54" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="E54" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B55" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="C55" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="D55" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="E55" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B56" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="C56" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="D56" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="E56" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B57" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="C57" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="D57" t="s">
-        <v>189</v>
+        <v>211</v>
       </c>
       <c r="E57" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B58" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="C58" t="s">
-        <v>188</v>
+        <v>214</v>
       </c>
       <c r="D58" t="s">
-        <v>189</v>
+        <v>215</v>
       </c>
       <c r="E58" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B59" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C59" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="D59" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="E59" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B60" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="C60" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="D60" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="E60" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B61" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="C61" t="s">
-        <v>204</v>
+        <v>225</v>
       </c>
       <c r="D61" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="E61" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B62" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="C62" t="s">
-        <v>204</v>
+        <v>229</v>
       </c>
       <c r="D62" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="E62" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B63" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="C63" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="D63" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="E63" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B64" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="C64" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="D64" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="E64" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B65" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="C65" t="s">
-        <v>221</v>
+        <v>239</v>
       </c>
       <c r="D65" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="E65" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B66" t="s">
-        <v>227</v>
+        <v>242</v>
       </c>
       <c r="C66" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="D66" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="E66" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="B67" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="C67" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="D67" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="E67" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B68" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="C68" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="D68" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="E68" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B69" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="C69" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D69" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="E69" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B70" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
       <c r="C70" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="D70" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="E70" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B71" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="C71" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="D71" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="E71" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B72" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="C72" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="D72" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="E72" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B73" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="C73" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="D73" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
       <c r="E73" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B74" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="C74" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="D74" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="E74" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B75" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="C75" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="D75" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="E75" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B76" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="C76" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="D76" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="E76" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B77" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="C77" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="D77" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="E77" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B78" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="C78" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D78" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="E78" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B79" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="C79" t="s">
         <v>280</v>
       </c>
       <c r="D79" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="E79" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B80" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="C80" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="D80" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="E80" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B81" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="C81" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="D81" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="E81" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B82" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C82" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D82" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="E82" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B83" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="C83" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="D83" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="E83" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B84" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="C84" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="D84" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="E84" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B85" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="C85" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="D85" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="E85" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B86" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="C86" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="D86" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="E86" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B87" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="C87" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="D87" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E87" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>5</v>
       </c>
       <c r="B88" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="C88" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="D88" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="E88" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B89" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="C89" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="D89" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="E89" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B90" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="C90" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="D90" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="E90" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B91" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="C91" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="D91" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="E91" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>5</v>
       </c>
       <c r="B92" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="C92" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="D92" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="E92" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>5</v>
       </c>
       <c r="B93" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="C93" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="D93" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="E93" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>5</v>
       </c>
       <c r="B94" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="C94" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="D94" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="E94" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B95" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="C95" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="D95" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="E95" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B96" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="C96" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="D96" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="E96" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>5</v>
       </c>
       <c r="B97" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="C97" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="D97" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="E97" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
+        <v>14</v>
+      </c>
+      <c r="B98" t="s">
+        <v>360</v>
+      </c>
+      <c r="C98" t="s">
+        <v>361</v>
+      </c>
+      <c r="D98" t="s">
+        <v>362</v>
+      </c>
+      <c r="E98" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" t="s">
+        <v>14</v>
+      </c>
+      <c r="B99" t="s">
+        <v>364</v>
+      </c>
+      <c r="C99" t="s">
+        <v>365</v>
+      </c>
+      <c r="D99" t="s">
+        <v>366</v>
+      </c>
+      <c r="E99" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B100" t="s">
+        <v>368</v>
+      </c>
+      <c r="C100" t="s">
+        <v>365</v>
+      </c>
+      <c r="D100" t="s">
+        <v>369</v>
+      </c>
+      <c r="E100" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>14</v>
+      </c>
+      <c r="B101" t="s">
+        <v>371</v>
+      </c>
+      <c r="C101" t="s">
+        <v>365</v>
+      </c>
+      <c r="D101" t="s">
+        <v>372</v>
+      </c>
+      <c r="E101" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B102" t="s">
+        <v>374</v>
+      </c>
+      <c r="C102" t="s">
+        <v>365</v>
+      </c>
+      <c r="D102" t="s">
+        <v>375</v>
+      </c>
+      <c r="E102" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>14</v>
+      </c>
+      <c r="B103" t="s">
+        <v>377</v>
+      </c>
+      <c r="C103" t="s">
+        <v>378</v>
+      </c>
+      <c r="D103" t="s">
+        <v>379</v>
+      </c>
+      <c r="E103" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B104" t="s">
+        <v>381</v>
+      </c>
+      <c r="C104" t="s">
+        <v>382</v>
+      </c>
+      <c r="D104" t="s">
+        <v>383</v>
+      </c>
+      <c r="E104" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>14</v>
+      </c>
+      <c r="B105" t="s">
+        <v>385</v>
+      </c>
+      <c r="C105" t="s">
+        <v>386</v>
+      </c>
+      <c r="D105" t="s">
+        <v>387</v>
+      </c>
+      <c r="E105" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" t="s">
+        <v>14</v>
+      </c>
+      <c r="B106" t="s">
+        <v>389</v>
+      </c>
+      <c r="C106" t="s">
+        <v>390</v>
+      </c>
+      <c r="D106" t="s">
+        <v>391</v>
+      </c>
+      <c r="E106" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>14</v>
+      </c>
+      <c r="B107" t="s">
+        <v>393</v>
+      </c>
+      <c r="C107" t="s">
+        <v>394</v>
+      </c>
+      <c r="D107" t="s">
+        <v>395</v>
+      </c>
+      <c r="E107" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>14</v>
+      </c>
+      <c r="B108" t="s">
+        <v>397</v>
+      </c>
+      <c r="C108" t="s">
+        <v>398</v>
+      </c>
+      <c r="D108" t="s">
+        <v>399</v>
+      </c>
+      <c r="E108" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>14</v>
+      </c>
+      <c r="B109" t="s">
+        <v>401</v>
+      </c>
+      <c r="C109" t="s">
+        <v>402</v>
+      </c>
+      <c r="D109" t="s">
+        <v>403</v>
+      </c>
+      <c r="E109" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>14</v>
+      </c>
+      <c r="B110" t="s">
+        <v>405</v>
+      </c>
+      <c r="C110" t="s">
+        <v>406</v>
+      </c>
+      <c r="D110" t="s">
+        <v>407</v>
+      </c>
+      <c r="E110" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" t="s">
+        <v>14</v>
+      </c>
+      <c r="B111" t="s">
+        <v>409</v>
+      </c>
+      <c r="C111" t="s">
+        <v>410</v>
+      </c>
+      <c r="D111" t="s">
+        <v>411</v>
+      </c>
+      <c r="E111" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" t="s">
+        <v>413</v>
+      </c>
+      <c r="C112" t="s">
+        <v>414</v>
+      </c>
+      <c r="D112" t="s">
+        <v>415</v>
+      </c>
+      <c r="E112" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" t="s">
+        <v>14</v>
+      </c>
+      <c r="B113" t="s">
+        <v>417</v>
+      </c>
+      <c r="C113" t="s">
+        <v>418</v>
+      </c>
+      <c r="D113" t="s">
+        <v>419</v>
+      </c>
+      <c r="E113" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" t="s">
+        <v>14</v>
+      </c>
+      <c r="B114" t="s">
+        <v>421</v>
+      </c>
+      <c r="C114" t="s">
+        <v>422</v>
+      </c>
+      <c r="D114" t="s">
+        <v>423</v>
+      </c>
+      <c r="E114" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" t="s">
+        <v>14</v>
+      </c>
+      <c r="B115" t="s">
+        <v>425</v>
+      </c>
+      <c r="C115" t="s">
+        <v>426</v>
+      </c>
+      <c r="D115" t="s">
+        <v>427</v>
+      </c>
+      <c r="E115" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" t="s">
+        <v>14</v>
+      </c>
+      <c r="B116" t="s">
+        <v>429</v>
+      </c>
+      <c r="C116" t="s">
+        <v>430</v>
+      </c>
+      <c r="D116" t="s">
+        <v>431</v>
+      </c>
+      <c r="E116" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" t="s">
+        <v>14</v>
+      </c>
+      <c r="B117" t="s">
+        <v>433</v>
+      </c>
+      <c r="C117" t="s">
+        <v>434</v>
+      </c>
+      <c r="D117" t="s">
+        <v>435</v>
+      </c>
+      <c r="E117" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" t="s">
+        <v>14</v>
+      </c>
+      <c r="B118" t="s">
+        <v>437</v>
+      </c>
+      <c r="C118" t="s">
+        <v>438</v>
+      </c>
+      <c r="D118" t="s">
+        <v>439</v>
+      </c>
+      <c r="E118" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" t="s">
+        <v>14</v>
+      </c>
+      <c r="B119" t="s">
+        <v>441</v>
+      </c>
+      <c r="C119" t="s">
+        <v>438</v>
+      </c>
+      <c r="D119" t="s">
+        <v>442</v>
+      </c>
+      <c r="E119" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" t="s">
+        <v>14</v>
+      </c>
+      <c r="B120" t="s">
+        <v>444</v>
+      </c>
+      <c r="C120" t="s">
+        <v>438</v>
+      </c>
+      <c r="D120" t="s">
+        <v>445</v>
+      </c>
+      <c r="E120" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" t="s">
+        <v>14</v>
+      </c>
+      <c r="B121" t="s">
+        <v>447</v>
+      </c>
+      <c r="C121" t="s">
+        <v>438</v>
+      </c>
+      <c r="D121" t="s">
+        <v>448</v>
+      </c>
+      <c r="E121" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B122" t="s">
+        <v>450</v>
+      </c>
+      <c r="C122" t="s">
+        <v>438</v>
+      </c>
+      <c r="D122" t="s">
+        <v>451</v>
+      </c>
+      <c r="E122" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" t="s">
+        <v>14</v>
+      </c>
+      <c r="B123" t="s">
+        <v>453</v>
+      </c>
+      <c r="C123" t="s">
+        <v>438</v>
+      </c>
+      <c r="D123" t="s">
+        <v>454</v>
+      </c>
+      <c r="E123" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" t="s">
+        <v>14</v>
+      </c>
+      <c r="B124" t="s">
+        <v>456</v>
+      </c>
+      <c r="C124" t="s">
+        <v>438</v>
+      </c>
+      <c r="D124" t="s">
+        <v>457</v>
+      </c>
+      <c r="E124" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" t="s">
+        <v>14</v>
+      </c>
+      <c r="B125" t="s">
+        <v>459</v>
+      </c>
+      <c r="C125" t="s">
+        <v>438</v>
+      </c>
+      <c r="D125" t="s">
+        <v>460</v>
+      </c>
+      <c r="E125" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" t="s">
+        <v>14</v>
+      </c>
+      <c r="B126" t="s">
+        <v>462</v>
+      </c>
+      <c r="C126" t="s">
+        <v>438</v>
+      </c>
+      <c r="D126" t="s">
+        <v>463</v>
+      </c>
+      <c r="E126" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" t="s">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>465</v>
+      </c>
+      <c r="C127" t="s">
+        <v>438</v>
+      </c>
+      <c r="D127" t="s">
+        <v>466</v>
+      </c>
+      <c r="E127" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" t="s">
+        <v>14</v>
+      </c>
+      <c r="B128" t="s">
+        <v>468</v>
+      </c>
+      <c r="C128" t="s">
+        <v>438</v>
+      </c>
+      <c r="D128" t="s">
+        <v>469</v>
+      </c>
+      <c r="E128" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" t="s">
+        <v>14</v>
+      </c>
+      <c r="B129" t="s">
+        <v>471</v>
+      </c>
+      <c r="C129" t="s">
+        <v>472</v>
+      </c>
+      <c r="D129" t="s">
+        <v>473</v>
+      </c>
+      <c r="E129" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" t="s">
+        <v>14</v>
+      </c>
+      <c r="B130" t="s">
+        <v>475</v>
+      </c>
+      <c r="C130" t="s">
+        <v>476</v>
+      </c>
+      <c r="D130" t="s">
+        <v>477</v>
+      </c>
+      <c r="E130" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" t="s">
+        <v>14</v>
+      </c>
+      <c r="B131" t="s">
+        <v>479</v>
+      </c>
+      <c r="C131" t="s">
+        <v>480</v>
+      </c>
+      <c r="D131" t="s">
+        <v>481</v>
+      </c>
+      <c r="E131" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" t="s">
+        <v>483</v>
+      </c>
+      <c r="C132" t="s">
+        <v>484</v>
+      </c>
+      <c r="D132" t="s">
+        <v>485</v>
+      </c>
+      <c r="E132" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" t="s">
+        <v>14</v>
+      </c>
+      <c r="B133" t="s">
+        <v>487</v>
+      </c>
+      <c r="C133" t="s">
+        <v>488</v>
+      </c>
+      <c r="D133" t="s">
+        <v>489</v>
+      </c>
+      <c r="E133" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" t="s">
+        <v>14</v>
+      </c>
+      <c r="B134" t="s">
+        <v>491</v>
+      </c>
+      <c r="C134" t="s">
+        <v>488</v>
+      </c>
+      <c r="D134" t="s">
+        <v>492</v>
+      </c>
+      <c r="E134" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" t="s">
+        <v>14</v>
+      </c>
+      <c r="B135" t="s">
+        <v>494</v>
+      </c>
+      <c r="C135" t="s">
+        <v>488</v>
+      </c>
+      <c r="D135" t="s">
+        <v>495</v>
+      </c>
+      <c r="E135" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" t="s">
+        <v>14</v>
+      </c>
+      <c r="B136" t="s">
+        <v>497</v>
+      </c>
+      <c r="C136" t="s">
+        <v>498</v>
+      </c>
+      <c r="D136" t="s">
+        <v>499</v>
+      </c>
+      <c r="E136" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" t="s">
+        <v>14</v>
+      </c>
+      <c r="B137" t="s">
+        <v>501</v>
+      </c>
+      <c r="C137" t="s">
+        <v>502</v>
+      </c>
+      <c r="D137" t="s">
+        <v>503</v>
+      </c>
+      <c r="E137" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" t="s">
+        <v>14</v>
+      </c>
+      <c r="B138" t="s">
+        <v>505</v>
+      </c>
+      <c r="C138" t="s">
+        <v>506</v>
+      </c>
+      <c r="D138" t="s">
+        <v>507</v>
+      </c>
+      <c r="E138" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" t="s">
+        <v>14</v>
+      </c>
+      <c r="B139" t="s">
+        <v>509</v>
+      </c>
+      <c r="C139" t="s">
+        <v>506</v>
+      </c>
+      <c r="D139" t="s">
+        <v>510</v>
+      </c>
+      <c r="E139" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" t="s">
+        <v>14</v>
+      </c>
+      <c r="B140" t="s">
+        <v>512</v>
+      </c>
+      <c r="C140" t="s">
+        <v>506</v>
+      </c>
+      <c r="D140" t="s">
+        <v>513</v>
+      </c>
+      <c r="E140" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" t="s">
+        <v>14</v>
+      </c>
+      <c r="B141" t="s">
+        <v>515</v>
+      </c>
+      <c r="C141" t="s">
+        <v>516</v>
+      </c>
+      <c r="D141" t="s">
+        <v>517</v>
+      </c>
+      <c r="E141" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" t="s">
+        <v>14</v>
+      </c>
+      <c r="B142" t="s">
+        <v>519</v>
+      </c>
+      <c r="C142" t="s">
+        <v>516</v>
+      </c>
+      <c r="D142" t="s">
+        <v>520</v>
+      </c>
+      <c r="E142" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" t="s">
+        <v>14</v>
+      </c>
+      <c r="B143" t="s">
+        <v>522</v>
+      </c>
+      <c r="C143" t="s">
+        <v>516</v>
+      </c>
+      <c r="D143" t="s">
+        <v>523</v>
+      </c>
+      <c r="E143" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" t="s">
+        <v>14</v>
+      </c>
+      <c r="B144" t="s">
+        <v>525</v>
+      </c>
+      <c r="C144" t="s">
+        <v>516</v>
+      </c>
+      <c r="D144" t="s">
+        <v>526</v>
+      </c>
+      <c r="E144" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" t="s">
+        <v>14</v>
+      </c>
+      <c r="B145" t="s">
+        <v>528</v>
+      </c>
+      <c r="C145" t="s">
+        <v>529</v>
+      </c>
+      <c r="D145" t="s">
+        <v>530</v>
+      </c>
+      <c r="E145" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" t="s">
+        <v>14</v>
+      </c>
+      <c r="B146" t="s">
+        <v>532</v>
+      </c>
+      <c r="C146" t="s">
+        <v>533</v>
+      </c>
+      <c r="D146" t="s">
+        <v>534</v>
+      </c>
+      <c r="E146" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" t="s">
+        <v>14</v>
+      </c>
+      <c r="B147" t="s">
+        <v>536</v>
+      </c>
+      <c r="C147" t="s">
+        <v>537</v>
+      </c>
+      <c r="D147" t="s">
+        <v>538</v>
+      </c>
+      <c r="E147" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" t="s">
+        <v>14</v>
+      </c>
+      <c r="B148" t="s">
+        <v>540</v>
+      </c>
+      <c r="C148" t="s">
+        <v>537</v>
+      </c>
+      <c r="D148" t="s">
+        <v>538</v>
+      </c>
+      <c r="E148" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" t="s">
+        <v>14</v>
+      </c>
+      <c r="B149" t="s">
+        <v>542</v>
+      </c>
+      <c r="C149" t="s">
+        <v>537</v>
+      </c>
+      <c r="D149" t="s">
+        <v>538</v>
+      </c>
+      <c r="E149" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" t="s">
+        <v>14</v>
+      </c>
+      <c r="B150" t="s">
+        <v>544</v>
+      </c>
+      <c r="C150" t="s">
+        <v>537</v>
+      </c>
+      <c r="D150" t="s">
+        <v>538</v>
+      </c>
+      <c r="E150" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" t="s">
+        <v>14</v>
+      </c>
+      <c r="B151" t="s">
+        <v>546</v>
+      </c>
+      <c r="C151" t="s">
+        <v>537</v>
+      </c>
+      <c r="D151" t="s">
+        <v>538</v>
+      </c>
+      <c r="E151" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" t="s">
+        <v>14</v>
+      </c>
+      <c r="B152" t="s">
+        <v>548</v>
+      </c>
+      <c r="C152" t="s">
+        <v>537</v>
+      </c>
+      <c r="D152" t="s">
+        <v>538</v>
+      </c>
+      <c r="E152" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" t="s">
+        <v>14</v>
+      </c>
+      <c r="B153" t="s">
+        <v>550</v>
+      </c>
+      <c r="C153" t="s">
+        <v>537</v>
+      </c>
+      <c r="D153" t="s">
+        <v>538</v>
+      </c>
+      <c r="E153" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" t="s">
+        <v>14</v>
+      </c>
+      <c r="B154" t="s">
+        <v>552</v>
+      </c>
+      <c r="C154" t="s">
+        <v>553</v>
+      </c>
+      <c r="D154" t="s">
+        <v>554</v>
+      </c>
+      <c r="E154" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" t="s">
         <v>5</v>
       </c>
-      <c r="B98" t="s">
-[...9 lines deleted...]
-        <v>356</v>
+      <c r="B155" t="s">
+        <v>556</v>
+      </c>
+      <c r="C155" t="s">
+        <v>557</v>
+      </c>
+      <c r="D155" t="s">
+        <v>558</v>
+      </c>
+      <c r="E155" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" t="s">
+        <v>14</v>
+      </c>
+      <c r="B156" t="s">
+        <v>560</v>
+      </c>
+      <c r="C156" t="s">
+        <v>561</v>
+      </c>
+      <c r="D156" t="s">
+        <v>562</v>
+      </c>
+      <c r="E156" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" t="s">
+        <v>14</v>
+      </c>
+      <c r="B157" t="s">
+        <v>564</v>
+      </c>
+      <c r="C157" t="s">
+        <v>565</v>
+      </c>
+      <c r="D157" t="s">
+        <v>566</v>
+      </c>
+      <c r="E157" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" t="s">
+        <v>14</v>
+      </c>
+      <c r="B158" t="s">
+        <v>568</v>
+      </c>
+      <c r="C158" t="s">
+        <v>569</v>
+      </c>
+      <c r="D158" t="s">
+        <v>570</v>
+      </c>
+      <c r="E158" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" t="s">
+        <v>14</v>
+      </c>
+      <c r="B159" t="s">
+        <v>572</v>
+      </c>
+      <c r="C159" t="s">
+        <v>569</v>
+      </c>
+      <c r="D159" t="s">
+        <v>573</v>
+      </c>
+      <c r="E159" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" t="s">
+        <v>14</v>
+      </c>
+      <c r="B160" t="s">
+        <v>575</v>
+      </c>
+      <c r="C160" t="s">
+        <v>576</v>
+      </c>
+      <c r="D160" t="s">
+        <v>577</v>
+      </c>
+      <c r="E160" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" t="s">
+        <v>14</v>
+      </c>
+      <c r="B161" t="s">
+        <v>579</v>
+      </c>
+      <c r="C161" t="s">
+        <v>576</v>
+      </c>
+      <c r="D161" t="s">
+        <v>580</v>
+      </c>
+      <c r="E161" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" t="s">
+        <v>14</v>
+      </c>
+      <c r="B162" t="s">
+        <v>582</v>
+      </c>
+      <c r="C162" t="s">
+        <v>576</v>
+      </c>
+      <c r="D162" t="s">
+        <v>583</v>
+      </c>
+      <c r="E162" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" t="s">
+        <v>14</v>
+      </c>
+      <c r="B163" t="s">
+        <v>585</v>
+      </c>
+      <c r="C163" t="s">
+        <v>576</v>
+      </c>
+      <c r="D163" t="s">
+        <v>586</v>
+      </c>
+      <c r="E163" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" t="s">
+        <v>14</v>
+      </c>
+      <c r="B164" t="s">
+        <v>588</v>
+      </c>
+      <c r="C164" t="s">
+        <v>589</v>
+      </c>
+      <c r="D164" t="s">
+        <v>590</v>
+      </c>
+      <c r="E164" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" t="s">
+        <v>14</v>
+      </c>
+      <c r="B165" t="s">
+        <v>592</v>
+      </c>
+      <c r="C165" t="s">
+        <v>589</v>
+      </c>
+      <c r="D165" t="s">
+        <v>593</v>
+      </c>
+      <c r="E165" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" t="s">
+        <v>14</v>
+      </c>
+      <c r="B166" t="s">
+        <v>595</v>
+      </c>
+      <c r="C166" t="s">
+        <v>589</v>
+      </c>
+      <c r="D166" t="s">
+        <v>596</v>
+      </c>
+      <c r="E166" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" t="s">
+        <v>14</v>
+      </c>
+      <c r="B167" t="s">
+        <v>598</v>
+      </c>
+      <c r="C167" t="s">
+        <v>599</v>
+      </c>
+      <c r="D167" t="s">
+        <v>600</v>
+      </c>
+      <c r="E167" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" t="s">
+        <v>14</v>
+      </c>
+      <c r="B168" t="s">
+        <v>602</v>
+      </c>
+      <c r="C168" t="s">
+        <v>599</v>
+      </c>
+      <c r="D168" t="s">
+        <v>603</v>
+      </c>
+      <c r="E168" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" t="s">
+        <v>14</v>
+      </c>
+      <c r="B169" t="s">
+        <v>605</v>
+      </c>
+      <c r="C169" t="s">
+        <v>606</v>
+      </c>
+      <c r="D169" t="s">
+        <v>607</v>
+      </c>
+      <c r="E169" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" t="s">
+        <v>14</v>
+      </c>
+      <c r="B170" t="s">
+        <v>609</v>
+      </c>
+      <c r="C170" t="s">
+        <v>606</v>
+      </c>
+      <c r="D170" t="s">
+        <v>610</v>
+      </c>
+      <c r="E170" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" t="s">
+        <v>14</v>
+      </c>
+      <c r="B171" t="s">
+        <v>612</v>
+      </c>
+      <c r="C171" t="s">
+        <v>606</v>
+      </c>
+      <c r="D171" t="s">
+        <v>613</v>
+      </c>
+      <c r="E171" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" t="s">
+        <v>14</v>
+      </c>
+      <c r="B172" t="s">
+        <v>615</v>
+      </c>
+      <c r="C172" t="s">
+        <v>616</v>
+      </c>
+      <c r="D172" t="s">
+        <v>617</v>
+      </c>
+      <c r="E172" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" t="s">
+        <v>14</v>
+      </c>
+      <c r="B173" t="s">
+        <v>619</v>
+      </c>
+      <c r="C173" t="s">
+        <v>616</v>
+      </c>
+      <c r="D173" t="s">
+        <v>620</v>
+      </c>
+      <c r="E173" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B174" t="s">
+        <v>622</v>
+      </c>
+      <c r="C174" t="s">
+        <v>623</v>
+      </c>
+      <c r="D174" t="s">
+        <v>624</v>
+      </c>
+      <c r="E174" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" t="s">
+        <v>14</v>
+      </c>
+      <c r="B175" t="s">
+        <v>626</v>
+      </c>
+      <c r="C175" t="s">
+        <v>627</v>
+      </c>
+      <c r="D175" t="s">
+        <v>628</v>
+      </c>
+      <c r="E175" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" t="s">
+        <v>14</v>
+      </c>
+      <c r="B176" t="s">
+        <v>630</v>
+      </c>
+      <c r="C176" t="s">
+        <v>627</v>
+      </c>
+      <c r="D176" t="s">
+        <v>631</v>
+      </c>
+      <c r="E176" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" t="s">
+        <v>14</v>
+      </c>
+      <c r="B177" t="s">
+        <v>633</v>
+      </c>
+      <c r="C177" t="s">
+        <v>634</v>
+      </c>
+      <c r="D177" t="s">
+        <v>635</v>
+      </c>
+      <c r="E177" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" t="s">
+        <v>14</v>
+      </c>
+      <c r="B178" t="s">
+        <v>637</v>
+      </c>
+      <c r="C178" t="s">
+        <v>638</v>
+      </c>
+      <c r="D178" t="s">
+        <v>639</v>
+      </c>
+      <c r="E178" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" t="s">
+        <v>14</v>
+      </c>
+      <c r="B179" t="s">
+        <v>641</v>
+      </c>
+      <c r="C179" t="s">
+        <v>642</v>
+      </c>
+      <c r="D179" t="s">
+        <v>643</v>
+      </c>
+      <c r="E179" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" t="s">
+        <v>14</v>
+      </c>
+      <c r="B180" t="s">
+        <v>645</v>
+      </c>
+      <c r="C180" t="s">
+        <v>642</v>
+      </c>
+      <c r="D180" t="s">
+        <v>646</v>
+      </c>
+      <c r="E180" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" t="s">
+        <v>14</v>
+      </c>
+      <c r="B181" t="s">
+        <v>648</v>
+      </c>
+      <c r="C181" t="s">
+        <v>649</v>
+      </c>
+      <c r="D181" t="s">
+        <v>650</v>
+      </c>
+      <c r="E181" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" t="s">
+        <v>14</v>
+      </c>
+      <c r="B182" t="s">
+        <v>652</v>
+      </c>
+      <c r="C182" t="s">
+        <v>649</v>
+      </c>
+      <c r="D182" t="s">
+        <v>653</v>
+      </c>
+      <c r="E182" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" t="s">
+        <v>14</v>
+      </c>
+      <c r="B183" t="s">
+        <v>655</v>
+      </c>
+      <c r="C183" t="s">
+        <v>656</v>
+      </c>
+      <c r="D183" t="s">
+        <v>657</v>
+      </c>
+      <c r="E183" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" t="s">
+        <v>14</v>
+      </c>
+      <c r="B184" t="s">
+        <v>659</v>
+      </c>
+      <c r="C184" t="s">
+        <v>656</v>
+      </c>
+      <c r="D184" t="s">
+        <v>660</v>
+      </c>
+      <c r="E184" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" t="s">
+        <v>5</v>
+      </c>
+      <c r="B185" t="s">
+        <v>662</v>
+      </c>
+      <c r="C185" t="s">
+        <v>663</v>
+      </c>
+      <c r="D185" t="s">
+        <v>664</v>
+      </c>
+      <c r="E185" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" t="s">
+        <v>5</v>
+      </c>
+      <c r="B186" t="s">
+        <v>666</v>
+      </c>
+      <c r="C186" t="s">
+        <v>667</v>
+      </c>
+      <c r="D186" t="s">
+        <v>668</v>
+      </c>
+      <c r="E186" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" t="s">
+        <v>14</v>
+      </c>
+      <c r="B187" t="s">
+        <v>670</v>
+      </c>
+      <c r="C187" t="s">
+        <v>671</v>
+      </c>
+      <c r="D187" t="s">
+        <v>672</v>
+      </c>
+      <c r="E187" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" t="s">
+        <v>5</v>
+      </c>
+      <c r="B188" t="s">
+        <v>674</v>
+      </c>
+      <c r="C188" t="s">
+        <v>675</v>
+      </c>
+      <c r="D188" t="s">
+        <v>676</v>
+      </c>
+      <c r="E188" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" t="s">
+        <v>14</v>
+      </c>
+      <c r="B189" t="s">
+        <v>678</v>
+      </c>
+      <c r="C189" t="s">
+        <v>679</v>
+      </c>
+      <c r="D189" t="s">
+        <v>680</v>
+      </c>
+      <c r="E189" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" t="s">
+        <v>14</v>
+      </c>
+      <c r="B190" t="s">
+        <v>682</v>
+      </c>
+      <c r="C190" t="s">
+        <v>683</v>
+      </c>
+      <c r="D190" t="s">
+        <v>684</v>
+      </c>
+      <c r="E190" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" t="s">
+        <v>14</v>
+      </c>
+      <c r="B191" t="s">
+        <v>686</v>
+      </c>
+      <c r="C191" t="s">
+        <v>683</v>
+      </c>
+      <c r="D191" t="s">
+        <v>687</v>
+      </c>
+      <c r="E191" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" t="s">
+        <v>14</v>
+      </c>
+      <c r="B192" t="s">
+        <v>689</v>
+      </c>
+      <c r="C192" t="s">
+        <v>690</v>
+      </c>
+      <c r="D192" t="s">
+        <v>691</v>
+      </c>
+      <c r="E192" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" t="s">
+        <v>14</v>
+      </c>
+      <c r="B193" t="s">
+        <v>693</v>
+      </c>
+      <c r="C193" t="s">
+        <v>694</v>
+      </c>
+      <c r="D193" t="s">
+        <v>695</v>
+      </c>
+      <c r="E193" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" t="s">
+        <v>14</v>
+      </c>
+      <c r="B194" t="s">
+        <v>697</v>
+      </c>
+      <c r="C194" t="s">
+        <v>698</v>
+      </c>
+      <c r="D194" t="s">
+        <v>699</v>
+      </c>
+      <c r="E194" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" t="s">
+        <v>14</v>
+      </c>
+      <c r="B195" t="s">
+        <v>701</v>
+      </c>
+      <c r="C195" t="s">
+        <v>702</v>
+      </c>
+      <c r="D195" t="s">
+        <v>703</v>
+      </c>
+      <c r="E195" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" t="s">
+        <v>14</v>
+      </c>
+      <c r="B196" t="s">
+        <v>705</v>
+      </c>
+      <c r="C196" t="s">
+        <v>706</v>
+      </c>
+      <c r="D196" t="s">
+        <v>707</v>
+      </c>
+      <c r="E196" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" t="s">
+        <v>14</v>
+      </c>
+      <c r="B197" t="s">
+        <v>709</v>
+      </c>
+      <c r="C197" t="s">
+        <v>710</v>
+      </c>
+      <c r="D197" t="s">
+        <v>711</v>
+      </c>
+      <c r="E197" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" t="s">
+        <v>14</v>
+      </c>
+      <c r="B198" t="s">
+        <v>713</v>
+      </c>
+      <c r="C198" t="s">
+        <v>714</v>
+      </c>
+      <c r="D198" t="s">
+        <v>715</v>
+      </c>
+      <c r="E198" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" t="s">
+        <v>14</v>
+      </c>
+      <c r="B199" t="s">
+        <v>717</v>
+      </c>
+      <c r="C199" t="s">
+        <v>714</v>
+      </c>
+      <c r="D199" t="s">
+        <v>718</v>
+      </c>
+      <c r="E199" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" t="s">
+        <v>14</v>
+      </c>
+      <c r="B200" t="s">
+        <v>720</v>
+      </c>
+      <c r="C200" t="s">
+        <v>721</v>
+      </c>
+      <c r="D200" t="s">
+        <v>722</v>
+      </c>
+      <c r="E200" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" t="s">
+        <v>14</v>
+      </c>
+      <c r="B201" t="s">
+        <v>724</v>
+      </c>
+      <c r="C201" t="s">
+        <v>721</v>
+      </c>
+      <c r="D201" t="s">
+        <v>725</v>
+      </c>
+      <c r="E201" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" t="s">
+        <v>14</v>
+      </c>
+      <c r="B202" t="s">
+        <v>727</v>
+      </c>
+      <c r="C202" t="s">
+        <v>728</v>
+      </c>
+      <c r="D202" t="s">
+        <v>729</v>
+      </c>
+      <c r="E202" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" t="s">
+        <v>14</v>
+      </c>
+      <c r="B203" t="s">
+        <v>731</v>
+      </c>
+      <c r="C203" t="s">
+        <v>732</v>
+      </c>
+      <c r="D203" t="s">
+        <v>733</v>
+      </c>
+      <c r="E203" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" t="s">
+        <v>14</v>
+      </c>
+      <c r="B204" t="s">
+        <v>735</v>
+      </c>
+      <c r="C204" t="s">
+        <v>736</v>
+      </c>
+      <c r="D204" t="s">
+        <v>737</v>
+      </c>
+      <c r="E204" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" t="s">
+        <v>14</v>
+      </c>
+      <c r="B205" t="s">
+        <v>739</v>
+      </c>
+      <c r="C205" t="s">
+        <v>740</v>
+      </c>
+      <c r="D205" t="s">
+        <v>741</v>
+      </c>
+      <c r="E205" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" t="s">
+        <v>14</v>
+      </c>
+      <c r="B206" t="s">
+        <v>743</v>
+      </c>
+      <c r="C206" t="s">
+        <v>744</v>
+      </c>
+      <c r="D206" t="s">
+        <v>745</v>
+      </c>
+      <c r="E206" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" t="s">
+        <v>14</v>
+      </c>
+      <c r="B207" t="s">
+        <v>747</v>
+      </c>
+      <c r="C207" t="s">
+        <v>748</v>
+      </c>
+      <c r="D207" t="s">
+        <v>749</v>
+      </c>
+      <c r="E207" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" t="s">
+        <v>14</v>
+      </c>
+      <c r="B208" t="s">
+        <v>751</v>
+      </c>
+      <c r="C208" t="s">
+        <v>752</v>
+      </c>
+      <c r="D208" t="s">
+        <v>753</v>
+      </c>
+      <c r="E208" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" t="s">
+        <v>14</v>
+      </c>
+      <c r="B209" t="s">
+        <v>755</v>
+      </c>
+      <c r="C209" t="s">
+        <v>756</v>
+      </c>
+      <c r="D209" t="s">
+        <v>757</v>
+      </c>
+      <c r="E209" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" t="s">
+        <v>14</v>
+      </c>
+      <c r="B210" t="s">
+        <v>759</v>
+      </c>
+      <c r="C210" t="s">
+        <v>760</v>
+      </c>
+      <c r="D210" t="s">
+        <v>761</v>
+      </c>
+      <c r="E210" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" t="s">
+        <v>14</v>
+      </c>
+      <c r="B211" t="s">
+        <v>763</v>
+      </c>
+      <c r="C211" t="s">
+        <v>760</v>
+      </c>
+      <c r="D211" t="s">
+        <v>764</v>
+      </c>
+      <c r="E211" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" t="s">
+        <v>14</v>
+      </c>
+      <c r="B212" t="s">
+        <v>766</v>
+      </c>
+      <c r="C212" t="s">
+        <v>767</v>
+      </c>
+      <c r="D212" t="s">
+        <v>768</v>
+      </c>
+      <c r="E212" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" t="s">
+        <v>14</v>
+      </c>
+      <c r="B213" t="s">
+        <v>770</v>
+      </c>
+      <c r="C213" t="s">
+        <v>771</v>
+      </c>
+      <c r="D213" t="s">
+        <v>772</v>
+      </c>
+      <c r="E213" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" t="s">
+        <v>14</v>
+      </c>
+      <c r="B214" t="s">
+        <v>774</v>
+      </c>
+      <c r="C214" t="s">
+        <v>771</v>
+      </c>
+      <c r="D214" t="s">
+        <v>775</v>
+      </c>
+      <c r="E214" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" t="s">
+        <v>14</v>
+      </c>
+      <c r="B215" t="s">
+        <v>777</v>
+      </c>
+      <c r="C215" t="s">
+        <v>778</v>
+      </c>
+      <c r="D215" t="s">
+        <v>779</v>
+      </c>
+      <c r="E215" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" t="s">
+        <v>14</v>
+      </c>
+      <c r="B216" t="s">
+        <v>781</v>
+      </c>
+      <c r="C216" t="s">
+        <v>778</v>
+      </c>
+      <c r="D216" t="s">
+        <v>782</v>
+      </c>
+      <c r="E216" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" t="s">
+        <v>14</v>
+      </c>
+      <c r="B217" t="s">
+        <v>784</v>
+      </c>
+      <c r="C217" t="s">
+        <v>785</v>
+      </c>
+      <c r="D217" t="s">
+        <v>786</v>
+      </c>
+      <c r="E217" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" t="s">
+        <v>14</v>
+      </c>
+      <c r="B218" t="s">
+        <v>788</v>
+      </c>
+      <c r="C218" t="s">
+        <v>789</v>
+      </c>
+      <c r="D218" t="s">
+        <v>790</v>
+      </c>
+      <c r="E218" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" t="s">
+        <v>14</v>
+      </c>
+      <c r="B219" t="s">
+        <v>792</v>
+      </c>
+      <c r="C219" t="s">
+        <v>789</v>
+      </c>
+      <c r="D219" t="s">
+        <v>793</v>
+      </c>
+      <c r="E219" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" t="s">
+        <v>14</v>
+      </c>
+      <c r="B220" t="s">
+        <v>795</v>
+      </c>
+      <c r="C220" t="s">
+        <v>789</v>
+      </c>
+      <c r="D220" t="s">
+        <v>796</v>
+      </c>
+      <c r="E220" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" t="s">
+        <v>14</v>
+      </c>
+      <c r="B221" t="s">
+        <v>798</v>
+      </c>
+      <c r="C221" t="s">
+        <v>799</v>
+      </c>
+      <c r="D221" t="s">
+        <v>800</v>
+      </c>
+      <c r="E221" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" t="s">
+        <v>14</v>
+      </c>
+      <c r="B222" t="s">
+        <v>802</v>
+      </c>
+      <c r="C222" t="s">
+        <v>803</v>
+      </c>
+      <c r="D222" t="s">
+        <v>804</v>
+      </c>
+      <c r="E222" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" t="s">
+        <v>14</v>
+      </c>
+      <c r="B223" t="s">
+        <v>806</v>
+      </c>
+      <c r="C223" t="s">
+        <v>807</v>
+      </c>
+      <c r="D223" t="s">
+        <v>808</v>
+      </c>
+      <c r="E223" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" t="s">
+        <v>14</v>
+      </c>
+      <c r="B224" t="s">
+        <v>810</v>
+      </c>
+      <c r="C224" t="s">
+        <v>807</v>
+      </c>
+      <c r="D224" t="s">
+        <v>811</v>
+      </c>
+      <c r="E224" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" t="s">
+        <v>14</v>
+      </c>
+      <c r="B225" t="s">
+        <v>813</v>
+      </c>
+      <c r="C225" t="s">
+        <v>814</v>
+      </c>
+      <c r="D225" t="s">
+        <v>815</v>
+      </c>
+      <c r="E225" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" t="s">
+        <v>14</v>
+      </c>
+      <c r="B226" t="s">
+        <v>817</v>
+      </c>
+      <c r="C226" t="s">
+        <v>818</v>
+      </c>
+      <c r="D226" t="s">
+        <v>819</v>
+      </c>
+      <c r="E226" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" t="s">
+        <v>14</v>
+      </c>
+      <c r="B227" t="s">
+        <v>821</v>
+      </c>
+      <c r="C227" t="s">
+        <v>822</v>
+      </c>
+      <c r="D227" t="s">
+        <v>823</v>
+      </c>
+      <c r="E227" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" t="s">
+        <v>14</v>
+      </c>
+      <c r="B228" t="s">
+        <v>825</v>
+      </c>
+      <c r="C228" t="s">
+        <v>826</v>
+      </c>
+      <c r="D228" t="s">
+        <v>827</v>
+      </c>
+      <c r="E228" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" t="s">
+        <v>14</v>
+      </c>
+      <c r="B229" t="s">
+        <v>829</v>
+      </c>
+      <c r="C229" t="s">
+        <v>830</v>
+      </c>
+      <c r="D229" t="s">
+        <v>831</v>
+      </c>
+      <c r="E229" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" t="s">
+        <v>14</v>
+      </c>
+      <c r="B230" t="s">
+        <v>833</v>
+      </c>
+      <c r="C230" t="s">
+        <v>830</v>
+      </c>
+      <c r="D230" t="s">
+        <v>834</v>
+      </c>
+      <c r="E230" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" t="s">
+        <v>14</v>
+      </c>
+      <c r="B231" t="s">
+        <v>836</v>
+      </c>
+      <c r="C231" t="s">
+        <v>830</v>
+      </c>
+      <c r="D231" t="s">
+        <v>837</v>
+      </c>
+      <c r="E231" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" t="s">
+        <v>14</v>
+      </c>
+      <c r="B232" t="s">
+        <v>839</v>
+      </c>
+      <c r="C232" t="s">
+        <v>840</v>
+      </c>
+      <c r="D232" t="s">
+        <v>841</v>
+      </c>
+      <c r="E232" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" t="s">
+        <v>14</v>
+      </c>
+      <c r="B233" t="s">
+        <v>843</v>
+      </c>
+      <c r="C233" t="s">
+        <v>844</v>
+      </c>
+      <c r="D233" t="s">
+        <v>845</v>
+      </c>
+      <c r="E233" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" t="s">
+        <v>14</v>
+      </c>
+      <c r="B234" t="s">
+        <v>847</v>
+      </c>
+      <c r="C234" t="s">
+        <v>848</v>
+      </c>
+      <c r="D234" t="s">
+        <v>849</v>
+      </c>
+      <c r="E234" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" t="s">
+        <v>14</v>
+      </c>
+      <c r="B235" t="s">
+        <v>851</v>
+      </c>
+      <c r="C235" t="s">
+        <v>852</v>
+      </c>
+      <c r="D235" t="s">
+        <v>853</v>
+      </c>
+      <c r="E235" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" t="s">
+        <v>14</v>
+      </c>
+      <c r="B236" t="s">
+        <v>855</v>
+      </c>
+      <c r="C236" t="s">
+        <v>856</v>
+      </c>
+      <c r="D236" t="s">
+        <v>857</v>
+      </c>
+      <c r="E236" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" t="s">
+        <v>14</v>
+      </c>
+      <c r="B237" t="s">
+        <v>859</v>
+      </c>
+      <c r="C237" t="s">
+        <v>856</v>
+      </c>
+      <c r="D237" t="s">
+        <v>860</v>
+      </c>
+      <c r="E237" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" t="s">
+        <v>14</v>
+      </c>
+      <c r="B238" t="s">
+        <v>862</v>
+      </c>
+      <c r="C238" t="s">
+        <v>863</v>
+      </c>
+      <c r="D238" t="s">
+        <v>864</v>
+      </c>
+      <c r="E238" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" t="s">
+        <v>14</v>
+      </c>
+      <c r="B239" t="s">
+        <v>866</v>
+      </c>
+      <c r="C239" t="s">
+        <v>863</v>
+      </c>
+      <c r="D239" t="s">
+        <v>867</v>
+      </c>
+      <c r="E239" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" t="s">
+        <v>14</v>
+      </c>
+      <c r="B240" t="s">
+        <v>869</v>
+      </c>
+      <c r="C240" t="s">
+        <v>863</v>
+      </c>
+      <c r="D240" t="s">
+        <v>870</v>
+      </c>
+      <c r="E240" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" t="s">
+        <v>14</v>
+      </c>
+      <c r="B241" t="s">
+        <v>872</v>
+      </c>
+      <c r="C241" t="s">
+        <v>873</v>
+      </c>
+      <c r="D241" t="s">
+        <v>874</v>
+      </c>
+      <c r="E241" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" t="s">
+        <v>14</v>
+      </c>
+      <c r="B242" t="s">
+        <v>876</v>
+      </c>
+      <c r="C242" t="s">
+        <v>873</v>
+      </c>
+      <c r="D242" t="s">
+        <v>877</v>
+      </c>
+      <c r="E242" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" t="s">
+        <v>14</v>
+      </c>
+      <c r="B243" t="s">
+        <v>879</v>
+      </c>
+      <c r="C243" t="s">
+        <v>873</v>
+      </c>
+      <c r="D243" t="s">
+        <v>880</v>
+      </c>
+      <c r="E243" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" t="s">
+        <v>14</v>
+      </c>
+      <c r="B244" t="s">
+        <v>882</v>
+      </c>
+      <c r="C244" t="s">
+        <v>883</v>
+      </c>
+      <c r="D244" t="s">
+        <v>884</v>
+      </c>
+      <c r="E244" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" t="s">
+        <v>14</v>
+      </c>
+      <c r="B245" t="s">
+        <v>886</v>
+      </c>
+      <c r="C245" t="s">
+        <v>883</v>
+      </c>
+      <c r="D245" t="s">
+        <v>887</v>
+      </c>
+      <c r="E245" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" t="s">
+        <v>14</v>
+      </c>
+      <c r="B246" t="s">
+        <v>889</v>
+      </c>
+      <c r="C246" t="s">
+        <v>883</v>
+      </c>
+      <c r="D246" t="s">
+        <v>890</v>
+      </c>
+      <c r="E246" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" t="s">
+        <v>14</v>
+      </c>
+      <c r="B247" t="s">
+        <v>892</v>
+      </c>
+      <c r="C247" t="s">
+        <v>893</v>
+      </c>
+      <c r="D247" t="s">
+        <v>894</v>
+      </c>
+      <c r="E247" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" t="s">
+        <v>14</v>
+      </c>
+      <c r="B248" t="s">
+        <v>896</v>
+      </c>
+      <c r="C248" t="s">
+        <v>897</v>
+      </c>
+      <c r="D248" t="s">
+        <v>898</v>
+      </c>
+      <c r="E248" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" t="s">
+        <v>14</v>
+      </c>
+      <c r="B249" t="s">
+        <v>900</v>
+      </c>
+      <c r="C249" t="s">
+        <v>897</v>
+      </c>
+      <c r="D249" t="s">
+        <v>901</v>
+      </c>
+      <c r="E249" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" t="s">
+        <v>14</v>
+      </c>
+      <c r="B250" t="s">
+        <v>903</v>
+      </c>
+      <c r="C250" t="s">
+        <v>897</v>
+      </c>
+      <c r="D250" t="s">
+        <v>904</v>
+      </c>
+      <c r="E250" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" t="s">
+        <v>14</v>
+      </c>
+      <c r="B251" t="s">
+        <v>906</v>
+      </c>
+      <c r="C251" t="s">
+        <v>897</v>
+      </c>
+      <c r="D251" t="s">
+        <v>907</v>
+      </c>
+      <c r="E251" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" t="s">
+        <v>14</v>
+      </c>
+      <c r="B252" t="s">
+        <v>909</v>
+      </c>
+      <c r="C252" t="s">
+        <v>910</v>
+      </c>
+      <c r="D252" t="s">
+        <v>911</v>
+      </c>
+      <c r="E252" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" t="s">
+        <v>14</v>
+      </c>
+      <c r="B253" t="s">
+        <v>913</v>
+      </c>
+      <c r="C253" t="s">
+        <v>914</v>
+      </c>
+      <c r="D253" t="s">
+        <v>915</v>
+      </c>
+      <c r="E253" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" t="s">
+        <v>14</v>
+      </c>
+      <c r="B254" t="s">
+        <v>917</v>
+      </c>
+      <c r="C254" t="s">
+        <v>918</v>
+      </c>
+      <c r="D254" t="s">
+        <v>919</v>
+      </c>
+      <c r="E254" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" t="s">
+        <v>14</v>
+      </c>
+      <c r="B255" t="s">
+        <v>921</v>
+      </c>
+      <c r="C255" t="s">
+        <v>922</v>
+      </c>
+      <c r="D255" t="s">
+        <v>923</v>
+      </c>
+      <c r="E255" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" t="s">
+        <v>14</v>
+      </c>
+      <c r="B256" t="s">
+        <v>925</v>
+      </c>
+      <c r="C256" t="s">
+        <v>926</v>
+      </c>
+      <c r="D256" t="s">
+        <v>927</v>
+      </c>
+      <c r="E256" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" t="s">
+        <v>14</v>
+      </c>
+      <c r="B257" t="s">
+        <v>929</v>
+      </c>
+      <c r="C257" t="s">
+        <v>930</v>
+      </c>
+      <c r="D257" t="s">
+        <v>931</v>
+      </c>
+      <c r="E257" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" t="s">
+        <v>14</v>
+      </c>
+      <c r="B258" t="s">
+        <v>933</v>
+      </c>
+      <c r="C258" t="s">
+        <v>934</v>
+      </c>
+      <c r="D258" t="s">
+        <v>935</v>
+      </c>
+      <c r="E258" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" t="s">
+        <v>14</v>
+      </c>
+      <c r="B259" t="s">
+        <v>937</v>
+      </c>
+      <c r="C259" t="s">
+        <v>938</v>
+      </c>
+      <c r="D259" t="s">
+        <v>939</v>
+      </c>
+      <c r="E259" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" t="s">
+        <v>14</v>
+      </c>
+      <c r="B260" t="s">
+        <v>941</v>
+      </c>
+      <c r="C260" t="s">
+        <v>942</v>
+      </c>
+      <c r="D260" t="s">
+        <v>943</v>
+      </c>
+      <c r="E260" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" t="s">
+        <v>14</v>
+      </c>
+      <c r="B261" t="s">
+        <v>945</v>
+      </c>
+      <c r="C261" t="s">
+        <v>942</v>
+      </c>
+      <c r="D261" t="s">
+        <v>946</v>
+      </c>
+      <c r="E261" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" t="s">
+        <v>14</v>
+      </c>
+      <c r="B262" t="s">
+        <v>948</v>
+      </c>
+      <c r="C262" t="s">
+        <v>949</v>
+      </c>
+      <c r="D262" t="s">
+        <v>684</v>
+      </c>
+      <c r="E262" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" t="s">
+        <v>14</v>
+      </c>
+      <c r="B263" t="s">
+        <v>951</v>
+      </c>
+      <c r="C263" t="s">
+        <v>952</v>
+      </c>
+      <c r="D263" t="s">
+        <v>953</v>
+      </c>
+      <c r="E263" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" t="s">
+        <v>14</v>
+      </c>
+      <c r="B264" t="s">
+        <v>955</v>
+      </c>
+      <c r="C264" t="s">
+        <v>956</v>
+      </c>
+      <c r="D264" t="s">
+        <v>957</v>
+      </c>
+      <c r="E264" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" t="s">
+        <v>14</v>
+      </c>
+      <c r="B265" t="s">
+        <v>959</v>
+      </c>
+      <c r="C265" t="s">
+        <v>960</v>
+      </c>
+      <c r="D265" t="s">
+        <v>961</v>
+      </c>
+      <c r="E265" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" t="s">
+        <v>14</v>
+      </c>
+      <c r="B266" t="s">
+        <v>963</v>
+      </c>
+      <c r="C266" t="s">
+        <v>960</v>
+      </c>
+      <c r="D266" t="s">
+        <v>964</v>
+      </c>
+      <c r="E266" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" t="s">
+        <v>14</v>
+      </c>
+      <c r="B267" t="s">
+        <v>966</v>
+      </c>
+      <c r="C267" t="s">
+        <v>967</v>
+      </c>
+      <c r="D267" t="s">
+        <v>968</v>
+      </c>
+      <c r="E267" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" t="s">
+        <v>14</v>
+      </c>
+      <c r="B268" t="s">
+        <v>970</v>
+      </c>
+      <c r="C268" t="s">
+        <v>971</v>
+      </c>
+      <c r="D268" t="s">
+        <v>972</v>
+      </c>
+      <c r="E268" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" t="s">
+        <v>14</v>
+      </c>
+      <c r="B269" t="s">
+        <v>974</v>
+      </c>
+      <c r="C269" t="s">
+        <v>975</v>
+      </c>
+      <c r="D269" t="s">
+        <v>976</v>
+      </c>
+      <c r="E269" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" t="s">
+        <v>14</v>
+      </c>
+      <c r="B270" t="s">
+        <v>978</v>
+      </c>
+      <c r="C270" t="s">
+        <v>975</v>
+      </c>
+      <c r="D270" t="s">
+        <v>979</v>
+      </c>
+      <c r="E270" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" t="s">
+        <v>14</v>
+      </c>
+      <c r="B271" t="s">
+        <v>981</v>
+      </c>
+      <c r="C271" t="s">
+        <v>982</v>
+      </c>
+      <c r="D271" t="s">
+        <v>983</v>
+      </c>
+      <c r="E271" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" t="s">
+        <v>14</v>
+      </c>
+      <c r="B272" t="s">
+        <v>985</v>
+      </c>
+      <c r="C272" t="s">
+        <v>986</v>
+      </c>
+      <c r="D272" t="s">
+        <v>987</v>
+      </c>
+      <c r="E272" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" t="s">
+        <v>14</v>
+      </c>
+      <c r="B273" t="s">
+        <v>989</v>
+      </c>
+      <c r="C273" t="s">
+        <v>990</v>
+      </c>
+      <c r="D273" t="s">
+        <v>991</v>
+      </c>
+      <c r="E273" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" t="s">
+        <v>14</v>
+      </c>
+      <c r="B274" t="s">
+        <v>993</v>
+      </c>
+      <c r="C274" t="s">
+        <v>994</v>
+      </c>
+      <c r="D274" t="s">
+        <v>995</v>
+      </c>
+      <c r="E274" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" t="s">
+        <v>14</v>
+      </c>
+      <c r="B275" t="s">
+        <v>997</v>
+      </c>
+      <c r="C275" t="s">
+        <v>998</v>
+      </c>
+      <c r="D275" t="s">
+        <v>999</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" t="s">
+        <v>14</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" t="s">
+        <v>14</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" t="s">
+        <v>14</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" t="s">
+        <v>14</v>
+      </c>
+      <c r="B279" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" t="s">
+        <v>14</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" t="s">
+        <v>14</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" t="s">
+        <v>14</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" t="s">
+        <v>14</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" t="s">
+        <v>14</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" t="s">
+        <v>14</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" t="s">
+        <v>14</v>
+      </c>
+      <c r="B286" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
+      <c r="A287" t="s">
+        <v>14</v>
+      </c>
+      <c r="B287" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" t="s">
+        <v>14</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" t="s">
+        <v>14</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" t="s">
+        <v>14</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
+      <c r="A291" t="s">
+        <v>14</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" t="s">
+        <v>14</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" t="s">
+        <v>14</v>
+      </c>
+      <c r="B293" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" t="s">
+        <v>14</v>
+      </c>
+      <c r="B294" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" t="s">
+        <v>14</v>
+      </c>
+      <c r="B295" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
+      <c r="A296" t="s">
+        <v>14</v>
+      </c>
+      <c r="B296" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
+      <c r="A297" t="s">
+        <v>14</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
+      <c r="A298" t="s">
+        <v>14</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
+      <c r="A299" t="s">
+        <v>14</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
+      <c r="A300" t="s">
+        <v>14</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" t="s">
+        <v>14</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" t="s">
+        <v>14</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
+      <c r="A303" t="s">
+        <v>14</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
+      <c r="A304" t="s">
+        <v>14</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" t="s">
+        <v>14</v>
+      </c>
+      <c r="B305" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" t="s">
+        <v>14</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" t="s">
+        <v>14</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" t="s">
+        <v>14</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" t="s">
+        <v>14</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
+      <c r="A310" t="s">
+        <v>14</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" t="s">
+        <v>14</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" t="s">
+        <v>14</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
+      <c r="A313" t="s">
+        <v>14</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
+      <c r="A314" t="s">
+        <v>14</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
+      <c r="A315" t="s">
+        <v>14</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
+      <c r="A316" t="s">
+        <v>14</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
+      <c r="A317" t="s">
+        <v>14</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" t="s">
+        <v>14</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
+      <c r="A319" t="s">
+        <v>14</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
+      <c r="A320" t="s">
+        <v>14</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
+      <c r="A321" t="s">
+        <v>14</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
+      <c r="A322" t="s">
+        <v>14</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
+      <c r="A323" t="s">
+        <v>14</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
+      <c r="A324" t="s">
+        <v>14</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
+      <c r="A325" t="s">
+        <v>14</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
+      <c r="A326" t="s">
+        <v>14</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
+      <c r="A327" t="s">
+        <v>14</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
+      <c r="A328" t="s">
+        <v>14</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
+      <c r="A329" t="s">
+        <v>14</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
+      <c r="A330" t="s">
+        <v>14</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
+      <c r="A331" t="s">
+        <v>14</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
+      <c r="A332" t="s">
+        <v>14</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
+      <c r="A333" t="s">
+        <v>14</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
+      <c r="A334" t="s">
+        <v>14</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
+      <c r="A335" t="s">
+        <v>14</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
+      <c r="A336" t="s">
+        <v>14</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
+      <c r="A337" t="s">
+        <v>14</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
+      <c r="A338" t="s">
+        <v>14</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
+      <c r="A339" t="s">
+        <v>14</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
+      <c r="A340" t="s">
+        <v>14</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
+      <c r="A341" t="s">
+        <v>14</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
+      <c r="A342" t="s">
+        <v>14</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
+      <c r="A343" t="s">
+        <v>14</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" t="s">
+        <v>14</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
+      <c r="A345" t="s">
+        <v>14</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
+      <c r="A346" t="s">
+        <v>14</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
+      <c r="A347" t="s">
+        <v>14</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
+      <c r="A348" t="s">
+        <v>14</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
+      <c r="A349" t="s">
+        <v>14</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
+      <c r="A350" t="s">
+        <v>14</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
+      <c r="A351" t="s">
+        <v>14</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
+      <c r="A352" t="s">
+        <v>14</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
+      <c r="A353" t="s">
+        <v>14</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
+      <c r="A354" t="s">
+        <v>14</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
+      <c r="A355" t="s">
+        <v>14</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
+      <c r="A356" t="s">
+        <v>14</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
+      <c r="A357" t="s">
+        <v>14</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
+      <c r="A358" t="s">
+        <v>14</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
+      <c r="A359" t="s">
+        <v>14</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
+      <c r="A360" t="s">
+        <v>14</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
+      <c r="A361" t="s">
+        <v>14</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
+      <c r="A362" t="s">
+        <v>14</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
+      <c r="A363" t="s">
+        <v>14</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
+      <c r="A364" t="s">
+        <v>14</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
+      <c r="A365" t="s">
+        <v>14</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
+      <c r="A366" t="s">
+        <v>14</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
+      <c r="A367" t="s">
+        <v>14</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
+      <c r="A368" t="s">
+        <v>14</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
+      <c r="A369" t="s">
+        <v>14</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
+      <c r="A370" t="s">
+        <v>14</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
+      <c r="A371" t="s">
+        <v>14</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
+      <c r="A372" t="s">
+        <v>14</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
+      <c r="A373" t="s">
+        <v>14</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
+      <c r="A374" t="s">
+        <v>14</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
+      <c r="A375" t="s">
+        <v>14</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
+      <c r="A376" t="s">
+        <v>14</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
+      <c r="A377" t="s">
+        <v>14</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
+      <c r="A378" t="s">
+        <v>14</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
+      <c r="A379" t="s">
+        <v>14</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
+      <c r="A380" t="s">
+        <v>14</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
+      <c r="A381" t="s">
+        <v>14</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
+      <c r="A382" t="s">
+        <v>14</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
+      <c r="A383" t="s">
+        <v>14</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
+      <c r="A384" t="s">
+        <v>14</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
+      <c r="A385" t="s">
+        <v>14</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
+      <c r="A386" t="s">
+        <v>14</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
+      <c r="A387" t="s">
+        <v>14</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
+      <c r="A388" t="s">
+        <v>14</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
+      <c r="A389" t="s">
+        <v>14</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
+      <c r="A390" t="s">
+        <v>14</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
+      <c r="A391" t="s">
+        <v>14</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
+      <c r="A392" t="s">
+        <v>14</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
+      <c r="A393" t="s">
+        <v>14</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
+      <c r="A394" t="s">
+        <v>14</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
+      <c r="A395" t="s">
+        <v>14</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
+      <c r="A396" t="s">
+        <v>14</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
+      <c r="A397" t="s">
+        <v>14</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
+      <c r="A398" t="s">
+        <v>14</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
+      <c r="A399" t="s">
+        <v>14</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
+      <c r="A400" t="s">
+        <v>14</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
+      <c r="A401" t="s">
+        <v>14</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
+      <c r="A402" t="s">
+        <v>14</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
+      <c r="A403" t="s">
+        <v>14</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
+      <c r="A404" t="s">
+        <v>14</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
+      <c r="A405" t="s">
+        <v>14</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
+      <c r="A406" t="s">
+        <v>14</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
+      <c r="A407" t="s">
+        <v>14</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
+      <c r="A408" t="s">
+        <v>14</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
+      <c r="A409" t="s">
+        <v>14</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
+      <c r="A410" t="s">
+        <v>14</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
+      <c r="A411" t="s">
+        <v>14</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
+      <c r="A412" t="s">
+        <v>14</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
+      <c r="A413" t="s">
+        <v>14</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
+      <c r="A414" t="s">
+        <v>14</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
+      <c r="A415" t="s">
+        <v>14</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
+      <c r="A416" t="s">
+        <v>14</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
+      <c r="A417" t="s">
+        <v>14</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
+      <c r="A418" t="s">
+        <v>14</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
+      <c r="A419" t="s">
+        <v>14</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
+      <c r="A420" t="s">
+        <v>14</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
+      <c r="A421" t="s">
+        <v>14</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
+      <c r="A422" t="s">
+        <v>14</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
+      <c r="A423" t="s">
+        <v>14</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
+      <c r="A424" t="s">
+        <v>14</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
+      <c r="A425" t="s">
+        <v>14</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
+      <c r="A426" t="s">
+        <v>14</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
+      <c r="A427" t="s">
+        <v>14</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
+      <c r="A428" t="s">
+        <v>14</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
+      <c r="A429" t="s">
+        <v>14</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
+      <c r="A430" t="s">
+        <v>14</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
+      <c r="A431" t="s">
+        <v>14</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
+      <c r="A432" t="s">
+        <v>14</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
+      <c r="A433" t="s">
+        <v>14</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
+      <c r="A434" t="s">
+        <v>14</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
+      <c r="A435" t="s">
+        <v>14</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
+      <c r="A436" t="s">
+        <v>14</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
+      <c r="A437" t="s">
+        <v>14</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" t="s">
+        <v>14</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" t="s">
+        <v>14</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" t="s">
+        <v>14</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" t="s">
+        <v>14</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" t="s">
+        <v>14</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" t="s">
+        <v>14</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" t="s">
+        <v>14</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" t="s">
+        <v>14</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" t="s">
+        <v>14</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" t="s">
+        <v>14</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" t="s">
+        <v>14</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5">
+      <c r="A449" t="s">
+        <v>14</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5">
+      <c r="A450" t="s">
+        <v>14</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5">
+      <c r="A451" t="s">
+        <v>14</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5">
+      <c r="A452" t="s">
+        <v>14</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5">
+      <c r="A453" t="s">
+        <v>14</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5">
+      <c r="A454" t="s">
+        <v>14</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5">
+      <c r="A455" t="s">
+        <v>14</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5">
+      <c r="A456" t="s">
+        <v>14</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5">
+      <c r="A457" t="s">
+        <v>14</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5">
+      <c r="A458" t="s">
+        <v>14</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5">
+      <c r="A459" t="s">
+        <v>14</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5">
+      <c r="A460" t="s">
+        <v>14</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5">
+      <c r="A461" t="s">
+        <v>14</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5">
+      <c r="A462" t="s">
+        <v>14</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5">
+      <c r="A463" t="s">
+        <v>14</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="464" spans="1:5">
+      <c r="A464" t="s">
+        <v>14</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5">
+      <c r="A465" t="s">
+        <v>14</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5">
+      <c r="A466" t="s">
+        <v>14</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5">
+      <c r="A467" t="s">
+        <v>14</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5">
+      <c r="A468" t="s">
+        <v>14</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5">
+      <c r="A469" t="s">
+        <v>14</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5">
+      <c r="A470" t="s">
+        <v>14</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5">
+      <c r="A471" t="s">
+        <v>14</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5">
+      <c r="A472" t="s">
+        <v>14</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5">
+      <c r="A473" t="s">
+        <v>14</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5">
+      <c r="A474" t="s">
+        <v>14</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5">
+      <c r="A475" t="s">
+        <v>14</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="476" spans="1:5">
+      <c r="A476" t="s">
+        <v>14</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="477" spans="1:5">
+      <c r="A477" t="s">
+        <v>14</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="478" spans="1:5">
+      <c r="A478" t="s">
+        <v>14</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="479" spans="1:5">
+      <c r="A479" t="s">
+        <v>14</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="480" spans="1:5">
+      <c r="A480" t="s">
+        <v>14</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="481" spans="1:5">
+      <c r="A481" t="s">
+        <v>14</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="482" spans="1:5">
+      <c r="A482" t="s">
+        <v>14</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5">
+      <c r="A483" t="s">
+        <v>14</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5">
+      <c r="A484" t="s">
+        <v>14</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="485" spans="1:5">
+      <c r="A485" t="s">
+        <v>14</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="486" spans="1:5">
+      <c r="A486" t="s">
+        <v>14</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5">
+      <c r="A487" t="s">
+        <v>14</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="488" spans="1:5">
+      <c r="A488" t="s">
+        <v>14</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5">
+      <c r="A489" t="s">
+        <v>14</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5">
+      <c r="A490" t="s">
+        <v>14</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="491" spans="1:5">
+      <c r="A491" t="s">
+        <v>14</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="492" spans="1:5">
+      <c r="A492" t="s">
+        <v>14</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5">
+      <c r="A493" t="s">
+        <v>14</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5">
+      <c r="A494" t="s">
+        <v>14</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="495" spans="1:5">
+      <c r="A495" t="s">
+        <v>14</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5">
+      <c r="A496" t="s">
+        <v>14</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5">
+      <c r="A497" t="s">
+        <v>14</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="498" spans="1:5">
+      <c r="A498" t="s">
+        <v>14</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="499" spans="1:5">
+      <c r="A499" t="s">
+        <v>14</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="500" spans="1:5">
+      <c r="A500" t="s">
+        <v>14</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="501" spans="1:5">
+      <c r="A501" t="s">
+        <v>14</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="502" spans="1:5">
+      <c r="A502" t="s">
+        <v>14</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5">
+      <c r="A503" t="s">
+        <v>14</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="504" spans="1:5">
+      <c r="A504" t="s">
+        <v>14</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="505" spans="1:5">
+      <c r="A505" t="s">
+        <v>14</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="506" spans="1:5">
+      <c r="A506" t="s">
+        <v>14</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="507" spans="1:5">
+      <c r="A507" t="s">
+        <v>14</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="508" spans="1:5">
+      <c r="A508" t="s">
+        <v>14</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="509" spans="1:5">
+      <c r="A509" t="s">
+        <v>14</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="510" spans="1:5">
+      <c r="A510" t="s">
+        <v>14</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="511" spans="1:5">
+      <c r="A511" t="s">
+        <v>14</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="512" spans="1:5">
+      <c r="A512" t="s">
+        <v>14</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="513" spans="1:5">
+      <c r="A513" t="s">
+        <v>14</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="514" spans="1:5">
+      <c r="A514" t="s">
+        <v>14</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="515" spans="1:5">
+      <c r="A515" t="s">
+        <v>14</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="516" spans="1:5">
+      <c r="A516" t="s">
+        <v>14</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="517" spans="1:5">
+      <c r="A517" t="s">
+        <v>14</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="518" spans="1:5">
+      <c r="A518" t="s">
+        <v>14</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="519" spans="1:5">
+      <c r="A519" t="s">
+        <v>14</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="520" spans="1:5">
+      <c r="A520" t="s">
+        <v>14</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="521" spans="1:5">
+      <c r="A521" t="s">
+        <v>14</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="522" spans="1:5">
+      <c r="A522" t="s">
+        <v>14</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="523" spans="1:5">
+      <c r="A523" t="s">
+        <v>14</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="524" spans="1:5">
+      <c r="A524" t="s">
+        <v>14</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="525" spans="1:5">
+      <c r="A525" t="s">
+        <v>14</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="526" spans="1:5">
+      <c r="A526" t="s">
+        <v>14</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="527" spans="1:5">
+      <c r="A527" t="s">
+        <v>14</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="528" spans="1:5">
+      <c r="A528" t="s">
+        <v>14</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="529" spans="1:5">
+      <c r="A529" t="s">
+        <v>14</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="530" spans="1:5">
+      <c r="A530" t="s">
+        <v>14</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="531" spans="1:5">
+      <c r="A531" t="s">
+        <v>14</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="532" spans="1:5">
+      <c r="A532" t="s">
+        <v>14</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="533" spans="1:5">
+      <c r="A533" t="s">
+        <v>14</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="534" spans="1:5">
+      <c r="A534" t="s">
+        <v>14</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="535" spans="1:5">
+      <c r="A535" t="s">
+        <v>14</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="536" spans="1:5">
+      <c r="A536" t="s">
+        <v>14</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="537" spans="1:5">
+      <c r="A537" t="s">
+        <v>14</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="538" spans="1:5">
+      <c r="A538" t="s">
+        <v>14</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="539" spans="1:5">
+      <c r="A539" t="s">
+        <v>14</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="540" spans="1:5">
+      <c r="A540" t="s">
+        <v>14</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="541" spans="1:5">
+      <c r="A541" t="s">
+        <v>14</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="542" spans="1:5">
+      <c r="A542" t="s">
+        <v>14</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="543" spans="1:5">
+      <c r="A543" t="s">
+        <v>14</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="544" spans="1:5">
+      <c r="A544" t="s">
+        <v>14</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="545" spans="1:5">
+      <c r="A545" t="s">
+        <v>14</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="546" spans="1:5">
+      <c r="A546" t="s">
+        <v>14</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="547" spans="1:5">
+      <c r="A547" t="s">
+        <v>14</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="548" spans="1:5">
+      <c r="A548" t="s">
+        <v>14</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="549" spans="1:5">
+      <c r="A549" t="s">
+        <v>14</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="550" spans="1:5">
+      <c r="A550" t="s">
+        <v>14</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="551" spans="1:5">
+      <c r="A551" t="s">
+        <v>14</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="552" spans="1:5">
+      <c r="A552" t="s">
+        <v>14</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="553" spans="1:5">
+      <c r="A553" t="s">
+        <v>14</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="554" spans="1:5">
+      <c r="A554" t="s">
+        <v>14</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="555" spans="1:5">
+      <c r="A555" t="s">
+        <v>14</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="556" spans="1:5">
+      <c r="A556" t="s">
+        <v>14</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="557" spans="1:5">
+      <c r="A557" t="s">
+        <v>14</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="558" spans="1:5">
+      <c r="A558" t="s">
+        <v>14</v>
+      </c>
+      <c r="B558" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E558" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="559" spans="1:5">
+      <c r="A559" t="s">
+        <v>14</v>
+      </c>
+      <c r="B559" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E559" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="560" spans="1:5">
+      <c r="A560" t="s">
+        <v>14</v>
+      </c>
+      <c r="B560" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E560" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="561" spans="1:5">
+      <c r="A561" t="s">
+        <v>14</v>
+      </c>
+      <c r="B561" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E561" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="562" spans="1:5">
+      <c r="A562" t="s">
+        <v>14</v>
+      </c>
+      <c r="B562" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E562" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="563" spans="1:5">
+      <c r="A563" t="s">
+        <v>14</v>
+      </c>
+      <c r="B563" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E563" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="564" spans="1:5">
+      <c r="A564" t="s">
+        <v>14</v>
+      </c>
+      <c r="B564" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E564" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="565" spans="1:5">
+      <c r="A565" t="s">
+        <v>14</v>
+      </c>
+      <c r="B565" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D565" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E565" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="566" spans="1:5">
+      <c r="A566" t="s">
+        <v>14</v>
+      </c>
+      <c r="B566" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E566" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="567" spans="1:5">
+      <c r="A567" t="s">
+        <v>14</v>
+      </c>
+      <c r="B567" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D567" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E567" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="568" spans="1:5">
+      <c r="A568" t="s">
+        <v>14</v>
+      </c>
+      <c r="B568" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E568" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="569" spans="1:5">
+      <c r="A569" t="s">
+        <v>14</v>
+      </c>
+      <c r="B569" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E569" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="570" spans="1:5">
+      <c r="A570" t="s">
+        <v>14</v>
+      </c>
+      <c r="B570" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E570" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="571" spans="1:5">
+      <c r="A571" t="s">
+        <v>14</v>
+      </c>
+      <c r="B571" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E571" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="572" spans="1:5">
+      <c r="A572" t="s">
+        <v>14</v>
+      </c>
+      <c r="B572" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E572" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="573" spans="1:5">
+      <c r="A573" t="s">
+        <v>14</v>
+      </c>
+      <c r="B573" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D573" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E573" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="574" spans="1:5">
+      <c r="A574" t="s">
+        <v>14</v>
+      </c>
+      <c r="B574" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E574" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="575" spans="1:5">
+      <c r="A575" t="s">
+        <v>14</v>
+      </c>
+      <c r="B575" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D575" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E575" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="576" spans="1:5">
+      <c r="A576" t="s">
+        <v>14</v>
+      </c>
+      <c r="B576" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D576" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E576" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="577" spans="1:5">
+      <c r="A577" t="s">
+        <v>14</v>
+      </c>
+      <c r="B577" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D577" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E577" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="578" spans="1:5">
+      <c r="A578" t="s">
+        <v>14</v>
+      </c>
+      <c r="B578" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E578" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="579" spans="1:5">
+      <c r="A579" t="s">
+        <v>14</v>
+      </c>
+      <c r="B579" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E579" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="580" spans="1:5">
+      <c r="A580" t="s">
+        <v>14</v>
+      </c>
+      <c r="B580" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E580" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="581" spans="1:5">
+      <c r="A581" t="s">
+        <v>14</v>
+      </c>
+      <c r="B581" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E581" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="582" spans="1:5">
+      <c r="A582" t="s">
+        <v>14</v>
+      </c>
+      <c r="B582" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E582" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="583" spans="1:5">
+      <c r="A583" t="s">
+        <v>14</v>
+      </c>
+      <c r="B583" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E583" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="584" spans="1:5">
+      <c r="A584" t="s">
+        <v>14</v>
+      </c>
+      <c r="B584" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E584" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="585" spans="1:5">
+      <c r="A585" t="s">
+        <v>14</v>
+      </c>
+      <c r="B585" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E585" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="586" spans="1:5">
+      <c r="A586" t="s">
+        <v>14</v>
+      </c>
+      <c r="B586" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E586" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="587" spans="1:5">
+      <c r="A587" t="s">
+        <v>14</v>
+      </c>
+      <c r="B587" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E587" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="588" spans="1:5">
+      <c r="A588" t="s">
+        <v>14</v>
+      </c>
+      <c r="B588" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E588" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="589" spans="1:5">
+      <c r="A589" t="s">
+        <v>14</v>
+      </c>
+      <c r="B589" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="590" spans="1:5">
+      <c r="A590" t="s">
+        <v>14</v>
+      </c>
+      <c r="B590" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="591" spans="1:5">
+      <c r="A591" t="s">
+        <v>14</v>
+      </c>
+      <c r="B591" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="592" spans="1:5">
+      <c r="A592" t="s">
+        <v>14</v>
+      </c>
+      <c r="B592" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="593" spans="1:5">
+      <c r="A593" t="s">
+        <v>14</v>
+      </c>
+      <c r="B593" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E593" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="594" spans="1:5">
+      <c r="A594" t="s">
+        <v>14</v>
+      </c>
+      <c r="B594" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E594" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="595" spans="1:5">
+      <c r="A595" t="s">
+        <v>14</v>
+      </c>
+      <c r="B595" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E595" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="596" spans="1:5">
+      <c r="A596" t="s">
+        <v>14</v>
+      </c>
+      <c r="B596" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E596" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="597" spans="1:5">
+      <c r="A597" t="s">
+        <v>14</v>
+      </c>
+      <c r="B597" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E597" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="598" spans="1:5">
+      <c r="A598" t="s">
+        <v>14</v>
+      </c>
+      <c r="B598" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E598" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="599" spans="1:5">
+      <c r="A599" t="s">
+        <v>14</v>
+      </c>
+      <c r="B599" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E599" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="600" spans="1:5">
+      <c r="A600" t="s">
+        <v>14</v>
+      </c>
+      <c r="B600" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2151</v>
+      </c>
+      <c r="E600" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="601" spans="1:5">
+      <c r="A601" t="s">
+        <v>14</v>
+      </c>
+      <c r="B601" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E601" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="602" spans="1:5">
+      <c r="A602" t="s">
+        <v>14</v>
+      </c>
+      <c r="B602" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E602" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="603" spans="1:5">
+      <c r="A603" t="s">
+        <v>14</v>
+      </c>
+      <c r="B603" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E603" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="604" spans="1:5">
+      <c r="A604" t="s">
+        <v>14</v>
+      </c>
+      <c r="B604" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D604" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E604" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="605" spans="1:5">
+      <c r="A605" t="s">
+        <v>14</v>
+      </c>
+      <c r="B605" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D605" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E605" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="606" spans="1:5">
+      <c r="A606" t="s">
+        <v>14</v>
+      </c>
+      <c r="B606" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E606" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="607" spans="1:5">
+      <c r="A607" t="s">
+        <v>14</v>
+      </c>
+      <c r="B607" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E607" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="608" spans="1:5">
+      <c r="A608" t="s">
+        <v>14</v>
+      </c>
+      <c r="B608" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D608" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E608" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="609" spans="1:5">
+      <c r="A609" t="s">
+        <v>14</v>
+      </c>
+      <c r="B609" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E609" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="610" spans="1:5">
+      <c r="A610" t="s">
+        <v>14</v>
+      </c>
+      <c r="B610" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E610" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="611" spans="1:5">
+      <c r="A611" t="s">
+        <v>14</v>
+      </c>
+      <c r="B611" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="612" spans="1:5">
+      <c r="A612" t="s">
+        <v>14</v>
+      </c>
+      <c r="B612" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E612" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="613" spans="1:5">
+      <c r="A613" t="s">
+        <v>14</v>
+      </c>
+      <c r="B613" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E613" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="614" spans="1:5">
+      <c r="A614" t="s">
+        <v>14</v>
+      </c>
+      <c r="B614" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E614" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="615" spans="1:5">
+      <c r="A615" t="s">
+        <v>14</v>
+      </c>
+      <c r="B615" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E615" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="616" spans="1:5">
+      <c r="A616" t="s">
+        <v>14</v>
+      </c>
+      <c r="B616" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="617" spans="1:5">
+      <c r="A617" t="s">
+        <v>14</v>
+      </c>
+      <c r="B617" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E617" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="618" spans="1:5">
+      <c r="A618" t="s">
+        <v>14</v>
+      </c>
+      <c r="B618" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E618" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="619" spans="1:5">
+      <c r="A619" t="s">
+        <v>14</v>
+      </c>
+      <c r="B619" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E619" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="620" spans="1:5">
+      <c r="A620" t="s">
+        <v>14</v>
+      </c>
+      <c r="B620" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E620" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="621" spans="1:5">
+      <c r="A621" t="s">
+        <v>14</v>
+      </c>
+      <c r="B621" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E621" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="622" spans="1:5">
+      <c r="A622" t="s">
+        <v>14</v>
+      </c>
+      <c r="B622" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E622" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="623" spans="1:5">
+      <c r="A623" t="s">
+        <v>14</v>
+      </c>
+      <c r="B623" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E623" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="624" spans="1:5">
+      <c r="A624" t="s">
+        <v>14</v>
+      </c>
+      <c r="B624" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E624" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="625" spans="1:5">
+      <c r="A625" t="s">
+        <v>14</v>
+      </c>
+      <c r="B625" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D625" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E625" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="626" spans="1:5">
+      <c r="A626" t="s">
+        <v>14</v>
+      </c>
+      <c r="B626" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D626" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E626" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="627" spans="1:5">
+      <c r="A627" t="s">
+        <v>14</v>
+      </c>
+      <c r="B627" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D627" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E627" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="628" spans="1:5">
+      <c r="A628" t="s">
+        <v>14</v>
+      </c>
+      <c r="B628" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E628" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="629" spans="1:5">
+      <c r="A629" t="s">
+        <v>14</v>
+      </c>
+      <c r="B629" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D629" t="s">
+        <v>2257</v>
+      </c>
+      <c r="E629" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="630" spans="1:5">
+      <c r="A630" t="s">
+        <v>14</v>
+      </c>
+      <c r="B630" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D630" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E630" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="631" spans="1:5">
+      <c r="A631" t="s">
+        <v>14</v>
+      </c>
+      <c r="B631" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E631" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="632" spans="1:5">
+      <c r="A632" t="s">
+        <v>14</v>
+      </c>
+      <c r="B632" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D632" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E632" t="s">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="633" spans="1:5">
+      <c r="A633" t="s">
+        <v>14</v>
+      </c>
+      <c r="B633" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D633" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E633" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="634" spans="1:5">
+      <c r="A634" t="s">
+        <v>14</v>
+      </c>
+      <c r="B634" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E634" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="635" spans="1:5">
+      <c r="A635" t="s">
+        <v>14</v>
+      </c>
+      <c r="B635" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E635" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="636" spans="1:5">
+      <c r="A636" t="s">
+        <v>14</v>
+      </c>
+      <c r="B636" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E636" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="637" spans="1:5">
+      <c r="A637" t="s">
+        <v>14</v>
+      </c>
+      <c r="B637" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E637" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="638" spans="1:5">
+      <c r="A638" t="s">
+        <v>14</v>
+      </c>
+      <c r="B638" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E638" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="639" spans="1:5">
+      <c r="A639" t="s">
+        <v>14</v>
+      </c>
+      <c r="B639" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E639" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="640" spans="1:5">
+      <c r="A640" t="s">
+        <v>14</v>
+      </c>
+      <c r="B640" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E640" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="641" spans="1:5">
+      <c r="A641" t="s">
+        <v>14</v>
+      </c>
+      <c r="B641" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E641" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="642" spans="1:5">
+      <c r="A642" t="s">
+        <v>14</v>
+      </c>
+      <c r="B642" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="643" spans="1:5">
+      <c r="A643" t="s">
+        <v>14</v>
+      </c>
+      <c r="B643" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="644" spans="1:5">
+      <c r="A644" t="s">
+        <v>14</v>
+      </c>
+      <c r="B644" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E644" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="645" spans="1:5">
+      <c r="A645" t="s">
+        <v>14</v>
+      </c>
+      <c r="B645" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="646" spans="1:5">
+      <c r="A646" t="s">
+        <v>14</v>
+      </c>
+      <c r="B646" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E646" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="647" spans="1:5">
+      <c r="A647" t="s">
+        <v>14</v>
+      </c>
+      <c r="B647" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="648" spans="1:5">
+      <c r="A648" t="s">
+        <v>14</v>
+      </c>
+      <c r="B648" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="649" spans="1:5">
+      <c r="A649" t="s">
+        <v>14</v>
+      </c>
+      <c r="B649" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="650" spans="1:5">
+      <c r="A650" t="s">
+        <v>14</v>
+      </c>
+      <c r="B650" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="651" spans="1:5">
+      <c r="A651" t="s">
+        <v>14</v>
+      </c>
+      <c r="B651" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="652" spans="1:5">
+      <c r="A652" t="s">
+        <v>14</v>
+      </c>
+      <c r="B652" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="653" spans="1:5">
+      <c r="A653" t="s">
+        <v>14</v>
+      </c>
+      <c r="B653" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="654" spans="1:5">
+      <c r="A654" t="s">
+        <v>14</v>
+      </c>
+      <c r="B654" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E654" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="655" spans="1:5">
+      <c r="A655" t="s">
+        <v>14</v>
+      </c>
+      <c r="B655" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E655" t="s">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="656" spans="1:5">
+      <c r="A656" t="s">
+        <v>14</v>
+      </c>
+      <c r="B656" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E656" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="657" spans="1:5">
+      <c r="A657" t="s">
+        <v>14</v>
+      </c>
+      <c r="B657" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E657" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="658" spans="1:5">
+      <c r="A658" t="s">
+        <v>14</v>
+      </c>
+      <c r="B658" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E658" t="s">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="659" spans="1:5">
+      <c r="A659" t="s">
+        <v>14</v>
+      </c>
+      <c r="B659" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E659" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="660" spans="1:5">
+      <c r="A660" t="s">
+        <v>14</v>
+      </c>
+      <c r="B660" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E660" t="s">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="661" spans="1:5">
+      <c r="A661" t="s">
+        <v>14</v>
+      </c>
+      <c r="B661" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E661" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="662" spans="1:5">
+      <c r="A662" t="s">
+        <v>14</v>
+      </c>
+      <c r="B662" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E662" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="663" spans="1:5">
+      <c r="A663" t="s">
+        <v>14</v>
+      </c>
+      <c r="B663" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2385</v>
+      </c>
+      <c r="E663" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="664" spans="1:5">
+      <c r="A664" t="s">
+        <v>14</v>
+      </c>
+      <c r="B664" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="665" spans="1:5">
+      <c r="A665" t="s">
+        <v>14</v>
+      </c>
+      <c r="B665" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="666" spans="1:5">
+      <c r="A666" t="s">
+        <v>14</v>
+      </c>
+      <c r="B666" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D666" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E666" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="667" spans="1:5">
+      <c r="A667" t="s">
+        <v>14</v>
+      </c>
+      <c r="B667" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E667" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="668" spans="1:5">
+      <c r="A668" t="s">
+        <v>14</v>
+      </c>
+      <c r="B668" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E668" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="669" spans="1:5">
+      <c r="A669" t="s">
+        <v>14</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E669" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="670" spans="1:5">
+      <c r="A670" t="s">
+        <v>14</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2412</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="671" spans="1:5">
+      <c r="A671" t="s">
+        <v>14</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="672" spans="1:5">
+      <c r="A672" t="s">
+        <v>14</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="673" spans="1:5">
+      <c r="A673" t="s">
+        <v>14</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2424</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="674" spans="1:5">
+      <c r="A674" t="s">
+        <v>14</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="675" spans="1:5">
+      <c r="A675" t="s">
+        <v>14</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="676" spans="1:5">
+      <c r="A676" t="s">
+        <v>14</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2437</v>
+      </c>
+    </row>
+    <row r="677" spans="1:5">
+      <c r="A677" t="s">
+        <v>14</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="678" spans="1:5">
+      <c r="A678" t="s">
+        <v>14</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="679" spans="1:5">
+      <c r="A679" t="s">
+        <v>14</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="680" spans="1:5">
+      <c r="A680" t="s">
+        <v>14</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2449</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="681" spans="1:5">
+      <c r="A681" t="s">
+        <v>14</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="682" spans="1:5">
+      <c r="A682" t="s">
+        <v>14</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="683" spans="1:5">
+      <c r="A683" t="s">
+        <v>14</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="684" spans="1:5">
+      <c r="A684" t="s">
+        <v>14</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="685" spans="1:5">
+      <c r="A685" t="s">
+        <v>14</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="686" spans="1:5">
+      <c r="A686" t="s">
+        <v>14</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2475</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="687" spans="1:5">
+      <c r="A687" t="s">
+        <v>14</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="688" spans="1:5">
+      <c r="A688" t="s">
+        <v>14</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="689" spans="1:5">
+      <c r="A689" t="s">
+        <v>14</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="690" spans="1:5">
+      <c r="A690" t="s">
+        <v>14</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2491</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="691" spans="1:5">
+      <c r="A691" t="s">
+        <v>14</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="692" spans="1:5">
+      <c r="A692" t="s">
+        <v>14</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="693" spans="1:5">
+      <c r="A693" t="s">
+        <v>14</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2503</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="694" spans="1:5">
+      <c r="A694" t="s">
+        <v>14</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="695" spans="1:5">
+      <c r="A695" t="s">
+        <v>14</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E695" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="696" spans="1:5">
+      <c r="A696" t="s">
+        <v>14</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="697" spans="1:5">
+      <c r="A697" t="s">
+        <v>14</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="698" spans="1:5">
+      <c r="A698" t="s">
+        <v>14</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="699" spans="1:5">
+      <c r="A699" t="s">
+        <v>14</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="700" spans="1:5">
+      <c r="A700" t="s">
+        <v>14</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="701" spans="1:5">
+      <c r="A701" t="s">
+        <v>14</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="702" spans="1:5">
+      <c r="A702" t="s">
+        <v>14</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="703" spans="1:5">
+      <c r="A703" t="s">
+        <v>14</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="704" spans="1:5">
+      <c r="A704" t="s">
+        <v>14</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="705" spans="1:5">
+      <c r="A705" t="s">
+        <v>14</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="706" spans="1:5">
+      <c r="A706" t="s">
+        <v>14</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="707" spans="1:5">
+      <c r="A707" t="s">
+        <v>14</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="708" spans="1:5">
+      <c r="A708" t="s">
+        <v>14</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2559</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="709" spans="1:5">
+      <c r="A709" t="s">
+        <v>14</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="710" spans="1:5">
+      <c r="A710" t="s">
+        <v>14</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="711" spans="1:5">
+      <c r="A711" t="s">
+        <v>14</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="712" spans="1:5">
+      <c r="A712" t="s">
+        <v>14</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2574</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="713" spans="1:5">
+      <c r="A713" t="s">
+        <v>14</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E713" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="714" spans="1:5">
+      <c r="A714" t="s">
+        <v>14</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E714" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="715" spans="1:5">
+      <c r="A715" t="s">
+        <v>14</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="716" spans="1:5">
+      <c r="A716" t="s">
+        <v>14</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="717" spans="1:5">
+      <c r="A717" t="s">
+        <v>14</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E717" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="718" spans="1:5">
+      <c r="A718" t="s">
+        <v>14</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2595</v>
+      </c>
+      <c r="E718" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="719" spans="1:5">
+      <c r="A719" t="s">
+        <v>14</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="720" spans="1:5">
+      <c r="A720" t="s">
+        <v>14</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="721" spans="1:5">
+      <c r="A721" t="s">
+        <v>14</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2607</v>
+      </c>
+      <c r="E721" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="722" spans="1:5">
+      <c r="A722" t="s">
+        <v>14</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E722" t="s">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="723" spans="1:5">
+      <c r="A723" t="s">
+        <v>14</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="724" spans="1:5">
+      <c r="A724" t="s">
+        <v>14</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E724" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="725" spans="1:5">
+      <c r="A725" t="s">
+        <v>14</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E725" t="s">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="726" spans="1:5">
+      <c r="A726" t="s">
+        <v>14</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E726" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="727" spans="1:5">
+      <c r="A727" t="s">
+        <v>14</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="728" spans="1:5">
+      <c r="A728" t="s">
+        <v>14</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2633</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="729" spans="1:5">
+      <c r="A729" t="s">
+        <v>14</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E729" t="s">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="730" spans="1:5">
+      <c r="A730" t="s">
+        <v>14</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E730" t="s">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="731" spans="1:5">
+      <c r="A731" t="s">
+        <v>14</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E731" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="732" spans="1:5">
+      <c r="A732" t="s">
+        <v>14</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E732" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="733" spans="1:5">
+      <c r="A733" t="s">
+        <v>14</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E733" t="s">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="734" spans="1:5">
+      <c r="A734" t="s">
+        <v>14</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E734" t="s">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="735" spans="1:5">
+      <c r="A735" t="s">
+        <v>14</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E735" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="736" spans="1:5">
+      <c r="A736" t="s">
+        <v>14</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="737" spans="1:5">
+      <c r="A737" t="s">
+        <v>14</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="738" spans="1:5">
+      <c r="A738" t="s">
+        <v>14</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="739" spans="1:5">
+      <c r="A739" t="s">
+        <v>14</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="740" spans="1:5">
+      <c r="A740" t="s">
+        <v>14</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="741" spans="1:5">
+      <c r="A741" t="s">
+        <v>14</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2679</v>
+      </c>
+      <c r="E741" t="s">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="742" spans="1:5">
+      <c r="A742" t="s">
+        <v>14</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="743" spans="1:5">
+      <c r="A743" t="s">
+        <v>14</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="744" spans="1:5">
+      <c r="A744" t="s">
+        <v>14</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2691</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="745" spans="1:5">
+      <c r="A745" t="s">
+        <v>14</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="746" spans="1:5">
+      <c r="A746" t="s">
+        <v>14</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="747" spans="1:5">
+      <c r="A747" t="s">
+        <v>14</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="748" spans="1:5">
+      <c r="A748" t="s">
+        <v>14</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="749" spans="1:5">
+      <c r="A749" t="s">
+        <v>14</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="750" spans="1:5">
+      <c r="A750" t="s">
+        <v>14</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2715</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="751" spans="1:5">
+      <c r="A751" t="s">
+        <v>14</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="752" spans="1:5">
+      <c r="A752" t="s">
+        <v>14</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="753" spans="1:5">
+      <c r="A753" t="s">
+        <v>14</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2727</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="754" spans="1:5">
+      <c r="A754" t="s">
+        <v>14</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="755" spans="1:5">
+      <c r="A755" t="s">
+        <v>14</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="756" spans="1:5">
+      <c r="A756" t="s">
+        <v>14</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2739</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="757" spans="1:5">
+      <c r="A757" t="s">
+        <v>14</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="758" spans="1:5">
+      <c r="A758" t="s">
+        <v>14</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="759" spans="1:5">
+      <c r="A759" t="s">
+        <v>14</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2751</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="760" spans="1:5">
+      <c r="A760" t="s">
+        <v>14</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2755</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="761" spans="1:5">
+      <c r="A761" t="s">
+        <v>14</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2758</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="762" spans="1:5">
+      <c r="A762" t="s">
+        <v>14</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="763" spans="1:5">
+      <c r="A763" t="s">
+        <v>14</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="764" spans="1:5">
+      <c r="A764" t="s">
+        <v>14</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="765" spans="1:5">
+      <c r="A765" t="s">
+        <v>14</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2773</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="766" spans="1:5">
+      <c r="A766" t="s">
+        <v>14</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="767" spans="1:5">
+      <c r="A767" t="s">
+        <v>14</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2781</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="768" spans="1:5">
+      <c r="A768" t="s">
+        <v>14</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2784</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="769" spans="1:5">
+      <c r="A769" t="s">
+        <v>14</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2788</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="770" spans="1:5">
+      <c r="A770" t="s">
+        <v>14</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="771" spans="1:5">
+      <c r="A771" t="s">
+        <v>14</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2795</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="772" spans="1:5">
+      <c r="A772" t="s">
+        <v>14</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2798</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="773" spans="1:5">
+      <c r="A773" t="s">
+        <v>14</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="774" spans="1:5">
+      <c r="A774" t="s">
+        <v>14</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2806</v>
+      </c>
+      <c r="E774" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="775" spans="1:5">
+      <c r="A775" t="s">
+        <v>14</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E775" t="s">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="776" spans="1:5">
+      <c r="A776" t="s">
+        <v>14</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2814</v>
+      </c>
+      <c r="E776" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="777" spans="1:5">
+      <c r="A777" t="s">
+        <v>14</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E777" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="778" spans="1:5">
+      <c r="A778" t="s">
+        <v>14</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E778" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="779" spans="1:5">
+      <c r="A779" t="s">
+        <v>14</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D779" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E779" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="780" spans="1:5">
+      <c r="A780" t="s">
+        <v>14</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E780" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="781" spans="1:5">
+      <c r="A781" t="s">
+        <v>14</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2830</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2831</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2832</v>
+      </c>
+      <c r="E781" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="782" spans="1:5">
+      <c r="A782" t="s">
+        <v>14</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D782" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E782" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="783" spans="1:5">
+      <c r="A783" t="s">
+        <v>14</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D783" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E783" t="s">
+        <v>2841</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>