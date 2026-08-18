--- v0 (2026-06-20)
+++ v1 (2026-08-18)
@@ -12,213 +12,648 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>Tipo do Documento</t>
   </si>
   <si>
     <t>Órgão</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Mês</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Data de Publicação</t>
   </si>
   <si>
     <t>Nome do Documento</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
+    <t>Documento/Verificação</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Ourilândia do Norte</t>
+  </si>
+  <si>
+    <t>07</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2026-000323</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de adesão à ata de registro de preços</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/07/2026 a 31/07/2026, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/f94a8ec6-3f71-49db-8811-03e7638c6541</t>
+  </si>
+  <si>
+    <t>Declaração</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>006/2026</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>- Atas de Adesão - SRP Ano 2026</t>
+  </si>
+  <si>
+    <t>Foi realizado processo de Adesão a Ata de Registro de Preço por este Poder Legislativo no mês junho/2026.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/6/Zq8Ct1eSzWtB9oralYL7lxQ2v8Q8doBh4GxLgPLk.pdf</t>
+  </si>
+  <si>
     <t>ATA DE REGISTRO DE PREÇOS Nº 001/2026-PMON</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Ourilândia do Norte</t>
   </si>
   <si>
-    <t>06</t>
-[...1 lines deleted...]
-  <si>
     <t>001/2026</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>Adesão a ATA DE REGISTRO DE PREÇOS Nº 001/2026-PMON</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE EQUIPAMENTOS E MATERIAIS PERMANENTES, PARA ATENDER AS DEMANDAS DA CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE-PA, conforme especificações e quantitativos estabelecidos no Termo de Referência, anexo do Edital</t>
   </si>
   <si>
-    <t>Declaração</t>
-[...2 lines deleted...]
-    <t>Câmara Municipal de Ourilândia do Norte</t>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/6/pUUhrfKYCq3qMZ1SLEgmyLf96bTWiyrCMrcZMKhy.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/6/Gg6Q7DliZDkAxPAqFiTVqnkUvKbATBGjTIbuinwE.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/6/3GmJEOi5SplVnxY5UK5DKyaGRslJRl8DWWVQVo6b.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/6/A2EpSuTghhHtEWWFUEumw1k3xd74zCrqz7nIyzWy.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/6/tBOwrzzP8mvdvs2IdxEvhflCQrZX74iwrcfnq8O8.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/6/gMbZeKcmeicE34WI733TqvPPbDfiSTRVMZ70hqYW.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/6/tzSFU9MKM18wmBgn0ejXKjgMTLKc7wvIFwLTU5P7.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/6/EKlsaF4qNUSx54S9ig55B58P2R7I7Uzy42l6FNdM.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/6/KDxHxDvhKpdG2kAzMwm64dTGneFIXm4pNfYjwbrL.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/6/UFn3wAPnsrxS38sPbpL1OOioV9nVLZ5gJc6fFlSE.pdf</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>005/2026</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
-    <t>- Atas de Adesão - SRP Ano 2026</t>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/6/ABqWBlLqG5WpbbNPm9h7TIMB2mM8iZIPfgLNDKom.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2026-000322</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/05/2026 a 31/05/2026, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/af4b047d-c138-4910-abfc-016870b6be81</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>004/2026</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/4/5C35WeUl40cpy3yYPCew4rdSsF3dMpcqEDccD8cs.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2026-000321</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/04/2026 a 30/04/2026, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/f7089f0b-9b53-4bd2-bb09-9572ce1509e2</t>
+  </si>
+  <si>
     <t>03</t>
   </si>
   <si>
     <t>003/2026</t>
   </si>
   <si>
     <t>Atas de Adesão - SRP Ano 2026</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/3/TDyyuZHl8jfTKig5RmQq4nsUgNV5HVZ1pzH8F4Ww.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2026-000320</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/03/2026 a 31/03/2026, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/0f9a9d20-00e3-41d6-b00a-2473459cf4b6</t>
+  </si>
+  <si>
     <t>02</t>
   </si>
   <si>
     <t>002/2026</t>
   </si>
   <si>
     <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/2/ATjlX0bLIw2CnkLG4izd86H2tCf4J5bOH1VVukH7.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2026-000319</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/02/2026 a 28/02/2026, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/93392898-3d65-46e2-a8ab-6c52d0450acc</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>Não foi realizado nenhum processo de Adesão a Ata de Registro de Preço por este Poder 
 Legislativo no mês janeiro/2026.</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2026/1/P42Y4dly4wy31Ar0g6nvQxxffsvwlsBipwRGXbIA.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2026-000318</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/01/2026 a 31/01/2026, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/e84ece9d-1ac7-4142-81c6-c79a22dabe37</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2025-000317</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/12/2025 a 31/12/2025, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/e9c9a734-06ac-4520-8940-f1522572ece0</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2025-000316</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/11/2025 a 30/11/2025, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/158c4323-fa73-4bf2-8959-9bb7dc227d00</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2025-000315</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/10/2025 a 31/10/2025, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d3604f26-aaef-42d0-be65-0b7b770f7a70</t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2025-000314</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/09/2025 a 30/09/2025, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/0efabd4f-9aef-456c-afb7-e12b900eed63</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2025-000313</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/08/2025 a 31/08/2025, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/6683ba4f-34b5-4ce9-b738-5bfefe23ff4d</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2025-000312</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/07/2025 a 31/07/2025, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/594e5ff7-b021-4513-a26b-171af1f5db28</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2025-000311</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/06/2025 a 30/06/2025, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/3e3483b0-c29a-455a-910a-e7c198db3b07</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2025-000310</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/05/2025 a 31/05/2025, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/c61bfc1f-08b7-4b1f-bba6-a5d952774bf6</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2025-000309</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/04/2025 a 30/04/2025, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/b89b0237-2c52-4947-ae20-d1f163786647</t>
+  </si>
+  <si>
     <t>Ata de Adesão</t>
   </si>
   <si>
     <t>003/2025</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>Processo nº 003 2025 - Adesão ata SRP</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços continuados de manutenção preventiva e corretiva em bebedouros, refrigeradores horizontal/vertical, aparelhos de ar-condicionado e freezers, com serviços sob demanda de instalação e remanejamento, com fornecimento de mão de obra, materiais e equipamentos necessários para execução dos serviços, para atender as demandas da Câmara Municipal de Ourilândia do Norte, nas condições estabelecidas no Termo de Referência.</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2025/3/93gnorcai4HJ0f2gemvEHTZjHwwyDPh00H48GW7C.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2025/3/ABqywNwe1UYfDGCWfDDa1gIpmAdtd2HZFszj28Mp.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2025/3/ETiLpzWifHNRR2p18c2Nw5D34adS9vVCREn3o11h.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2025/3/CgcmnekUIgjf8Nu3G3EUb85FjVSc3ACHfcvof5Y1.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2025/3/wxI35YSSJ7CphVdxtSmRC8t7KSjvWiYRBBid9lGV.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2025/3/M7FliwrF8DVwab3u54eJPAfm9f5tX8F8ouibd4tC.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2025/3/d9zfsAMIDX1CqVSDY7MNhby4bDONWC07IfIDhShd.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2025/3/E5PZognf0AuLC2lmilKnPdUxE8pV0Fsthlgu3pYL.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2025/3/yQATfG862cXghxrYtf9Yq5s0BTnwgwmy4KJ9bu4l.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2025/3/gW2JvrsciP2rr8xyqCnfx0lR3p1jBpomffEPeiZP.pdf | https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2025/3/dOzQXnFga7W0IXfdJNfdMVTskJabGWrrFtFkOcBY.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2025-000308</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/02/2025 a 28/02/2025, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/2f15ec26-f689-435a-ae61-e48e49f5685f</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2025-000307</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/01/2025 a 31/01/2025, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/18aee59f-c9e8-4906-af15-f40e5df636a7</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2024-000306</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/12/2024 a 31/12/2024, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/73fd0722-0621-4a8d-bfae-28d4824a6812</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2024-000305</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/11/2024 a 30/11/2024, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d81831da-3284-402d-951d-68cb0d314701</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2024-000304</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/10/2024 a 31/10/2024, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d6123234-4647-4624-a0aa-25d0f7ff86d0</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2024-000303</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/09/2024 a 30/09/2024, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/914255b1-4241-49f1-b126-38bfc0fff499</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2024-000302</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/08/2024 a 31/08/2024, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/5d2eb75a-0284-48a5-a721-1580c05114fc</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2024-000301</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/07/2024 a 31/07/2024, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d315aa84-007b-4a35-a663-056f2279bdc1</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2024-000300</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/06/2024 a 30/06/2024, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/2d921e06-1774-47c1-8de9-e5bf9de61673</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2024-000299</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/05/2024 a 31/05/2024, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/3a2b6f63-72ae-4323-9021-985004f28f3a</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2024-000298</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/04/2024 a 30/04/2024, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/6406dea6-e11b-4243-a1a0-7fa445b1c64b</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2024-000297</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/03/2024 a 31/03/2024, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/842d229b-9424-47da-8885-457af30927e2</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2024-000296</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/02/2024 a 29/02/2024, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/0779ca88-bc3d-49e8-ad35-b89ff1d97232</t>
+  </si>
+  <si>
     <t>001/2024</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>Atas de Adesão - SRP Ano 2024</t>
   </si>
   <si>
     <t>Declaramos que NÃO foi realizado nenhum processo licitatório na modalidade Ata de Adesão de Registro de Preço por este Poder Legislativo no Exercício 2024.</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2024/1/wWz4l8inU0TDIIKWatmXyhomSxYPrR6sEX0b1QBN.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2024-000295</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/01/2024 a 31/01/2024, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/bc33c594-b4fa-4e1b-83f3-8c2ec3282631</t>
+  </si>
+  <si>
     <t>001/2023</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>Atas de Adesão - SRP Ano 2023</t>
   </si>
   <si>
     <t>Declaramos que NÃO foi realizado nenhum processo licitatório na modalidade Ata de Adesão de Registro de Preço por este Poder Legislativo no Exercício 2023.</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2023/12/owUF77dDMKUOFPl2QJJZXVO9KLD8EJz7w5p4mCXX.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2023-000294</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/12/2023 a 31/12/2023, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/f9c0ca2d-e388-42a1-8e3b-cda56d884d40</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2023-000293</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/11/2023 a 30/11/2023, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/800dae43-1eb0-49e0-b97a-e3259fd2c7e3</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2023-000292</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/10/2023 a 31/10/2023, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/96127acc-b4af-4fe7-a748-d9e15315482e</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2023-000291</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/09/2023 a 30/09/2023, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/efd07c92-da63-49e0-aa72-d6935a3ad2ad</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2023-000290</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/08/2023 a 31/08/2023, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/86dc0995-fc0d-416a-a97b-fb3aa8dc1f2f</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2023-000289</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/07/2023 a 31/07/2023, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/118a4c3e-fbc0-4e95-9c76-a74d8e67d761</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2023-000288</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/06/2023 a 30/06/2023, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/7b10294b-dcf4-4eda-8525-09b65912f452</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2023-000287</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/05/2023 a 31/05/2023, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/02b63755-0e86-4d62-851f-7eb432227946</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2023-000286</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/04/2023 a 30/04/2023, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/c7391433-3a01-4ab6-b85e-8ea7e275d3b6</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2023-000285</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/03/2023 a 31/03/2023, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d60ed838-b65c-4b08-9c10-f4f3b46fafde</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2023-000284</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/02/2023 a 28/02/2023, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/056ba814-1389-48a3-99eb-eb1f2871d741</t>
+  </si>
+  <si>
+    <t>CMON-CERT-ADES-2023-000283</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.5 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos processos administrativos e demais registros pela unidade competente, no período de 01/01/2023 a 31/01/2023, não formalizou adesão à ata de registro de preços de outro órgão ou entidade, também denominada adesão por órgão não participante ou “carona”. Consequentemente, não houve ata de adesão dessa natureza a publicar no intervalo.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/29cbfc42-6147-42e3-bc9b-9e09843441ee</t>
+  </si>
+  <si>
     <t>001/2022</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>Atas de Adesão - SRP Ano 2022</t>
   </si>
   <si>
     <t>Declaramos que NÃO foi realizado nenhum processo licitatório na modalidade Ata de Adesão de Registro de Preço por este Poder Legislativo no Exercício 2022.</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2022/12/LxQJLRLbUdBJ7kyS267s2KHRgr57CaS7MIkdkRo2.pdf</t>
+  </si>
+  <si>
     <t>001/2021</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>Atas de Adesão - SRP Ano 2021</t>
   </si>
   <si>
     <t>Declaramos que NÃO foi realizado nenhum processo licitatório na modalidade Ata de Adesão de Registro de Preço por este Poder Legislativo no Exercício 2021.</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/atas-adesao/2021/12/GbNtC3SLr25mgugZ53mz8QYvBchljxolrjmrI5Qu.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -532,366 +967,1621 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="61.271" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="566.148" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="645.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="1515.773" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C2">
         <v>2026</v>
       </c>
       <c r="D2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8">
+        <v>15</v>
+      </c>
+      <c r="I2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C3">
         <v>2026</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8">
+        <v>21</v>
+      </c>
+      <c r="H3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C4">
         <v>2026</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:8">
+        <v>28</v>
+      </c>
+      <c r="H4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C5">
         <v>2026</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C6">
         <v>2026</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>36</v>
+      </c>
+      <c r="I6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C7">
         <v>2026</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8">
+        <v>2026</v>
+      </c>
+      <c r="D8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
+        <v>43</v>
+      </c>
+      <c r="I8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9">
+        <v>2026</v>
+      </c>
+      <c r="D9" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" t="s">
+        <v>47</v>
+      </c>
+      <c r="I9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10">
+        <v>2026</v>
+      </c>
+      <c r="D10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
+        <v>50</v>
+      </c>
+      <c r="I10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11">
+        <v>2026</v>
+      </c>
+      <c r="D11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12">
+        <v>2026</v>
+      </c>
+      <c r="D12" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" t="s">
+        <v>56</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>57</v>
+      </c>
+      <c r="I12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13">
+        <v>2026</v>
+      </c>
+      <c r="D13" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" t="s">
+        <v>60</v>
+      </c>
+      <c r="G13" t="s">
+        <v>47</v>
+      </c>
+      <c r="H13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14">
+        <v>2026</v>
+      </c>
+      <c r="D14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>64</v>
+      </c>
+      <c r="I14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15">
+        <v>2025</v>
+      </c>
+      <c r="D15">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
+        <v>66</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
+        <v>67</v>
+      </c>
+      <c r="I15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16">
+        <v>2025</v>
+      </c>
+      <c r="D16">
         <v>11</v>
       </c>
-      <c r="F7" t="s">
+      <c r="E16" t="s">
+        <v>69</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
+        <v>70</v>
+      </c>
+      <c r="I16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17">
+        <v>2025</v>
+      </c>
+      <c r="D17">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
+        <v>73</v>
+      </c>
+      <c r="I17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18">
+        <v>2025</v>
+      </c>
+      <c r="D18" t="s">
+        <v>75</v>
+      </c>
+      <c r="E18" t="s">
+        <v>76</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
+        <v>77</v>
+      </c>
+      <c r="I18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19">
+        <v>2025</v>
+      </c>
+      <c r="D19" t="s">
+        <v>79</v>
+      </c>
+      <c r="E19" t="s">
+        <v>80</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
+        <v>81</v>
+      </c>
+      <c r="I19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20">
+        <v>2025</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>83</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
+        <v>84</v>
+      </c>
+      <c r="I20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21">
+        <v>2025</v>
+      </c>
+      <c r="D21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" t="s">
+        <v>86</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
+        <v>87</v>
+      </c>
+      <c r="I21" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22">
+        <v>2025</v>
+      </c>
+      <c r="D22" t="s">
         <v>31</v>
       </c>
-      <c r="G7" t="s">
-[...13 lines deleted...]
-      <c r="C8">
+      <c r="E22" t="s">
+        <v>89</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
+        <v>90</v>
+      </c>
+      <c r="I22" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23">
         <v>2025</v>
       </c>
-      <c r="D8" t="s">
-[...22 lines deleted...]
-      <c r="C9">
+      <c r="D23" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" t="s">
+        <v>92</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
+        <v>93</v>
+      </c>
+      <c r="I23" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24">
+        <v>2025</v>
+      </c>
+      <c r="D24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E24" t="s">
+        <v>96</v>
+      </c>
+      <c r="F24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G24" t="s">
+        <v>98</v>
+      </c>
+      <c r="H24" t="s">
+        <v>99</v>
+      </c>
+      <c r="I24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25">
+        <v>2025</v>
+      </c>
+      <c r="D25" t="s">
+        <v>52</v>
+      </c>
+      <c r="E25" t="s">
+        <v>101</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
+        <v>102</v>
+      </c>
+      <c r="I25" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26">
+        <v>2025</v>
+      </c>
+      <c r="D26" t="s">
+        <v>59</v>
+      </c>
+      <c r="E26" t="s">
+        <v>104</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
+        <v>105</v>
+      </c>
+      <c r="I26" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27">
         <v>2024</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="D27">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
+        <v>107</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
+        <v>108</v>
+      </c>
+      <c r="I27" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28">
+        <v>2024</v>
+      </c>
+      <c r="D28">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>110</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
+        <v>111</v>
+      </c>
+      <c r="I28" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29">
+        <v>2024</v>
+      </c>
+      <c r="D29">
+        <v>10</v>
+      </c>
+      <c r="E29" t="s">
+        <v>113</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
+        <v>114</v>
+      </c>
+      <c r="I29" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30">
+        <v>2024</v>
+      </c>
+      <c r="D30" t="s">
+        <v>75</v>
+      </c>
+      <c r="E30" t="s">
+        <v>116</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
+        <v>117</v>
+      </c>
+      <c r="I30" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31">
+        <v>2024</v>
+      </c>
+      <c r="D31" t="s">
+        <v>79</v>
+      </c>
+      <c r="E31" t="s">
+        <v>119</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
+        <v>120</v>
+      </c>
+      <c r="I31" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32">
+        <v>2024</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>122</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
+        <v>123</v>
+      </c>
+      <c r="I32" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33">
+        <v>2024</v>
+      </c>
+      <c r="D33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" t="s">
+        <v>125</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
+        <v>126</v>
+      </c>
+      <c r="I33" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34">
+        <v>2024</v>
+      </c>
+      <c r="D34" t="s">
+        <v>31</v>
+      </c>
+      <c r="E34" t="s">
+        <v>128</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
+        <v>129</v>
+      </c>
+      <c r="I34" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35">
+        <v>2024</v>
+      </c>
+      <c r="D35" t="s">
         <v>38</v>
       </c>
-      <c r="F9" t="s">
-[...16 lines deleted...]
-      <c r="C10">
+      <c r="E35" t="s">
+        <v>131</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
+        <v>132</v>
+      </c>
+      <c r="I35" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36">
+        <v>2024</v>
+      </c>
+      <c r="D36" t="s">
+        <v>45</v>
+      </c>
+      <c r="E36" t="s">
+        <v>134</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
+        <v>135</v>
+      </c>
+      <c r="I36" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37">
+        <v>2024</v>
+      </c>
+      <c r="D37" t="s">
+        <v>52</v>
+      </c>
+      <c r="E37" t="s">
+        <v>137</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
+        <v>138</v>
+      </c>
+      <c r="I37" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38">
+        <v>2024</v>
+      </c>
+      <c r="D38" t="s">
+        <v>59</v>
+      </c>
+      <c r="E38" t="s">
+        <v>140</v>
+      </c>
+      <c r="F38" t="s">
+        <v>141</v>
+      </c>
+      <c r="G38" t="s">
+        <v>142</v>
+      </c>
+      <c r="H38" t="s">
+        <v>143</v>
+      </c>
+      <c r="I38" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39">
+        <v>2024</v>
+      </c>
+      <c r="D39" t="s">
+        <v>59</v>
+      </c>
+      <c r="E39" t="s">
+        <v>145</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
+        <v>146</v>
+      </c>
+      <c r="I39" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" t="s">
+        <v>17</v>
+      </c>
+      <c r="B40" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40">
         <v>2023</v>
       </c>
-      <c r="D10">
+      <c r="D40">
         <v>12</v>
       </c>
-      <c r="E10" t="s">
-[...8 lines deleted...]
-      <c r="H10" t="s">
+      <c r="E40" t="s">
+        <v>148</v>
+      </c>
+      <c r="F40" t="s">
+        <v>149</v>
+      </c>
+      <c r="G40" t="s">
+        <v>150</v>
+      </c>
+      <c r="H40" t="s">
+        <v>151</v>
+      </c>
+      <c r="I40" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41">
+        <v>2023</v>
+      </c>
+      <c r="D41">
+        <v>12</v>
+      </c>
+      <c r="E41" t="s">
+        <v>153</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
+        <v>154</v>
+      </c>
+      <c r="I41" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42">
+        <v>2023</v>
+      </c>
+      <c r="D42">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>156</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
+        <v>157</v>
+      </c>
+      <c r="I42" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43">
+        <v>2023</v>
+      </c>
+      <c r="D43">
+        <v>10</v>
+      </c>
+      <c r="E43" t="s">
+        <v>159</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
+        <v>160</v>
+      </c>
+      <c r="I43" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44">
+        <v>2023</v>
+      </c>
+      <c r="D44" t="s">
+        <v>75</v>
+      </c>
+      <c r="E44" t="s">
+        <v>162</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
+        <v>163</v>
+      </c>
+      <c r="I44" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45">
+        <v>2023</v>
+      </c>
+      <c r="D45" t="s">
+        <v>79</v>
+      </c>
+      <c r="E45" t="s">
+        <v>165</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
+        <v>166</v>
+      </c>
+      <c r="I45" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" t="s">
+        <v>9</v>
+      </c>
+      <c r="B46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46">
+        <v>2023</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>168</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
+        <v>169</v>
+      </c>
+      <c r="I46" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47">
+        <v>2023</v>
+      </c>
+      <c r="D47" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" t="s">
+        <v>171</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>172</v>
+      </c>
+      <c r="I47" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" t="s">
+        <v>10</v>
+      </c>
+      <c r="C48">
+        <v>2023</v>
+      </c>
+      <c r="D48" t="s">
+        <v>31</v>
+      </c>
+      <c r="E48" t="s">
+        <v>174</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
+        <v>175</v>
+      </c>
+      <c r="I48" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49">
+        <v>2023</v>
+      </c>
+      <c r="D49" t="s">
+        <v>38</v>
+      </c>
+      <c r="E49" t="s">
+        <v>177</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
+        <v>178</v>
+      </c>
+      <c r="I49" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" t="s">
+        <v>9</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50">
+        <v>2023</v>
+      </c>
+      <c r="D50" t="s">
         <v>45</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C11">
+      <c r="E50" t="s">
+        <v>180</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>181</v>
+      </c>
+      <c r="I50" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" t="s">
+        <v>9</v>
+      </c>
+      <c r="B51" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51">
+        <v>2023</v>
+      </c>
+      <c r="D51" t="s">
+        <v>52</v>
+      </c>
+      <c r="E51" t="s">
+        <v>183</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
+        <v>184</v>
+      </c>
+      <c r="I51" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" t="s">
+        <v>9</v>
+      </c>
+      <c r="B52" t="s">
+        <v>10</v>
+      </c>
+      <c r="C52">
+        <v>2023</v>
+      </c>
+      <c r="D52" t="s">
+        <v>59</v>
+      </c>
+      <c r="E52" t="s">
+        <v>186</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
+        <v>187</v>
+      </c>
+      <c r="I52" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" t="s">
+        <v>17</v>
+      </c>
+      <c r="B53" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53">
         <v>2022</v>
       </c>
-      <c r="D11">
+      <c r="D53">
         <v>12</v>
       </c>
-      <c r="E11" t="s">
-[...19 lines deleted...]
-      <c r="C12">
+      <c r="E53" t="s">
+        <v>189</v>
+      </c>
+      <c r="F53" t="s">
+        <v>190</v>
+      </c>
+      <c r="G53" t="s">
+        <v>191</v>
+      </c>
+      <c r="H53" t="s">
+        <v>192</v>
+      </c>
+      <c r="I53" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" t="s">
+        <v>17</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54">
         <v>2021</v>
       </c>
-      <c r="D12">
+      <c r="D54">
         <v>12</v>
       </c>
-      <c r="E12" t="s">
-[...9 lines deleted...]
-        <v>53</v>
+      <c r="E54" t="s">
+        <v>194</v>
+      </c>
+      <c r="F54" t="s">
+        <v>195</v>
+      </c>
+      <c r="G54" t="s">
+        <v>196</v>
+      </c>
+      <c r="H54" t="s">
+        <v>197</v>
+      </c>
+      <c r="I54" t="s">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">