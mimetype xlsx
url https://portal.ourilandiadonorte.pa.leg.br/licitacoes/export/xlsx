--- v1 (2026-08-18)
+++ v2 (2026-10-28)
@@ -1,88 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Nº Processo</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Data de Publicação</t>
   </si>
   <si>
     <t>Data de Abertura</t>
   </si>
   <si>
     <t>Nº Modalidade</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Valor Estimado</t>
   </si>
   <si>
     <t>Documento/Verificação</t>
+  </si>
+  <si>
+    <t>12/2026</t>
+  </si>
+  <si>
+    <t>Termo Aditivo</t>
+  </si>
+  <si>
+    <t>Prorrogação da vigência do Contrato Administrativo
+nº 020/2025</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>Aberta</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/46/12-2026</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2026-000782</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/09/2026 a 30/09/2026, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>--</t>
+  </si>
+  <si>
+    <t>Assinada e verificável</t>
+  </si>
+  <si>
+    <t>Não se aplica</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d5b7def2-a2a1-419a-957d-fa30c7e269da</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2026-000740</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/08/2026 a 31/08/2026, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/be162592-74cd-40af-96b6-a7f9c7a8ef4d</t>
   </si>
   <si>
     <t>011/2026</t>
   </si>
   <si>
     <t>Pregão Eletrônico</t>
   </si>
   <si>
     <t>Fornecimento de 07 (sete) acesso à Internet móvel/mensal ilimitado, para veículos da Câmara Municipal de Ourilândia do Norte (sem o fornecimento de equipamentos), conforme condições, quantidades e exigências estabelecidas neste Edital e seus
 anexos.</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>Pregão Eletrônico nº 003_2026</t>
   </si>
   <si>
     <t>Encerrado</t>
   </si>
   <si>
     <t>R$ 122.561,88</t>
@@ -93,102 +160,84 @@
   <si>
     <t>009/2026</t>
   </si>
   <si>
     <t>SERVIÇOS COMUNS DE ENGENHARIA, objetivando a Contratação de empresa para execução de reforma do Prédio sede da Câmara Municipal de Ourilândia do Norte, através de pregão e conforme especificações técnicas, observações, quantidades, garantias, locais de realização dos serviços, o respectivo Termo de Referência e o Projeto Básico de Engenharia</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>002</t>
   </si>
   <si>
     <t>R$ 375.010,57</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/40/009-2026</t>
   </si>
   <si>
     <t>CMON-CERT-LIC-2026-000258</t>
   </si>
   <si>
-    <t>Certidão de não ocorrência</t>
-[...1 lines deleted...]
-  <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/06/2026 a 30/06/2026, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
   </si>
   <si>
-    <t>01/08/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>01/06/2026</t>
   </si>
   <si>
-    <t>--</t>
-[...7 lines deleted...]
-  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/5beb65d5-d8ba-4587-9e5d-f35f455d42e5</t>
   </si>
   <si>
     <t>CMON-CERT-LIC-2026-000257</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/05/2026 a 31/05/2026, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
   </si>
   <si>
     <t>01/05/2026</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d102aa58-b8d5-49f8-b570-71c3ed20c8a1</t>
   </si>
   <si>
     <t>CMON-CERT-LIC-2026-000256</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/04/2026 a 30/04/2026, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/f871e9bf-c56d-41a6-b512-60f53181b142</t>
   </si>
   <si>
     <t>007/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Termo Aditivo</t>
   </si>
   <si>
     <t>Prorrogação de prazo e revisão/reajuste de preços do Contrato Administrativo n° 004/2025, referente a contratação de empresa especializada para prestação de serviços continuados de manutenção preventiva e corretiva em bebedouros, refrigeradores horizontal/vertical, aparelhos de ar-condicionado
 e freezers, com serviços sob demanda de instalação e remanejamento, com
 fornecimento de mão de obra, materiais e equipamentos necessários para
 execução dos serviços.</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>SEGUNDO TERMO ADITIVO</t>
   </si>
   <si>
     <t>R$ 32.890,86</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/22/007-2026</t>
   </si>
   <si>
     <t>006/2026</t>
   </si>
@@ -295,99 +344,93 @@
   <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/12/2025 a 31/12/2025, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/57f30668-4cd7-4b75-8a85-db59cee3aee6</t>
   </si>
   <si>
     <t>012/2025</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE COMBUSTÍVEIS (GASOLINA COMUM E DIESEL S-10).</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>005/2025</t>
   </si>
   <si>
-    <t>Aberta</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 247.050,00</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/23/012-2025</t>
   </si>
   <si>
     <t>011/2025</t>
   </si>
   <si>
     <t>Eventual aquisição de veículos automotores para atender necessidades de transporte de vereadores e servidores no cumprimento das atividades parlamentares e administrativas da Câmara Municipal de Ourilândia do Norte-Pará</t>
   </si>
   <si>
     <t>004/2025</t>
   </si>
   <si>
     <t>R$ 750.684,16</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/24/011-2025</t>
   </si>
   <si>
     <t>CMON-CERT-LIC-2025-000136</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/10/2025 a 31/10/2025, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/92ecf3fe-09a5-4f6c-a8c8-9a74d32c0a83</t>
   </si>
   <si>
     <t>010/2025</t>
   </si>
   <si>
     <t>Confecção de móveis planejados para a Câmara Municipal de Ourilândia do Norte-Pará, conforme projeto básico e solicitação demanda da Secretaria Administrativa da Câmara Municipal.</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>02/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>R$ 0,00</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/25/010-2025</t>
   </si>
   <si>
     <t>09/2025</t>
   </si>
   <si>
     <t>Chamada Pública</t>
   </si>
   <si>
     <t>Credenciamento de pessoas jurídicas para prestação de serviços mecânicos em geral, incluindo peças, acessórios e mão de obra, para a manutenção da frota da CÂMARA MUNICIPAL OURILÂNIDA DO NORTE</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>R$ 299.992,11</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/26/09-2025</t>
   </si>
   <si>
     <t>CMON-CERT-LIC-2025-000135</t>
   </si>
@@ -938,60 +981,66 @@
   <si>
     <t>R$ 159.999,53</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/11/006-2022</t>
   </si>
   <si>
     <t>005/2022</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>009/2022</t>
   </si>
   <si>
     <t>R$ 6.876.880,00</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/10/005-2022</t>
   </si>
   <si>
     <t>004/2022</t>
   </si>
   <si>
+    <t>07/06/2022</t>
+  </si>
+  <si>
     <t>R$ 116.900,00</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/6/004-2022</t>
   </si>
   <si>
     <t>001/2022</t>
   </si>
   <si>
     <t>Fornecimento fracionado de combustíveis, conforme termos e condições constantes no Termo de Referência.</t>
+  </si>
+  <si>
+    <t>15/05/2022</t>
   </si>
   <si>
     <t>R$ 101.710,00</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/5/001-2022</t>
   </si>
   <si>
     <t>004/2021</t>
   </si>
   <si>
     <t>Pregão Presencial</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE VEICULO UTILITARIO, CAMINHONETA, MITSUBISHI.</t>
   </si>
   <si>
     <t>01/04/2021</t>
   </si>
   <si>
     <t>R$ 214.067,00</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/35/004-2021</t>
   </si>
@@ -1022,51 +1071,51 @@
   <si>
     <t>01/03/2021</t>
   </si>
   <si>
     <t>R$ 45.974,66</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/7/002-2021</t>
   </si>
   <si>
     <t>001/2021</t>
   </si>
   <si>
     <t>10/02/2021</t>
   </si>
   <si>
     <t>R$ 218.640,00</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/33/001-2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -1360,55 +1409,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I68"/>
+  <dimension ref="A1:I71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="730.107" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="134.396" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1429,1989 +1478,2067 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" t="s">
         <v>34</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>35</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>36</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="I6" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B7" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F7" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="I7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" t="s">
         <v>53</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" t="s">
+        <v>23</v>
+      </c>
+      <c r="H8" t="s">
+        <v>24</v>
+      </c>
+      <c r="I8" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" t="s">
+        <v>23</v>
+      </c>
+      <c r="H9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" t="s">
         <v>58</v>
-      </c>
-[...22 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G10" t="s">
+        <v>37</v>
+      </c>
+      <c r="H10" t="s">
         <v>64</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="F10" t="s">
+      <c r="I10" t="s">
         <v>65</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11" t="s">
         <v>68</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>69</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>70</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>71</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G11" t="s">
+        <v>37</v>
+      </c>
+      <c r="H11" t="s">
         <v>72</v>
       </c>
-      <c r="G11" t="s">
-[...2 lines deleted...]
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" t="s">
         <v>75</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" t="s">
         <v>76</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F12">
+        <v>1</v>
+      </c>
+      <c r="G12" t="s">
+        <v>37</v>
+      </c>
+      <c r="H12" t="s">
         <v>77</v>
       </c>
-      <c r="D12" t="s">
-[...11 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>80</v>
       </c>
       <c r="D13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E13" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="F13" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="C14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="E14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F14" t="s">
-        <v>30</v>
+        <v>88</v>
       </c>
       <c r="G14" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="H14" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="I14" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" t="s">
+        <v>92</v>
+      </c>
+      <c r="C15" t="s">
+        <v>93</v>
+      </c>
+      <c r="D15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" t="s">
         <v>87</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="F15" t="s">
         <v>88</v>
       </c>
-      <c r="D15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="H15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="B16" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="C16" t="s">
         <v>96</v>
       </c>
       <c r="D16" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E16" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F16" t="s">
+        <v>88</v>
+      </c>
+      <c r="G16" t="s">
+        <v>37</v>
+      </c>
+      <c r="H16" t="s">
         <v>97</v>
       </c>
-      <c r="G16" t="s">
-[...2 lines deleted...]
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" t="s">
         <v>100</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" t="s">
         <v>101</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" t="s">
+        <v>23</v>
+      </c>
+      <c r="H17" t="s">
+        <v>24</v>
+      </c>
+      <c r="I17" t="s">
         <v>102</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>103</v>
+      </c>
+      <c r="B18" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" t="s">
         <v>104</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E18" t="s">
         <v>106</v>
       </c>
       <c r="F18" t="s">
         <v>107</v>
       </c>
       <c r="G18" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>108</v>
       </c>
       <c r="I18" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>110</v>
       </c>
       <c r="B19" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" t="s">
         <v>111</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>105</v>
+      </c>
+      <c r="E19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F19" t="s">
         <v>112</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19" t="s">
+      <c r="G19" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
         <v>113</v>
       </c>
-      <c r="F19" t="s">
-[...5 lines deleted...]
-      <c r="H19" t="s">
+      <c r="I19" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>115</v>
+      </c>
+      <c r="B20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" t="s">
         <v>116</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" t="s">
         <v>117</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20" t="s">
+      <c r="F20" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20" t="s">
+        <v>23</v>
+      </c>
+      <c r="H20" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>119</v>
+      </c>
+      <c r="B21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" t="s">
         <v>120</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>105</v>
+      </c>
+      <c r="E21" t="s">
         <v>121</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="F21" t="s">
         <v>122</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="I21" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>124</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>125</v>
       </c>
       <c r="C22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D22" t="s">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="E22" t="s">
         <v>127</v>
       </c>
       <c r="F22" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G22" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="H22" t="s">
         <v>128</v>
       </c>
       <c r="I22" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>130</v>
       </c>
       <c r="B23" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="C23" t="s">
         <v>131</v>
       </c>
       <c r="D23" t="s">
-        <v>126</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>132</v>
       </c>
       <c r="F23" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G23" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
       <c r="H23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I23" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" t="s">
         <v>135</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" t="s">
         <v>136</v>
       </c>
-      <c r="C24" t="s">
+      <c r="F24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" t="s">
+        <v>23</v>
+      </c>
+      <c r="H24" t="s">
+        <v>24</v>
+      </c>
+      <c r="I24" t="s">
         <v>137</v>
-      </c>
-[...16 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="B25" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="C25" t="s">
+        <v>139</v>
+      </c>
+      <c r="D25" t="s">
         <v>140</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>141</v>
       </c>
-      <c r="E25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G25" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>108</v>
+        <v>142</v>
       </c>
       <c r="I25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D26" t="s">
-        <v>28</v>
+        <v>140</v>
       </c>
       <c r="E26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F26" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G26" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="I26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27" t="s">
-        <v>26</v>
+        <v>150</v>
       </c>
       <c r="C27" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D27" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="E27" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F27" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G27" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="I27" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C28" t="s">
+        <v>154</v>
+      </c>
+      <c r="D28" t="s">
+        <v>155</v>
+      </c>
+      <c r="E28" t="s">
         <v>152</v>
       </c>
-      <c r="D28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G28" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="I28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="C29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D29" t="s">
-        <v>157</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F29" t="s">
-        <v>155</v>
+        <v>22</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H29" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="I29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="C30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D30" t="s">
-        <v>157</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="F30" t="s">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H30" t="s">
-        <v>162</v>
+        <v>24</v>
       </c>
       <c r="I30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B31" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C31" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D31" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F31" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G31" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="H31" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I31" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B32" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="C32" t="s">
+        <v>170</v>
+      </c>
+      <c r="D32" t="s">
+        <v>171</v>
+      </c>
+      <c r="E32" t="s">
+        <v>172</v>
+      </c>
+      <c r="F32" t="s">
         <v>169</v>
       </c>
-      <c r="D32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G32" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="H32" t="s">
-        <v>32</v>
+        <v>94</v>
       </c>
       <c r="I32" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" t="s">
+        <v>92</v>
+      </c>
+      <c r="C33" t="s">
+        <v>175</v>
+      </c>
+      <c r="D33" t="s">
+        <v>171</v>
+      </c>
+      <c r="E33" t="s">
         <v>172</v>
       </c>
-      <c r="B33" t="s">
-[...8 lines deleted...]
-      <c r="E33" t="s">
+      <c r="F33" t="s">
         <v>174</v>
       </c>
-      <c r="F33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="H33" t="s">
-        <v>32</v>
+        <v>176</v>
       </c>
       <c r="I33" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B34" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C34" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D34" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F34" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G34" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="H34" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I34" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B35" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C35" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D35" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="F35" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G35" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="H35" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I35" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B36" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C36" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D36" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F36" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G36" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="H36" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I36" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B37" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C37" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D37" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F37" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G37" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="H37" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I37" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B38" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C38" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D38" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F38" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G38" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="H38" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I38" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B39" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="C39" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D39" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="F39" t="s">
-        <v>196</v>
+        <v>22</v>
       </c>
       <c r="G39" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H39" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="I39" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B40" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C40" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D40" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F40" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G40" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="H40" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I40" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B41" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C41" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D41" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F41" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G41" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="H41" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I41" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B42" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="C42" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D42" t="s">
-        <v>211</v>
+        <v>155</v>
       </c>
       <c r="E42" t="s">
         <v>212</v>
       </c>
       <c r="F42" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H42" t="s">
         <v>213</v>
       </c>
       <c r="I42" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>215</v>
       </c>
       <c r="B43" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="C43" t="s">
         <v>216</v>
       </c>
       <c r="D43" t="s">
+        <v>29</v>
+      </c>
+      <c r="E43" t="s">
         <v>217</v>
       </c>
-      <c r="E43" t="s">
+      <c r="F43" t="s">
+        <v>22</v>
+      </c>
+      <c r="G43" t="s">
+        <v>23</v>
+      </c>
+      <c r="H43" t="s">
+        <v>24</v>
+      </c>
+      <c r="I43" t="s">
         <v>218</v>
-      </c>
-[...10 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>219</v>
+      </c>
+      <c r="B44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C44" t="s">
+        <v>220</v>
+      </c>
+      <c r="D44" t="s">
+        <v>29</v>
+      </c>
+      <c r="E44" t="s">
         <v>221</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="F44" t="s">
+        <v>22</v>
+      </c>
+      <c r="G44" t="s">
+        <v>23</v>
+      </c>
+      <c r="H44" t="s">
+        <v>24</v>
+      </c>
+      <c r="I44" t="s">
         <v>222</v>
-      </c>
-[...16 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>223</v>
+      </c>
+      <c r="B45" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" t="s">
+        <v>224</v>
+      </c>
+      <c r="D45" t="s">
         <v>225</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="E45" t="s">
         <v>226</v>
       </c>
-      <c r="D45" t="s">
+      <c r="F45" t="s">
+        <v>223</v>
+      </c>
+      <c r="G45" t="s">
+        <v>37</v>
+      </c>
+      <c r="H45" t="s">
         <v>227</v>
       </c>
-      <c r="E45" t="s">
+      <c r="I45" t="s">
         <v>228</v>
-      </c>
-[...10 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>229</v>
+      </c>
+      <c r="B46" t="s">
+        <v>92</v>
+      </c>
+      <c r="C46" t="s">
         <v>230</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>231</v>
       </c>
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>232</v>
       </c>
-      <c r="E46" t="s">
+      <c r="F46" t="s">
+        <v>229</v>
+      </c>
+      <c r="G46" t="s">
+        <v>37</v>
+      </c>
+      <c r="H46" t="s">
         <v>233</v>
       </c>
-      <c r="F46" t="s">
+      <c r="I46" t="s">
         <v>234</v>
-      </c>
-[...7 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B47" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="C47" t="s">
+        <v>236</v>
+      </c>
+      <c r="D47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E47" t="s">
         <v>237</v>
       </c>
-      <c r="D47" t="s">
+      <c r="F47" t="s">
+        <v>22</v>
+      </c>
+      <c r="G47" t="s">
+        <v>23</v>
+      </c>
+      <c r="H47" t="s">
+        <v>24</v>
+      </c>
+      <c r="I47" t="s">
         <v>238</v>
-      </c>
-[...13 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B48" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="C48" t="s">
+        <v>240</v>
+      </c>
+      <c r="D48" t="s">
+        <v>241</v>
+      </c>
+      <c r="E48" t="s">
         <v>242</v>
       </c>
-      <c r="D48" t="s">
+      <c r="F48" t="s">
+        <v>22</v>
+      </c>
+      <c r="G48" t="s">
+        <v>23</v>
+      </c>
+      <c r="H48" t="s">
+        <v>24</v>
+      </c>
+      <c r="I48" t="s">
         <v>243</v>
-      </c>
-[...13 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B49" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="C49" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="D49" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="E49" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="F49" t="s">
         <v>248</v>
       </c>
       <c r="G49" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H49" t="s">
-        <v>219</v>
+        <v>249</v>
       </c>
       <c r="I49" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C50" t="s">
-        <v>88</v>
+        <v>251</v>
       </c>
       <c r="D50" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="E50" t="s">
         <v>253</v>
       </c>
       <c r="F50" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="G50" t="s">
-        <v>245</v>
+        <v>14</v>
       </c>
       <c r="H50" t="s">
         <v>254</v>
       </c>
       <c r="I50" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>248</v>
       </c>
       <c r="B51" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C51" t="s">
         <v>256</v>
       </c>
       <c r="D51" t="s">
-        <v>238</v>
+        <v>257</v>
       </c>
       <c r="E51" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F51" t="s">
         <v>248</v>
       </c>
       <c r="G51" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="H51" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="I51" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B52" t="s">
-        <v>260</v>
+        <v>92</v>
       </c>
       <c r="C52" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D52" t="s">
-        <v>60</v>
+        <v>264</v>
       </c>
       <c r="E52" t="s">
+        <v>265</v>
+      </c>
+      <c r="F52" t="s">
         <v>262</v>
       </c>
-      <c r="F52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H52" t="s">
-        <v>258</v>
+        <v>233</v>
       </c>
       <c r="I52" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B53" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C53" t="s">
-        <v>265</v>
+        <v>104</v>
       </c>
       <c r="D53" t="s">
-        <v>28</v>
+        <v>252</v>
       </c>
       <c r="E53" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F53" t="s">
-        <v>30</v>
+        <v>262</v>
       </c>
       <c r="G53" t="s">
-        <v>31</v>
+        <v>259</v>
       </c>
       <c r="H53" t="s">
-        <v>32</v>
+        <v>268</v>
       </c>
       <c r="I53" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B54" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C54" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D54" t="s">
-        <v>28</v>
+        <v>252</v>
       </c>
       <c r="E54" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F54" t="s">
-        <v>30</v>
+        <v>262</v>
       </c>
       <c r="G54" t="s">
-        <v>31</v>
+        <v>259</v>
       </c>
       <c r="H54" t="s">
-        <v>32</v>
+        <v>272</v>
       </c>
       <c r="I54" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>262</v>
+      </c>
+      <c r="B55" t="s">
+        <v>274</v>
+      </c>
+      <c r="C55" t="s">
+        <v>275</v>
+      </c>
+      <c r="D55" t="s">
+        <v>76</v>
+      </c>
+      <c r="E55" t="s">
+        <v>276</v>
+      </c>
+      <c r="F55" t="s">
+        <v>262</v>
+      </c>
+      <c r="G55" t="s">
+        <v>37</v>
+      </c>
+      <c r="H55" t="s">
         <v>272</v>
       </c>
-      <c r="B55" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I55" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B56" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C56" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D56" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="F56" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G56" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="H56" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I56" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B57" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C57" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D57" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E57" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F57" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G57" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="H57" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I57" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B58" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C58" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D58" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="F58" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G58" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="H58" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I58" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B59" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="C59" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D59" t="s">
-        <v>290</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F59" t="s">
-        <v>292</v>
+        <v>22</v>
       </c>
       <c r="G59" t="s">
-        <v>245</v>
+        <v>23</v>
       </c>
       <c r="H59" t="s">
+        <v>24</v>
+      </c>
+      <c r="I59" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>294</v>
+      </c>
+      <c r="B60" t="s">
+        <v>18</v>
+      </c>
+      <c r="C60" t="s">
         <v>295</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>29</v>
+      </c>
+      <c r="E60" t="s">
         <v>296</v>
       </c>
-      <c r="D60" t="s">
-[...2 lines deleted...]
-      <c r="E60" t="s">
+      <c r="F60" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" t="s">
+        <v>23</v>
+      </c>
+      <c r="H60" t="s">
+        <v>24</v>
+      </c>
+      <c r="I60" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>298</v>
+      </c>
+      <c r="B61" t="s">
+        <v>18</v>
+      </c>
+      <c r="C61" t="s">
+        <v>299</v>
+      </c>
+      <c r="D61" t="s">
+        <v>29</v>
+      </c>
+      <c r="E61" t="s">
         <v>300</v>
       </c>
-      <c r="B61" t="s">
-[...8 lines deleted...]
-      <c r="E61" t="s">
+      <c r="F61" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" t="s">
+        <v>23</v>
+      </c>
+      <c r="H61" t="s">
+        <v>24</v>
+      </c>
+      <c r="I61" t="s">
         <v>301</v>
-      </c>
-[...10 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>302</v>
+      </c>
+      <c r="B62" t="s">
+        <v>32</v>
+      </c>
+      <c r="C62" t="s">
+        <v>303</v>
+      </c>
+      <c r="D62" t="s">
+        <v>304</v>
+      </c>
+      <c r="E62" t="s">
         <v>305</v>
       </c>
-      <c r="B62" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F62" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="G62" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="H62" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I62" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B63" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C63" t="s">
+        <v>310</v>
+      </c>
+      <c r="D63" t="s">
+        <v>304</v>
+      </c>
+      <c r="E63" t="s">
+        <v>311</v>
+      </c>
+      <c r="F63" t="s">
         <v>309</v>
       </c>
-      <c r="D63" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G63" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="H63" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="I63" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B64" t="s">
-        <v>313</v>
+        <v>32</v>
       </c>
       <c r="C64" t="s">
-        <v>314</v>
+        <v>251</v>
       </c>
       <c r="D64" t="s">
-        <v>238</v>
+        <v>304</v>
       </c>
       <c r="E64" t="s">
         <v>315</v>
       </c>
       <c r="F64" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="G64" t="s">
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="H64" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="I64" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B65" t="s">
-        <v>313</v>
+        <v>32</v>
       </c>
       <c r="C65" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="D65" t="s">
-        <v>238</v>
+        <v>257</v>
       </c>
       <c r="E65" t="s">
         <v>320</v>
       </c>
       <c r="F65" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="G65" t="s">
-        <v>92</v>
+        <v>259</v>
       </c>
       <c r="H65" t="s">
         <v>321</v>
       </c>
       <c r="I65" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="B66" t="s">
-        <v>313</v>
+        <v>32</v>
       </c>
       <c r="C66" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="D66" t="s">
-        <v>141</v>
+        <v>257</v>
       </c>
       <c r="E66" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="F66" t="s">
-        <v>30</v>
+        <v>323</v>
       </c>
       <c r="G66" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="H66" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="I66" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="B67" t="s">
-        <v>10</v>
+        <v>329</v>
       </c>
       <c r="C67" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="D67" t="s">
-        <v>290</v>
+        <v>252</v>
       </c>
       <c r="E67" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="F67" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="G67" t="s">
-        <v>245</v>
+        <v>37</v>
       </c>
       <c r="H67" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="I67" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>334</v>
+      </c>
+      <c r="B68" t="s">
         <v>329</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" t="s">
-        <v>88</v>
+        <v>335</v>
       </c>
       <c r="D68" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="E68" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="F68" t="s">
-        <v>30</v>
+        <v>334</v>
       </c>
       <c r="G68" t="s">
-        <v>245</v>
+        <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="I68" t="s">
-        <v>332</v>
+        <v>338</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" t="s">
+        <v>334</v>
+      </c>
+      <c r="B69" t="s">
+        <v>329</v>
+      </c>
+      <c r="C69" t="s">
+        <v>335</v>
+      </c>
+      <c r="D69" t="s">
+        <v>155</v>
+      </c>
+      <c r="E69" t="s">
+        <v>336</v>
+      </c>
+      <c r="F69" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" t="s">
+        <v>259</v>
+      </c>
+      <c r="H69" t="s">
+        <v>337</v>
+      </c>
+      <c r="I69" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" t="s">
+        <v>340</v>
+      </c>
+      <c r="B70" t="s">
+        <v>32</v>
+      </c>
+      <c r="C70" t="s">
+        <v>341</v>
+      </c>
+      <c r="D70" t="s">
+        <v>304</v>
+      </c>
+      <c r="E70" t="s">
+        <v>342</v>
+      </c>
+      <c r="F70" t="s">
+        <v>340</v>
+      </c>
+      <c r="G70" t="s">
+        <v>259</v>
+      </c>
+      <c r="H70" t="s">
+        <v>343</v>
+      </c>
+      <c r="I70" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" t="s">
+        <v>345</v>
+      </c>
+      <c r="B71" t="s">
+        <v>329</v>
+      </c>
+      <c r="C71" t="s">
+        <v>104</v>
+      </c>
+      <c r="D71" t="s">
+        <v>252</v>
+      </c>
+      <c r="E71" t="s">
+        <v>346</v>
+      </c>
+      <c r="F71" t="s">
+        <v>22</v>
+      </c>
+      <c r="G71" t="s">
+        <v>259</v>
+      </c>
+      <c r="H71" t="s">
+        <v>347</v>
+      </c>
+      <c r="I71" t="s">
+        <v>348</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>