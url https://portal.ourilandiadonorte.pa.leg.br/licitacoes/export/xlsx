--- v0 (2026-06-20)
+++ v1 (2026-08-18)
@@ -12,520 +12,1055 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
   <si>
     <t>Nº Processo</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Data de Publicação</t>
   </si>
   <si>
     <t>Data de Abertura</t>
   </si>
   <si>
     <t>Nº Modalidade</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Valor Estimado</t>
   </si>
   <si>
+    <t>Documento/Verificação</t>
+  </si>
+  <si>
+    <t>011/2026</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico</t>
+  </si>
+  <si>
+    <t>Fornecimento de 07 (sete) acesso à Internet móvel/mensal ilimitado, para veículos da Câmara Municipal de Ourilândia do Norte (sem o fornecimento de equipamentos), conforme condições, quantidades e exigências estabelecidas neste Edital e seus
+anexos.</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico nº 003_2026</t>
+  </si>
+  <si>
+    <t>Encerrado</t>
+  </si>
+  <si>
+    <t>R$ 122.561,88</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/41/011-2026</t>
+  </si>
+  <si>
     <t>009/2026</t>
   </si>
   <si>
-    <t>Pregão Eletrônico</t>
-[...2 lines deleted...]
-    <t>1.1.	O objeto do presente edital são SERVIÇOS COMUNS DE ENGENHARIA, objetivando a Contratação de empresa para execução de reforma do Prédio sede da Câmara Municipal de Ourilândia do Norte, através de pregão e conforme especificações técnicas, observações, quantidades, garantias, locais de realização dos serviços, o respectivo Termo de Referência e o Projeto Básico de Engenharia</t>
+    <t>SERVIÇOS COMUNS DE ENGENHARIA, objetivando a Contratação de empresa para execução de reforma do Prédio sede da Câmara Municipal de Ourilândia do Norte, através de pregão e conforme especificações técnicas, observações, quantidades, garantias, locais de realização dos serviços, o respectivo Termo de Referência e o Projeto Básico de Engenharia</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>002</t>
   </si>
   <si>
-    <t>Aberta</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 375.010,57</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/40/009-2026</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2026-000258</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/06/2026 a 30/06/2026, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>--</t>
+  </si>
+  <si>
+    <t>Assinada e verificável</t>
+  </si>
+  <si>
+    <t>Não se aplica</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/5beb65d5-d8ba-4587-9e5d-f35f455d42e5</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2026-000257</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/05/2026 a 31/05/2026, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d102aa58-b8d5-49f8-b570-71c3ed20c8a1</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2026-000256</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/04/2026 a 30/04/2026, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/f871e9bf-c56d-41a6-b512-60f53181b142</t>
   </si>
   <si>
     <t>007/2026</t>
   </si>
   <si>
     <t>Termo Aditivo</t>
   </si>
   <si>
     <t>Prorrogação de prazo e revisão/reajuste de preços do Contrato Administrativo n° 004/2025, referente a contratação de empresa especializada para prestação de serviços continuados de manutenção preventiva e corretiva em bebedouros, refrigeradores horizontal/vertical, aparelhos de ar-condicionado
 e freezers, com serviços sob demanda de instalação e remanejamento, com
 fornecimento de mão de obra, materiais e equipamentos necessários para
 execução dos serviços.</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>SEGUNDO TERMO ADITIVO</t>
   </si>
   <si>
-    <t>Encerrado</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 32.890,86</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/22/007-2026</t>
+  </si>
+  <si>
     <t>006/2026</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
     <t>Contratação de serviço técnico especializado (profissional ou empresa de engenharia habilitada) para a elaboração de Projeto Básico e Executivo de Engenharia, visando o levantamento diagnóstico, dimensionamento e proposição de soluções para a reforma integral do prédio sede da Câmara Municipal.</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>R$ 22,00</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/21/006-2026</t>
   </si>
   <si>
     <t>005/2026</t>
   </si>
   <si>
     <t>Primeiro Termo Aditivo ao Contrato 004/2025-prestação de serviços continuados de manutenção preventiva e corretiva em bebedouros, refrigeradores horizontal/vertical, aparelhos de ar-condicionado e freezers, com serviços sob demanda de instalação e remanejamento, com fornecimento de mão de obra, materiais e equipamentos necessários para execução
 dos serviços, para atender as demandas da Câmara Municipal de Ourilândia do Norte.</t>
   </si>
   <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>R$ 6.336,20</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/19/005-2026</t>
+  </si>
+  <si>
     <t>004/2026</t>
   </si>
   <si>
     <t>Aquisição de serviços de internet fixa e móvel,</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
     <t>R$ 200,71</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/18/004-2026</t>
+  </si>
+  <si>
     <t>003/2026</t>
   </si>
   <si>
     <t>Prorrogação de prazo e revisão/reajuste de preços do Contrato Administrativo n° 001/2025, referente a prestação de serviços técnicos de assessoria e consultoria contábil, gestão de tesouraria e recursos humanos.</t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>001/2026</t>
   </si>
   <si>
     <t>R$ 484.575,00</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/16/003-2026</t>
+  </si>
+  <si>
     <t>002/2026</t>
   </si>
   <si>
     <t>Inexigibilidade</t>
   </si>
   <si>
     <t>Contratação de pessoa jurídica para a prestação de serviços técnicos especializados relativos à serviços jurídicos desenvolvidos no âmbito da gestão administrativa da câmara municipal de Ourilândia do Norte/PA.</t>
   </si>
   <si>
-    <t>08/01/0026</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 360.000,00</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/15/002-2026</t>
+  </si>
+  <si>
     <t>Aquisição de bens de consumo: produtos de limpeza, higiene, alimentação, copa e cozinha.</t>
   </si>
   <si>
     <t>R$ 65.473,02</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/14/001-2026</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2025-000137</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/12/2025 a 31/12/2025, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/57f30668-4cd7-4b75-8a85-db59cee3aee6</t>
+  </si>
+  <si>
+    <t>012/2025</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE COMBUSTÍVEIS (GASOLINA COMUM E DIESEL S-10).</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>21/11/2025</t>
+  </si>
+  <si>
+    <t>005/2025</t>
+  </si>
+  <si>
+    <t>Aberta</t>
+  </si>
+  <si>
+    <t>R$ 247.050,00</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/23/012-2025</t>
+  </si>
+  <si>
+    <t>011/2025</t>
+  </si>
+  <si>
+    <t>Eventual aquisição de veículos automotores para atender necessidades de transporte de vereadores e servidores no cumprimento das atividades parlamentares e administrativas da Câmara Municipal de Ourilândia do Norte-Pará</t>
+  </si>
+  <si>
+    <t>004/2025</t>
+  </si>
+  <si>
+    <t>R$ 750.684,16</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/24/011-2025</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2025-000136</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/10/2025 a 31/10/2025, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/92ecf3fe-09a5-4f6c-a8c8-9a74d32c0a83</t>
+  </si>
+  <si>
+    <t>010/2025</t>
+  </si>
+  <si>
+    <t>Confecção de móveis planejados para a Câmara Municipal de Ourilândia do Norte-Pará, conforme projeto básico e solicitação demanda da Secretaria Administrativa da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>02/2025</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/25/010-2025</t>
+  </si>
+  <si>
     <t>09/2025</t>
   </si>
   <si>
     <t>Chamada Pública</t>
   </si>
   <si>
     <t>Credenciamento de pessoas jurídicas para prestação de serviços mecânicos em geral, incluindo peças, acessórios e mão de obra, para a manutenção da frota da CÂMARA MUNICIPAL OURILÂNIDA DO NORTE</t>
   </si>
   <si>
-    <t>28/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>15/09/2025</t>
   </si>
   <si>
-    <t>--</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 299.992,11</t>
   </si>
   <si>
-    <t>012/2025</t>
-[...38 lines deleted...]
-    <t>R$ 0,00</t>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/26/09-2025</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2025-000135</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/08/2025 a 31/08/2025, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d5466aa2-5f2c-4e51-9938-ba00d3ade3df</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2025-000134</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/07/2025 a 31/07/2025, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/998aa7af-b685-4e3f-9cbe-6d9cd08b6c7e</t>
   </si>
   <si>
     <t>008/2025</t>
   </si>
   <si>
     <t>Assessoria Jurídica e Consultoria.</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>R$ 210.000,00</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/27/008-2025</t>
+  </si>
+  <si>
     <t>007/2025</t>
   </si>
   <si>
     <t>Processo 007 - Pregão eletrônico n°: 003 aquisição de bens de climatização e refrigeração (ar condicionado e frigobar)</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>R$ 53.070,71</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/28/007-2025</t>
+  </si>
+  <si>
     <t>006/2025</t>
   </si>
   <si>
     <t>Concorrência</t>
   </si>
   <si>
     <t>Processo nº 006_2025_Licitação nº 001_2025_Concorrência_Contratação de Agencia de Publicidade</t>
   </si>
   <si>
-    <t>01/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/29/006-2025</t>
+  </si>
+  <si>
     <t>AQUISIÇÃO DE BENS PERMANENTES E DE CONSUMO DE TECNOLOGIA DA INFORMAÇÃO E COMUNICAÇÃO (TIC)</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/30/005-2025</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2025-000133</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/04/2025 a 30/04/2025, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/33b96066-271a-4c22-b66e-c23414488c87</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2025-000132</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/03/2025 a 31/03/2025, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/6295848b-7e22-4e55-9064-1ffd072dbe14</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2025-000131</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/02/2025 a 28/02/2025, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/24bd53e8-5c9e-4b67-994c-c544c12d4a50</t>
+  </si>
+  <si>
     <t>002/2025</t>
   </si>
   <si>
     <t>Prestação de serviços de assessoria e consultoria jurídica especializada à Câmara Municipal de Ourilândia do Norte</t>
   </si>
   <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/2/002-2025</t>
   </si>
   <si>
     <t>001/2025</t>
   </si>
   <si>
     <t>Prestação pela contratada, de serviços técnicos especializados de assessoria e consultoria contábil, Gestão de Tesouraria e Recursos Humanos, objetivando a contabilização da execução orçamentária, patrimonial e financeira, de acordo com normas e princípios contábeis 
 vigentes, à Unidade Gestora Câmara Municipal de Ourilândia do Norte</t>
   </si>
   <si>
     <t>R$ 390.000,00</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/1/001-2025</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2024-000130</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/12/2024 a 31/12/2024, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/c042bf42-2c9c-42db-b787-ea7998fda3b4</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2024-000129</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/11/2024 a 30/11/2024, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/304879ae-ad58-48c0-b661-3921fb953cdb</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2024-000128</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/10/2024 a 31/10/2024, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/157220de-b9db-4f89-9285-c36932b0f9db</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2024-000127</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/09/2024 a 30/09/2024, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/09/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/a2cc0e28-6610-41b3-b6a3-7d7b09f8ca0b</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2024-000126</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/08/2024 a 31/08/2024, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/df2ff5cb-aa0f-4db5-856a-76312d98be01</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2024-000125</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/07/2024 a 31/07/2024, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/3755f4c2-80c4-495a-a566-825504062fc0</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2024-000124</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/06/2024 a 30/06/2024, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/adee18d9-5439-40ca-9970-11f36a7f0149</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2024-000123</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/05/2024 a 31/05/2024, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/05/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/2c7a2ca5-4106-4351-97d6-6f1da65195ac</t>
+  </si>
+  <si>
     <t>004/2024</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE VEÍCULOS PARA USO OFICIAL.</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
     <t>R$ 982.189,00</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/31/004-2024</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2024-000122</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/03/2024 a 31/03/2024, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/bb04e52f-0a5f-4735-8107-459a9331b014</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2024-000121</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/02/2024 a 29/02/2024, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/76b1928d-94d8-4cec-8843-9fbbeb6b811b</t>
+  </si>
+  <si>
+    <t>002/2024</t>
+  </si>
+  <si>
+    <t>Inscrições de servidores no curso “Licitações e contratações diretas conforme a Lei nº 14.133/2021: regulamentação, implementação e procedimentos eletrônicos”, realizado em Fortaleza/CE, de 29 de janeiro a 2 de fevereiro de 2024.</t>
+  </si>
+  <si>
+    <t>24/01/2024</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>R$ 13.160,00</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/45/002-2024</t>
+  </si>
+  <si>
+    <t>001/2024</t>
+  </si>
+  <si>
+    <t>Prestação de serviços técnicos especializados de assessoria e consultoria contábil, gestão de tesouraria e recursos humanos para a Câmara Municipal de Ourilândia do Norte/PA, no exercício financeiro de 2024.</t>
+  </si>
+  <si>
+    <t>23/01/2024</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>R$ 325.000,00</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/44/001-2024</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2023-000119</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/12/2023 a 31/12/2023, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/6a77c601-df7a-4d52-932c-d47261b5489b</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2023-000118</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/11/2023 a 30/11/2023, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/e16e5501-ddd9-4f80-9e83-cc092551d770</t>
+  </si>
+  <si>
     <t>004/2023</t>
   </si>
   <si>
+    <t>Prestação de serviços técnicos profissionais especializados para revisão e atualização da Lei Orgânica Municipal, do Regimento Interno e do Código de Ética da Câmara Municipal de Ourilândia do Norte/PA.</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>002/2023</t>
+  </si>
+  <si>
+    <t>R$ 35.000,00</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/43/004-2023</t>
+  </si>
+  <si>
     <t>FORNECIMENTO DE BENS PERMANENTES E DE CONSUMO DE INFORMÁTICA.</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>R$ 102.066,05</t>
   </si>
   <si>
-    <t>002/2023</t>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/38/004-2023</t>
   </si>
   <si>
     <t>Aquisição de PRODUTOS LIMPEZA, HIGIENE E GENEROS ALIMENTÍCIOS, COPA, COZINHA E OUTROS, conforme condições especificadas nas cláusulas seguintes e no anexo I deste contrato.</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>Homologada</t>
   </si>
   <si>
     <t>R$ 91.616,30</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/4/002-2023</t>
+  </si>
+  <si>
     <t>001/2023</t>
   </si>
   <si>
+    <t>Prestação de serviços técnicos profissionais especializados de contabilidade aplicada ao setor público, assessoria e consultoria à Câmara Municipal de Ourilândia do Norte/PA, no exercício financeiro de 2023.</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>16/01/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/42/001-2023</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>R$ 99.590,00</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/37/001-2023</t>
+  </si>
+  <si>
     <t>CONTRATAÇÃO DE EMPRESA DO RAMO DA CONSTRUÇÃO CIVIL, PARA EXECUÇÃO DE OBRA DE REFORMA DO PRÉDIO SEDE DA CAMARA MUNICIPAL DE OURILANDIA DO NORTE, DE ACORDO O PROJETO BÁSICO DE ENGENHARIA E PROPOSTA COMERCIAL ADJUDICADA NA TOMADA DE PREÇOS.</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>R$ 144.805,18</t>
   </si>
   <si>
-    <t>30/01/2023</t>
-[...2 lines deleted...]
-    <t>R$ 99.590,00</t>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/36/001-2023</t>
   </si>
   <si>
     <t>Tomada de Preço</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA DO RAMO DA CONSTRUÇÃO CIVIL, PARA EXECUÇÃO DE OBRA DE REFORMA DO PRÉDIO SEDE DA  CAMARA MUNICIPAL DE OURILANDIA DO NORTE, DE ACORDO O PROJETO BÁSICO DE ENGENHARIA E PROPOSTA COMERCIAL ADJUDICADA NA TOMADA DE PREÇOS.</t>
   </si>
   <si>
     <t>24/10/2023</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/17/001-2023</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2023-000117</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/09/2023 a 30/09/2023, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/122e936a-b050-4797-95e2-32535df7e621</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2023-000116</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/08/2023 a 31/08/2023, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d1264613-1bbf-4397-b458-afa05c623808</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2023-000115</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/07/2023 a 31/07/2023, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/3f90fd77-edd7-40e7-b4a3-73af1c4b2894</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2023-000114</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/06/2023 a 30/06/2023, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/11f35e2a-23e9-4ac4-8ec8-39824b499a06</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2023-000113</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/04/2023 a 30/04/2023, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/1b8d1357-12e6-455e-bef1-5bbe29835d04</t>
+  </si>
+  <si>
+    <t>CMON-CERT-LIC-2023-000112</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Ourilândia do Norte, Estado do Pará, declara, para fins de transparência pública e atendimento ao critério 8.1 do Programa Nacional de Transparência Pública (PNTP), que, após conferência dos registros administrativos pela unidade competente, no período de 01/02/2023 a 28/02/2023, não houve abertura de novo procedimento de licitação, dispensa abrangida pelo critério ou inexigibilidade de licitação. Os processos iniciados em períodos anteriores, inclusive os que permaneceram em andamento no intervalo certificado, continuam publicados na relação própria e não são abrangidos por esta certidão.</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/b04d8010-a45c-4369-928e-dc85478d835d</t>
+  </si>
+  <si>
     <t>007/2022</t>
   </si>
   <si>
     <t>Aquisição de um veiculo conforme termos e condições constantes no Termo de Referência.</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
     <t>011/2022</t>
   </si>
   <si>
     <t>R$ 46.000,00</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/12/007-2022</t>
+  </si>
+  <si>
     <t>006/2022</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA OBJETIVANDO A PRESTAÇÃO DE SERVIÇOS PARA A INSTALAÇÃO DA USINA  OTOVOLTAICA DE MICROGERAÇÃO NO PRÉDIO SEDE DA CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE- PARÁ, COM CAPACIDADE MÍNIMA DE GERAÇÃO DE 41,8KWP</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
     <t>R$ 159.999,53</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/11/006-2022</t>
+  </si>
+  <si>
     <t>005/2022</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>009/2022</t>
   </si>
   <si>
     <t>R$ 6.876.880,00</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/10/005-2022</t>
+  </si>
+  <si>
     <t>004/2022</t>
   </si>
   <si>
     <t>R$ 116.900,00</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/6/004-2022</t>
+  </si>
+  <si>
     <t>001/2022</t>
   </si>
   <si>
     <t>Fornecimento fracionado de combustíveis, conforme termos e condições constantes no Termo de Referência.</t>
   </si>
   <si>
     <t>R$ 101.710,00</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/5/001-2022</t>
+  </si>
+  <si>
     <t>004/2021</t>
   </si>
   <si>
     <t>Pregão Presencial</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE VEICULO UTILITARIO, CAMINHONETA, MITSUBISHI.</t>
   </si>
   <si>
     <t>01/04/2021</t>
   </si>
   <si>
     <t>R$ 214.067,00</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/35/004-2021</t>
+  </si>
+  <si>
     <t>003/2021</t>
   </si>
   <si>
     <t>FORNECIMENTO EQUIPAMENTOS, PRODUTOS E SUPRIMENTOS DE INFORMATICA.</t>
   </si>
   <si>
     <t>23/03/2021</t>
   </si>
   <si>
     <t>R$ 38.171,64</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/34/003-2021</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/32/003-2021</t>
+  </si>
+  <si>
     <t>002/2021</t>
   </si>
   <si>
     <t>PRODUTOS LIMPEZA, HIGIENE E GENEROS ALIMENTÍCIOS, COPA, COZINHA E OUTROS.</t>
   </si>
   <si>
     <t>01/03/2021</t>
   </si>
   <si>
     <t>R$ 45.974,66</t>
   </si>
   <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/7/002-2021</t>
+  </si>
+  <si>
     <t>001/2021</t>
   </si>
   <si>
     <t>10/02/2021</t>
   </si>
   <si>
     <t>R$ 218.640,00</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/licitacoes/processo/33/001-2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -829,976 +1364,2039 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H35"/>
+  <dimension ref="A1:I68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="449.319" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="730.107" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="134.396" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
         <v>10</v>
       </c>
-      <c r="D2" t="s">
-[...11 lines deleted...]
-      <c r="H2" t="s">
+      <c r="C3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s">
         <v>15</v>
-      </c>
-[...21 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" t="s">
+        <v>31</v>
+      </c>
+      <c r="H4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" t="s">
         <v>28</v>
       </c>
-      <c r="F4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="E5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" t="s">
         <v>31</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="H5" t="s">
         <v>32</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5">
+      <c r="I5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
+        <v>32</v>
+      </c>
+      <c r="I6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" t="s">
+        <v>55</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" t="s">
+        <v>59</v>
+      </c>
+      <c r="D9" t="s">
+        <v>53</v>
+      </c>
+      <c r="E9" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9">
         <v>1</v>
       </c>
-      <c r="G5" t="s">
-[...13 lines deleted...]
-      <c r="C6" t="s">
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" t="s">
+        <v>53</v>
+      </c>
+      <c r="E10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" t="s">
+        <v>65</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" t="s">
+        <v>69</v>
+      </c>
+      <c r="D11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F11" t="s">
+        <v>72</v>
+      </c>
+      <c r="G11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" t="s">
+        <v>76</v>
+      </c>
+      <c r="C12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>71</v>
+      </c>
+      <c r="F12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" t="s">
+        <v>80</v>
+      </c>
+      <c r="D13" t="s">
+        <v>70</v>
+      </c>
+      <c r="E13" t="s">
+        <v>71</v>
+      </c>
+      <c r="F13" t="s">
+        <v>72</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" t="s">
+        <v>85</v>
+      </c>
+      <c r="F14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" t="s">
+        <v>31</v>
+      </c>
+      <c r="H14" t="s">
+        <v>32</v>
+      </c>
+      <c r="I14" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" t="s">
+        <v>88</v>
+      </c>
+      <c r="D15" t="s">
+        <v>89</v>
+      </c>
+      <c r="E15" t="s">
+        <v>90</v>
+      </c>
+      <c r="F15" t="s">
+        <v>91</v>
+      </c>
+      <c r="G15" t="s">
+        <v>92</v>
+      </c>
+      <c r="H15" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" t="s">
+        <v>96</v>
+      </c>
+      <c r="D16" t="s">
+        <v>89</v>
+      </c>
+      <c r="E16" t="s">
+        <v>90</v>
+      </c>
+      <c r="F16" t="s">
+        <v>97</v>
+      </c>
+      <c r="G16" t="s">
+        <v>92</v>
+      </c>
+      <c r="H16" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" t="s">
+        <v>100</v>
+      </c>
+      <c r="B17" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" t="s">
+        <v>101</v>
+      </c>
+      <c r="D17" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" t="s">
+        <v>102</v>
+      </c>
+      <c r="F17" t="s">
+        <v>30</v>
+      </c>
+      <c r="G17" t="s">
+        <v>31</v>
+      </c>
+      <c r="H17" t="s">
+        <v>32</v>
+      </c>
+      <c r="I17" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" t="s">
+        <v>104</v>
+      </c>
+      <c r="B18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" t="s">
+        <v>105</v>
+      </c>
+      <c r="D18" t="s">
+        <v>89</v>
+      </c>
+      <c r="E18" t="s">
+        <v>106</v>
+      </c>
+      <c r="F18" t="s">
+        <v>107</v>
+      </c>
+      <c r="G18" t="s">
+        <v>92</v>
+      </c>
+      <c r="H18" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" t="s">
+        <v>112</v>
+      </c>
+      <c r="D19" t="s">
+        <v>89</v>
+      </c>
+      <c r="E19" t="s">
+        <v>113</v>
+      </c>
+      <c r="F19" t="s">
+        <v>30</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" t="s">
+        <v>117</v>
+      </c>
+      <c r="D20" t="s">
+        <v>28</v>
+      </c>
+      <c r="E20" t="s">
+        <v>118</v>
+      </c>
+      <c r="F20" t="s">
+        <v>30</v>
+      </c>
+      <c r="G20" t="s">
+        <v>31</v>
+      </c>
+      <c r="H20" t="s">
+        <v>32</v>
+      </c>
+      <c r="I20" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" t="s">
+        <v>120</v>
+      </c>
+      <c r="B21" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" t="s">
+        <v>121</v>
+      </c>
+      <c r="D21" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" t="s">
+        <v>122</v>
+      </c>
+      <c r="F21" t="s">
+        <v>30</v>
+      </c>
+      <c r="G21" t="s">
+        <v>31</v>
+      </c>
+      <c r="H21" t="s">
+        <v>32</v>
+      </c>
+      <c r="I21" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" t="s">
+        <v>124</v>
+      </c>
+      <c r="B22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" t="s">
+        <v>125</v>
+      </c>
+      <c r="D22" t="s">
+        <v>126</v>
+      </c>
+      <c r="E22" t="s">
+        <v>127</v>
+      </c>
+      <c r="F22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G22" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" t="s">
+        <v>128</v>
+      </c>
+      <c r="I22" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" t="s">
+        <v>130</v>
+      </c>
+      <c r="B23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" t="s">
+        <v>131</v>
+      </c>
+      <c r="D23" t="s">
+        <v>126</v>
+      </c>
+      <c r="E23" t="s">
+        <v>132</v>
+      </c>
+      <c r="F23" t="s">
+        <v>30</v>
+      </c>
+      <c r="G23" t="s">
+        <v>92</v>
+      </c>
+      <c r="H23" t="s">
+        <v>133</v>
+      </c>
+      <c r="I23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C24" t="s">
+        <v>137</v>
+      </c>
+      <c r="D24" t="s">
         <v>36</v>
       </c>
-      <c r="D6" t="s">
-[...126 lines deleted...]
-      <c r="C11" t="s">
+      <c r="E24" t="s">
+        <v>138</v>
+      </c>
+      <c r="F24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G24" t="s">
+        <v>92</v>
+      </c>
+      <c r="H24" t="s">
+        <v>108</v>
+      </c>
+      <c r="I24" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" t="s">
+        <v>140</v>
+      </c>
+      <c r="D25" t="s">
+        <v>141</v>
+      </c>
+      <c r="E25" t="s">
+        <v>138</v>
+      </c>
+      <c r="F25" t="s">
+        <v>30</v>
+      </c>
+      <c r="G25" t="s">
+        <v>92</v>
+      </c>
+      <c r="H25" t="s">
+        <v>108</v>
+      </c>
+      <c r="I25" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" t="s">
+        <v>144</v>
+      </c>
+      <c r="D26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" t="s">
+        <v>145</v>
+      </c>
+      <c r="F26" t="s">
+        <v>30</v>
+      </c>
+      <c r="G26" t="s">
+        <v>31</v>
+      </c>
+      <c r="H26" t="s">
+        <v>32</v>
+      </c>
+      <c r="I26" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" t="s">
+        <v>147</v>
+      </c>
+      <c r="B27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" t="s">
+        <v>148</v>
+      </c>
+      <c r="D27" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" t="s">
+        <v>149</v>
+      </c>
+      <c r="F27" t="s">
+        <v>30</v>
+      </c>
+      <c r="G27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H27" t="s">
+        <v>32</v>
+      </c>
+      <c r="I27" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" t="s">
+        <v>151</v>
+      </c>
+      <c r="B28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" t="s">
+        <v>152</v>
+      </c>
+      <c r="D28" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28" t="s">
+        <v>153</v>
+      </c>
+      <c r="F28" t="s">
+        <v>30</v>
+      </c>
+      <c r="G28" t="s">
+        <v>31</v>
+      </c>
+      <c r="H28" t="s">
+        <v>32</v>
+      </c>
+      <c r="I28" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" t="s">
+        <v>156</v>
+      </c>
+      <c r="D29" t="s">
+        <v>157</v>
+      </c>
+      <c r="E29" t="s">
+        <v>158</v>
+      </c>
+      <c r="F29" t="s">
+        <v>155</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
+        <v>78</v>
+      </c>
+      <c r="I29" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" t="s">
+        <v>76</v>
+      </c>
+      <c r="C30" t="s">
+        <v>161</v>
+      </c>
+      <c r="D30" t="s">
+        <v>157</v>
+      </c>
+      <c r="E30" t="s">
+        <v>158</v>
+      </c>
+      <c r="F30" t="s">
+        <v>160</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
+        <v>162</v>
+      </c>
+      <c r="I30" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" t="s">
+        <v>164</v>
+      </c>
+      <c r="B31" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" t="s">
+        <v>165</v>
+      </c>
+      <c r="D31" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31" t="s">
+        <v>166</v>
+      </c>
+      <c r="F31" t="s">
+        <v>30</v>
+      </c>
+      <c r="G31" t="s">
+        <v>31</v>
+      </c>
+      <c r="H31" t="s">
+        <v>32</v>
+      </c>
+      <c r="I31" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" t="s">
+        <v>168</v>
+      </c>
+      <c r="B32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" t="s">
+        <v>169</v>
+      </c>
+      <c r="D32" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" t="s">
+        <v>170</v>
+      </c>
+      <c r="F32" t="s">
+        <v>30</v>
+      </c>
+      <c r="G32" t="s">
+        <v>31</v>
+      </c>
+      <c r="H32" t="s">
+        <v>32</v>
+      </c>
+      <c r="I32" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" t="s">
+        <v>172</v>
+      </c>
+      <c r="B33" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" t="s">
+        <v>173</v>
+      </c>
+      <c r="D33" t="s">
+        <v>28</v>
+      </c>
+      <c r="E33" t="s">
+        <v>174</v>
+      </c>
+      <c r="F33" t="s">
+        <v>30</v>
+      </c>
+      <c r="G33" t="s">
+        <v>31</v>
+      </c>
+      <c r="H33" t="s">
+        <v>32</v>
+      </c>
+      <c r="I33" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" t="s">
+        <v>176</v>
+      </c>
+      <c r="B34" t="s">
+        <v>26</v>
+      </c>
+      <c r="C34" t="s">
+        <v>177</v>
+      </c>
+      <c r="D34" t="s">
+        <v>28</v>
+      </c>
+      <c r="E34" t="s">
+        <v>178</v>
+      </c>
+      <c r="F34" t="s">
+        <v>30</v>
+      </c>
+      <c r="G34" t="s">
+        <v>31</v>
+      </c>
+      <c r="H34" t="s">
+        <v>32</v>
+      </c>
+      <c r="I34" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" t="s">
+        <v>180</v>
+      </c>
+      <c r="B35" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" t="s">
+        <v>181</v>
+      </c>
+      <c r="D35" t="s">
+        <v>28</v>
+      </c>
+      <c r="E35" t="s">
+        <v>182</v>
+      </c>
+      <c r="F35" t="s">
+        <v>30</v>
+      </c>
+      <c r="G35" t="s">
+        <v>31</v>
+      </c>
+      <c r="H35" t="s">
+        <v>32</v>
+      </c>
+      <c r="I35" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" t="s">
+        <v>184</v>
+      </c>
+      <c r="B36" t="s">
+        <v>26</v>
+      </c>
+      <c r="C36" t="s">
+        <v>185</v>
+      </c>
+      <c r="D36" t="s">
+        <v>28</v>
+      </c>
+      <c r="E36" t="s">
+        <v>186</v>
+      </c>
+      <c r="F36" t="s">
+        <v>30</v>
+      </c>
+      <c r="G36" t="s">
+        <v>31</v>
+      </c>
+      <c r="H36" t="s">
+        <v>32</v>
+      </c>
+      <c r="I36" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" t="s">
+        <v>188</v>
+      </c>
+      <c r="B37" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" t="s">
+        <v>189</v>
+      </c>
+      <c r="D37" t="s">
+        <v>28</v>
+      </c>
+      <c r="E37" t="s">
+        <v>190</v>
+      </c>
+      <c r="F37" t="s">
+        <v>30</v>
+      </c>
+      <c r="G37" t="s">
+        <v>31</v>
+      </c>
+      <c r="H37" t="s">
+        <v>32</v>
+      </c>
+      <c r="I37" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" t="s">
+        <v>192</v>
+      </c>
+      <c r="B38" t="s">
+        <v>26</v>
+      </c>
+      <c r="C38" t="s">
+        <v>193</v>
+      </c>
+      <c r="D38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E38" t="s">
+        <v>194</v>
+      </c>
+      <c r="F38" t="s">
+        <v>30</v>
+      </c>
+      <c r="G38" t="s">
+        <v>31</v>
+      </c>
+      <c r="H38" t="s">
+        <v>32</v>
+      </c>
+      <c r="I38" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" t="s">
+        <v>196</v>
+      </c>
+      <c r="B39" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" t="s">
+        <v>197</v>
+      </c>
+      <c r="D39" t="s">
+        <v>141</v>
+      </c>
+      <c r="E39" t="s">
+        <v>198</v>
+      </c>
+      <c r="F39" t="s">
+        <v>196</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
+        <v>199</v>
+      </c>
+      <c r="I39" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" t="s">
+        <v>201</v>
+      </c>
+      <c r="B40" t="s">
+        <v>26</v>
+      </c>
+      <c r="C40" t="s">
+        <v>202</v>
+      </c>
+      <c r="D40" t="s">
+        <v>28</v>
+      </c>
+      <c r="E40" t="s">
+        <v>203</v>
+      </c>
+      <c r="F40" t="s">
+        <v>30</v>
+      </c>
+      <c r="G40" t="s">
+        <v>31</v>
+      </c>
+      <c r="H40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I40" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" t="s">
+        <v>205</v>
+      </c>
+      <c r="B41" t="s">
+        <v>26</v>
+      </c>
+      <c r="C41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D41" t="s">
+        <v>28</v>
+      </c>
+      <c r="E41" t="s">
+        <v>207</v>
+      </c>
+      <c r="F41" t="s">
+        <v>30</v>
+      </c>
+      <c r="G41" t="s">
+        <v>31</v>
+      </c>
+      <c r="H41" t="s">
+        <v>32</v>
+      </c>
+      <c r="I41" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C42" t="s">
+        <v>210</v>
+      </c>
+      <c r="D42" t="s">
+        <v>211</v>
+      </c>
+      <c r="E42" t="s">
+        <v>212</v>
+      </c>
+      <c r="F42" t="s">
+        <v>209</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
+        <v>213</v>
+      </c>
+      <c r="I42" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" t="s">
+        <v>215</v>
+      </c>
+      <c r="B43" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" t="s">
+        <v>216</v>
+      </c>
+      <c r="D43" t="s">
+        <v>217</v>
+      </c>
+      <c r="E43" t="s">
+        <v>218</v>
+      </c>
+      <c r="F43" t="s">
+        <v>215</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
+        <v>219</v>
+      </c>
+      <c r="I43" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" t="s">
+        <v>221</v>
+      </c>
+      <c r="B44" t="s">
+        <v>26</v>
+      </c>
+      <c r="C44" t="s">
+        <v>222</v>
+      </c>
+      <c r="D44" t="s">
+        <v>28</v>
+      </c>
+      <c r="E44" t="s">
+        <v>223</v>
+      </c>
+      <c r="F44" t="s">
+        <v>30</v>
+      </c>
+      <c r="G44" t="s">
+        <v>31</v>
+      </c>
+      <c r="H44" t="s">
+        <v>32</v>
+      </c>
+      <c r="I44" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" t="s">
+        <v>225</v>
+      </c>
+      <c r="B45" t="s">
+        <v>26</v>
+      </c>
+      <c r="C45" t="s">
+        <v>226</v>
+      </c>
+      <c r="D45" t="s">
+        <v>227</v>
+      </c>
+      <c r="E45" t="s">
+        <v>228</v>
+      </c>
+      <c r="F45" t="s">
+        <v>30</v>
+      </c>
+      <c r="G45" t="s">
+        <v>31</v>
+      </c>
+      <c r="H45" t="s">
+        <v>32</v>
+      </c>
+      <c r="I45" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" t="s">
+        <v>230</v>
+      </c>
+      <c r="B46" t="s">
+        <v>76</v>
+      </c>
+      <c r="C46" t="s">
+        <v>231</v>
+      </c>
+      <c r="D46" t="s">
+        <v>232</v>
+      </c>
+      <c r="E46" t="s">
+        <v>233</v>
+      </c>
+      <c r="F46" t="s">
+        <v>234</v>
+      </c>
+      <c r="G46" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" t="s">
+        <v>235</v>
+      </c>
+      <c r="I46" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" t="s">
+        <v>230</v>
+      </c>
+      <c r="B47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47" t="s">
+        <v>237</v>
+      </c>
+      <c r="D47" t="s">
+        <v>238</v>
+      </c>
+      <c r="E47" t="s">
+        <v>239</v>
+      </c>
+      <c r="F47" t="s">
+        <v>230</v>
+      </c>
+      <c r="G47" t="s">
+        <v>92</v>
+      </c>
+      <c r="H47" t="s">
+        <v>240</v>
+      </c>
+      <c r="I47" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" t="s">
+        <v>234</v>
+      </c>
+      <c r="B48" t="s">
+        <v>10</v>
+      </c>
+      <c r="C48" t="s">
+        <v>242</v>
+      </c>
+      <c r="D48" t="s">
+        <v>243</v>
+      </c>
+      <c r="E48" t="s">
+        <v>244</v>
+      </c>
+      <c r="F48" t="s">
+        <v>234</v>
+      </c>
+      <c r="G48" t="s">
+        <v>245</v>
+      </c>
+      <c r="H48" t="s">
+        <v>246</v>
+      </c>
+      <c r="I48" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" t="s">
+        <v>248</v>
+      </c>
+      <c r="B49" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" t="s">
+        <v>249</v>
+      </c>
+      <c r="D49" t="s">
+        <v>250</v>
+      </c>
+      <c r="E49" t="s">
+        <v>251</v>
+      </c>
+      <c r="F49" t="s">
+        <v>248</v>
+      </c>
+      <c r="G49" t="s">
+        <v>15</v>
+      </c>
+      <c r="H49" t="s">
+        <v>219</v>
+      </c>
+      <c r="I49" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" t="s">
+        <v>248</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" t="s">
+        <v>88</v>
+      </c>
+      <c r="D50" t="s">
+        <v>238</v>
+      </c>
+      <c r="E50" t="s">
+        <v>253</v>
+      </c>
+      <c r="F50" t="s">
+        <v>248</v>
+      </c>
+      <c r="G50" t="s">
+        <v>245</v>
+      </c>
+      <c r="H50" t="s">
+        <v>254</v>
+      </c>
+      <c r="I50" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" t="s">
+        <v>248</v>
+      </c>
+      <c r="B51" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" t="s">
+        <v>256</v>
+      </c>
+      <c r="D51" t="s">
+        <v>238</v>
+      </c>
+      <c r="E51" t="s">
+        <v>257</v>
+      </c>
+      <c r="F51" t="s">
+        <v>248</v>
+      </c>
+      <c r="G51" t="s">
+        <v>245</v>
+      </c>
+      <c r="H51" t="s">
+        <v>258</v>
+      </c>
+      <c r="I51" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" t="s">
+        <v>248</v>
+      </c>
+      <c r="B52" t="s">
+        <v>260</v>
+      </c>
+      <c r="C52" t="s">
+        <v>261</v>
+      </c>
+      <c r="D52" t="s">
         <v>60</v>
       </c>
-      <c r="D11" t="s">
-[...155 lines deleted...]
-      <c r="D17" t="s">
+      <c r="E52" t="s">
+        <v>262</v>
+      </c>
+      <c r="F52" t="s">
+        <v>248</v>
+      </c>
+      <c r="G52" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" t="s">
+        <v>258</v>
+      </c>
+      <c r="I52" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" t="s">
+        <v>264</v>
+      </c>
+      <c r="B53" t="s">
+        <v>26</v>
+      </c>
+      <c r="C53" t="s">
+        <v>265</v>
+      </c>
+      <c r="D53" t="s">
+        <v>28</v>
+      </c>
+      <c r="E53" t="s">
+        <v>266</v>
+      </c>
+      <c r="F53" t="s">
+        <v>30</v>
+      </c>
+      <c r="G53" t="s">
+        <v>31</v>
+      </c>
+      <c r="H53" t="s">
+        <v>32</v>
+      </c>
+      <c r="I53" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" t="s">
+        <v>268</v>
+      </c>
+      <c r="B54" t="s">
+        <v>26</v>
+      </c>
+      <c r="C54" t="s">
+        <v>269</v>
+      </c>
+      <c r="D54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E54" t="s">
+        <v>270</v>
+      </c>
+      <c r="F54" t="s">
+        <v>30</v>
+      </c>
+      <c r="G54" t="s">
+        <v>31</v>
+      </c>
+      <c r="H54" t="s">
+        <v>32</v>
+      </c>
+      <c r="I54" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" t="s">
+        <v>272</v>
+      </c>
+      <c r="B55" t="s">
+        <v>26</v>
+      </c>
+      <c r="C55" t="s">
+        <v>273</v>
+      </c>
+      <c r="D55" t="s">
+        <v>28</v>
+      </c>
+      <c r="E55" t="s">
+        <v>274</v>
+      </c>
+      <c r="F55" t="s">
+        <v>30</v>
+      </c>
+      <c r="G55" t="s">
+        <v>31</v>
+      </c>
+      <c r="H55" t="s">
+        <v>32</v>
+      </c>
+      <c r="I55" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" t="s">
+        <v>276</v>
+      </c>
+      <c r="B56" t="s">
+        <v>26</v>
+      </c>
+      <c r="C56" t="s">
+        <v>277</v>
+      </c>
+      <c r="D56" t="s">
+        <v>28</v>
+      </c>
+      <c r="E56" t="s">
+        <v>278</v>
+      </c>
+      <c r="F56" t="s">
+        <v>30</v>
+      </c>
+      <c r="G56" t="s">
+        <v>31</v>
+      </c>
+      <c r="H56" t="s">
+        <v>32</v>
+      </c>
+      <c r="I56" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" t="s">
+        <v>280</v>
+      </c>
+      <c r="B57" t="s">
+        <v>26</v>
+      </c>
+      <c r="C57" t="s">
+        <v>281</v>
+      </c>
+      <c r="D57" t="s">
+        <v>28</v>
+      </c>
+      <c r="E57" t="s">
+        <v>282</v>
+      </c>
+      <c r="F57" t="s">
+        <v>30</v>
+      </c>
+      <c r="G57" t="s">
+        <v>31</v>
+      </c>
+      <c r="H57" t="s">
+        <v>32</v>
+      </c>
+      <c r="I57" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" t="s">
+        <v>284</v>
+      </c>
+      <c r="B58" t="s">
+        <v>26</v>
+      </c>
+      <c r="C58" t="s">
+        <v>285</v>
+      </c>
+      <c r="D58" t="s">
+        <v>28</v>
+      </c>
+      <c r="E58" t="s">
+        <v>286</v>
+      </c>
+      <c r="F58" t="s">
+        <v>30</v>
+      </c>
+      <c r="G58" t="s">
+        <v>31</v>
+      </c>
+      <c r="H58" t="s">
+        <v>32</v>
+      </c>
+      <c r="I58" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" t="s">
+        <v>288</v>
+      </c>
+      <c r="B59" t="s">
+        <v>10</v>
+      </c>
+      <c r="C59" t="s">
+        <v>289</v>
+      </c>
+      <c r="D59" t="s">
+        <v>290</v>
+      </c>
+      <c r="E59" t="s">
+        <v>291</v>
+      </c>
+      <c r="F59" t="s">
+        <v>292</v>
+      </c>
+      <c r="G59" t="s">
+        <v>245</v>
+      </c>
+      <c r="H59" t="s">
+        <v>293</v>
+      </c>
+      <c r="I59" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" t="s">
+        <v>295</v>
+      </c>
+      <c r="B60" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60" t="s">
+        <v>296</v>
+      </c>
+      <c r="D60" t="s">
+        <v>290</v>
+      </c>
+      <c r="E60" t="s">
+        <v>297</v>
+      </c>
+      <c r="F60" t="s">
+        <v>295</v>
+      </c>
+      <c r="G60" t="s">
+        <v>245</v>
+      </c>
+      <c r="H60" t="s">
+        <v>298</v>
+      </c>
+      <c r="I60" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" t="s">
+        <v>300</v>
+      </c>
+      <c r="B61" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" t="s">
+        <v>237</v>
+      </c>
+      <c r="D61" t="s">
+        <v>290</v>
+      </c>
+      <c r="E61" t="s">
+        <v>301</v>
+      </c>
+      <c r="F61" t="s">
+        <v>302</v>
+      </c>
+      <c r="G61" t="s">
+        <v>245</v>
+      </c>
+      <c r="H61" t="s">
+        <v>303</v>
+      </c>
+      <c r="I61" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" t="s">
+        <v>305</v>
+      </c>
+      <c r="B62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C62" t="s">
+        <v>289</v>
+      </c>
+      <c r="D62" t="s">
+        <v>243</v>
+      </c>
+      <c r="E62" t="s">
+        <v>30</v>
+      </c>
+      <c r="F62" t="s">
+        <v>305</v>
+      </c>
+      <c r="G62" t="s">
+        <v>245</v>
+      </c>
+      <c r="H62" t="s">
+        <v>306</v>
+      </c>
+      <c r="I62" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" t="s">
+        <v>308</v>
+      </c>
+      <c r="B63" t="s">
+        <v>10</v>
+      </c>
+      <c r="C63" t="s">
+        <v>309</v>
+      </c>
+      <c r="D63" t="s">
+        <v>243</v>
+      </c>
+      <c r="E63" t="s">
+        <v>30</v>
+      </c>
+      <c r="F63" t="s">
+        <v>308</v>
+      </c>
+      <c r="G63" t="s">
+        <v>245</v>
+      </c>
+      <c r="H63" t="s">
+        <v>310</v>
+      </c>
+      <c r="I63" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" t="s">
+        <v>312</v>
+      </c>
+      <c r="B64" t="s">
+        <v>313</v>
+      </c>
+      <c r="C64" t="s">
+        <v>314</v>
+      </c>
+      <c r="D64" t="s">
+        <v>238</v>
+      </c>
+      <c r="E64" t="s">
+        <v>315</v>
+      </c>
+      <c r="F64" t="s">
+        <v>312</v>
+      </c>
+      <c r="G64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
+        <v>316</v>
+      </c>
+      <c r="I64" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" t="s">
+        <v>318</v>
+      </c>
+      <c r="B65" t="s">
+        <v>313</v>
+      </c>
+      <c r="C65" t="s">
+        <v>319</v>
+      </c>
+      <c r="D65" t="s">
+        <v>238</v>
+      </c>
+      <c r="E65" t="s">
+        <v>320</v>
+      </c>
+      <c r="F65" t="s">
+        <v>318</v>
+      </c>
+      <c r="G65" t="s">
+        <v>92</v>
+      </c>
+      <c r="H65" t="s">
+        <v>321</v>
+      </c>
+      <c r="I65" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" t="s">
+        <v>318</v>
+      </c>
+      <c r="B66" t="s">
+        <v>313</v>
+      </c>
+      <c r="C66" t="s">
+        <v>319</v>
+      </c>
+      <c r="D66" t="s">
+        <v>141</v>
+      </c>
+      <c r="E66" t="s">
+        <v>320</v>
+      </c>
+      <c r="F66" t="s">
+        <v>30</v>
+      </c>
+      <c r="G66" t="s">
+        <v>245</v>
+      </c>
+      <c r="H66" t="s">
+        <v>321</v>
+      </c>
+      <c r="I66" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" t="s">
+        <v>324</v>
+      </c>
+      <c r="B67" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" t="s">
+        <v>325</v>
+      </c>
+      <c r="D67" t="s">
+        <v>290</v>
+      </c>
+      <c r="E67" t="s">
+        <v>326</v>
+      </c>
+      <c r="F67" t="s">
+        <v>324</v>
+      </c>
+      <c r="G67" t="s">
+        <v>245</v>
+      </c>
+      <c r="H67" t="s">
+        <v>327</v>
+      </c>
+      <c r="I67" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" t="s">
+        <v>329</v>
+      </c>
+      <c r="B68" t="s">
+        <v>313</v>
+      </c>
+      <c r="C68" t="s">
         <v>88</v>
       </c>
-      <c r="E17" t="s">
-[...477 lines deleted...]
-        <v>154</v>
+      <c r="D68" t="s">
+        <v>238</v>
+      </c>
+      <c r="E68" t="s">
+        <v>330</v>
+      </c>
+      <c r="F68" t="s">
+        <v>30</v>
+      </c>
+      <c r="G68" t="s">
+        <v>245</v>
+      </c>
+      <c r="H68" t="s">
+        <v>331</v>
+      </c>
+      <c r="I68" t="s">
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">