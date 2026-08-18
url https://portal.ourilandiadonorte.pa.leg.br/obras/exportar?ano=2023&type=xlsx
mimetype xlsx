--- v0 (2026-05-05)
+++ v1 (2026-08-18)
@@ -12,113 +12,308 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Contratada</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Valor Inicial</t>
   </si>
   <si>
     <t>Data Início</t>
   </si>
   <si>
     <t>Data Fim Previsão</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Percentual Concluído</t>
   </si>
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Mês</t>
   </si>
   <si>
+    <t>Execução</t>
+  </si>
+  <si>
+    <t>Itens contratados (descrição | unidade | quantidade | preço unitário | total)</t>
+  </si>
+  <si>
+    <t>Itens executados (descrição | unidade | quantidade | preço unitário pago | total pago)</t>
+  </si>
+  <si>
+    <t>Motivo da paralisação</t>
+  </si>
+  <si>
+    <t>Responsável pela inexecução temporária</t>
+  </si>
+  <si>
+    <t>Previsão de reinício</t>
+  </si>
+  <si>
+    <t>Documento / verificação</t>
+  </si>
+  <si>
+    <t>certidao</t>
+  </si>
+  <si>
+    <t>Certidão de inexistência de obras públicas paralisadas</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>Assinada e pública</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/a10f063d-469e-47a5-bf44-8d1856ea5865</t>
+  </si>
+  <si>
     <t>obra</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA DO RAMO DA CONSTRUÇÃO CIVIL, PARA EXECUÇÃO DE OBRA DE REFORMA DO PRÉDIO SEDE DA CAMARA MUNICIPAL DE OURILANDIA DO NORTE, DE ACORDO O PROJETO BÁSICO DE ENGENHARIA E PROPOSTA COMERCIAL ADJUDICADA NA TOMADA DE PREÇOS Nº 001/2023.</t>
   </si>
   <si>
     <t>ENGEPAR CONSTRUTORA E SERVIÇOS</t>
   </si>
   <si>
     <t>Nº 001/2023</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>24/10/2023</t>
   </si>
   <si>
     <t>08/12/2023</t>
   </si>
   <si>
     <t>Concluída</t>
   </si>
   <si>
     <t>008/2023</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/0b938b42-2948-4cf5-899c-7a77c630bd6b</t>
+  </si>
+  <si>
+    <t>01/10/2023</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/d16e90b4-c71a-4a5e-b1fc-de8b513a7a65</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/fcae0aa3-c8f2-477c-aa61-11633522a453</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de obras públicas</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/ee2ccd16-f8ce-488f-bd80-9241cf24c913</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/cdfc982a-2d12-4e73-badb-00f4208c6174</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/3b6d42fd-7254-4ef5-a199-8bd14d5b0b27</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>07</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/c94613d6-c4f6-41b0-8da9-40e8a3173997</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/5a85235b-d9a8-45f7-83ba-8f11703f2aab</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/2bba3d75-4607-45ae-8334-86b4c9ef00da</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/83d958c7-1b3c-4381-9ea6-fb3812d0dd2e</t>
+  </si>
+  <si>
+    <t>01/05/2023</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/bd0c3e29-4e99-4e63-bed8-0f9fc4ce8958</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/ea2312d1-f160-4405-b5b6-ccc5249f5b3f</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>30/04/2023</t>
+  </si>
+  <si>
+    <t>04</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/511f899a-2991-4e3a-869e-e15a590a43a9</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/4de8223e-6d78-4aea-9af4-85426c392c2b</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/9a26bfcb-ba1a-46ce-9821-7fd2601b619a</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/f994aaf0-b992-42ef-90d8-3e6a9b4b013b</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>02</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/1183ed5d-8d0b-486c-85e0-8377885e5052</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/9932f765-bf7b-40bb-9a0d-ca28076dcd1b</t>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/22351409-a37f-4bd6-b580-fd3c317b6bdc</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/f2a49130-f7f4-416f-ab1e-a7c9d9503886</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,146 +617,723 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L2"/>
+  <dimension ref="A1:S23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="294.785" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="102.546" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="134.396" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B2" t="s">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F2" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="H2" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K2">
         <v>2023</v>
       </c>
       <c r="L2">
         <v>12</v>
+      </c>
+      <c r="S2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" t="s">
+        <v>32</v>
+      </c>
+      <c r="I3">
+        <v>100</v>
+      </c>
+      <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3">
+        <v>2023</v>
+      </c>
+      <c r="L3">
+        <v>12</v>
+      </c>
+      <c r="M3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4" t="s">
+        <v>35</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4">
+        <v>2023</v>
+      </c>
+      <c r="L4">
+        <v>11</v>
+      </c>
+      <c r="S4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>37</v>
+      </c>
+      <c r="G5" t="s">
+        <v>38</v>
+      </c>
+      <c r="H5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5">
+        <v>2023</v>
+      </c>
+      <c r="L5">
+        <v>10</v>
+      </c>
+      <c r="S5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G6" t="s">
+        <v>41</v>
+      </c>
+      <c r="H6" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6">
+        <v>2023</v>
+      </c>
+      <c r="L6" t="s">
+        <v>42</v>
+      </c>
+      <c r="S6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" t="s">
+        <v>41</v>
+      </c>
+      <c r="H7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7">
+        <v>2023</v>
+      </c>
+      <c r="L7" t="s">
+        <v>42</v>
+      </c>
+      <c r="S7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>46</v>
+      </c>
+      <c r="G8" t="s">
+        <v>47</v>
+      </c>
+      <c r="H8" t="s">
+        <v>23</v>
+      </c>
+      <c r="K8">
+        <v>2023</v>
+      </c>
+      <c r="L8" t="s">
+        <v>48</v>
+      </c>
+      <c r="S8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" t="s">
+        <v>47</v>
+      </c>
+      <c r="H9" t="s">
+        <v>23</v>
+      </c>
+      <c r="K9">
+        <v>2023</v>
+      </c>
+      <c r="L9" t="s">
+        <v>48</v>
+      </c>
+      <c r="S9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>51</v>
+      </c>
+      <c r="G10" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K10">
+        <v>2023</v>
+      </c>
+      <c r="L10" t="s">
+        <v>53</v>
+      </c>
+      <c r="S10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" t="s">
+        <v>51</v>
+      </c>
+      <c r="G11" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" t="s">
+        <v>23</v>
+      </c>
+      <c r="K11">
+        <v>2023</v>
+      </c>
+      <c r="L11" t="s">
+        <v>53</v>
+      </c>
+      <c r="S11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G12" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" t="s">
+        <v>23</v>
+      </c>
+      <c r="K12">
+        <v>2023</v>
+      </c>
+      <c r="L12" t="s">
+        <v>58</v>
+      </c>
+      <c r="S12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" t="s">
+        <v>44</v>
+      </c>
+      <c r="F13" t="s">
+        <v>56</v>
+      </c>
+      <c r="G13" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K13">
+        <v>2023</v>
+      </c>
+      <c r="L13" t="s">
+        <v>58</v>
+      </c>
+      <c r="S13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>61</v>
+      </c>
+      <c r="G14" t="s">
+        <v>62</v>
+      </c>
+      <c r="H14" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14">
+        <v>2023</v>
+      </c>
+      <c r="L14" t="s">
+        <v>63</v>
+      </c>
+      <c r="S14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F15" t="s">
+        <v>61</v>
+      </c>
+      <c r="G15" t="s">
+        <v>62</v>
+      </c>
+      <c r="H15" t="s">
+        <v>23</v>
+      </c>
+      <c r="K15">
+        <v>2023</v>
+      </c>
+      <c r="L15" t="s">
+        <v>63</v>
+      </c>
+      <c r="S15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>66</v>
+      </c>
+      <c r="G16" t="s">
+        <v>67</v>
+      </c>
+      <c r="H16" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16">
+        <v>2023</v>
+      </c>
+      <c r="L16" t="s">
+        <v>68</v>
+      </c>
+      <c r="S16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" t="s">
+        <v>66</v>
+      </c>
+      <c r="G17" t="s">
+        <v>67</v>
+      </c>
+      <c r="H17" t="s">
+        <v>23</v>
+      </c>
+      <c r="K17">
+        <v>2023</v>
+      </c>
+      <c r="L17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" t="s">
+        <v>72</v>
+      </c>
+      <c r="H18" t="s">
+        <v>23</v>
+      </c>
+      <c r="K18">
+        <v>2023</v>
+      </c>
+      <c r="L18" t="s">
+        <v>73</v>
+      </c>
+      <c r="S18" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" t="s">
+        <v>44</v>
+      </c>
+      <c r="F19" t="s">
+        <v>71</v>
+      </c>
+      <c r="G19" t="s">
+        <v>72</v>
+      </c>
+      <c r="H19" t="s">
+        <v>23</v>
+      </c>
+      <c r="K19">
+        <v>2023</v>
+      </c>
+      <c r="L19" t="s">
+        <v>73</v>
+      </c>
+      <c r="S19" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>76</v>
+      </c>
+      <c r="G20" t="s">
+        <v>77</v>
+      </c>
+      <c r="H20" t="s">
+        <v>23</v>
+      </c>
+      <c r="K20">
+        <v>2023</v>
+      </c>
+      <c r="L20" t="s">
+        <v>78</v>
+      </c>
+      <c r="S20" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" t="s">
+        <v>44</v>
+      </c>
+      <c r="F21" t="s">
+        <v>76</v>
+      </c>
+      <c r="G21" t="s">
+        <v>77</v>
+      </c>
+      <c r="H21" t="s">
+        <v>23</v>
+      </c>
+      <c r="K21">
+        <v>2023</v>
+      </c>
+      <c r="L21" t="s">
+        <v>78</v>
+      </c>
+      <c r="S21" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>81</v>
+      </c>
+      <c r="G22" t="s">
+        <v>82</v>
+      </c>
+      <c r="H22" t="s">
+        <v>23</v>
+      </c>
+      <c r="K22">
+        <v>2023</v>
+      </c>
+      <c r="L22" t="s">
+        <v>83</v>
+      </c>
+      <c r="S22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" t="s">
+        <v>44</v>
+      </c>
+      <c r="F23" t="s">
+        <v>81</v>
+      </c>
+      <c r="G23" t="s">
+        <v>82</v>
+      </c>
+      <c r="H23" t="s">
+        <v>23</v>
+      </c>
+      <c r="K23">
+        <v>2023</v>
+      </c>
+      <c r="L23" t="s">
+        <v>83</v>
+      </c>
+      <c r="S23" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">