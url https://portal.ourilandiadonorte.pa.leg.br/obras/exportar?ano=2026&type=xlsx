--- v2 (2026-08-18)
+++ v3 (2026-10-28)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Contratada</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Valor Inicial</t>
   </si>
   <si>
     <t>Data Início</t>
   </si>
   <si>
     <t>Data Fim Previsão</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
@@ -77,99 +77,129 @@
   <si>
     <t>Itens contratados (descrição | unidade | quantidade | preço unitário | total)</t>
   </si>
   <si>
     <t>Itens executados (descrição | unidade | quantidade | preço unitário pago | total pago)</t>
   </si>
   <si>
     <t>Motivo da paralisação</t>
   </si>
   <si>
     <t>Responsável pela inexecução temporária</t>
   </si>
   <si>
     <t>Previsão de reinício</t>
   </si>
   <si>
     <t>Documento / verificação</t>
   </si>
   <si>
     <t>certidao</t>
   </si>
   <si>
     <t>Certidão de inexistência de obras públicas paralisadas</t>
   </si>
   <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>Assinada e pública</t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/db71bf7b-0938-44ac-a554-ac962ef6ff6b</t>
+  </si>
+  <si>
+    <t>Certidão de não ocorrência de obras públicas</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/feff849d-8a3d-418a-b8dc-e77057a50a24</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/64373a88-0039-4188-a9b1-4eea54c4396f</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/26c86ed1-b6ef-47d3-b698-f9d38472da30</t>
+  </si>
+  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
-    <t>Assinada e pública</t>
-[...1 lines deleted...]
-  <si>
     <t>07</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/0a5c15e9-a44a-4a7d-b2ad-a817a7b896c7</t>
   </si>
   <si>
-    <t>Certidão de não ocorrência de obras públicas</t>
-[...1 lines deleted...]
-  <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/f6649f4d-14e6-44a2-871a-ef31e91212a7</t>
   </si>
   <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/ebd7a30f-5fc4-46f8-a2c7-fdfa26bac5a7</t>
   </si>
   <si>
     <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/62497be6-fa8e-41a9-a005-50987b79f62a</t>
   </si>
   <si>
     <t>declaracao</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>Concluída</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -463,55 +493,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S10"/>
+  <dimension ref="A1:S14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.708" bestFit="true" customWidth="true" style="0"/>
@@ -661,161 +691,256 @@
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>23</v>
       </c>
       <c r="K5">
         <v>2026</v>
       </c>
       <c r="L5" t="s">
         <v>30</v>
       </c>
       <c r="S5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
         <v>33</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>34</v>
       </c>
       <c r="H6" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6">
+        <v>2026</v>
+      </c>
+      <c r="L6" t="s">
         <v>35</v>
       </c>
-      <c r="K6">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="S6" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" t="s">
         <v>33</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7">
+        <v>2026</v>
+      </c>
+      <c r="L7" t="s">
         <v>35</v>
       </c>
-      <c r="K7">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="S7" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>19</v>
+      </c>
+      <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" t="s">
+        <v>39</v>
       </c>
       <c r="H8" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="K8">
         <v>2026</v>
       </c>
-      <c r="L8">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="L8" t="s">
+        <v>40</v>
+      </c>
+      <c r="S8" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" t="s">
+        <v>39</v>
       </c>
       <c r="H9" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="K9">
         <v>2026</v>
       </c>
-      <c r="L9">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="L9" t="s">
+        <v>40</v>
+      </c>
+      <c r="S9" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="H10" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="K10">
         <v>2026</v>
       </c>
       <c r="L10">
+        <v>5</v>
+      </c>
+      <c r="M10" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" t="s">
+        <v>44</v>
+      </c>
+      <c r="H11" t="s">
+        <v>45</v>
+      </c>
+      <c r="K11">
+        <v>2026</v>
+      </c>
+      <c r="L11">
+        <v>4</v>
+      </c>
+      <c r="M11" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H12" t="s">
+        <v>45</v>
+      </c>
+      <c r="K12">
+        <v>2026</v>
+      </c>
+      <c r="L12">
+        <v>3</v>
+      </c>
+      <c r="M12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" t="s">
+        <v>44</v>
+      </c>
+      <c r="H13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K13">
+        <v>2026</v>
+      </c>
+      <c r="L13">
+        <v>2</v>
+      </c>
+      <c r="M13" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" t="s">
+        <v>45</v>
+      </c>
+      <c r="K14">
+        <v>2026</v>
+      </c>
+      <c r="L14">
         <v>1</v>
       </c>
-      <c r="M10" t="s">
+      <c r="M14" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>