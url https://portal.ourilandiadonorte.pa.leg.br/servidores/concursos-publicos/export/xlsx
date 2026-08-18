--- v0 (2026-06-20)
+++ v1 (2026-08-18)
@@ -12,146 +12,305 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+  <si>
+    <t>Tipo</t>
+  </si>
   <si>
     <t>Concurso / Referência</t>
   </si>
   <si>
-    <t>Objeto</t>
-[...5 lines deleted...]
-    <t>Quantidade de Anexos</t>
+    <t>Objeto / Situação</t>
+  </si>
+  <si>
+    <t>Publicação / Atualização</t>
+  </si>
+  <si>
+    <t>Período</t>
+  </si>
+  <si>
+    <t>Certidão / Documento</t>
+  </si>
+  <si>
+    <t>Quantidade de arquivos adicionais</t>
+  </si>
+  <si>
+    <t>Certidão eletrônica</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONC-2026-000251</t>
+  </si>
+  <si>
+    <t>Não ocorrência confirmada de concurso ou processo seletivo público</t>
+  </si>
+  <si>
+    <t>03/08/2026 10:14</t>
+  </si>
+  <si>
+    <t>01/07/2026 a 31/07/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/ab04df6b-0380-45af-aec7-0b95c757d410</t>
+  </si>
+  <si>
+    <t>Declaração histórica</t>
   </si>
   <si>
     <t>Concurso Público 2026</t>
   </si>
   <si>
+    <t>Este poder Legislativo Municipal não realizou concurso público, conforme as legislações pertinentes, no mês de junho do exercício corrente.</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>01/06/2026 a 30/06/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/Z4aRWphF0zN6uTte4957aevfnISqeYQHcGSPNqlj.pdf</t>
+  </si>
+  <si>
     <t>Este poder Legislativo Municipal não realizou concurso público, conforme as legislações pertinentes, no mês de maio do exercício corrente.</t>
   </si>
   <si>
-    <t>mai/2026</t>
+    <t>01/05/2026 a 31/05/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/riHwXYD9YTk1AElIaRy3bfnBvyhGefUVj3PKn9Lh.pdf</t>
   </si>
   <si>
     <t>Este poder Legislativo Municipal não realizou concurso público, conforme as legislações pertinentes, no mês de março do exercício corrente.</t>
   </si>
   <si>
-    <t>abr/2026</t>
-[...2 lines deleted...]
-    <t>mar/2026</t>
+    <t>01/04/2026 a 30/04/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/QzESafhmulAnpQQrkYnr830WEUDsIN0OVGooUoi6.pdf</t>
+  </si>
+  <si>
+    <t>01/03/2026 a 31/03/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/lRMjfTNauoAyI0aYndp4v1SFliBwrPviEmVVSoEt.pdf</t>
   </si>
   <si>
     <t>Este poder Legislativo Municipal não realizou concurso público, conforme as legislações pertinentes, no mês de fevereiro do exercício corrente.</t>
   </si>
   <si>
-    <t>fev/2026</t>
+    <t>01/02/2026 a 28/02/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/V3cD8mlyXGWKWWvt9YN5dG0hfgT5OZJ71wsaGHbp.pdf</t>
   </si>
   <si>
     <t>Este poder legislativo municipal não realizou concurso público.</t>
   </si>
   <si>
-    <t>jan/2026</t>
+    <t>01/01/2026 a 31/01/2026</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/fmm5F5mLcG7e06g95EU78jFH8xKV6iFKDS2oqsBV.pdf</t>
   </si>
   <si>
     <t>Concurso Público 2025</t>
   </si>
   <si>
     <t>Este poder Legislativo Municipal não realizou concurso público, conforme as legislações pertinentes, no mês de dezembro do exercício corrente.</t>
   </si>
   <si>
-    <t>dez/2025</t>
-[...2 lines deleted...]
-    <t>mai/2025</t>
+    <t>01/12/2025 a 31/12/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/vcU2eHVs4hhlyheU14tbuR6ira12yeLC5hVBv5m1.pdf</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONC-2025-000111</t>
+  </si>
+  <si>
+    <t>03/08/2026 10:15</t>
+  </si>
+  <si>
+    <t>01/11/2025 a 30/11/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/fbc48e7c-bf8f-4b53-8d02-b0b4adbeefef</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONC-2025-000110</t>
+  </si>
+  <si>
+    <t>03/08/2026 10:17</t>
+  </si>
+  <si>
+    <t>01/10/2025 a 31/10/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/87541b6a-e496-473a-a330-6f7c90fdee74</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONC-2025-000109</t>
+  </si>
+  <si>
+    <t>03/08/2026 10:18</t>
+  </si>
+  <si>
+    <t>01/09/2025 a 30/09/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/705477ed-00a4-4f78-8b85-a7aac8f68aec</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONC-2025-000108</t>
+  </si>
+  <si>
+    <t>03/08/2026 10:21</t>
+  </si>
+  <si>
+    <t>01/08/2025 a 31/08/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/186f30c3-c7ff-4905-8f2b-db6d0ce67ecc</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONC-2025-000107</t>
+  </si>
+  <si>
+    <t>03/08/2026 10:32</t>
+  </si>
+  <si>
+    <t>01/07/2025 a 31/07/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/bac7688b-2eab-41e5-9192-8c80849e75ed</t>
+  </si>
+  <si>
+    <t>CMON-CERT-CONC-2025-000106</t>
+  </si>
+  <si>
+    <t>03/08/2026 10:25</t>
+  </si>
+  <si>
+    <t>01/06/2025 a 30/06/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/verificar-certidao-nao-ocorrencia/76b50084-abac-41bd-b469-d2dac78e4c53</t>
+  </si>
+  <si>
+    <t>01/05/2025 a 31/05/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/eHDE0w8aG52gNkBj0Yo2idPfhswLqp6vb6FTUkJO.pdf</t>
   </si>
   <si>
     <t>Este poder Legislativo Municipal não realizou concurso público, conforme as legislações pertinentes, no mês de janeiro do exercício corrente.</t>
   </si>
   <si>
-    <t>abr/2025</t>
-[...8 lines deleted...]
-    <t>jan/2025</t>
+    <t>01/04/2025 a 30/04/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/eoBOsckMAfU3uAdZIUgQKPfh9tqj7Q2UMlfST4GF.pdf</t>
+  </si>
+  <si>
+    <t>01/03/2025 a 31/03/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/Cp72OqEuwziny5cssm8EDzVszLJb9SwZZV68jT4u.pdf</t>
+  </si>
+  <si>
+    <t>01/02/2025 a 28/02/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/d6dpwpMvMMIrllywBSsGfDzy3IOqCYfuVhbeZGqt.pdf</t>
+  </si>
+  <si>
+    <t>01/01/2025 a 31/01/2025</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/Eec4egaJy2nSwfvYWdVllBWc2Sc1CONSP87P6JTC.pdf</t>
   </si>
   <si>
     <t>Concurso Público 2024</t>
   </si>
   <si>
     <t>Este poder legislativo municipal não realizou concurso público</t>
   </si>
   <si>
-    <t>dez/2024</t>
+    <t>01/01/2024 a 31/12/2024</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/Nwaa2WUvY5IAdHr7Ar1VbIkcNFhN1jpEfIyRahOs.pdf</t>
   </si>
   <si>
     <t>Concurso Público 2023</t>
   </si>
   <si>
-    <t>dez/2023</t>
+    <t>01/01/2023 a 31/12/2023</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/Ds9BpsPqgMEEseBtXb94qhPYtm7XE8hJvRS2CAAf.pdf</t>
   </si>
   <si>
     <t>Concurso Público 2022</t>
   </si>
   <si>
-    <t>dez/2022</t>
+    <t>01/01/2022 a 31/12/2022</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/Veo6L9zriEKOWDGbihrfihQPsruV91ntW9mz3jRu.pdf</t>
   </si>
   <si>
     <t>Concurso Público 2021</t>
   </si>
   <si>
-    <t>dez/2021</t>
+    <t>01/01/2021 a 31/12/2021</t>
+  </si>
+  <si>
+    <t>https://portal.ourilandiadonorte.pa.leg.br/storage/concursos/declaracoes/QI7dSbOG75BpZ95x5MiugXpVWWlZJ4dN2rRRYPAe.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -455,241 +614,569 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="169.816" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="139.109" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B2" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C2" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:4">
+        <v>9</v>
+      </c>
+      <c r="D2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="C3" t="s">
-[...7 lines deleted...]
-      <c r="B4" t="s">
+      <c r="B10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" t="s">
         <v>7</v>
       </c>
-      <c r="C4" t="s">
+      <c r="B11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" t="s">
         <v>9</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" t="s">
+        <v>44</v>
+      </c>
+      <c r="G11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13" t="s">
+        <v>52</v>
+      </c>
+      <c r="G13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" t="s">
+        <v>56</v>
+      </c>
+      <c r="G14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" t="s">
         <v>19</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D16" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" t="s">
+        <v>61</v>
+      </c>
+      <c r="F16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" t="s">
         <v>22</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D18" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" t="s">
+        <v>66</v>
+      </c>
+      <c r="F18" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" t="s">
         <v>27</v>
       </c>
-    </row>
-[...19 lines deleted...]
-        <v>31</v>
+      <c r="D19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" t="s">
+        <v>68</v>
+      </c>
+      <c r="F19" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" t="s">
+        <v>63</v>
+      </c>
+      <c r="D20" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" t="s">
+        <v>70</v>
+      </c>
+      <c r="F20" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" t="s">
+        <v>74</v>
+      </c>
+      <c r="F21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" t="s">
+        <v>73</v>
+      </c>
+      <c r="D22" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" t="s">
+        <v>77</v>
+      </c>
+      <c r="F22" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" t="s">
+        <v>73</v>
+      </c>
+      <c r="D23" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" t="s">
+        <v>80</v>
+      </c>
+      <c r="F23" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" t="s">
+        <v>73</v>
+      </c>
+      <c r="D24" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" t="s">
+        <v>83</v>
+      </c>
+      <c r="F24" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">