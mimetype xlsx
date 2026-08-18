--- v0 (2026-06-20)
+++ v1 (2026-08-18)
@@ -26,105 +26,105 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Contratado</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Nº Documento</t>
   </si>
   <si>
     <t>Objeto / Detalhes</t>
   </si>
   <si>
+    <t>WITTOR SANTOS DE ARAÚJO</t>
+  </si>
+  <si>
+    <t>Contrato</t>
+  </si>
+  <si>
+    <t>Nº 001/2025</t>
+  </si>
+  <si>
+    <t>Servidor - WITTOR SANTOS DE ARAÚJO (Período: 2026-01-15) - Valor: R$ 0,00 - Situação: Encerrado</t>
+  </si>
+  <si>
+    <t>WHERLLEY BARROS DA SILVA</t>
+  </si>
+  <si>
+    <t>Nº 002/2025</t>
+  </si>
+  <si>
+    <t>Servidor - WHERLLEY BARROS DA SILVA (Período: 2026-01-15) - Valor: R$ 0,00 - Situação: Encerrado</t>
+  </si>
+  <si>
+    <t>PAULO RAY SOUSA SANTOS</t>
+  </si>
+  <si>
+    <t>Nº 005/2025</t>
+  </si>
+  <si>
+    <t>Servidor - PAULO RAY SOUSA SANTOS (Período: 2026-01-15) - Valor: R$ 0,00 - Situação: Encerrado</t>
+  </si>
+  <si>
     <t>GEYSON OLIVEIRA DE BRITO</t>
   </si>
   <si>
-    <t>Contrato</t>
-[...1 lines deleted...]
-  <si>
     <t>Nº 004/2025</t>
   </si>
   <si>
     <t>Servidor - GEYSON OLIVEIRA DE BRITO (Período: 2026-01-15) - Valor: R$ 0,00 - Situação: Encerrado</t>
   </si>
   <si>
     <t>JANAINA DA SILVA MARQUES</t>
   </si>
   <si>
     <t>Nº 003/2025</t>
   </si>
   <si>
     <t>RECEPCIONISTA - JANAINA DA SILVA MARQUES (Período: 2025-02-17 até 2025-12-31) - Valor: R$ 1.569,66 - Situação: Encerrado</t>
   </si>
   <si>
     <t>LUIZ FELIPE MARINHO OLIVEIRA</t>
   </si>
   <si>
     <t>Nº 006/2025</t>
   </si>
   <si>
     <t>Servidor - LUIZ FELIPE MARINHO OLIVEIRA (Período: 2026-01-15) - Valor: R$ 0,00 - Situação: Encerrado</t>
-  </si>
-[...25 lines deleted...]
-    <t>Servidor - WITTOR SANTOS DE ARAÚJO (Período: 2026-01-15) - Valor: R$ 0,00 - Situação: Encerrado</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>