--- v0 (2026-02-05)
+++ v1 (2026-05-05)
@@ -12,557 +12,260 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Solicitante</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Data Solicitação</t>
   </si>
   <si>
     <t>Valor Solicitado</t>
   </si>
   <si>
     <t>Valor Gasto</t>
   </si>
   <si>
     <t>Valor Devolvido</t>
   </si>
   <si>
     <t>Restituição</t>
   </si>
   <si>
+    <t>Emanuel da Silva Moraes</t>
+  </si>
+  <si>
+    <t>Motorista</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>1.000,00</t>
+  </si>
+  <si>
+    <t>465,45</t>
+  </si>
+  <si>
+    <t>534,55</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>2.500,00</t>
+  </si>
+  <si>
+    <t>2.227,17</t>
+  </si>
+  <si>
+    <t>272,83</t>
+  </si>
+  <si>
     <t>Moacir Dias Cordeiro</t>
   </si>
   <si>
-    <t>Motorista</t>
-[...5 lines deleted...]
-    <t>2.500,00</t>
+    <t>957,04</t>
+  </si>
+  <si>
+    <t>1.542,96</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Emanuel da Silva Moraes</t>
-[...11 lines deleted...]
-    <t>Euder  da  Costa  Leite</t>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>1.500,00</t>
+  </si>
+  <si>
+    <t>1.289,12</t>
+  </si>
+  <si>
+    <t>210,88</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>2.000,00</t>
+  </si>
+  <si>
+    <t>1.292,88</t>
+  </si>
+  <si>
+    <t>707,12</t>
+  </si>
+  <si>
+    <t>Jeferson Souza da Silva</t>
+  </si>
+  <si>
+    <t>Chefe de Sessão e Gestão e Infraestrutura da Segurança da Informação</t>
+  </si>
+  <si>
+    <t>Nailton da Conceição Sousa</t>
+  </si>
+  <si>
+    <t>1.610,44</t>
+  </si>
+  <si>
+    <t>389,56</t>
+  </si>
+  <si>
+    <t>2.672,83</t>
+  </si>
+  <si>
+    <t>172,83</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>1.870,48</t>
+  </si>
+  <si>
+    <t>129,52</t>
+  </si>
+  <si>
+    <t>MOTORISTA</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>500,00</t>
+  </si>
+  <si>
+    <t>363,34</t>
+  </si>
+  <si>
+    <t>136,66</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>1.219,37</t>
+  </si>
+  <si>
+    <t>780,63</t>
+  </si>
+  <si>
+    <t>RENILDO BEZERRA GOMES</t>
+  </si>
+  <si>
+    <t>2.921,05</t>
+  </si>
+  <si>
+    <t>921,05</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>1.759,07</t>
+  </si>
+  <si>
+    <t>240,93</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>Walmy Cesar Costa Rodrigues</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
-    <t>15/12/2025</t>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
   </si>
   <si>
     <t>Genivan da Mata</t>
   </si>
   <si>
-    <t>13/12/2025</t>
-[...17 lines deleted...]
-    <t>1.139,04</t>
+    <t>22/04/2026</t>
   </si>
   <si>
     <t>Fabrício Calil Galvão Ferreira</t>
   </si>
   <si>
-    <t>2.392,58</t>
-[...419 lines deleted...]
-    <t>1.129,55</t>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>Marcia Rodrigues Feitosa</t>
+  </si>
+  <si>
+    <t>Renildo Bezerra Gomes</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>Deibson da Silva Gomes</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -866,1560 +569,732 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G65"/>
+  <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" t="s">
         <v>27</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="F9" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="G9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="B10" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F10" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="G11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B12" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D12" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="F12" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="G12" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="B13" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G13" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="F14" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G14" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G16" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B17" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="F17" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G17" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="D19" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="F19" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F21" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="B22" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="F22" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="E23" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="F23" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B24" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E24" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="F24" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="B25" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D25" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E25" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="F25" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B26" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D26" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="F26" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="B27" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="F27" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="B28" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="D28" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="F28" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G28" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="B29" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="C29" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="D29" t="s">
         <v>24</v>
       </c>
       <c r="E29" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="F29" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
-[...827 lines deleted...]
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">