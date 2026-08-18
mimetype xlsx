--- v1 (2026-05-05)
+++ v2 (2026-08-18)
@@ -12,260 +12,455 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Solicitante</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Data Solicitação</t>
   </si>
   <si>
     <t>Valor Solicitado</t>
   </si>
   <si>
     <t>Valor Gasto</t>
   </si>
   <si>
     <t>Valor Devolvido</t>
   </si>
   <si>
-    <t>Restituição</t>
+    <t>Restituição / Documento</t>
+  </si>
+  <si>
+    <t>Renildo Bezerra Gomes</t>
+  </si>
+  <si>
+    <t>Motorista</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>2.000,00</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Marcia Rodrigues Feitosa</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
   </si>
   <si>
     <t>Emanuel da Silva Moraes</t>
   </si>
   <si>
-    <t>Motorista</t>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>Moacir Dias Cordeiro</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>Márcio Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>Parlamentar Presidente</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>1.000,00</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>Deibson da Silva Gomes</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>1.902,12</t>
+  </si>
+  <si>
+    <t>97,88</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>2.500,00</t>
+  </si>
+  <si>
+    <t>2.451,50</t>
+  </si>
+  <si>
+    <t>48,50</t>
+  </si>
+  <si>
+    <t>67,13</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
+    <t>1.554,29</t>
+  </si>
+  <si>
+    <t>445,71</t>
+  </si>
+  <si>
+    <t>24/05/2026</t>
+  </si>
+  <si>
+    <t>694,68</t>
+  </si>
+  <si>
+    <t>305,32</t>
+  </si>
+  <si>
+    <t>Nailton da Conceição Sousa</t>
+  </si>
+  <si>
+    <t>Assessor Parlamentar</t>
+  </si>
+  <si>
+    <t>420,54</t>
+  </si>
+  <si>
+    <t>579,46</t>
+  </si>
+  <si>
+    <t>1.777,10</t>
+  </si>
+  <si>
+    <t>222,90</t>
+  </si>
+  <si>
+    <t>João de Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>529,04</t>
+  </si>
+  <si>
+    <t>470,96</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>2.526,65</t>
+  </si>
+  <si>
+    <t>26,65</t>
+  </si>
+  <si>
+    <t>2.236,41</t>
+  </si>
+  <si>
+    <t>263,59</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>1.500,00</t>
+  </si>
+  <si>
+    <t>480,03</t>
+  </si>
+  <si>
+    <t>1.019,97</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>2.191,13</t>
+  </si>
+  <si>
+    <t>691,13</t>
+  </si>
+  <si>
+    <t>531,33</t>
+  </si>
+  <si>
+    <t>468,67</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>1.532,26</t>
+  </si>
+  <si>
+    <t>467,74</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>500,00</t>
+  </si>
+  <si>
+    <t>500,04</t>
+  </si>
+  <si>
+    <t>Fabrício Calil Galvão Ferreira</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>2.807,67</t>
+  </si>
+  <si>
+    <t>307,64</t>
+  </si>
+  <si>
+    <t>2.498,73</t>
+  </si>
+  <si>
+    <t>1,27</t>
+  </si>
+  <si>
+    <t>2.706,52</t>
+  </si>
+  <si>
+    <t>206,52</t>
+  </si>
+  <si>
+    <t>Genivan da Mata</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>1.738,17</t>
+  </si>
+  <si>
+    <t>261,83</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>Walmy Cesar Costa Rodrigues</t>
+  </si>
+  <si>
+    <t>1.334,62</t>
+  </si>
+  <si>
+    <t>665,58</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>1.794,44</t>
+  </si>
+  <si>
+    <t>205,56</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>1.759,07</t>
+  </si>
+  <si>
+    <t>240,93</t>
+  </si>
+  <si>
+    <t>MOTORISTA</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>1.219,37</t>
+  </si>
+  <si>
+    <t>780,63</t>
+  </si>
+  <si>
+    <t>1.699,76</t>
+  </si>
+  <si>
+    <t>300,24</t>
+  </si>
+  <si>
+    <t>2.921,05</t>
+  </si>
+  <si>
+    <t>921,05</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>363,34</t>
+  </si>
+  <si>
+    <t>136,66</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>1.870,48</t>
+  </si>
+  <si>
+    <t>129,52</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>1.292,88</t>
+  </si>
+  <si>
+    <t>707,12</t>
+  </si>
+  <si>
+    <t>Jeferson Souza da Silva</t>
+  </si>
+  <si>
+    <t>Chefe de Sessão e Gestão e Infraestrutura da Segurança da Informação</t>
+  </si>
+  <si>
+    <t>279,20</t>
+  </si>
+  <si>
+    <t>1.220,80</t>
+  </si>
+  <si>
+    <t>1.610,44</t>
+  </si>
+  <si>
+    <t>389,56</t>
+  </si>
+  <si>
+    <t>2.672,83</t>
+  </si>
+  <si>
+    <t>172,83</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>1.289,12</t>
+  </si>
+  <si>
+    <t>210,88</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>1.591,45</t>
+  </si>
+  <si>
+    <t>908,55</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>957,04</t>
+  </si>
+  <si>
+    <t>1.542,96</t>
+  </si>
+  <si>
+    <t>2.227,17</t>
+  </si>
+  <si>
+    <t>272,83</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
-    <t>1.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>465,45</t>
   </si>
   <si>
     <t>534,55</t>
-  </si>
-[...169 lines deleted...]
-    <t>04/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -569,732 +764,1261 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G29"/>
+  <dimension ref="A1:G52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="B7" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="B9" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G9" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G10" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="E12" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="F12" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="G12" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="F13" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="G13" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="G15" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="G16" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C20" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="C21" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F21" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="B22" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D22" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="F22" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D23" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="F23" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D24" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>8</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D25" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="E25" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="F25" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D26" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="E26" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="B27" t="s">
         <v>8</v>
       </c>
       <c r="C27" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="D27" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="G27" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
+        <v>67</v>
+      </c>
+      <c r="D28" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" t="s">
         <v>68</v>
       </c>
-      <c r="D28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" t="s">
+        <v>71</v>
+      </c>
+      <c r="E29" t="s">
+        <v>72</v>
+      </c>
+      <c r="F29" t="s">
+        <v>30</v>
+      </c>
+      <c r="G29" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" t="s">
+        <v>73</v>
+      </c>
+      <c r="B30" t="s">
+        <v>74</v>
+      </c>
+      <c r="C30" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" t="s">
+        <v>31</v>
+      </c>
+      <c r="E30" t="s">
+        <v>75</v>
+      </c>
+      <c r="F30" t="s">
+        <v>30</v>
+      </c>
+      <c r="G30" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" t="s">
+        <v>70</v>
+      </c>
+      <c r="D31" t="s">
+        <v>31</v>
+      </c>
+      <c r="E31" t="s">
+        <v>77</v>
+      </c>
+      <c r="F31" t="s">
+        <v>78</v>
+      </c>
+      <c r="G31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32" t="s">
+        <v>31</v>
+      </c>
+      <c r="E32" t="s">
+        <v>79</v>
+      </c>
+      <c r="F32" t="s">
+        <v>30</v>
+      </c>
+      <c r="G32" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" t="s">
+        <v>81</v>
+      </c>
+      <c r="B33" t="s">
+        <v>74</v>
+      </c>
+      <c r="C33" t="s">
+        <v>82</v>
+      </c>
+      <c r="D33" t="s">
+        <v>31</v>
+      </c>
+      <c r="E33" t="s">
+        <v>30</v>
+      </c>
+      <c r="F33" t="s">
+        <v>31</v>
+      </c>
+      <c r="G33" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D34" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" t="s">
+        <v>84</v>
+      </c>
+      <c r="F34" t="s">
+        <v>85</v>
+      </c>
+      <c r="G34" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" t="s">
+        <v>71</v>
+      </c>
+      <c r="E35" t="s">
+        <v>71</v>
+      </c>
+      <c r="F35" t="s">
+        <v>30</v>
+      </c>
+      <c r="G35" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" t="s">
+        <v>86</v>
+      </c>
+      <c r="D36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" t="s">
+        <v>88</v>
+      </c>
+      <c r="F36" t="s">
+        <v>89</v>
+      </c>
+      <c r="G36" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" t="s">
+        <v>90</v>
+      </c>
+      <c r="D37" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" t="s">
+        <v>91</v>
+      </c>
+      <c r="F37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G37" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" t="s">
+        <v>93</v>
+      </c>
+      <c r="D38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" t="s">
+        <v>94</v>
+      </c>
+      <c r="F38" t="s">
+        <v>95</v>
+      </c>
+      <c r="G38" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" t="s">
+        <v>96</v>
+      </c>
+      <c r="C39" t="s">
+        <v>97</v>
+      </c>
+      <c r="D39" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" t="s">
+        <v>98</v>
+      </c>
+      <c r="F39" t="s">
+        <v>99</v>
+      </c>
+      <c r="G39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" t="s">
         <v>7</v>
       </c>
-      <c r="B29" t="s">
-[...8 lines deleted...]
-      <c r="E29" t="s">
+      <c r="B40" t="s">
+        <v>96</v>
+      </c>
+      <c r="C40" t="s">
+        <v>97</v>
+      </c>
+      <c r="D40" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" t="s">
+        <v>100</v>
+      </c>
+      <c r="F40" t="s">
+        <v>101</v>
+      </c>
+      <c r="G40" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B41" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" t="s">
+        <v>97</v>
+      </c>
+      <c r="D41" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" t="s">
+        <v>102</v>
+      </c>
+      <c r="F41" t="s">
+        <v>30</v>
+      </c>
+      <c r="G41" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B42" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" t="s">
+        <v>104</v>
+      </c>
+      <c r="D42" t="s">
+        <v>71</v>
+      </c>
+      <c r="E42" t="s">
+        <v>105</v>
+      </c>
+      <c r="F42" t="s">
+        <v>106</v>
+      </c>
+      <c r="G42" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" t="s">
+        <v>107</v>
+      </c>
+      <c r="D43" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" t="s">
+        <v>108</v>
+      </c>
+      <c r="F43" t="s">
+        <v>109</v>
+      </c>
+      <c r="G43" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" t="s">
+        <v>110</v>
+      </c>
+      <c r="D44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" t="s">
+        <v>111</v>
+      </c>
+      <c r="F44" t="s">
+        <v>112</v>
+      </c>
+      <c r="G44" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" t="s">
+        <v>113</v>
+      </c>
+      <c r="B45" t="s">
+        <v>114</v>
+      </c>
+      <c r="C45" t="s">
+        <v>110</v>
+      </c>
+      <c r="D45" t="s">
+        <v>59</v>
+      </c>
+      <c r="E45" t="s">
+        <v>115</v>
+      </c>
+      <c r="F45" t="s">
+        <v>116</v>
+      </c>
+      <c r="G45" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" t="s">
+        <v>110</v>
+      </c>
+      <c r="D46" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" t="s">
+        <v>117</v>
+      </c>
+      <c r="F46" t="s">
+        <v>118</v>
+      </c>
+      <c r="G46" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B47" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" t="s">
+        <v>110</v>
+      </c>
+      <c r="D47" t="s">
+        <v>31</v>
+      </c>
+      <c r="E47" t="s">
+        <v>119</v>
+      </c>
+      <c r="F47" t="s">
+        <v>30</v>
+      </c>
+      <c r="G47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" t="s">
+        <v>16</v>
+      </c>
+      <c r="B48" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" t="s">
+        <v>121</v>
+      </c>
+      <c r="D48" t="s">
+        <v>59</v>
+      </c>
+      <c r="E48" t="s">
+        <v>122</v>
+      </c>
+      <c r="F48" t="s">
+        <v>123</v>
+      </c>
+      <c r="G48" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" t="s">
+        <v>14</v>
+      </c>
+      <c r="B49" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" t="s">
+        <v>124</v>
+      </c>
+      <c r="D49" t="s">
+        <v>31</v>
+      </c>
+      <c r="E49" t="s">
+        <v>125</v>
+      </c>
+      <c r="F49" t="s">
+        <v>126</v>
+      </c>
+      <c r="G49" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" t="s">
+        <v>16</v>
+      </c>
+      <c r="B50" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" t="s">
+        <v>127</v>
+      </c>
+      <c r="D50" t="s">
+        <v>31</v>
+      </c>
+      <c r="E50" t="s">
+        <v>128</v>
+      </c>
+      <c r="F50" t="s">
+        <v>129</v>
+      </c>
+      <c r="G50" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" t="s">
+        <v>14</v>
+      </c>
+      <c r="B51" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51" t="s">
+        <v>127</v>
+      </c>
+      <c r="D51" t="s">
+        <v>31</v>
+      </c>
+      <c r="E51" t="s">
+        <v>130</v>
+      </c>
+      <c r="F51" t="s">
+        <v>131</v>
+      </c>
+      <c r="G51" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" t="s">
+        <v>132</v>
+      </c>
+      <c r="D52" t="s">
         <v>22</v>
       </c>
-      <c r="F29" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="E52" t="s">
+        <v>133</v>
+      </c>
+      <c r="F52" t="s">
+        <v>134</v>
+      </c>
+      <c r="G52" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">