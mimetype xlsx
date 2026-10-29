--- v1 (2026-08-18)
+++ v2 (2026-10-29)
@@ -1,10216 +1,1492 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="475">
   <si>
     <t>Exercício</t>
   </si>
   <si>
     <t>Empenho</t>
   </si>
   <si>
     <t>Entidade</t>
   </si>
   <si>
     <t>Credor</t>
   </si>
   <si>
     <t>CNPJ/CPF</t>
   </si>
   <si>
-    <t>Valor Empenhado</t>
+    <t>Valor do Crédito</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
-    <t>Valor Liquidado</t>
+    <t>Valor Pago Líquido</t>
   </si>
   <si>
     <t>Vencimento</t>
   </si>
   <si>
     <t>Data de Pagamento</t>
   </si>
   <si>
     <t>Categoria</t>
   </si>
   <si>
+    <t>Fonte dos Recursos</t>
+  </si>
+  <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Nota Fiscal</t>
   </si>
   <si>
     <t>Fila Alterada (Quebra)</t>
   </si>
   <si>
     <t>Justificativa</t>
   </si>
   <si>
-    <t>4010001 2021 OR</t>
-[...14 lines deleted...]
-    <t>04/01/2021</t>
+    <t>Situação na Origem</t>
+  </si>
+  <si>
+    <t>Histórico de Liquidação e Estorno</t>
+  </si>
+  <si>
+    <t>4080005 2026 OR</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE OURILÂNDIA DO NORTE</t>
+  </si>
+  <si>
+    <t>D. DIAS DA SILVA EIRELI</t>
+  </si>
+  <si>
+    <t>15.519.376/0001-84</t>
+  </si>
+  <si>
+    <t>10,00</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
   </si>
   <si>
     <t>Bens</t>
   </si>
   <si>
+    <t>15000000-Recursos não vinculados de Impostos-1.500-Recursos não Vinculados de Impostos (Exerc.Corrente)-001-Ordinario-001-Recursos Proprios do Municipio</t>
+  </si>
+  <si>
+    <t>NF 000000008717 DT 04/08/2026</t>
+  </si>
+  <si>
     <t>Não</t>
   </si>
   <si>
-    <t>18010001 2021 OR</t>
-[...74 lines deleted...]
-    <t>MAURO LINO CONSULTORIA CONTABIL EIRELI</t>
+    <t>Exigibilidade</t>
+  </si>
+  <si>
+    <t>1080007 2026 OR</t>
+  </si>
+  <si>
+    <t>SEMETRA SEGURANCA E MEDICINA DO TRABALHO LTDA</t>
+  </si>
+  <si>
+    <t>09.365.122/0001-56</t>
+  </si>
+  <si>
+    <t>80,00</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>Serviços</t>
+  </si>
+  <si>
+    <t>NF 000000014782 DT 01/08/2026</t>
+  </si>
+  <si>
+    <t>28080001 2026 OR</t>
+  </si>
+  <si>
+    <t>POSTO DE MOLAS FARTURA LTDA</t>
+  </si>
+  <si>
+    <t>52.423.250/0001-38</t>
+  </si>
+  <si>
+    <t>1.430,00</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000106 DT 28/08/2026</t>
+  </si>
+  <si>
+    <t>1040013 2026 OR</t>
+  </si>
+  <si>
+    <t>FIBRA ONDA MAIS LTDA</t>
+  </si>
+  <si>
+    <t>14.429.925/0001-67</t>
+  </si>
+  <si>
+    <t>4.267,26</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>0004/26</t>
+  </si>
+  <si>
+    <t>25080001 2026 OR</t>
+  </si>
+  <si>
+    <t>NP TECNOLOGIA E GESTAO DE DADOS LTDA</t>
+  </si>
+  <si>
+    <t>07.797.967/0001-95</t>
+  </si>
+  <si>
+    <t>12.750,00</t>
+  </si>
+  <si>
+    <t>12.138,00</t>
+  </si>
+  <si>
+    <t>NF 000000004279 DT 25/08/2026</t>
+  </si>
+  <si>
+    <t>16010009 2026 OR</t>
+  </si>
+  <si>
+    <t>GLEYDSON GUIMARAES SOCIEDADE INDIVIDUAL DE ADVOCAC</t>
+  </si>
+  <si>
+    <t>44.964.839/0001-15</t>
+  </si>
+  <si>
+    <t>30.000,00</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>0002/26</t>
+  </si>
+  <si>
+    <t>NF 000000000710 DT 20/08/2026</t>
+  </si>
+  <si>
+    <t>19080002 2026 OR</t>
+  </si>
+  <si>
+    <t>MONTE CASTELO AUTOMOTIVA LTDA</t>
+  </si>
+  <si>
+    <t>25.028.246/0001-00</t>
+  </si>
+  <si>
+    <t>519,00</t>
+  </si>
+  <si>
+    <t>NF 000000000149 DT 19/08/2026</t>
+  </si>
+  <si>
+    <t>16010010 2026 OR</t>
+  </si>
+  <si>
+    <t>UNIQUE - ESCRITORIOS CONTABEIS LTDA</t>
+  </si>
+  <si>
+    <t>36.060.539/0001-83</t>
+  </si>
+  <si>
+    <t>37.275,00</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>0001/25</t>
+  </si>
+  <si>
+    <t>NF 000000000413 DT 18/08/2026</t>
+  </si>
+  <si>
+    <t>1080006 2026 OR</t>
+  </si>
+  <si>
+    <t>MARCOVEL VEICULOS COMERCIO LTDA</t>
+  </si>
+  <si>
+    <t>06.949.667/0001-11</t>
+  </si>
+  <si>
+    <t>1.225,00</t>
+  </si>
+  <si>
+    <t>1080005 2026 OR</t>
+  </si>
+  <si>
+    <t>1.734,08</t>
+  </si>
+  <si>
+    <t>14080001 2026 OR</t>
+  </si>
+  <si>
+    <t>C7 Servicos e Comercio Ltda</t>
+  </si>
+  <si>
+    <t>37.430.288/0001-44</t>
+  </si>
+  <si>
+    <t>2.000,00</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000060 DT 14/08/2026</t>
+  </si>
+  <si>
+    <t>13080001 2026 OR</t>
+  </si>
+  <si>
+    <t>JPCELL COMERCIO E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>55.515.342/0001-36</t>
+  </si>
+  <si>
+    <t>4.800,00</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000087 DT 13/08/2026</t>
+  </si>
+  <si>
+    <t>4080004 2026 OR</t>
+  </si>
+  <si>
+    <t>MODESTO, CASTRO E FRIED LTDA</t>
+  </si>
+  <si>
+    <t>83.838.516/0001-37</t>
+  </si>
+  <si>
+    <t>4.766,00</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>0031/25</t>
+  </si>
+  <si>
+    <t>NF 000000001570 DT 04/08/2026</t>
+  </si>
+  <si>
+    <t>6080001 2026 OR</t>
+  </si>
+  <si>
+    <t>5.000,00</t>
+  </si>
+  <si>
+    <t>0035/25</t>
+  </si>
+  <si>
+    <t>NF 000001434273 DT 06/08/2026</t>
+  </si>
+  <si>
+    <t>10020003 2026 OR</t>
+  </si>
+  <si>
+    <t>W. P. FARIAS DA SILVA EIRELI</t>
+  </si>
+  <si>
+    <t>23.992.219/0001-10</t>
+  </si>
+  <si>
+    <t>5.645,30</t>
+  </si>
+  <si>
+    <t>0001/26</t>
+  </si>
+  <si>
+    <t>NF 000000003524 DT 06/08/2026</t>
+  </si>
+  <si>
+    <t>10020002 2026 OR</t>
+  </si>
+  <si>
+    <t>4.235,35</t>
+  </si>
+  <si>
+    <t>NF 000000003523 DT 06/08/2026</t>
+  </si>
+  <si>
+    <t>10020001 2026 OR</t>
+  </si>
+  <si>
+    <t>4.204,40</t>
+  </si>
+  <si>
+    <t>NF 000000003522 DT 06/08/2026</t>
+  </si>
+  <si>
+    <t>3.822,00</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>3080003 2026 OR</t>
+  </si>
+  <si>
+    <t>40,00</t>
+  </si>
+  <si>
+    <t>NF 000000014897 DT 03/08/2026</t>
+  </si>
+  <si>
+    <t>5080001 2026 OR</t>
+  </si>
+  <si>
+    <t>VIAN COMERCIO LTDA</t>
+  </si>
+  <si>
+    <t>83.324.632/0001-38</t>
+  </si>
+  <si>
+    <t>1.446,60</t>
+  </si>
+  <si>
+    <t>NF 000000005844 DT 05/08/2026</t>
+  </si>
+  <si>
+    <t>4080002 2026 OR</t>
+  </si>
+  <si>
+    <t>BATISTA &amp; MILHOMEM LTDA</t>
+  </si>
+  <si>
+    <t>05.726.789/0001-86</t>
+  </si>
+  <si>
+    <t>1.163,00</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>NF 000000012344 DT 04/08/2026</t>
+  </si>
+  <si>
+    <t>4080001 2026 OR</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>NF 000000016233 DT 04/08/2026</t>
+  </si>
+  <si>
+    <t>4.277,28</t>
+  </si>
+  <si>
+    <t>2010002 2026 OR</t>
+  </si>
+  <si>
+    <t>POSTO AGUIA EIRELI</t>
+  </si>
+  <si>
+    <t>10.775.041/0001-03</t>
+  </si>
+  <si>
+    <t>30.225,10</t>
+  </si>
+  <si>
+    <t>0028/25</t>
+  </si>
+  <si>
+    <t>NF 000000000108 DT 04/08/2026</t>
+  </si>
+  <si>
+    <t>3080002 2026 OR</t>
+  </si>
+  <si>
+    <t>L L COMERCIO DE MATERIAIS ELETRICOS LTDA</t>
+  </si>
+  <si>
+    <t>49.407.678/0001-82</t>
+  </si>
+  <si>
+    <t>268,52</t>
+  </si>
+  <si>
+    <t>NF 000000001065 DT 03/08/2026</t>
+  </si>
+  <si>
+    <t>28070001 2026 OR</t>
+  </si>
+  <si>
+    <t>64.432.145 MARISA FRANCISCO REGES SANTOS</t>
+  </si>
+  <si>
+    <t>64.432.145/0001-44</t>
+  </si>
+  <si>
+    <t>816,00</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>Outros</t>
+  </si>
+  <si>
+    <t>NF 000000000003 DT 28/07/2026</t>
+  </si>
+  <si>
+    <t>15050006 2026 OR</t>
+  </si>
+  <si>
+    <t>10.176,49</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>30070007 2026 OR</t>
+  </si>
+  <si>
+    <t>FR MARKETING E COMUNICACAO LTDA</t>
+  </si>
+  <si>
+    <t>30.578.135/0001-08</t>
+  </si>
+  <si>
+    <t>4.950,00</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>0029/25</t>
+  </si>
+  <si>
+    <t>NF 000000001620 DT 30/07/2026</t>
+  </si>
+  <si>
+    <t>30070006 2026 OR</t>
+  </si>
+  <si>
+    <t>13.000,00</t>
+  </si>
+  <si>
+    <t>NF 000000001619 DT 30/07/2026</t>
+  </si>
+  <si>
+    <t>24070001 2026 OR</t>
+  </si>
+  <si>
+    <t>L A ROCHA TAVARES ESTOFADOS LTDA</t>
+  </si>
+  <si>
+    <t>48.528.105/0001-44</t>
+  </si>
+  <si>
+    <t>5.350,00</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000013 DT 24/07/2026</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000700 DT 22/07/2026</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000412 DT 22/07/2026</t>
+  </si>
+  <si>
+    <t>17070002 2026 OR</t>
+  </si>
+  <si>
+    <t>NB AUTOMOVEIS E PECAS LTDA</t>
+  </si>
+  <si>
+    <t>83.836.130/0001-96</t>
+  </si>
+  <si>
+    <t>6.614,40</t>
+  </si>
+  <si>
+    <t>NF 000000002549 DT 17/07/2026</t>
+  </si>
+  <si>
+    <t>14070002 2026 OR</t>
+  </si>
+  <si>
+    <t>875,00</t>
+  </si>
+  <si>
+    <t>NF 000000001238 DT 14/07/2026</t>
+  </si>
+  <si>
+    <t>17070003 2026 OR</t>
+  </si>
+  <si>
+    <t>2.486,77</t>
+  </si>
+  <si>
+    <t>NF 000000167977 DT 17/07/2026</t>
+  </si>
+  <si>
+    <t>14070001 2026 OR</t>
+  </si>
+  <si>
+    <t>2.115,23</t>
+  </si>
+  <si>
+    <t>NF 000000096726 DT 14/07/2026</t>
+  </si>
+  <si>
+    <t>16070001 2026 OR</t>
+  </si>
+  <si>
+    <t>1.330,00</t>
+  </si>
+  <si>
+    <t>16/07/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000099 DT 16/07/2026</t>
+  </si>
+  <si>
+    <t>10070001 2026 OR</t>
+  </si>
+  <si>
+    <t>54.716.471 DHIEGO FERREIRA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>54.716.471/0001-20</t>
+  </si>
+  <si>
+    <t>4.500,00</t>
+  </si>
+  <si>
+    <t>NF 000000000006 DT 10/07/2026</t>
+  </si>
+  <si>
+    <t>1060002 2026 OR</t>
+  </si>
+  <si>
+    <t>1.560,00</t>
+  </si>
+  <si>
+    <t>8070001 2026 OR</t>
+  </si>
+  <si>
+    <t>J P M COMERCIO DE MATERIAIS PARA CONSTRUCAO LTDA</t>
+  </si>
+  <si>
+    <t>07.061.803/0001-03</t>
+  </si>
+  <si>
+    <t>3.591,57</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>7070001 2026 OR</t>
+  </si>
+  <si>
+    <t>RIBEIRO E ALMEIDA REFRIGERACAO LTDA</t>
+  </si>
+  <si>
+    <t>13.177.594/0001-52</t>
+  </si>
+  <si>
+    <t>657,00</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t>1030003 2026 OR</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>NF 000000001585 DT 29/06/2026</t>
+  </si>
+  <si>
+    <t>15.000,00</t>
+  </si>
+  <si>
+    <t>NF 000000001586 DT 29/06/2026</t>
+  </si>
+  <si>
+    <t>NF 000000001584 DT 29/06/2026</t>
+  </si>
+  <si>
+    <t>22060004 2026 OR</t>
+  </si>
+  <si>
+    <t>J G E SERVICOS E COMECIO LTDA</t>
+  </si>
+  <si>
+    <t>19.051.017/0001-04</t>
+  </si>
+  <si>
+    <t>9.077,32</t>
+  </si>
+  <si>
+    <t>8.623,45</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>0004/25</t>
+  </si>
+  <si>
+    <t>NF 000000000031 DT 22/06/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000411 DT 22/06/2026</t>
+  </si>
+  <si>
+    <t>4.175,00</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000684 DT 19/06/2026</t>
+  </si>
+  <si>
+    <t>24050007 2026 OR</t>
+  </si>
+  <si>
+    <t>1.340,00</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>NF 000000001743 DT 26/05/2026</t>
+  </si>
+  <si>
+    <t>15050007 2026 OR</t>
+  </si>
+  <si>
+    <t>1.425,00</t>
+  </si>
+  <si>
+    <t>NF 000000000913 DT 25/05/2026</t>
+  </si>
+  <si>
+    <t>24050006 2026 OR</t>
+  </si>
+  <si>
+    <t>1.785,19</t>
+  </si>
+  <si>
+    <t>NF 000000166963 DT 26/05/2026</t>
+  </si>
+  <si>
+    <t>15050008 2026 OR</t>
+  </si>
+  <si>
+    <t>3.326,03</t>
+  </si>
+  <si>
+    <t>NF 000000096197 DT 25/05/2026</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>NF 000000001551 DT 29/05/2026</t>
+  </si>
+  <si>
+    <t>NF 000000001549 DT 29/05/2026</t>
+  </si>
+  <si>
+    <t>NF 000000001550 DT 29/05/2026</t>
+  </si>
+  <si>
+    <t>18.852,55</t>
+  </si>
+  <si>
+    <t>NF 000000013537 DT 28/05/2026</t>
+  </si>
+  <si>
+    <t>29050004 2026 OR</t>
+  </si>
+  <si>
+    <t>WEMA COMERCIO LTDA</t>
+  </si>
+  <si>
+    <t>03.797.806/0001-40</t>
+  </si>
+  <si>
+    <t>4.023,40</t>
+  </si>
+  <si>
+    <t>NF 000000021092 DT 29/05/2026</t>
+  </si>
+  <si>
+    <t>3.413,20</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>NF 000000003458 DT 25/05/2026</t>
+  </si>
+  <si>
+    <t>5.912,35</t>
+  </si>
+  <si>
+    <t>NF 000000003457 DT 25/05/2026</t>
+  </si>
+  <si>
+    <t>4.732,80</t>
+  </si>
+  <si>
+    <t>NF 000000003456 DT 25/05/2026</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000669 DT 25/05/2026</t>
+  </si>
+  <si>
+    <t>1050002 2026 OR</t>
+  </si>
+  <si>
+    <t>10.041,35</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000028 DT 23/04/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000410 DT 21/05/2026</t>
+  </si>
+  <si>
+    <t>19050002 2026 OR</t>
+  </si>
+  <si>
+    <t>AUTO CENTER DESTAK PEÇAS E SERVIÇOS LTDA</t>
+  </si>
+  <si>
+    <t>14.494.456/0001-60</t>
+  </si>
+  <si>
+    <t>1.660,00</t>
+  </si>
+  <si>
+    <t>0033/25</t>
+  </si>
+  <si>
+    <t>NF 000000001588 DT 19/05/2026</t>
+  </si>
+  <si>
+    <t>19050003 2026 OR</t>
+  </si>
+  <si>
+    <t>1.506,38</t>
+  </si>
+  <si>
+    <t>NF 000000001530 DT 19/05/2026</t>
+  </si>
+  <si>
+    <t>5050001 2026 OR</t>
+  </si>
+  <si>
+    <t>NORTE SUL COMERCIO DE PECAS E SERVICOS DE AUTOMOTO</t>
+  </si>
+  <si>
+    <t>08.778.948/0001-84</t>
+  </si>
+  <si>
+    <t>293,84</t>
+  </si>
+  <si>
+    <t>0030/25</t>
+  </si>
+  <si>
+    <t>NF 000000000334 DT 05/05/2026</t>
+  </si>
+  <si>
+    <t>24040030 2026 OR</t>
+  </si>
+  <si>
+    <t>NF 000000014542 DT 04/05/2026</t>
+  </si>
+  <si>
+    <t>20050001 2026 OR</t>
+  </si>
+  <si>
+    <t>3.032,60</t>
+  </si>
+  <si>
+    <t>NF 000000005783 DT 20/05/2026</t>
+  </si>
+  <si>
+    <t>19050004 2026 OR</t>
+  </si>
+  <si>
+    <t>2.493,62</t>
+  </si>
+  <si>
+    <t>NF 000000434131 DT 19/05/2026</t>
+  </si>
+  <si>
+    <t>19050001 2026 OR</t>
+  </si>
+  <si>
+    <t>1.427,00</t>
+  </si>
+  <si>
+    <t>0036/25</t>
+  </si>
+  <si>
+    <t>NF 000000008717 DT 19/05/2026</t>
+  </si>
+  <si>
+    <t>5050002 2026 OR</t>
+  </si>
+  <si>
+    <t>3.687,00</t>
+  </si>
+  <si>
+    <t>0034/25</t>
+  </si>
+  <si>
+    <t>NF 000000032745 DT 05/05/2026</t>
+  </si>
+  <si>
+    <t>NF 000000011376 DT 19/05/2026</t>
+  </si>
+  <si>
+    <t>1040012 2026 OR</t>
+  </si>
+  <si>
+    <t>B2H EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>60.674.353/0001-07</t>
+  </si>
+  <si>
+    <t>5.100,00</t>
+  </si>
+  <si>
+    <t>0003/26</t>
+  </si>
+  <si>
+    <t>NF 000000000007 DT 28/04/2026</t>
+  </si>
+  <si>
+    <t>Sim</t>
+  </si>
+  <si>
+    <t>Dados bancários informados pelo fornecedor não conferia com o emissor da nota fiscal</t>
+  </si>
+  <si>
+    <t>8050010 2026 OR</t>
+  </si>
+  <si>
+    <t>58.269.058 ANA KELLE JANUARIA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>58.269.058/0001-15</t>
+  </si>
+  <si>
+    <t>170,00</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000030 DT 08/05/2026</t>
+  </si>
+  <si>
+    <t>4050005 2026 OR</t>
+  </si>
+  <si>
+    <t>MGR COMERCIO DE PECAS E ACESSORIOS AUTOMOTIVOS LTD</t>
+  </si>
+  <si>
+    <t>53.546.515/0001-58</t>
+  </si>
+  <si>
+    <t>180,00</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000179 DT 06/05/2026</t>
+  </si>
+  <si>
+    <t>1050001 2026 OR</t>
+  </si>
+  <si>
+    <t>1.350,00</t>
+  </si>
+  <si>
+    <t>NF 000000095962 DT 01/05/2026</t>
+  </si>
+  <si>
+    <t>23040001 2026 OR</t>
+  </si>
+  <si>
+    <t>LUCAS GONSALVES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>54.459.626/0001-90</t>
+  </si>
+  <si>
+    <t>2.494,00</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000017 DT 23/04/2026</t>
+  </si>
+  <si>
+    <t>24040022 2026 OR</t>
+  </si>
+  <si>
+    <t>E A DA SILVA MARCENARIA LTDA</t>
+  </si>
+  <si>
+    <t>42.025.745/0001-55</t>
+  </si>
+  <si>
+    <t>11.870,00</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>22100003 2025 EX</t>
+  </si>
+  <si>
+    <t>16.965.316/0001-58</t>
+  </si>
+  <si>
+    <t>162,52</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>15010000-Outros Recursos não Vinculados-1.500-Recursos não Vinculados de Impostos (Exerc.Corrente)-001-Ordinario-001-Recursos Proprios do Municipio</t>
+  </si>
+  <si>
+    <t>NF 000000001512 DT 29/04/2026</t>
+  </si>
+  <si>
+    <t>NF 000000001511 DT 29/04/2026</t>
+  </si>
+  <si>
+    <t>13.500,00</t>
+  </si>
+  <si>
+    <t>NF 000000001513 DT 29/04/2026</t>
+  </si>
+  <si>
+    <t>4.787,48</t>
+  </si>
+  <si>
+    <t>21040002 2026 OR</t>
+  </si>
+  <si>
+    <t>1.262,00</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>15.687,10</t>
+  </si>
+  <si>
+    <t>NF 000000013467 DT 27/04/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000408 DT 23/04/2026</t>
+  </si>
+  <si>
+    <t>22040009 2026 OR</t>
+  </si>
+  <si>
+    <t>THIAGO MATOS DA SILVA 97539724234</t>
+  </si>
+  <si>
+    <t>15.157.133/0001-43</t>
+  </si>
+  <si>
+    <t>250,00</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000150 DT 22/04/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000655 DT 22/04/2026</t>
+  </si>
+  <si>
+    <t>8040002 2026 OR</t>
+  </si>
+  <si>
+    <t>ONDA MAIS TECNOLOGIA LTDA</t>
+  </si>
+  <si>
+    <t>46.322.439/0001-31</t>
+  </si>
+  <si>
+    <t>310,50</t>
+  </si>
+  <si>
+    <t>NF 000000010882 DT 08/04/2026</t>
+  </si>
+  <si>
+    <t>8040001 2026 OR</t>
+  </si>
+  <si>
+    <t>1.409,98</t>
+  </si>
+  <si>
+    <t>NF 000000013609 DT 08/04/2026</t>
+  </si>
+  <si>
+    <t>1040015 2026 OR</t>
+  </si>
+  <si>
+    <t>ASTRO FABRICA DE UNIFORMES</t>
+  </si>
+  <si>
+    <t>20.045.885/0001-52</t>
+  </si>
+  <si>
+    <t>8.820,00</t>
+  </si>
+  <si>
+    <t>NF 000000002724 DT 01/04/2026</t>
+  </si>
+  <si>
+    <t>1040014 2026 OR</t>
+  </si>
+  <si>
+    <t>760,00</t>
+  </si>
+  <si>
+    <t>NF 000000002725 DT 01/04/2026</t>
+  </si>
+  <si>
+    <t>22040008 2026 OR</t>
+  </si>
+  <si>
+    <t>PORTO SEGURO COMPANHIA DE SEGUROS GERAIS</t>
+  </si>
+  <si>
+    <t>61.198.164/0001-60</t>
+  </si>
+  <si>
+    <t>2.614,19</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>22040005 2026 OR</t>
+  </si>
+  <si>
+    <t>D. C. MARGONARI GRAFICA EIRELI</t>
+  </si>
+  <si>
+    <t>13.290.985/0001-89</t>
+  </si>
+  <si>
+    <t>2.460,00</t>
+  </si>
+  <si>
+    <t>NF 000000001961 DT 22/04/2026</t>
+  </si>
+  <si>
+    <t>17040002 2026 OR</t>
+  </si>
+  <si>
+    <t>605,00</t>
+  </si>
+  <si>
+    <t>NF 000000000653 DT 22/04/2026</t>
+  </si>
+  <si>
+    <t>2040007 2026 OR</t>
+  </si>
+  <si>
+    <t>240,00</t>
+  </si>
+  <si>
+    <t>NF 000000014424 DT 02/04/2026</t>
+  </si>
+  <si>
+    <t>22040007 2026 OR</t>
+  </si>
+  <si>
+    <t>F. F. DA SILVA ALMEIDA</t>
+  </si>
+  <si>
+    <t>29.950.864/0001-56</t>
+  </si>
+  <si>
+    <t>4.370,00</t>
+  </si>
+  <si>
+    <t>NF 000000000044 DT 22/04/2026</t>
+  </si>
+  <si>
+    <t>22040006 2026 OR</t>
+  </si>
+  <si>
+    <t>1.133,00</t>
+  </si>
+  <si>
+    <t>NF 000000012036 DT 22/04/2026</t>
+  </si>
+  <si>
+    <t>17040001 2026 OR</t>
+  </si>
+  <si>
+    <t>1.989,97</t>
+  </si>
+  <si>
+    <t>NF 000000095762 DT 17/04/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>NF 000000001468 DT 31/03/2026</t>
+  </si>
+  <si>
+    <t>NF 000000001470 DT 31/03/2026</t>
+  </si>
+  <si>
+    <t>NF 000000001469 DT 30/03/2026</t>
+  </si>
+  <si>
+    <t>3.336,60</t>
+  </si>
+  <si>
+    <t>NF 000000003417 DT 30/03/2026</t>
+  </si>
+  <si>
+    <t>2.904,15</t>
+  </si>
+  <si>
+    <t>NF 000000003418 DT 30/03/2026</t>
+  </si>
+  <si>
+    <t>5.598,50</t>
+  </si>
+  <si>
+    <t>NF 000000003416 DT 30/03/2026</t>
+  </si>
+  <si>
+    <t>25030002 2026 OR</t>
+  </si>
+  <si>
+    <t>3.795,50</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>NF 000000001471 DT 25/03/2026</t>
+  </si>
+  <si>
+    <t>20.003,45</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>NF 000000013392 DT 24/03/2026</t>
+  </si>
+  <si>
+    <t>25030003 2026 OR</t>
+  </si>
+  <si>
+    <t>12.601,50</t>
+  </si>
+  <si>
+    <t>NF 000000008541 DT 25/03/2026</t>
+  </si>
+  <si>
+    <t>4020001 2026 OR</t>
+  </si>
+  <si>
+    <t>6.336,20</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>0004/</t>
+  </si>
+  <si>
+    <t>NF 000000000025 DT 20/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000407 DT 20/03/2026</t>
+  </si>
+  <si>
+    <t>19030001 2026 OR</t>
+  </si>
+  <si>
+    <t>RODRIGUES E SOUSA ENGENHARIA E CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>22.766.421/0001-60</t>
   </si>
   <si>
     <t>20.000,00</t>
   </si>
   <si>
-    <t>Serviços</t>
-[...9254 lines deleted...]
-    <t>12120002 2025 OR</t>
+    <t>NF 000000000007 DT 19/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000646 DT 19/03/2026</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>NF 000000001452 DT 11/03/2026</t>
+  </si>
+  <si>
+    <t>NF 000000001453 DT 11/03/2026</t>
+  </si>
+  <si>
+    <t>NF 0000000001454 DT 11/03/2026</t>
+  </si>
+  <si>
+    <t>24020002 2026 OR</t>
+  </si>
+  <si>
+    <t>5.021,54</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>NF 000000001399 DT 24/02/2026</t>
+  </si>
+  <si>
+    <t>24020003 2026 OR</t>
+  </si>
+  <si>
+    <t>15.212,02</t>
+  </si>
+  <si>
+    <t>NF 000000008453 DT 24/02/2026</t>
+  </si>
+  <si>
+    <t>53.473,32</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>NF 000000013280 DT 23/02/2026</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000635 DT 20/02/2026</t>
+  </si>
+  <si>
+    <t>20020025 2026 OR</t>
+  </si>
+  <si>
+    <t>987,66</t>
+  </si>
+  <si>
+    <t>NF 000000000122 DT 20/02/2026</t>
+  </si>
+  <si>
+    <t>20020026 2026 OR</t>
+  </si>
+  <si>
+    <t>9.225,00</t>
+  </si>
+  <si>
+    <t>NF 000000032207 DT 20/02/2026</t>
+  </si>
+  <si>
+    <t>A quebra ocorreu pelo fato de o fornecedor ter informado a conta bancária errada ao financeiro</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000404 DT 18/02/2026</t>
+  </si>
+  <si>
+    <t>7.275,00</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000403 DT 22/01/2026</t>
+  </si>
+  <si>
+    <t>30010001 2026 OR</t>
+  </si>
+  <si>
+    <t>2.046,00</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>NF 000000000622 DT 22/01/2026</t>
+  </si>
+  <si>
+    <t>2010003 2026 OR</t>
   </si>
   <si>
     <t>ZUCATELLI EMPREENDIMENTOS LTDA.</t>
   </si>
   <si>
+    <t>01.241.313/0001-02</t>
+  </si>
+  <si>
     <t>296.000,00</t>
   </si>
   <si>
+    <t>21/01/2026</t>
+  </si>
+  <si>
     <t>0027/25</t>
   </si>
   <si>
-    <t>NF 000000045601 DT 29/12/2025</t>
-[...22 lines deleted...]
-  <si>
     <t>NF 000000045711 DT 21/01/2026</t>
-  </si>
-[...703 lines deleted...]
-    <t>31/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -10504,49789 +1780,6244 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O1216"/>
+  <dimension ref="A1:R127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="111.973" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="180.385" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="111.973" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="B2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C2" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D2" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I2" t="s">
+        <v>24</v>
+      </c>
+      <c r="K2" t="s">
+        <v>25</v>
+      </c>
+      <c r="L2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3">
+        <v>2026</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H3" t="s">
+        <v>33</v>
+      </c>
+      <c r="I3" t="s">
+        <v>34</v>
+      </c>
+      <c r="J3" t="s">
+        <v>34</v>
+      </c>
+      <c r="K3" t="s">
+        <v>35</v>
+      </c>
+      <c r="L3" t="s">
+        <v>26</v>
+      </c>
+      <c r="N3" t="s">
+        <v>36</v>
+      </c>
+      <c r="O3" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4">
+        <v>2026</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E4" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I4" t="s">
+        <v>41</v>
+      </c>
+      <c r="J4" t="s">
+        <v>41</v>
+      </c>
+      <c r="K4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" t="s">
+        <v>26</v>
+      </c>
+      <c r="N4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O4" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5">
+        <v>2026</v>
+      </c>
+      <c r="B5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G5" t="s">
+        <v>46</v>
+      </c>
+      <c r="H5" t="s">
+        <v>46</v>
+      </c>
+      <c r="I5" t="s">
+        <v>47</v>
+      </c>
+      <c r="J5" t="s">
+        <v>47</v>
+      </c>
+      <c r="K5" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" t="s">
+        <v>26</v>
+      </c>
+      <c r="M5" t="s">
+        <v>48</v>
+      </c>
+      <c r="O5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6">
+        <v>2026</v>
+      </c>
+      <c r="B6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F6" t="s">
+        <v>52</v>
+      </c>
+      <c r="G6" t="s">
+        <v>52</v>
+      </c>
+      <c r="H6" t="s">
+        <v>53</v>
+      </c>
+      <c r="I6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" t="s">
+        <v>35</v>
+      </c>
+      <c r="L6" t="s">
+        <v>26</v>
+      </c>
+      <c r="N6" t="s">
+        <v>54</v>
+      </c>
+      <c r="O6" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7">
+        <v>2026</v>
+      </c>
+      <c r="B7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E7" t="s">
+        <v>57</v>
+      </c>
+      <c r="F7" t="s">
+        <v>58</v>
+      </c>
+      <c r="G7" t="s">
+        <v>58</v>
+      </c>
+      <c r="H7" t="s">
+        <v>58</v>
+      </c>
+      <c r="I7" t="s">
+        <v>59</v>
+      </c>
+      <c r="J7" t="s">
+        <v>59</v>
+      </c>
+      <c r="K7" t="s">
+        <v>35</v>
+      </c>
+      <c r="L7" t="s">
+        <v>26</v>
+      </c>
+      <c r="M7" t="s">
+        <v>60</v>
+      </c>
+      <c r="N7" t="s">
+        <v>61</v>
+      </c>
+      <c r="O7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8">
+        <v>2026</v>
+      </c>
+      <c r="B8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E8" t="s">
+        <v>64</v>
+      </c>
+      <c r="F8" t="s">
+        <v>65</v>
+      </c>
+      <c r="G8" t="s">
+        <v>65</v>
+      </c>
+      <c r="H8" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K8" t="s">
+        <v>35</v>
+      </c>
+      <c r="L8" t="s">
+        <v>26</v>
+      </c>
+      <c r="N8" t="s">
+        <v>66</v>
+      </c>
+      <c r="O8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9">
+        <v>2026</v>
+      </c>
+      <c r="B9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E9" t="s">
+        <v>69</v>
+      </c>
+      <c r="F9" t="s">
+        <v>70</v>
+      </c>
+      <c r="G9" t="s">
+        <v>70</v>
+      </c>
+      <c r="H9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I9" t="s">
+        <v>71</v>
+      </c>
+      <c r="J9" t="s">
+        <v>71</v>
+      </c>
+      <c r="K9" t="s">
+        <v>35</v>
+      </c>
+      <c r="L9" t="s">
+        <v>26</v>
+      </c>
+      <c r="M9" t="s">
+        <v>72</v>
+      </c>
+      <c r="N9" t="s">
+        <v>73</v>
+      </c>
+      <c r="O9" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10">
+        <v>2026</v>
+      </c>
+      <c r="B10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" t="s">
+        <v>75</v>
+      </c>
+      <c r="E10" t="s">
+        <v>76</v>
+      </c>
+      <c r="F10" t="s">
+        <v>77</v>
+      </c>
+      <c r="G10" t="s">
+        <v>77</v>
+      </c>
+      <c r="H10" t="s">
+        <v>77</v>
+      </c>
+      <c r="I10" t="s">
+        <v>71</v>
+      </c>
+      <c r="J10" t="s">
+        <v>71</v>
+      </c>
+      <c r="K10" t="s">
+        <v>35</v>
+      </c>
+      <c r="L10" t="s">
+        <v>26</v>
+      </c>
+      <c r="O10" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11">
+        <v>2026</v>
+      </c>
+      <c r="B11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" t="s">
+        <v>75</v>
+      </c>
+      <c r="E11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F11" t="s">
+        <v>79</v>
+      </c>
+      <c r="G11" t="s">
+        <v>79</v>
+      </c>
+      <c r="H11" t="s">
+        <v>79</v>
+      </c>
+      <c r="I11" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" t="s">
+        <v>71</v>
+      </c>
+      <c r="K11" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11" t="s">
+        <v>26</v>
+      </c>
+      <c r="O11" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12">
+        <v>2026</v>
+      </c>
+      <c r="B12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" t="s">
+        <v>81</v>
+      </c>
+      <c r="E12" t="s">
+        <v>82</v>
+      </c>
+      <c r="F12" t="s">
+        <v>83</v>
+      </c>
+      <c r="G12" t="s">
+        <v>83</v>
+      </c>
+      <c r="H12" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" t="s">
+        <v>84</v>
+      </c>
+      <c r="J12" t="s">
+        <v>84</v>
+      </c>
+      <c r="K12" t="s">
+        <v>35</v>
+      </c>
+      <c r="L12" t="s">
+        <v>26</v>
+      </c>
+      <c r="N12" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13">
+        <v>2026</v>
+      </c>
+      <c r="B13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" t="s">
+        <v>87</v>
+      </c>
+      <c r="E13" t="s">
+        <v>88</v>
+      </c>
+      <c r="F13" t="s">
+        <v>89</v>
+      </c>
+      <c r="G13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K13" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" t="s">
+        <v>26</v>
+      </c>
+      <c r="N13" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14">
+        <v>2026</v>
+      </c>
+      <c r="B14" t="s">
+        <v>92</v>
+      </c>
+      <c r="C14" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" t="s">
+        <v>93</v>
+      </c>
+      <c r="E14" t="s">
+        <v>94</v>
+      </c>
+      <c r="F14" t="s">
+        <v>95</v>
+      </c>
+      <c r="G14" t="s">
+        <v>95</v>
+      </c>
+      <c r="H14" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" t="s">
+        <v>96</v>
+      </c>
+      <c r="J14" t="s">
+        <v>96</v>
+      </c>
+      <c r="K14" t="s">
+        <v>35</v>
+      </c>
+      <c r="L14" t="s">
+        <v>26</v>
+      </c>
+      <c r="M14" t="s">
+        <v>97</v>
+      </c>
+      <c r="N14" t="s">
+        <v>98</v>
+      </c>
+      <c r="O14" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15">
+        <v>2026</v>
+      </c>
+      <c r="B15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" t="s">
+        <v>93</v>
+      </c>
+      <c r="E15" t="s">
+        <v>94</v>
+      </c>
+      <c r="F15" t="s">
+        <v>100</v>
+      </c>
+      <c r="G15" t="s">
+        <v>100</v>
+      </c>
+      <c r="H15" t="s">
+        <v>100</v>
+      </c>
+      <c r="I15" t="s">
+        <v>96</v>
+      </c>
+      <c r="J15" t="s">
+        <v>96</v>
+      </c>
+      <c r="K15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L15" t="s">
+        <v>26</v>
+      </c>
+      <c r="M15" t="s">
+        <v>101</v>
+      </c>
+      <c r="N15" t="s">
+        <v>102</v>
+      </c>
+      <c r="O15" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16">
+        <v>2026</v>
+      </c>
+      <c r="B16" t="s">
+        <v>103</v>
+      </c>
+      <c r="C16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" t="s">
+        <v>104</v>
+      </c>
+      <c r="E16" t="s">
+        <v>105</v>
+      </c>
+      <c r="F16" t="s">
+        <v>106</v>
+      </c>
+      <c r="G16" t="s">
+        <v>106</v>
+      </c>
+      <c r="H16" t="s">
+        <v>106</v>
+      </c>
+      <c r="I16" t="s">
+        <v>96</v>
+      </c>
+      <c r="J16" t="s">
+        <v>96</v>
+      </c>
+      <c r="K16" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" t="s">
+        <v>26</v>
+      </c>
+      <c r="M16" t="s">
+        <v>107</v>
+      </c>
+      <c r="N16" t="s">
+        <v>108</v>
+      </c>
+      <c r="O16" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17">
+        <v>2026</v>
+      </c>
+      <c r="B17" t="s">
+        <v>109</v>
+      </c>
+      <c r="C17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" t="s">
+        <v>104</v>
+      </c>
+      <c r="E17" t="s">
+        <v>105</v>
+      </c>
+      <c r="F17" t="s">
+        <v>110</v>
+      </c>
+      <c r="G17" t="s">
+        <v>110</v>
+      </c>
+      <c r="H17" t="s">
+        <v>110</v>
+      </c>
+      <c r="I17" t="s">
+        <v>96</v>
+      </c>
+      <c r="J17" t="s">
+        <v>96</v>
+      </c>
+      <c r="K17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" t="s">
+        <v>26</v>
+      </c>
+      <c r="M17" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" t="s">
+        <v>111</v>
+      </c>
+      <c r="O17" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18">
+        <v>2026</v>
+      </c>
+      <c r="B18" t="s">
+        <v>112</v>
+      </c>
+      <c r="C18" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" t="s">
+        <v>104</v>
+      </c>
+      <c r="E18" t="s">
+        <v>105</v>
+      </c>
+      <c r="F18" t="s">
+        <v>113</v>
+      </c>
+      <c r="G18" t="s">
+        <v>113</v>
+      </c>
+      <c r="H18" t="s">
+        <v>113</v>
+      </c>
+      <c r="I18" t="s">
+        <v>96</v>
+      </c>
+      <c r="J18" t="s">
+        <v>96</v>
+      </c>
+      <c r="K18" t="s">
+        <v>25</v>
+      </c>
+      <c r="L18" t="s">
+        <v>26</v>
+      </c>
+      <c r="M18" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" t="s">
+        <v>114</v>
+      </c>
+      <c r="O18" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19">
+        <v>2026</v>
+      </c>
+      <c r="B19" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
-[...8 lines deleted...]
-      <c r="I2" t="s">
+      <c r="C19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" t="s">
         <v>20</v>
       </c>
-      <c r="J2" t="s">
-[...2 lines deleted...]
-      <c r="K2" t="s">
+      <c r="E19" t="s">
         <v>21</v>
       </c>
-      <c r="N2" t="s">
-[...19 lines deleted...]
-      <c r="F3" t="s">
+      <c r="F19" t="s">
+        <v>115</v>
+      </c>
+      <c r="G19" t="s">
+        <v>115</v>
+      </c>
+      <c r="H19" t="s">
+        <v>115</v>
+      </c>
+      <c r="I19" t="s">
+        <v>116</v>
+      </c>
+      <c r="J19" t="s">
+        <v>116</v>
+      </c>
+      <c r="K19" t="s">
         <v>25</v>
       </c>
-      <c r="G3" t="s">
+      <c r="L19" t="s">
+        <v>26</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20">
+        <v>2026</v>
+      </c>
+      <c r="B20" t="s">
+        <v>117</v>
+      </c>
+      <c r="C20" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" t="s">
+        <v>31</v>
+      </c>
+      <c r="E20" t="s">
+        <v>32</v>
+      </c>
+      <c r="F20" t="s">
+        <v>118</v>
+      </c>
+      <c r="G20" t="s">
+        <v>118</v>
+      </c>
+      <c r="H20" t="s">
+        <v>118</v>
+      </c>
+      <c r="I20" t="s">
+        <v>116</v>
+      </c>
+      <c r="J20" t="s">
+        <v>116</v>
+      </c>
+      <c r="K20" t="s">
+        <v>35</v>
+      </c>
+      <c r="L20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N20" t="s">
+        <v>119</v>
+      </c>
+      <c r="O20" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21">
+        <v>2026</v>
+      </c>
+      <c r="B21" t="s">
+        <v>120</v>
+      </c>
+      <c r="C21" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" t="s">
+        <v>121</v>
+      </c>
+      <c r="E21" t="s">
+        <v>122</v>
+      </c>
+      <c r="F21" t="s">
+        <v>123</v>
+      </c>
+      <c r="G21" t="s">
+        <v>123</v>
+      </c>
+      <c r="H21" t="s">
+        <v>123</v>
+      </c>
+      <c r="I21" t="s">
+        <v>116</v>
+      </c>
+      <c r="J21" t="s">
+        <v>116</v>
+      </c>
+      <c r="K21" t="s">
         <v>25</v>
       </c>
-      <c r="H3" t="s">
-[...101 lines deleted...]
-      <c r="D6" t="s">
+      <c r="L21" t="s">
+        <v>26</v>
+      </c>
+      <c r="N21" t="s">
+        <v>124</v>
+      </c>
+      <c r="O21" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22">
+        <v>2026</v>
+      </c>
+      <c r="B22" t="s">
+        <v>125</v>
+      </c>
+      <c r="C22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" t="s">
+        <v>126</v>
+      </c>
+      <c r="E22" t="s">
+        <v>127</v>
+      </c>
+      <c r="F22" t="s">
+        <v>128</v>
+      </c>
+      <c r="G22" t="s">
+        <v>128</v>
+      </c>
+      <c r="H22" t="s">
+        <v>128</v>
+      </c>
+      <c r="I22" t="s">
+        <v>129</v>
+      </c>
+      <c r="J22" t="s">
+        <v>129</v>
+      </c>
+      <c r="K22" t="s">
+        <v>25</v>
+      </c>
+      <c r="L22" t="s">
+        <v>26</v>
+      </c>
+      <c r="N22" t="s">
+        <v>130</v>
+      </c>
+      <c r="O22" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23">
+        <v>2026</v>
+      </c>
+      <c r="B23" t="s">
+        <v>131</v>
+      </c>
+      <c r="C23" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" t="s">
+        <v>44</v>
+      </c>
+      <c r="E23" t="s">
+        <v>45</v>
+      </c>
+      <c r="F23" t="s">
+        <v>83</v>
+      </c>
+      <c r="G23" t="s">
+        <v>83</v>
+      </c>
+      <c r="H23" t="s">
+        <v>83</v>
+      </c>
+      <c r="I23" t="s">
+        <v>132</v>
+      </c>
+      <c r="J23" t="s">
+        <v>132</v>
+      </c>
+      <c r="K23" t="s">
         <v>35</v>
       </c>
-      <c r="E6" t="s">
-[...14 lines deleted...]
-      <c r="J6" t="s">
+      <c r="L23" t="s">
+        <v>26</v>
+      </c>
+      <c r="N23" t="s">
+        <v>133</v>
+      </c>
+      <c r="O23" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24">
+        <v>2026</v>
+      </c>
+      <c r="B24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" t="s">
+        <v>44</v>
+      </c>
+      <c r="E24" t="s">
+        <v>45</v>
+      </c>
+      <c r="F24" t="s">
+        <v>134</v>
+      </c>
+      <c r="G24" t="s">
+        <v>134</v>
+      </c>
+      <c r="H24" t="s">
+        <v>134</v>
+      </c>
+      <c r="I24" t="s">
+        <v>132</v>
+      </c>
+      <c r="J24" t="s">
+        <v>132</v>
+      </c>
+      <c r="K24" t="s">
+        <v>35</v>
+      </c>
+      <c r="L24" t="s">
+        <v>26</v>
+      </c>
+      <c r="M24" t="s">
+        <v>48</v>
+      </c>
+      <c r="O24" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25">
+        <v>2026</v>
+      </c>
+      <c r="B25" t="s">
+        <v>135</v>
+      </c>
+      <c r="C25" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" t="s">
+        <v>136</v>
+      </c>
+      <c r="E25" t="s">
+        <v>137</v>
+      </c>
+      <c r="F25" t="s">
+        <v>138</v>
+      </c>
+      <c r="G25" t="s">
+        <v>138</v>
+      </c>
+      <c r="H25" t="s">
+        <v>138</v>
+      </c>
+      <c r="I25" t="s">
+        <v>132</v>
+      </c>
+      <c r="J25" t="s">
+        <v>132</v>
+      </c>
+      <c r="K25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L25" t="s">
+        <v>26</v>
+      </c>
+      <c r="M25" t="s">
+        <v>139</v>
+      </c>
+      <c r="N25" t="s">
+        <v>140</v>
+      </c>
+      <c r="O25" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26">
+        <v>2026</v>
+      </c>
+      <c r="B26" t="s">
+        <v>141</v>
+      </c>
+      <c r="C26" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" t="s">
+        <v>142</v>
+      </c>
+      <c r="E26" t="s">
+        <v>143</v>
+      </c>
+      <c r="F26" t="s">
+        <v>144</v>
+      </c>
+      <c r="G26" t="s">
+        <v>144</v>
+      </c>
+      <c r="H26" t="s">
+        <v>144</v>
+      </c>
+      <c r="I26" t="s">
+        <v>132</v>
+      </c>
+      <c r="J26" t="s">
+        <v>132</v>
+      </c>
+      <c r="K26" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" t="s">
+        <v>26</v>
+      </c>
+      <c r="N26" t="s">
+        <v>145</v>
+      </c>
+      <c r="O26" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27">
+        <v>2026</v>
+      </c>
+      <c r="B27" t="s">
+        <v>146</v>
+      </c>
+      <c r="C27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D27" t="s">
+        <v>147</v>
+      </c>
+      <c r="E27" t="s">
+        <v>148</v>
+      </c>
+      <c r="F27" t="s">
+        <v>149</v>
+      </c>
+      <c r="G27" t="s">
+        <v>149</v>
+      </c>
+      <c r="H27" t="s">
+        <v>149</v>
+      </c>
+      <c r="I27" t="s">
+        <v>150</v>
+      </c>
+      <c r="J27" t="s">
+        <v>150</v>
+      </c>
+      <c r="K27" t="s">
+        <v>151</v>
+      </c>
+      <c r="L27" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" t="s">
+        <v>152</v>
+      </c>
+      <c r="O27" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28">
+        <v>2026</v>
+      </c>
+      <c r="B28" t="s">
+        <v>153</v>
+      </c>
+      <c r="C28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" t="s">
+        <v>75</v>
+      </c>
+      <c r="E28" t="s">
+        <v>76</v>
+      </c>
+      <c r="F28" t="s">
+        <v>154</v>
+      </c>
+      <c r="G28" t="s">
+        <v>154</v>
+      </c>
+      <c r="H28" t="s">
+        <v>154</v>
+      </c>
+      <c r="I28" t="s">
+        <v>150</v>
+      </c>
+      <c r="J28" t="s">
+        <v>155</v>
+      </c>
+      <c r="K28" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" t="s">
+        <v>26</v>
+      </c>
+      <c r="O28" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29">
+        <v>2026</v>
+      </c>
+      <c r="B29" t="s">
+        <v>156</v>
+      </c>
+      <c r="C29" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" t="s">
+        <v>157</v>
+      </c>
+      <c r="E29" t="s">
+        <v>158</v>
+      </c>
+      <c r="F29" t="s">
+        <v>159</v>
+      </c>
+      <c r="G29" t="s">
+        <v>159</v>
+      </c>
+      <c r="H29" t="s">
+        <v>159</v>
+      </c>
+      <c r="I29" t="s">
+        <v>160</v>
+      </c>
+      <c r="J29" t="s">
+        <v>160</v>
+      </c>
+      <c r="K29" t="s">
+        <v>35</v>
+      </c>
+      <c r="L29" t="s">
+        <v>26</v>
+      </c>
+      <c r="M29" t="s">
+        <v>161</v>
+      </c>
+      <c r="N29" t="s">
+        <v>162</v>
+      </c>
+      <c r="O29" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30">
+        <v>2026</v>
+      </c>
+      <c r="B30" t="s">
+        <v>163</v>
+      </c>
+      <c r="C30" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" t="s">
+        <v>157</v>
+      </c>
+      <c r="E30" t="s">
+        <v>158</v>
+      </c>
+      <c r="F30" t="s">
+        <v>164</v>
+      </c>
+      <c r="G30" t="s">
+        <v>164</v>
+      </c>
+      <c r="H30" t="s">
+        <v>164</v>
+      </c>
+      <c r="I30" t="s">
+        <v>160</v>
+      </c>
+      <c r="J30" t="s">
+        <v>160</v>
+      </c>
+      <c r="K30" t="s">
+        <v>35</v>
+      </c>
+      <c r="L30" t="s">
+        <v>26</v>
+      </c>
+      <c r="M30" t="s">
+        <v>161</v>
+      </c>
+      <c r="N30" t="s">
+        <v>165</v>
+      </c>
+      <c r="O30" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="A31">
+        <v>2026</v>
+      </c>
+      <c r="B31" t="s">
+        <v>166</v>
+      </c>
+      <c r="C31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" t="s">
+        <v>167</v>
+      </c>
+      <c r="E31" t="s">
+        <v>168</v>
+      </c>
+      <c r="F31" t="s">
+        <v>169</v>
+      </c>
+      <c r="G31" t="s">
+        <v>169</v>
+      </c>
+      <c r="H31" t="s">
+        <v>169</v>
+      </c>
+      <c r="I31" t="s">
+        <v>170</v>
+      </c>
+      <c r="J31" t="s">
+        <v>170</v>
+      </c>
+      <c r="K31" t="s">
+        <v>35</v>
+      </c>
+      <c r="L31" t="s">
+        <v>26</v>
+      </c>
+      <c r="N31" t="s">
+        <v>171</v>
+      </c>
+      <c r="O31" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="A32">
+        <v>2026</v>
+      </c>
+      <c r="B32" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" t="s">
+        <v>19</v>
+      </c>
+      <c r="D32" t="s">
+        <v>56</v>
+      </c>
+      <c r="E32" t="s">
+        <v>57</v>
+      </c>
+      <c r="F32" t="s">
+        <v>58</v>
+      </c>
+      <c r="G32" t="s">
+        <v>58</v>
+      </c>
+      <c r="H32" t="s">
+        <v>58</v>
+      </c>
+      <c r="I32" t="s">
+        <v>172</v>
+      </c>
+      <c r="J32" t="s">
+        <v>172</v>
+      </c>
+      <c r="K32" t="s">
+        <v>35</v>
+      </c>
+      <c r="L32" t="s">
+        <v>26</v>
+      </c>
+      <c r="M32" t="s">
+        <v>60</v>
+      </c>
+      <c r="N32" t="s">
+        <v>173</v>
+      </c>
+      <c r="O32" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
+      <c r="A33">
+        <v>2026</v>
+      </c>
+      <c r="B33" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" t="s">
+        <v>19</v>
+      </c>
+      <c r="D33" t="s">
+        <v>68</v>
+      </c>
+      <c r="E33" t="s">
+        <v>69</v>
+      </c>
+      <c r="F33" t="s">
+        <v>70</v>
+      </c>
+      <c r="G33" t="s">
+        <v>70</v>
+      </c>
+      <c r="H33" t="s">
+        <v>70</v>
+      </c>
+      <c r="I33" t="s">
+        <v>174</v>
+      </c>
+      <c r="J33" t="s">
+        <v>174</v>
+      </c>
+      <c r="K33" t="s">
+        <v>35</v>
+      </c>
+      <c r="L33" t="s">
+        <v>26</v>
+      </c>
+      <c r="M33" t="s">
+        <v>72</v>
+      </c>
+      <c r="N33" t="s">
+        <v>175</v>
+      </c>
+      <c r="O33" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
+      <c r="A34">
+        <v>2026</v>
+      </c>
+      <c r="B34" t="s">
+        <v>176</v>
+      </c>
+      <c r="C34" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" t="s">
+        <v>177</v>
+      </c>
+      <c r="E34" t="s">
+        <v>178</v>
+      </c>
+      <c r="F34" t="s">
+        <v>179</v>
+      </c>
+      <c r="G34" t="s">
+        <v>179</v>
+      </c>
+      <c r="H34" t="s">
+        <v>179</v>
+      </c>
+      <c r="I34" t="s">
+        <v>174</v>
+      </c>
+      <c r="J34" t="s">
+        <v>174</v>
+      </c>
+      <c r="K34" t="s">
+        <v>35</v>
+      </c>
+      <c r="L34" t="s">
+        <v>26</v>
+      </c>
+      <c r="N34" t="s">
+        <v>180</v>
+      </c>
+      <c r="O34" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
+      <c r="A35">
+        <v>2026</v>
+      </c>
+      <c r="B35" t="s">
+        <v>181</v>
+      </c>
+      <c r="C35" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35" t="s">
+        <v>75</v>
+      </c>
+      <c r="E35" t="s">
+        <v>76</v>
+      </c>
+      <c r="F35" t="s">
+        <v>182</v>
+      </c>
+      <c r="G35" t="s">
+        <v>182</v>
+      </c>
+      <c r="H35" t="s">
+        <v>182</v>
+      </c>
+      <c r="I35" t="s">
+        <v>174</v>
+      </c>
+      <c r="J35" t="s">
+        <v>174</v>
+      </c>
+      <c r="K35" t="s">
+        <v>35</v>
+      </c>
+      <c r="L35" t="s">
+        <v>26</v>
+      </c>
+      <c r="N35" t="s">
+        <v>183</v>
+      </c>
+      <c r="O35" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="A36">
+        <v>2026</v>
+      </c>
+      <c r="B36" t="s">
+        <v>184</v>
+      </c>
+      <c r="C36" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" t="s">
+        <v>177</v>
+      </c>
+      <c r="E36" t="s">
+        <v>178</v>
+      </c>
+      <c r="F36" t="s">
+        <v>185</v>
+      </c>
+      <c r="G36" t="s">
+        <v>185</v>
+      </c>
+      <c r="H36" t="s">
+        <v>185</v>
+      </c>
+      <c r="I36" t="s">
+        <v>174</v>
+      </c>
+      <c r="J36" t="s">
+        <v>174</v>
+      </c>
+      <c r="K36" t="s">
+        <v>25</v>
+      </c>
+      <c r="L36" t="s">
+        <v>26</v>
+      </c>
+      <c r="N36" t="s">
+        <v>186</v>
+      </c>
+      <c r="O36" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
+      <c r="A37">
+        <v>2026</v>
+      </c>
+      <c r="B37" t="s">
+        <v>187</v>
+      </c>
+      <c r="C37" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" t="s">
+        <v>75</v>
+      </c>
+      <c r="E37" t="s">
+        <v>76</v>
+      </c>
+      <c r="F37" t="s">
+        <v>188</v>
+      </c>
+      <c r="G37" t="s">
+        <v>188</v>
+      </c>
+      <c r="H37" t="s">
+        <v>188</v>
+      </c>
+      <c r="I37" t="s">
+        <v>174</v>
+      </c>
+      <c r="J37" t="s">
+        <v>174</v>
+      </c>
+      <c r="K37" t="s">
+        <v>25</v>
+      </c>
+      <c r="L37" t="s">
+        <v>26</v>
+      </c>
+      <c r="N37" t="s">
+        <v>189</v>
+      </c>
+      <c r="O37" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
+      <c r="A38">
+        <v>2026</v>
+      </c>
+      <c r="B38" t="s">
+        <v>190</v>
+      </c>
+      <c r="C38" t="s">
+        <v>19</v>
+      </c>
+      <c r="D38" t="s">
         <v>38</v>
       </c>
-      <c r="K6" t="s">
-[...10 lines deleted...]
-      <c r="B7" t="s">
+      <c r="E38" t="s">
         <v>39</v>
       </c>
-      <c r="C7" t="s">
-[...40 lines deleted...]
-      <c r="D8" t="s">
+      <c r="F38" t="s">
+        <v>191</v>
+      </c>
+      <c r="G38" t="s">
+        <v>191</v>
+      </c>
+      <c r="H38" t="s">
+        <v>191</v>
+      </c>
+      <c r="I38" t="s">
+        <v>192</v>
+      </c>
+      <c r="J38" t="s">
+        <v>174</v>
+      </c>
+      <c r="K38" t="s">
+        <v>35</v>
+      </c>
+      <c r="L38" t="s">
+        <v>26</v>
+      </c>
+      <c r="N38" t="s">
+        <v>193</v>
+      </c>
+      <c r="O38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39">
+        <v>2026</v>
+      </c>
+      <c r="B39" t="s">
+        <v>194</v>
+      </c>
+      <c r="C39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" t="s">
+        <v>195</v>
+      </c>
+      <c r="E39" t="s">
+        <v>196</v>
+      </c>
+      <c r="F39" t="s">
+        <v>197</v>
+      </c>
+      <c r="G39" t="s">
+        <v>197</v>
+      </c>
+      <c r="H39" t="s">
+        <v>197</v>
+      </c>
+      <c r="I39" t="s">
+        <v>155</v>
+      </c>
+      <c r="J39" t="s">
+        <v>155</v>
+      </c>
+      <c r="K39" t="s">
+        <v>151</v>
+      </c>
+      <c r="L39" t="s">
+        <v>26</v>
+      </c>
+      <c r="N39" t="s">
+        <v>198</v>
+      </c>
+      <c r="O39" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
+      <c r="A40">
+        <v>2026</v>
+      </c>
+      <c r="B40" t="s">
+        <v>199</v>
+      </c>
+      <c r="C40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D40" t="s">
+        <v>75</v>
+      </c>
+      <c r="E40" t="s">
+        <v>76</v>
+      </c>
+      <c r="F40" t="s">
+        <v>200</v>
+      </c>
+      <c r="G40" t="s">
+        <v>200</v>
+      </c>
+      <c r="H40" t="s">
+        <v>200</v>
+      </c>
+      <c r="I40" t="s">
+        <v>155</v>
+      </c>
+      <c r="J40" t="s">
+        <v>155</v>
+      </c>
+      <c r="K40" t="s">
+        <v>35</v>
+      </c>
+      <c r="L40" t="s">
+        <v>26</v>
+      </c>
+      <c r="O40" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
+      <c r="A41">
+        <v>2026</v>
+      </c>
+      <c r="B41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C41" t="s">
+        <v>19</v>
+      </c>
+      <c r="D41" t="s">
+        <v>202</v>
+      </c>
+      <c r="E41" t="s">
+        <v>203</v>
+      </c>
+      <c r="F41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G41" t="s">
+        <v>204</v>
+      </c>
+      <c r="H41" t="s">
+        <v>204</v>
+      </c>
+      <c r="I41" t="s">
+        <v>205</v>
+      </c>
+      <c r="J41" t="s">
+        <v>205</v>
+      </c>
+      <c r="K41" t="s">
+        <v>25</v>
+      </c>
+      <c r="L41" t="s">
+        <v>26</v>
+      </c>
+      <c r="O41" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
+      <c r="A42">
+        <v>2026</v>
+      </c>
+      <c r="B42" t="s">
+        <v>206</v>
+      </c>
+      <c r="C42" t="s">
+        <v>19</v>
+      </c>
+      <c r="D42" t="s">
+        <v>207</v>
+      </c>
+      <c r="E42" t="s">
+        <v>208</v>
+      </c>
+      <c r="F42" t="s">
+        <v>209</v>
+      </c>
+      <c r="G42" t="s">
+        <v>209</v>
+      </c>
+      <c r="H42" t="s">
+        <v>209</v>
+      </c>
+      <c r="I42" t="s">
+        <v>210</v>
+      </c>
+      <c r="J42" t="s">
+        <v>210</v>
+      </c>
+      <c r="K42" t="s">
+        <v>25</v>
+      </c>
+      <c r="L42" t="s">
+        <v>26</v>
+      </c>
+      <c r="O42" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
+      <c r="A43">
+        <v>2026</v>
+      </c>
+      <c r="B43" t="s">
+        <v>211</v>
+      </c>
+      <c r="C43" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" t="s">
+        <v>157</v>
+      </c>
+      <c r="E43" t="s">
+        <v>158</v>
+      </c>
+      <c r="F43" t="s">
+        <v>159</v>
+      </c>
+      <c r="G43" t="s">
+        <v>159</v>
+      </c>
+      <c r="H43" t="s">
+        <v>159</v>
+      </c>
+      <c r="I43" t="s">
+        <v>212</v>
+      </c>
+      <c r="J43" t="s">
+        <v>212</v>
+      </c>
+      <c r="K43" t="s">
+        <v>35</v>
+      </c>
+      <c r="L43" t="s">
+        <v>26</v>
+      </c>
+      <c r="M43" t="s">
+        <v>161</v>
+      </c>
+      <c r="N43" t="s">
+        <v>213</v>
+      </c>
+      <c r="O43" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
+      <c r="A44">
+        <v>2026</v>
+      </c>
+      <c r="B44" t="s">
+        <v>211</v>
+      </c>
+      <c r="C44" t="s">
+        <v>19</v>
+      </c>
+      <c r="D44" t="s">
+        <v>157</v>
+      </c>
+      <c r="E44" t="s">
+        <v>158</v>
+      </c>
+      <c r="F44" t="s">
+        <v>214</v>
+      </c>
+      <c r="G44" t="s">
+        <v>214</v>
+      </c>
+      <c r="H44" t="s">
+        <v>214</v>
+      </c>
+      <c r="I44" t="s">
+        <v>212</v>
+      </c>
+      <c r="J44" t="s">
+        <v>212</v>
+      </c>
+      <c r="K44" t="s">
+        <v>35</v>
+      </c>
+      <c r="L44" t="s">
+        <v>26</v>
+      </c>
+      <c r="M44" t="s">
+        <v>161</v>
+      </c>
+      <c r="N44" t="s">
+        <v>215</v>
+      </c>
+      <c r="O44" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
+      <c r="A45">
+        <v>2026</v>
+      </c>
+      <c r="B45" t="s">
+        <v>211</v>
+      </c>
+      <c r="C45" t="s">
+        <v>19</v>
+      </c>
+      <c r="D45" t="s">
+        <v>157</v>
+      </c>
+      <c r="E45" t="s">
+        <v>158</v>
+      </c>
+      <c r="F45" t="s">
+        <v>164</v>
+      </c>
+      <c r="G45" t="s">
+        <v>164</v>
+      </c>
+      <c r="H45" t="s">
+        <v>164</v>
+      </c>
+      <c r="I45" t="s">
+        <v>212</v>
+      </c>
+      <c r="J45" t="s">
+        <v>212</v>
+      </c>
+      <c r="K45" t="s">
+        <v>35</v>
+      </c>
+      <c r="L45" t="s">
+        <v>26</v>
+      </c>
+      <c r="M45" t="s">
+        <v>161</v>
+      </c>
+      <c r="N45" t="s">
+        <v>216</v>
+      </c>
+      <c r="O45" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
+      <c r="A46">
+        <v>2026</v>
+      </c>
+      <c r="B46" t="s">
+        <v>217</v>
+      </c>
+      <c r="C46" t="s">
+        <v>19</v>
+      </c>
+      <c r="D46" t="s">
+        <v>218</v>
+      </c>
+      <c r="E46" t="s">
+        <v>219</v>
+      </c>
+      <c r="F46" t="s">
+        <v>220</v>
+      </c>
+      <c r="G46" t="s">
+        <v>220</v>
+      </c>
+      <c r="H46" t="s">
+        <v>221</v>
+      </c>
+      <c r="I46" t="s">
+        <v>222</v>
+      </c>
+      <c r="J46" t="s">
+        <v>222</v>
+      </c>
+      <c r="K46" t="s">
+        <v>35</v>
+      </c>
+      <c r="L46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M46" t="s">
+        <v>223</v>
+      </c>
+      <c r="N46" t="s">
+        <v>224</v>
+      </c>
+      <c r="O46" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18">
+      <c r="A47">
+        <v>2026</v>
+      </c>
+      <c r="B47" t="s">
+        <v>67</v>
+      </c>
+      <c r="C47" t="s">
+        <v>19</v>
+      </c>
+      <c r="D47" t="s">
+        <v>68</v>
+      </c>
+      <c r="E47" t="s">
+        <v>69</v>
+      </c>
+      <c r="F47" t="s">
+        <v>70</v>
+      </c>
+      <c r="G47" t="s">
+        <v>70</v>
+      </c>
+      <c r="H47" t="s">
+        <v>70</v>
+      </c>
+      <c r="I47" t="s">
+        <v>222</v>
+      </c>
+      <c r="J47" t="s">
+        <v>222</v>
+      </c>
+      <c r="K47" t="s">
+        <v>35</v>
+      </c>
+      <c r="L47" t="s">
+        <v>26</v>
+      </c>
+      <c r="M47" t="s">
+        <v>72</v>
+      </c>
+      <c r="N47" t="s">
+        <v>225</v>
+      </c>
+      <c r="O47" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
+      <c r="A48">
+        <v>2026</v>
+      </c>
+      <c r="B48" t="s">
         <v>43</v>
       </c>
-      <c r="E8" t="s">
-[...2 lines deleted...]
-      <c r="F8" t="s">
+      <c r="C48" t="s">
+        <v>19</v>
+      </c>
+      <c r="D48" t="s">
         <v>44</v>
       </c>
-      <c r="G8" t="s">
-[...22 lines deleted...]
-      <c r="B9" t="s">
+      <c r="E48" t="s">
         <v>45</v>
       </c>
-      <c r="C9" t="s">
-[...40 lines deleted...]
-      <c r="D10" t="s">
+      <c r="F48" t="s">
+        <v>226</v>
+      </c>
+      <c r="G48" t="s">
+        <v>226</v>
+      </c>
+      <c r="H48" t="s">
+        <v>226</v>
+      </c>
+      <c r="I48" t="s">
+        <v>227</v>
+      </c>
+      <c r="J48" t="s">
+        <v>227</v>
+      </c>
+      <c r="K48" t="s">
+        <v>35</v>
+      </c>
+      <c r="L48" t="s">
+        <v>26</v>
+      </c>
+      <c r="M48" t="s">
         <v>48</v>
       </c>
-      <c r="E10" t="s">
-[...46 lines deleted...]
-      <c r="F11" t="s">
+      <c r="O48" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18">
+      <c r="A49">
+        <v>2026</v>
+      </c>
+      <c r="B49" t="s">
         <v>55</v>
       </c>
-      <c r="G11" t="s">
-[...5 lines deleted...]
-      <c r="I11" t="s">
+      <c r="C49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D49" t="s">
         <v>56</v>
       </c>
-      <c r="J11" t="s">
-[...13 lines deleted...]
-      <c r="B12" t="s">
+      <c r="E49" t="s">
         <v>57</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="F49" t="s">
         <v>58</v>
       </c>
-      <c r="E12" t="s">
-[...11 lines deleted...]
-      <c r="I12" t="s">
+      <c r="G49" t="s">
+        <v>58</v>
+      </c>
+      <c r="H49" t="s">
+        <v>58</v>
+      </c>
+      <c r="I49" t="s">
+        <v>227</v>
+      </c>
+      <c r="J49" t="s">
+        <v>227</v>
+      </c>
+      <c r="K49" t="s">
+        <v>35</v>
+      </c>
+      <c r="L49" t="s">
+        <v>26</v>
+      </c>
+      <c r="M49" t="s">
         <v>60</v>
       </c>
-      <c r="J12" t="s">
-[...1461 lines deleted...]
-      </c>
       <c r="N49" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:15">
+        <v>228</v>
+      </c>
+      <c r="O49" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="B50" t="s">
-        <v>161</v>
+        <v>229</v>
       </c>
       <c r="C50" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D50" t="s">
-        <v>75</v>
+        <v>177</v>
       </c>
       <c r="E50" t="s">
-        <v>18</v>
+        <v>178</v>
       </c>
       <c r="F50" t="s">
-        <v>162</v>
+        <v>230</v>
       </c>
       <c r="G50" t="s">
-        <v>162</v>
+        <v>230</v>
       </c>
       <c r="H50" t="s">
-        <v>162</v>
+        <v>230</v>
       </c>
       <c r="I50" t="s">
-        <v>163</v>
+        <v>231</v>
       </c>
       <c r="J50" t="s">
-        <v>164</v>
+        <v>231</v>
       </c>
       <c r="K50" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="L50" t="s">
-        <v>121</v>
+        <v>26</v>
       </c>
       <c r="N50" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:15">
+        <v>232</v>
+      </c>
+      <c r="O50" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="B51" t="s">
-        <v>165</v>
+        <v>233</v>
       </c>
       <c r="C51" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D51" t="s">
         <v>75</v>
       </c>
       <c r="E51" t="s">
-        <v>18</v>
+        <v>76</v>
       </c>
       <c r="F51" t="s">
-        <v>166</v>
+        <v>234</v>
       </c>
       <c r="G51" t="s">
-        <v>166</v>
+        <v>234</v>
       </c>
       <c r="H51" t="s">
-        <v>166</v>
+        <v>234</v>
       </c>
       <c r="I51" t="s">
-        <v>163</v>
+        <v>231</v>
       </c>
       <c r="J51" t="s">
+        <v>231</v>
+      </c>
+      <c r="K51" t="s">
+        <v>35</v>
+      </c>
+      <c r="L51" t="s">
+        <v>26</v>
+      </c>
+      <c r="N51" t="s">
+        <v>235</v>
+      </c>
+      <c r="O51" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
+      <c r="A52">
+        <v>2026</v>
+      </c>
+      <c r="B52" t="s">
+        <v>236</v>
+      </c>
+      <c r="C52" t="s">
+        <v>19</v>
+      </c>
+      <c r="D52" t="s">
+        <v>177</v>
+      </c>
+      <c r="E52" t="s">
+        <v>178</v>
+      </c>
+      <c r="F52" t="s">
+        <v>237</v>
+      </c>
+      <c r="G52" t="s">
+        <v>237</v>
+      </c>
+      <c r="H52" t="s">
+        <v>237</v>
+      </c>
+      <c r="I52" t="s">
+        <v>231</v>
+      </c>
+      <c r="J52" t="s">
+        <v>231</v>
+      </c>
+      <c r="K52" t="s">
+        <v>25</v>
+      </c>
+      <c r="L52" t="s">
+        <v>26</v>
+      </c>
+      <c r="N52" t="s">
+        <v>238</v>
+      </c>
+      <c r="O52" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18">
+      <c r="A53">
+        <v>2026</v>
+      </c>
+      <c r="B53" t="s">
+        <v>239</v>
+      </c>
+      <c r="C53" t="s">
+        <v>19</v>
+      </c>
+      <c r="D53" t="s">
+        <v>75</v>
+      </c>
+      <c r="E53" t="s">
+        <v>76</v>
+      </c>
+      <c r="F53" t="s">
+        <v>240</v>
+      </c>
+      <c r="G53" t="s">
+        <v>240</v>
+      </c>
+      <c r="H53" t="s">
+        <v>240</v>
+      </c>
+      <c r="I53" t="s">
+        <v>231</v>
+      </c>
+      <c r="J53" t="s">
+        <v>231</v>
+      </c>
+      <c r="K53" t="s">
+        <v>25</v>
+      </c>
+      <c r="L53" t="s">
+        <v>26</v>
+      </c>
+      <c r="N53" t="s">
+        <v>241</v>
+      </c>
+      <c r="O53" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
+      <c r="A54">
+        <v>2026</v>
+      </c>
+      <c r="B54" t="s">
+        <v>211</v>
+      </c>
+      <c r="C54" t="s">
+        <v>19</v>
+      </c>
+      <c r="D54" t="s">
+        <v>157</v>
+      </c>
+      <c r="E54" t="s">
+        <v>158</v>
+      </c>
+      <c r="F54" t="s">
+        <v>214</v>
+      </c>
+      <c r="G54" t="s">
+        <v>214</v>
+      </c>
+      <c r="H54" t="s">
+        <v>214</v>
+      </c>
+      <c r="I54" t="s">
+        <v>242</v>
+      </c>
+      <c r="J54" t="s">
+        <v>242</v>
+      </c>
+      <c r="K54" t="s">
+        <v>35</v>
+      </c>
+      <c r="L54" t="s">
+        <v>26</v>
+      </c>
+      <c r="M54" t="s">
+        <v>161</v>
+      </c>
+      <c r="N54" t="s">
+        <v>243</v>
+      </c>
+      <c r="O54" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
+      <c r="A55">
+        <v>2026</v>
+      </c>
+      <c r="B55" t="s">
+        <v>211</v>
+      </c>
+      <c r="C55" t="s">
+        <v>19</v>
+      </c>
+      <c r="D55" t="s">
+        <v>157</v>
+      </c>
+      <c r="E55" t="s">
+        <v>158</v>
+      </c>
+      <c r="F55" t="s">
         <v>164</v>
       </c>
-      <c r="K51" t="s">
-[...2 lines deleted...]
-      <c r="L51" t="s">
+      <c r="G55" t="s">
+        <v>164</v>
+      </c>
+      <c r="H55" t="s">
+        <v>164</v>
+      </c>
+      <c r="I55" t="s">
+        <v>242</v>
+      </c>
+      <c r="J55" t="s">
+        <v>242</v>
+      </c>
+      <c r="K55" t="s">
+        <v>35</v>
+      </c>
+      <c r="L55" t="s">
+        <v>26</v>
+      </c>
+      <c r="M55" t="s">
+        <v>161</v>
+      </c>
+      <c r="N55" t="s">
+        <v>244</v>
+      </c>
+      <c r="O55" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18">
+      <c r="A56">
+        <v>2026</v>
+      </c>
+      <c r="B56" t="s">
+        <v>211</v>
+      </c>
+      <c r="C56" t="s">
+        <v>19</v>
+      </c>
+      <c r="D56" t="s">
+        <v>157</v>
+      </c>
+      <c r="E56" t="s">
+        <v>158</v>
+      </c>
+      <c r="F56" t="s">
+        <v>159</v>
+      </c>
+      <c r="G56" t="s">
+        <v>159</v>
+      </c>
+      <c r="H56" t="s">
+        <v>159</v>
+      </c>
+      <c r="I56" t="s">
+        <v>242</v>
+      </c>
+      <c r="J56" t="s">
+        <v>242</v>
+      </c>
+      <c r="K56" t="s">
+        <v>35</v>
+      </c>
+      <c r="L56" t="s">
+        <v>26</v>
+      </c>
+      <c r="M56" t="s">
+        <v>161</v>
+      </c>
+      <c r="N56" t="s">
+        <v>245</v>
+      </c>
+      <c r="O56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
+      <c r="A57">
+        <v>2026</v>
+      </c>
+      <c r="B57" t="s">
+        <v>135</v>
+      </c>
+      <c r="C57" t="s">
+        <v>19</v>
+      </c>
+      <c r="D57" t="s">
+        <v>136</v>
+      </c>
+      <c r="E57" t="s">
+        <v>137</v>
+      </c>
+      <c r="F57" t="s">
+        <v>246</v>
+      </c>
+      <c r="G57" t="s">
+        <v>246</v>
+      </c>
+      <c r="H57" t="s">
+        <v>246</v>
+      </c>
+      <c r="I57" t="s">
+        <v>242</v>
+      </c>
+      <c r="J57" t="s">
+        <v>242</v>
+      </c>
+      <c r="K57" t="s">
+        <v>25</v>
+      </c>
+      <c r="L57" t="s">
+        <v>26</v>
+      </c>
+      <c r="M57" t="s">
+        <v>139</v>
+      </c>
+      <c r="N57" t="s">
+        <v>247</v>
+      </c>
+      <c r="O57" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18">
+      <c r="A58">
+        <v>2026</v>
+      </c>
+      <c r="B58" t="s">
+        <v>248</v>
+      </c>
+      <c r="C58" t="s">
+        <v>19</v>
+      </c>
+      <c r="D58" t="s">
+        <v>249</v>
+      </c>
+      <c r="E58" t="s">
+        <v>250</v>
+      </c>
+      <c r="F58" t="s">
+        <v>251</v>
+      </c>
+      <c r="G58" t="s">
+        <v>251</v>
+      </c>
+      <c r="H58" t="s">
+        <v>251</v>
+      </c>
+      <c r="I58" t="s">
+        <v>242</v>
+      </c>
+      <c r="J58" t="s">
+        <v>242</v>
+      </c>
+      <c r="K58" t="s">
+        <v>151</v>
+      </c>
+      <c r="L58" t="s">
+        <v>26</v>
+      </c>
+      <c r="N58" t="s">
+        <v>252</v>
+      </c>
+      <c r="O58" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18">
+      <c r="A59">
+        <v>2026</v>
+      </c>
+      <c r="B59" t="s">
+        <v>109</v>
+      </c>
+      <c r="C59" t="s">
+        <v>19</v>
+      </c>
+      <c r="D59" t="s">
+        <v>104</v>
+      </c>
+      <c r="E59" t="s">
+        <v>105</v>
+      </c>
+      <c r="F59" t="s">
+        <v>253</v>
+      </c>
+      <c r="G59" t="s">
+        <v>253</v>
+      </c>
+      <c r="H59" t="s">
+        <v>253</v>
+      </c>
+      <c r="I59" t="s">
+        <v>254</v>
+      </c>
+      <c r="J59" t="s">
+        <v>254</v>
+      </c>
+      <c r="K59" t="s">
+        <v>25</v>
+      </c>
+      <c r="L59" t="s">
+        <v>26</v>
+      </c>
+      <c r="M59" t="s">
+        <v>107</v>
+      </c>
+      <c r="N59" t="s">
+        <v>255</v>
+      </c>
+      <c r="O59" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18">
+      <c r="A60">
+        <v>2026</v>
+      </c>
+      <c r="B60" t="s">
+        <v>103</v>
+      </c>
+      <c r="C60" t="s">
+        <v>19</v>
+      </c>
+      <c r="D60" t="s">
+        <v>104</v>
+      </c>
+      <c r="E60" t="s">
+        <v>105</v>
+      </c>
+      <c r="F60" t="s">
+        <v>256</v>
+      </c>
+      <c r="G60" t="s">
+        <v>256</v>
+      </c>
+      <c r="H60" t="s">
+        <v>256</v>
+      </c>
+      <c r="I60" t="s">
+        <v>254</v>
+      </c>
+      <c r="J60" t="s">
+        <v>254</v>
+      </c>
+      <c r="K60" t="s">
+        <v>25</v>
+      </c>
+      <c r="L60" t="s">
+        <v>26</v>
+      </c>
+      <c r="M60" t="s">
+        <v>107</v>
+      </c>
+      <c r="N60" t="s">
+        <v>257</v>
+      </c>
+      <c r="O60" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18">
+      <c r="A61">
+        <v>2026</v>
+      </c>
+      <c r="B61" t="s">
+        <v>112</v>
+      </c>
+      <c r="C61" t="s">
+        <v>19</v>
+      </c>
+      <c r="D61" t="s">
+        <v>104</v>
+      </c>
+      <c r="E61" t="s">
+        <v>105</v>
+      </c>
+      <c r="F61" t="s">
+        <v>258</v>
+      </c>
+      <c r="G61" t="s">
+        <v>258</v>
+      </c>
+      <c r="H61" t="s">
+        <v>258</v>
+      </c>
+      <c r="I61" t="s">
+        <v>254</v>
+      </c>
+      <c r="J61" t="s">
+        <v>254</v>
+      </c>
+      <c r="K61" t="s">
+        <v>25</v>
+      </c>
+      <c r="L61" t="s">
+        <v>26</v>
+      </c>
+      <c r="M61" t="s">
+        <v>107</v>
+      </c>
+      <c r="N61" t="s">
+        <v>259</v>
+      </c>
+      <c r="O61" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18">
+      <c r="A62">
+        <v>2026</v>
+      </c>
+      <c r="B62" t="s">
+        <v>55</v>
+      </c>
+      <c r="C62" t="s">
+        <v>19</v>
+      </c>
+      <c r="D62" t="s">
+        <v>56</v>
+      </c>
+      <c r="E62" t="s">
+        <v>57</v>
+      </c>
+      <c r="F62" t="s">
+        <v>58</v>
+      </c>
+      <c r="G62" t="s">
+        <v>58</v>
+      </c>
+      <c r="H62" t="s">
+        <v>58</v>
+      </c>
+      <c r="I62" t="s">
+        <v>260</v>
+      </c>
+      <c r="J62" t="s">
+        <v>260</v>
+      </c>
+      <c r="K62" t="s">
+        <v>35</v>
+      </c>
+      <c r="L62" t="s">
+        <v>26</v>
+      </c>
+      <c r="M62" t="s">
+        <v>60</v>
+      </c>
+      <c r="N62" t="s">
+        <v>261</v>
+      </c>
+      <c r="O62" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18">
+      <c r="A63">
+        <v>2026</v>
+      </c>
+      <c r="B63" t="s">
+        <v>262</v>
+      </c>
+      <c r="C63" t="s">
+        <v>19</v>
+      </c>
+      <c r="D63" t="s">
+        <v>218</v>
+      </c>
+      <c r="E63" t="s">
+        <v>219</v>
+      </c>
+      <c r="F63" t="s">
+        <v>263</v>
+      </c>
+      <c r="G63" t="s">
+        <v>263</v>
+      </c>
+      <c r="H63" t="s">
+        <v>263</v>
+      </c>
+      <c r="I63" t="s">
+        <v>264</v>
+      </c>
+      <c r="J63" t="s">
+        <v>264</v>
+      </c>
+      <c r="K63" t="s">
+        <v>35</v>
+      </c>
+      <c r="L63" t="s">
+        <v>26</v>
+      </c>
+      <c r="M63" t="s">
+        <v>223</v>
+      </c>
+      <c r="N63" t="s">
+        <v>265</v>
+      </c>
+      <c r="O63" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18">
+      <c r="A64">
+        <v>2026</v>
+      </c>
+      <c r="B64" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" t="s">
+        <v>19</v>
+      </c>
+      <c r="D64" t="s">
+        <v>68</v>
+      </c>
+      <c r="E64" t="s">
+        <v>69</v>
+      </c>
+      <c r="F64" t="s">
+        <v>70</v>
+      </c>
+      <c r="G64" t="s">
+        <v>70</v>
+      </c>
+      <c r="H64" t="s">
+        <v>70</v>
+      </c>
+      <c r="I64" t="s">
+        <v>264</v>
+      </c>
+      <c r="J64" t="s">
+        <v>264</v>
+      </c>
+      <c r="K64" t="s">
+        <v>35</v>
+      </c>
+      <c r="L64" t="s">
+        <v>26</v>
+      </c>
+      <c r="M64" t="s">
+        <v>72</v>
+      </c>
+      <c r="N64" t="s">
+        <v>266</v>
+      </c>
+      <c r="O64" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18">
+      <c r="A65">
+        <v>2026</v>
+      </c>
+      <c r="B65" t="s">
+        <v>267</v>
+      </c>
+      <c r="C65" t="s">
+        <v>19</v>
+      </c>
+      <c r="D65" t="s">
+        <v>268</v>
+      </c>
+      <c r="E65" t="s">
+        <v>269</v>
+      </c>
+      <c r="F65" t="s">
+        <v>270</v>
+      </c>
+      <c r="G65" t="s">
+        <v>270</v>
+      </c>
+      <c r="H65" t="s">
+        <v>270</v>
+      </c>
+      <c r="I65" t="s">
+        <v>264</v>
+      </c>
+      <c r="J65" t="s">
+        <v>264</v>
+      </c>
+      <c r="K65" t="s">
+        <v>35</v>
+      </c>
+      <c r="L65" t="s">
+        <v>26</v>
+      </c>
+      <c r="M65" t="s">
+        <v>271</v>
+      </c>
+      <c r="N65" t="s">
+        <v>272</v>
+      </c>
+      <c r="O65" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18">
+      <c r="A66">
+        <v>2026</v>
+      </c>
+      <c r="B66" t="s">
+        <v>273</v>
+      </c>
+      <c r="C66" t="s">
+        <v>19</v>
+      </c>
+      <c r="D66" t="s">
+        <v>93</v>
+      </c>
+      <c r="E66" t="s">
+        <v>94</v>
+      </c>
+      <c r="F66" t="s">
+        <v>274</v>
+      </c>
+      <c r="G66" t="s">
+        <v>274</v>
+      </c>
+      <c r="H66" t="s">
+        <v>274</v>
+      </c>
+      <c r="I66" t="s">
+        <v>264</v>
+      </c>
+      <c r="J66" t="s">
+        <v>264</v>
+      </c>
+      <c r="K66" t="s">
+        <v>35</v>
+      </c>
+      <c r="L66" t="s">
+        <v>26</v>
+      </c>
+      <c r="M66" t="s">
+        <v>97</v>
+      </c>
+      <c r="N66" t="s">
+        <v>275</v>
+      </c>
+      <c r="O66" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18">
+      <c r="A67">
+        <v>2026</v>
+      </c>
+      <c r="B67" t="s">
+        <v>276</v>
+      </c>
+      <c r="C67" t="s">
+        <v>19</v>
+      </c>
+      <c r="D67" t="s">
+        <v>277</v>
+      </c>
+      <c r="E67" t="s">
+        <v>278</v>
+      </c>
+      <c r="F67" t="s">
+        <v>279</v>
+      </c>
+      <c r="G67" t="s">
+        <v>279</v>
+      </c>
+      <c r="H67" t="s">
+        <v>279</v>
+      </c>
+      <c r="I67" t="s">
+        <v>264</v>
+      </c>
+      <c r="J67" t="s">
+        <v>264</v>
+      </c>
+      <c r="K67" t="s">
+        <v>35</v>
+      </c>
+      <c r="L67" t="s">
+        <v>26</v>
+      </c>
+      <c r="M67" t="s">
+        <v>280</v>
+      </c>
+      <c r="N67" t="s">
+        <v>281</v>
+      </c>
+      <c r="O67" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18">
+      <c r="A68">
+        <v>2026</v>
+      </c>
+      <c r="B68" t="s">
+        <v>282</v>
+      </c>
+      <c r="C68" t="s">
+        <v>19</v>
+      </c>
+      <c r="D68" t="s">
+        <v>31</v>
+      </c>
+      <c r="E68" t="s">
+        <v>32</v>
+      </c>
+      <c r="F68" t="s">
+        <v>33</v>
+      </c>
+      <c r="G68" t="s">
+        <v>33</v>
+      </c>
+      <c r="H68" t="s">
+        <v>33</v>
+      </c>
+      <c r="I68" t="s">
+        <v>264</v>
+      </c>
+      <c r="J68" t="s">
+        <v>264</v>
+      </c>
+      <c r="K68" t="s">
+        <v>35</v>
+      </c>
+      <c r="L68" t="s">
+        <v>26</v>
+      </c>
+      <c r="N68" t="s">
+        <v>283</v>
+      </c>
+      <c r="O68" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18">
+      <c r="A69">
+        <v>2026</v>
+      </c>
+      <c r="B69" t="s">
+        <v>284</v>
+      </c>
+      <c r="C69" t="s">
+        <v>19</v>
+      </c>
+      <c r="D69" t="s">
         <v>121</v>
       </c>
-      <c r="N51" t="s">
-[...13 lines deleted...]
-      <c r="D52" t="s">
+      <c r="E69" t="s">
+        <v>122</v>
+      </c>
+      <c r="F69" t="s">
+        <v>285</v>
+      </c>
+      <c r="G69" t="s">
+        <v>285</v>
+      </c>
+      <c r="H69" t="s">
+        <v>285</v>
+      </c>
+      <c r="I69" t="s">
+        <v>264</v>
+      </c>
+      <c r="J69" t="s">
+        <v>264</v>
+      </c>
+      <c r="K69" t="s">
+        <v>25</v>
+      </c>
+      <c r="L69" t="s">
+        <v>26</v>
+      </c>
+      <c r="N69" t="s">
+        <v>286</v>
+      </c>
+      <c r="O69" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18">
+      <c r="A70">
+        <v>2026</v>
+      </c>
+      <c r="B70" t="s">
+        <v>287</v>
+      </c>
+      <c r="C70" t="s">
+        <v>19</v>
+      </c>
+      <c r="D70" t="s">
+        <v>93</v>
+      </c>
+      <c r="E70" t="s">
+        <v>94</v>
+      </c>
+      <c r="F70" t="s">
+        <v>288</v>
+      </c>
+      <c r="G70" t="s">
+        <v>288</v>
+      </c>
+      <c r="H70" t="s">
+        <v>288</v>
+      </c>
+      <c r="I70" t="s">
+        <v>264</v>
+      </c>
+      <c r="J70" t="s">
+        <v>264</v>
+      </c>
+      <c r="K70" t="s">
+        <v>25</v>
+      </c>
+      <c r="L70" t="s">
+        <v>26</v>
+      </c>
+      <c r="M70" t="s">
+        <v>101</v>
+      </c>
+      <c r="N70" t="s">
+        <v>289</v>
+      </c>
+      <c r="O70" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18">
+      <c r="A71">
+        <v>2026</v>
+      </c>
+      <c r="B71" t="s">
+        <v>290</v>
+      </c>
+      <c r="C71" t="s">
+        <v>19</v>
+      </c>
+      <c r="D71" t="s">
+        <v>268</v>
+      </c>
+      <c r="E71" t="s">
+        <v>269</v>
+      </c>
+      <c r="F71" t="s">
+        <v>291</v>
+      </c>
+      <c r="G71" t="s">
+        <v>291</v>
+      </c>
+      <c r="H71" t="s">
+        <v>291</v>
+      </c>
+      <c r="I71" t="s">
+        <v>264</v>
+      </c>
+      <c r="J71" t="s">
+        <v>264</v>
+      </c>
+      <c r="K71" t="s">
+        <v>25</v>
+      </c>
+      <c r="L71" t="s">
+        <v>26</v>
+      </c>
+      <c r="M71" t="s">
+        <v>292</v>
+      </c>
+      <c r="N71" t="s">
+        <v>293</v>
+      </c>
+      <c r="O71" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18">
+      <c r="A72">
+        <v>2026</v>
+      </c>
+      <c r="B72" t="s">
+        <v>294</v>
+      </c>
+      <c r="C72" t="s">
+        <v>19</v>
+      </c>
+      <c r="D72" t="s">
+        <v>277</v>
+      </c>
+      <c r="E72" t="s">
+        <v>278</v>
+      </c>
+      <c r="F72" t="s">
+        <v>295</v>
+      </c>
+      <c r="G72" t="s">
+        <v>295</v>
+      </c>
+      <c r="H72" t="s">
+        <v>295</v>
+      </c>
+      <c r="I72" t="s">
+        <v>264</v>
+      </c>
+      <c r="J72" t="s">
+        <v>264</v>
+      </c>
+      <c r="K72" t="s">
+        <v>25</v>
+      </c>
+      <c r="L72" t="s">
+        <v>26</v>
+      </c>
+      <c r="M72" t="s">
+        <v>296</v>
+      </c>
+      <c r="N72" t="s">
+        <v>297</v>
+      </c>
+      <c r="O72" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18">
+      <c r="A73">
+        <v>2026</v>
+      </c>
+      <c r="B73" t="s">
+        <v>43</v>
+      </c>
+      <c r="C73" t="s">
+        <v>19</v>
+      </c>
+      <c r="D73" t="s">
+        <v>44</v>
+      </c>
+      <c r="E73" t="s">
+        <v>45</v>
+      </c>
+      <c r="F73" t="s">
+        <v>226</v>
+      </c>
+      <c r="G73" t="s">
+        <v>226</v>
+      </c>
+      <c r="H73" t="s">
+        <v>226</v>
+      </c>
+      <c r="I73" t="s">
+        <v>264</v>
+      </c>
+      <c r="J73" t="s">
+        <v>264</v>
+      </c>
+      <c r="K73" t="s">
+        <v>35</v>
+      </c>
+      <c r="L73" t="s">
+        <v>26</v>
+      </c>
+      <c r="M73" t="s">
+        <v>48</v>
+      </c>
+      <c r="N73" t="s">
+        <v>298</v>
+      </c>
+      <c r="O73" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18">
+      <c r="A74">
+        <v>2026</v>
+      </c>
+      <c r="B74" t="s">
+        <v>299</v>
+      </c>
+      <c r="C74" t="s">
+        <v>19</v>
+      </c>
+      <c r="D74" t="s">
+        <v>300</v>
+      </c>
+      <c r="E74" t="s">
+        <v>301</v>
+      </c>
+      <c r="F74" t="s">
+        <v>302</v>
+      </c>
+      <c r="G74" t="s">
+        <v>302</v>
+      </c>
+      <c r="H74" t="s">
+        <v>302</v>
+      </c>
+      <c r="I74" t="s">
+        <v>264</v>
+      </c>
+      <c r="J74" t="s">
+        <v>264</v>
+      </c>
+      <c r="K74" t="s">
+        <v>25</v>
+      </c>
+      <c r="L74" t="s">
+        <v>26</v>
+      </c>
+      <c r="M74" t="s">
+        <v>303</v>
+      </c>
+      <c r="N74" t="s">
+        <v>304</v>
+      </c>
+      <c r="O74" t="s">
+        <v>305</v>
+      </c>
+      <c r="P74" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18">
+      <c r="A75">
+        <v>2026</v>
+      </c>
+      <c r="B75" t="s">
+        <v>307</v>
+      </c>
+      <c r="C75" t="s">
+        <v>19</v>
+      </c>
+      <c r="D75" t="s">
+        <v>308</v>
+      </c>
+      <c r="E75" t="s">
+        <v>309</v>
+      </c>
+      <c r="F75" t="s">
+        <v>310</v>
+      </c>
+      <c r="G75" t="s">
+        <v>310</v>
+      </c>
+      <c r="H75" t="s">
+        <v>310</v>
+      </c>
+      <c r="I75" t="s">
+        <v>311</v>
+      </c>
+      <c r="J75" t="s">
+        <v>311</v>
+      </c>
+      <c r="K75" t="s">
+        <v>35</v>
+      </c>
+      <c r="L75" t="s">
+        <v>26</v>
+      </c>
+      <c r="N75" t="s">
+        <v>312</v>
+      </c>
+      <c r="O75" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18">
+      <c r="A76">
+        <v>2026</v>
+      </c>
+      <c r="B76" t="s">
+        <v>313</v>
+      </c>
+      <c r="C76" t="s">
+        <v>19</v>
+      </c>
+      <c r="D76" t="s">
+        <v>314</v>
+      </c>
+      <c r="E76" t="s">
+        <v>315</v>
+      </c>
+      <c r="F76" t="s">
+        <v>316</v>
+      </c>
+      <c r="G76" t="s">
+        <v>316</v>
+      </c>
+      <c r="H76" t="s">
+        <v>316</v>
+      </c>
+      <c r="I76" t="s">
+        <v>317</v>
+      </c>
+      <c r="J76" t="s">
+        <v>317</v>
+      </c>
+      <c r="K76" t="s">
+        <v>25</v>
+      </c>
+      <c r="L76" t="s">
+        <v>26</v>
+      </c>
+      <c r="N76" t="s">
+        <v>318</v>
+      </c>
+      <c r="O76" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18">
+      <c r="A77">
+        <v>2026</v>
+      </c>
+      <c r="B77" t="s">
+        <v>319</v>
+      </c>
+      <c r="C77" t="s">
+        <v>19</v>
+      </c>
+      <c r="D77" t="s">
         <v>75</v>
       </c>
-      <c r="E52" t="s">
-[...125 lines deleted...]
-      <c r="D55" t="s">
+      <c r="E77" t="s">
+        <v>76</v>
+      </c>
+      <c r="F77" t="s">
+        <v>320</v>
+      </c>
+      <c r="G77" t="s">
+        <v>320</v>
+      </c>
+      <c r="H77" t="s">
+        <v>320</v>
+      </c>
+      <c r="I77" t="s">
+        <v>317</v>
+      </c>
+      <c r="J77" t="s">
+        <v>317</v>
+      </c>
+      <c r="K77" t="s">
+        <v>25</v>
+      </c>
+      <c r="L77" t="s">
+        <v>26</v>
+      </c>
+      <c r="N77" t="s">
+        <v>321</v>
+      </c>
+      <c r="O77" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18">
+      <c r="A78">
+        <v>2026</v>
+      </c>
+      <c r="B78" t="s">
+        <v>322</v>
+      </c>
+      <c r="C78" t="s">
+        <v>19</v>
+      </c>
+      <c r="D78" t="s">
+        <v>323</v>
+      </c>
+      <c r="E78" t="s">
+        <v>324</v>
+      </c>
+      <c r="F78" t="s">
+        <v>325</v>
+      </c>
+      <c r="G78" t="s">
+        <v>325</v>
+      </c>
+      <c r="H78" t="s">
+        <v>325</v>
+      </c>
+      <c r="I78" t="s">
+        <v>326</v>
+      </c>
+      <c r="J78" t="s">
+        <v>326</v>
+      </c>
+      <c r="K78" t="s">
+        <v>35</v>
+      </c>
+      <c r="L78" t="s">
+        <v>26</v>
+      </c>
+      <c r="N78" t="s">
+        <v>327</v>
+      </c>
+      <c r="O78" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18">
+      <c r="A79">
+        <v>2026</v>
+      </c>
+      <c r="B79" t="s">
+        <v>328</v>
+      </c>
+      <c r="C79" t="s">
+        <v>19</v>
+      </c>
+      <c r="D79" t="s">
+        <v>329</v>
+      </c>
+      <c r="E79" t="s">
+        <v>330</v>
+      </c>
+      <c r="F79" t="s">
+        <v>331</v>
+      </c>
+      <c r="G79" t="s">
+        <v>331</v>
+      </c>
+      <c r="H79" t="s">
+        <v>331</v>
+      </c>
+      <c r="I79" t="s">
+        <v>326</v>
+      </c>
+      <c r="J79" t="s">
+        <v>332</v>
+      </c>
+      <c r="K79" t="s">
+        <v>25</v>
+      </c>
+      <c r="L79" t="s">
+        <v>26</v>
+      </c>
+      <c r="O79" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18">
+      <c r="A80">
+        <v>2026</v>
+      </c>
+      <c r="B80" t="s">
+        <v>333</v>
+      </c>
+      <c r="C80" t="s">
+        <v>19</v>
+      </c>
+      <c r="D80" t="s">
+        <v>157</v>
+      </c>
+      <c r="E80" t="s">
+        <v>334</v>
+      </c>
+      <c r="F80" t="s">
+        <v>335</v>
+      </c>
+      <c r="G80" t="s">
+        <v>335</v>
+      </c>
+      <c r="H80" t="s">
+        <v>335</v>
+      </c>
+      <c r="I80" t="s">
+        <v>336</v>
+      </c>
+      <c r="J80" t="s">
+        <v>336</v>
+      </c>
+      <c r="K80" t="s">
+        <v>35</v>
+      </c>
+      <c r="L80" t="s">
+        <v>337</v>
+      </c>
+      <c r="M80" t="s">
+        <v>161</v>
+      </c>
+      <c r="N80" t="s">
+        <v>338</v>
+      </c>
+      <c r="O80" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18">
+      <c r="A81">
+        <v>2026</v>
+      </c>
+      <c r="B81" t="s">
+        <v>333</v>
+      </c>
+      <c r="C81" t="s">
+        <v>19</v>
+      </c>
+      <c r="D81" t="s">
+        <v>157</v>
+      </c>
+      <c r="E81" t="s">
+        <v>334</v>
+      </c>
+      <c r="F81" t="s">
+        <v>214</v>
+      </c>
+      <c r="G81" t="s">
+        <v>214</v>
+      </c>
+      <c r="H81" t="s">
+        <v>214</v>
+      </c>
+      <c r="I81" t="s">
+        <v>336</v>
+      </c>
+      <c r="J81" t="s">
+        <v>336</v>
+      </c>
+      <c r="K81" t="s">
+        <v>35</v>
+      </c>
+      <c r="L81" t="s">
+        <v>337</v>
+      </c>
+      <c r="M81" t="s">
+        <v>161</v>
+      </c>
+      <c r="N81" t="s">
+        <v>339</v>
+      </c>
+      <c r="O81" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18">
+      <c r="A82">
+        <v>2026</v>
+      </c>
+      <c r="B82" t="s">
+        <v>333</v>
+      </c>
+      <c r="C82" t="s">
+        <v>19</v>
+      </c>
+      <c r="D82" t="s">
+        <v>157</v>
+      </c>
+      <c r="E82" t="s">
+        <v>334</v>
+      </c>
+      <c r="F82" t="s">
+        <v>340</v>
+      </c>
+      <c r="G82" t="s">
+        <v>340</v>
+      </c>
+      <c r="H82" t="s">
+        <v>340</v>
+      </c>
+      <c r="I82" t="s">
+        <v>336</v>
+      </c>
+      <c r="J82" t="s">
+        <v>336</v>
+      </c>
+      <c r="K82" t="s">
+        <v>35</v>
+      </c>
+      <c r="L82" t="s">
+        <v>337</v>
+      </c>
+      <c r="M82" t="s">
+        <v>161</v>
+      </c>
+      <c r="N82" t="s">
+        <v>341</v>
+      </c>
+      <c r="O82" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18">
+      <c r="A83">
+        <v>2026</v>
+      </c>
+      <c r="B83" t="s">
+        <v>211</v>
+      </c>
+      <c r="C83" t="s">
+        <v>19</v>
+      </c>
+      <c r="D83" t="s">
+        <v>157</v>
+      </c>
+      <c r="E83" t="s">
+        <v>158</v>
+      </c>
+      <c r="F83" t="s">
+        <v>342</v>
+      </c>
+      <c r="G83" t="s">
+        <v>342</v>
+      </c>
+      <c r="H83" t="s">
+        <v>342</v>
+      </c>
+      <c r="I83" t="s">
+        <v>336</v>
+      </c>
+      <c r="J83" t="s">
+        <v>336</v>
+      </c>
+      <c r="K83" t="s">
+        <v>35</v>
+      </c>
+      <c r="L83" t="s">
+        <v>26</v>
+      </c>
+      <c r="M83" t="s">
+        <v>161</v>
+      </c>
+      <c r="N83" t="s">
+        <v>338</v>
+      </c>
+      <c r="O83" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18">
+      <c r="A84">
+        <v>2026</v>
+      </c>
+      <c r="B84" t="s">
+        <v>343</v>
+      </c>
+      <c r="C84" t="s">
+        <v>19</v>
+      </c>
+      <c r="D84" t="s">
         <v>75</v>
       </c>
-      <c r="E55" t="s">
-[...37 lines deleted...]
-      <c r="D56" t="s">
+      <c r="E84" t="s">
+        <v>76</v>
+      </c>
+      <c r="F84" t="s">
+        <v>344</v>
+      </c>
+      <c r="G84" t="s">
+        <v>344</v>
+      </c>
+      <c r="H84" t="s">
+        <v>344</v>
+      </c>
+      <c r="I84" t="s">
+        <v>345</v>
+      </c>
+      <c r="J84" t="s">
+        <v>345</v>
+      </c>
+      <c r="K84" t="s">
+        <v>35</v>
+      </c>
+      <c r="L84" t="s">
+        <v>26</v>
+      </c>
+      <c r="O84" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18">
+      <c r="A85">
+        <v>2026</v>
+      </c>
+      <c r="B85" t="s">
+        <v>135</v>
+      </c>
+      <c r="C85" t="s">
+        <v>19</v>
+      </c>
+      <c r="D85" t="s">
+        <v>136</v>
+      </c>
+      <c r="E85" t="s">
+        <v>137</v>
+      </c>
+      <c r="F85" t="s">
+        <v>346</v>
+      </c>
+      <c r="G85" t="s">
+        <v>346</v>
+      </c>
+      <c r="H85" t="s">
+        <v>346</v>
+      </c>
+      <c r="I85" t="s">
+        <v>345</v>
+      </c>
+      <c r="J85" t="s">
+        <v>345</v>
+      </c>
+      <c r="K85" t="s">
+        <v>25</v>
+      </c>
+      <c r="L85" t="s">
+        <v>26</v>
+      </c>
+      <c r="M85" t="s">
+        <v>139</v>
+      </c>
+      <c r="N85" t="s">
+        <v>347</v>
+      </c>
+      <c r="O85" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18">
+      <c r="A86">
+        <v>2026</v>
+      </c>
+      <c r="B86" t="s">
+        <v>67</v>
+      </c>
+      <c r="C86" t="s">
+        <v>19</v>
+      </c>
+      <c r="D86" t="s">
+        <v>68</v>
+      </c>
+      <c r="E86" t="s">
+        <v>69</v>
+      </c>
+      <c r="F86" t="s">
+        <v>70</v>
+      </c>
+      <c r="G86" t="s">
+        <v>70</v>
+      </c>
+      <c r="H86" t="s">
+        <v>70</v>
+      </c>
+      <c r="I86" t="s">
+        <v>348</v>
+      </c>
+      <c r="J86" t="s">
+        <v>348</v>
+      </c>
+      <c r="K86" t="s">
+        <v>35</v>
+      </c>
+      <c r="L86" t="s">
+        <v>26</v>
+      </c>
+      <c r="M86" t="s">
+        <v>72</v>
+      </c>
+      <c r="N86" t="s">
+        <v>349</v>
+      </c>
+      <c r="O86" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18">
+      <c r="A87">
+        <v>2026</v>
+      </c>
+      <c r="B87" t="s">
+        <v>350</v>
+      </c>
+      <c r="C87" t="s">
+        <v>19</v>
+      </c>
+      <c r="D87" t="s">
+        <v>351</v>
+      </c>
+      <c r="E87" t="s">
+        <v>352</v>
+      </c>
+      <c r="F87" t="s">
+        <v>353</v>
+      </c>
+      <c r="G87" t="s">
+        <v>353</v>
+      </c>
+      <c r="H87" t="s">
+        <v>353</v>
+      </c>
+      <c r="I87" t="s">
+        <v>354</v>
+      </c>
+      <c r="J87" t="s">
+        <v>354</v>
+      </c>
+      <c r="K87" t="s">
+        <v>35</v>
+      </c>
+      <c r="L87" t="s">
+        <v>26</v>
+      </c>
+      <c r="N87" t="s">
+        <v>355</v>
+      </c>
+      <c r="O87" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18">
+      <c r="A88">
+        <v>2026</v>
+      </c>
+      <c r="B88" t="s">
+        <v>55</v>
+      </c>
+      <c r="C88" t="s">
+        <v>19</v>
+      </c>
+      <c r="D88" t="s">
+        <v>56</v>
+      </c>
+      <c r="E88" t="s">
+        <v>57</v>
+      </c>
+      <c r="F88" t="s">
+        <v>58</v>
+      </c>
+      <c r="G88" t="s">
+        <v>58</v>
+      </c>
+      <c r="H88" t="s">
+        <v>58</v>
+      </c>
+      <c r="I88" t="s">
+        <v>354</v>
+      </c>
+      <c r="J88" t="s">
+        <v>354</v>
+      </c>
+      <c r="K88" t="s">
+        <v>35</v>
+      </c>
+      <c r="L88" t="s">
+        <v>26</v>
+      </c>
+      <c r="M88" t="s">
+        <v>60</v>
+      </c>
+      <c r="N88" t="s">
+        <v>356</v>
+      </c>
+      <c r="O88" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18">
+      <c r="A89">
+        <v>2026</v>
+      </c>
+      <c r="B89" t="s">
+        <v>357</v>
+      </c>
+      <c r="C89" t="s">
+        <v>19</v>
+      </c>
+      <c r="D89" t="s">
+        <v>358</v>
+      </c>
+      <c r="E89" t="s">
+        <v>359</v>
+      </c>
+      <c r="F89" t="s">
+        <v>360</v>
+      </c>
+      <c r="G89" t="s">
+        <v>360</v>
+      </c>
+      <c r="H89" t="s">
+        <v>360</v>
+      </c>
+      <c r="I89" t="s">
+        <v>354</v>
+      </c>
+      <c r="J89" t="s">
+        <v>354</v>
+      </c>
+      <c r="K89" t="s">
+        <v>25</v>
+      </c>
+      <c r="L89" t="s">
+        <v>26</v>
+      </c>
+      <c r="N89" t="s">
+        <v>361</v>
+      </c>
+      <c r="O89" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18">
+      <c r="A90">
+        <v>2026</v>
+      </c>
+      <c r="B90" t="s">
+        <v>362</v>
+      </c>
+      <c r="C90" t="s">
+        <v>19</v>
+      </c>
+      <c r="D90" t="s">
+        <v>44</v>
+      </c>
+      <c r="E90" t="s">
+        <v>45</v>
+      </c>
+      <c r="F90" t="s">
+        <v>363</v>
+      </c>
+      <c r="G90" t="s">
+        <v>363</v>
+      </c>
+      <c r="H90" t="s">
+        <v>363</v>
+      </c>
+      <c r="I90" t="s">
+        <v>354</v>
+      </c>
+      <c r="J90" t="s">
+        <v>354</v>
+      </c>
+      <c r="K90" t="s">
+        <v>25</v>
+      </c>
+      <c r="L90" t="s">
+        <v>26</v>
+      </c>
+      <c r="N90" t="s">
+        <v>364</v>
+      </c>
+      <c r="O90" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18">
+      <c r="A91">
+        <v>2026</v>
+      </c>
+      <c r="B91" t="s">
+        <v>365</v>
+      </c>
+      <c r="C91" t="s">
+        <v>19</v>
+      </c>
+      <c r="D91" t="s">
+        <v>366</v>
+      </c>
+      <c r="E91" t="s">
+        <v>367</v>
+      </c>
+      <c r="F91" t="s">
+        <v>368</v>
+      </c>
+      <c r="G91" t="s">
+        <v>368</v>
+      </c>
+      <c r="H91" t="s">
+        <v>368</v>
+      </c>
+      <c r="I91" t="s">
+        <v>354</v>
+      </c>
+      <c r="J91" t="s">
+        <v>354</v>
+      </c>
+      <c r="K91" t="s">
+        <v>25</v>
+      </c>
+      <c r="L91" t="s">
+        <v>26</v>
+      </c>
+      <c r="N91" t="s">
+        <v>369</v>
+      </c>
+      <c r="O91" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18">
+      <c r="A92">
+        <v>2026</v>
+      </c>
+      <c r="B92" t="s">
+        <v>370</v>
+      </c>
+      <c r="C92" t="s">
+        <v>19</v>
+      </c>
+      <c r="D92" t="s">
+        <v>366</v>
+      </c>
+      <c r="E92" t="s">
+        <v>367</v>
+      </c>
+      <c r="F92" t="s">
+        <v>371</v>
+      </c>
+      <c r="G92" t="s">
+        <v>371</v>
+      </c>
+      <c r="H92" t="s">
+        <v>371</v>
+      </c>
+      <c r="I92" t="s">
+        <v>354</v>
+      </c>
+      <c r="J92" t="s">
+        <v>354</v>
+      </c>
+      <c r="K92" t="s">
+        <v>25</v>
+      </c>
+      <c r="L92" t="s">
+        <v>26</v>
+      </c>
+      <c r="N92" t="s">
+        <v>372</v>
+      </c>
+      <c r="O92" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18">
+      <c r="A93">
+        <v>2026</v>
+      </c>
+      <c r="B93" t="s">
+        <v>373</v>
+      </c>
+      <c r="C93" t="s">
+        <v>19</v>
+      </c>
+      <c r="D93" t="s">
+        <v>374</v>
+      </c>
+      <c r="E93" t="s">
+        <v>375</v>
+      </c>
+      <c r="F93" t="s">
+        <v>376</v>
+      </c>
+      <c r="G93" t="s">
+        <v>376</v>
+      </c>
+      <c r="H93" t="s">
+        <v>376</v>
+      </c>
+      <c r="I93" t="s">
+        <v>377</v>
+      </c>
+      <c r="J93" t="s">
+        <v>377</v>
+      </c>
+      <c r="K93" t="s">
+        <v>35</v>
+      </c>
+      <c r="L93" t="s">
+        <v>26</v>
+      </c>
+      <c r="O93" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18">
+      <c r="A94">
+        <v>2026</v>
+      </c>
+      <c r="B94" t="s">
+        <v>378</v>
+      </c>
+      <c r="C94" t="s">
+        <v>19</v>
+      </c>
+      <c r="D94" t="s">
+        <v>379</v>
+      </c>
+      <c r="E94" t="s">
+        <v>380</v>
+      </c>
+      <c r="F94" t="s">
+        <v>381</v>
+      </c>
+      <c r="G94" t="s">
+        <v>381</v>
+      </c>
+      <c r="H94" t="s">
+        <v>381</v>
+      </c>
+      <c r="I94" t="s">
+        <v>377</v>
+      </c>
+      <c r="J94" t="s">
+        <v>377</v>
+      </c>
+      <c r="K94" t="s">
+        <v>35</v>
+      </c>
+      <c r="L94" t="s">
+        <v>26</v>
+      </c>
+      <c r="N94" t="s">
+        <v>382</v>
+      </c>
+      <c r="O94" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18">
+      <c r="A95">
+        <v>2026</v>
+      </c>
+      <c r="B95" t="s">
+        <v>383</v>
+      </c>
+      <c r="C95" t="s">
+        <v>19</v>
+      </c>
+      <c r="D95" t="s">
         <v>75</v>
       </c>
-      <c r="E56" t="s">
-[...37 lines deleted...]
-      <c r="D57" t="s">
+      <c r="E95" t="s">
+        <v>76</v>
+      </c>
+      <c r="F95" t="s">
+        <v>384</v>
+      </c>
+      <c r="G95" t="s">
+        <v>384</v>
+      </c>
+      <c r="H95" t="s">
+        <v>384</v>
+      </c>
+      <c r="I95" t="s">
+        <v>377</v>
+      </c>
+      <c r="J95" t="s">
+        <v>377</v>
+      </c>
+      <c r="K95" t="s">
+        <v>35</v>
+      </c>
+      <c r="L95" t="s">
+        <v>26</v>
+      </c>
+      <c r="N95" t="s">
+        <v>385</v>
+      </c>
+      <c r="O95" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18">
+      <c r="A96">
+        <v>2026</v>
+      </c>
+      <c r="B96" t="s">
+        <v>386</v>
+      </c>
+      <c r="C96" t="s">
+        <v>19</v>
+      </c>
+      <c r="D96" t="s">
+        <v>31</v>
+      </c>
+      <c r="E96" t="s">
+        <v>32</v>
+      </c>
+      <c r="F96" t="s">
+        <v>387</v>
+      </c>
+      <c r="G96" t="s">
+        <v>387</v>
+      </c>
+      <c r="H96" t="s">
+        <v>387</v>
+      </c>
+      <c r="I96" t="s">
+        <v>377</v>
+      </c>
+      <c r="J96" t="s">
+        <v>377</v>
+      </c>
+      <c r="K96" t="s">
+        <v>35</v>
+      </c>
+      <c r="L96" t="s">
+        <v>26</v>
+      </c>
+      <c r="N96" t="s">
+        <v>388</v>
+      </c>
+      <c r="O96" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18">
+      <c r="A97">
+        <v>2026</v>
+      </c>
+      <c r="B97" t="s">
+        <v>389</v>
+      </c>
+      <c r="C97" t="s">
+        <v>19</v>
+      </c>
+      <c r="D97" t="s">
+        <v>390</v>
+      </c>
+      <c r="E97" t="s">
+        <v>391</v>
+      </c>
+      <c r="F97" t="s">
+        <v>392</v>
+      </c>
+      <c r="G97" t="s">
+        <v>392</v>
+      </c>
+      <c r="H97" t="s">
+        <v>392</v>
+      </c>
+      <c r="I97" t="s">
+        <v>377</v>
+      </c>
+      <c r="J97" t="s">
+        <v>377</v>
+      </c>
+      <c r="K97" t="s">
+        <v>25</v>
+      </c>
+      <c r="L97" t="s">
+        <v>26</v>
+      </c>
+      <c r="N97" t="s">
+        <v>393</v>
+      </c>
+      <c r="O97" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18">
+      <c r="A98">
+        <v>2026</v>
+      </c>
+      <c r="B98" t="s">
+        <v>394</v>
+      </c>
+      <c r="C98" t="s">
+        <v>19</v>
+      </c>
+      <c r="D98" t="s">
+        <v>126</v>
+      </c>
+      <c r="E98" t="s">
+        <v>127</v>
+      </c>
+      <c r="F98" t="s">
+        <v>395</v>
+      </c>
+      <c r="G98" t="s">
+        <v>395</v>
+      </c>
+      <c r="H98" t="s">
+        <v>395</v>
+      </c>
+      <c r="I98" t="s">
+        <v>377</v>
+      </c>
+      <c r="J98" t="s">
+        <v>377</v>
+      </c>
+      <c r="K98" t="s">
+        <v>25</v>
+      </c>
+      <c r="L98" t="s">
+        <v>26</v>
+      </c>
+      <c r="N98" t="s">
+        <v>396</v>
+      </c>
+      <c r="O98" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18">
+      <c r="A99">
+        <v>2026</v>
+      </c>
+      <c r="B99" t="s">
+        <v>397</v>
+      </c>
+      <c r="C99" t="s">
+        <v>19</v>
+      </c>
+      <c r="D99" t="s">
         <v>75</v>
       </c>
-      <c r="E57" t="s">
-[...492 lines deleted...]
-      <c r="M68" t="s">
+      <c r="E99" t="s">
+        <v>76</v>
+      </c>
+      <c r="F99" t="s">
+        <v>398</v>
+      </c>
+      <c r="G99" t="s">
+        <v>398</v>
+      </c>
+      <c r="H99" t="s">
+        <v>398</v>
+      </c>
+      <c r="I99" t="s">
+        <v>377</v>
+      </c>
+      <c r="J99" t="s">
+        <v>377</v>
+      </c>
+      <c r="K99" t="s">
+        <v>25</v>
+      </c>
+      <c r="L99" t="s">
+        <v>26</v>
+      </c>
+      <c r="N99" t="s">
+        <v>399</v>
+      </c>
+      <c r="O99" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18">
+      <c r="A100">
+        <v>2026</v>
+      </c>
+      <c r="B100" t="s">
+        <v>333</v>
+      </c>
+      <c r="C100" t="s">
+        <v>19</v>
+      </c>
+      <c r="D100" t="s">
+        <v>157</v>
+      </c>
+      <c r="E100" t="s">
+        <v>334</v>
+      </c>
+      <c r="F100" t="s">
         <v>214</v>
       </c>
-      <c r="N68" t="s">
-[...920 lines deleted...]
-      <c r="M89" t="s">
+      <c r="G100" t="s">
+        <v>214</v>
+      </c>
+      <c r="H100" t="s">
+        <v>214</v>
+      </c>
+      <c r="I100" t="s">
+        <v>400</v>
+      </c>
+      <c r="J100" t="s">
+        <v>400</v>
+      </c>
+      <c r="K100" t="s">
+        <v>35</v>
+      </c>
+      <c r="L100" t="s">
+        <v>337</v>
+      </c>
+      <c r="M100" t="s">
+        <v>161</v>
+      </c>
+      <c r="N100" t="s">
+        <v>401</v>
+      </c>
+      <c r="O100" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18">
+      <c r="A101">
+        <v>2026</v>
+      </c>
+      <c r="B101" t="s">
+        <v>333</v>
+      </c>
+      <c r="C101" t="s">
+        <v>19</v>
+      </c>
+      <c r="D101" t="s">
+        <v>157</v>
+      </c>
+      <c r="E101" t="s">
+        <v>334</v>
+      </c>
+      <c r="F101" t="s">
+        <v>340</v>
+      </c>
+      <c r="G101" t="s">
+        <v>340</v>
+      </c>
+      <c r="H101" t="s">
+        <v>340</v>
+      </c>
+      <c r="I101" t="s">
+        <v>400</v>
+      </c>
+      <c r="J101" t="s">
+        <v>400</v>
+      </c>
+      <c r="K101" t="s">
+        <v>35</v>
+      </c>
+      <c r="L101" t="s">
+        <v>337</v>
+      </c>
+      <c r="M101" t="s">
+        <v>161</v>
+      </c>
+      <c r="N101" t="s">
+        <v>402</v>
+      </c>
+      <c r="O101" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18">
+      <c r="A102">
+        <v>2026</v>
+      </c>
+      <c r="B102" t="s">
+        <v>333</v>
+      </c>
+      <c r="C102" t="s">
+        <v>19</v>
+      </c>
+      <c r="D102" t="s">
+        <v>157</v>
+      </c>
+      <c r="E102" t="s">
+        <v>334</v>
+      </c>
+      <c r="F102" t="s">
+        <v>159</v>
+      </c>
+      <c r="G102" t="s">
+        <v>159</v>
+      </c>
+      <c r="H102" t="s">
+        <v>159</v>
+      </c>
+      <c r="I102" t="s">
+        <v>400</v>
+      </c>
+      <c r="J102" t="s">
+        <v>400</v>
+      </c>
+      <c r="K102" t="s">
+        <v>35</v>
+      </c>
+      <c r="L102" t="s">
+        <v>337</v>
+      </c>
+      <c r="M102" t="s">
+        <v>161</v>
+      </c>
+      <c r="N102" t="s">
+        <v>403</v>
+      </c>
+      <c r="O102" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18">
+      <c r="A103">
+        <v>2026</v>
+      </c>
+      <c r="B103" t="s">
+        <v>103</v>
+      </c>
+      <c r="C103" t="s">
+        <v>19</v>
+      </c>
+      <c r="D103" t="s">
+        <v>104</v>
+      </c>
+      <c r="E103" t="s">
+        <v>105</v>
+      </c>
+      <c r="F103" t="s">
+        <v>404</v>
+      </c>
+      <c r="G103" t="s">
+        <v>404</v>
+      </c>
+      <c r="H103" t="s">
+        <v>404</v>
+      </c>
+      <c r="I103" t="s">
+        <v>400</v>
+      </c>
+      <c r="J103" t="s">
+        <v>400</v>
+      </c>
+      <c r="K103" t="s">
+        <v>25</v>
+      </c>
+      <c r="L103" t="s">
+        <v>26</v>
+      </c>
+      <c r="M103" t="s">
+        <v>107</v>
+      </c>
+      <c r="N103" t="s">
+        <v>405</v>
+      </c>
+      <c r="O103" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18">
+      <c r="A104">
+        <v>2026</v>
+      </c>
+      <c r="B104" t="s">
+        <v>109</v>
+      </c>
+      <c r="C104" t="s">
+        <v>19</v>
+      </c>
+      <c r="D104" t="s">
+        <v>104</v>
+      </c>
+      <c r="E104" t="s">
+        <v>105</v>
+      </c>
+      <c r="F104" t="s">
+        <v>406</v>
+      </c>
+      <c r="G104" t="s">
+        <v>406</v>
+      </c>
+      <c r="H104" t="s">
+        <v>406</v>
+      </c>
+      <c r="I104" t="s">
+        <v>400</v>
+      </c>
+      <c r="J104" t="s">
+        <v>400</v>
+      </c>
+      <c r="K104" t="s">
+        <v>25</v>
+      </c>
+      <c r="L104" t="s">
+        <v>26</v>
+      </c>
+      <c r="M104" t="s">
+        <v>107</v>
+      </c>
+      <c r="N104" t="s">
+        <v>407</v>
+      </c>
+      <c r="O104" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18">
+      <c r="A105">
+        <v>2026</v>
+      </c>
+      <c r="B105" t="s">
+        <v>112</v>
+      </c>
+      <c r="C105" t="s">
+        <v>19</v>
+      </c>
+      <c r="D105" t="s">
+        <v>104</v>
+      </c>
+      <c r="E105" t="s">
+        <v>105</v>
+      </c>
+      <c r="F105" t="s">
+        <v>408</v>
+      </c>
+      <c r="G105" t="s">
+        <v>408</v>
+      </c>
+      <c r="H105" t="s">
+        <v>408</v>
+      </c>
+      <c r="I105" t="s">
+        <v>400</v>
+      </c>
+      <c r="J105" t="s">
+        <v>400</v>
+      </c>
+      <c r="K105" t="s">
+        <v>25</v>
+      </c>
+      <c r="L105" t="s">
+        <v>26</v>
+      </c>
+      <c r="M105" t="s">
+        <v>107</v>
+      </c>
+      <c r="N105" t="s">
+        <v>409</v>
+      </c>
+      <c r="O105" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18">
+      <c r="A106">
+        <v>2026</v>
+      </c>
+      <c r="B106" t="s">
+        <v>410</v>
+      </c>
+      <c r="C106" t="s">
+        <v>19</v>
+      </c>
+      <c r="D106" t="s">
         <v>268</v>
       </c>
-      <c r="N89" t="s">
-[...28 lines deleted...]
-      <c r="I90" t="s">
+      <c r="E106" t="s">
         <v>269</v>
       </c>
-      <c r="J90" t="s">
-[...31 lines deleted...]
-      <c r="F91" t="s">
+      <c r="F106" t="s">
+        <v>411</v>
+      </c>
+      <c r="G106" t="s">
+        <v>411</v>
+      </c>
+      <c r="H106" t="s">
+        <v>411</v>
+      </c>
+      <c r="I106" t="s">
+        <v>412</v>
+      </c>
+      <c r="J106" t="s">
+        <v>412</v>
+      </c>
+      <c r="K106" t="s">
+        <v>35</v>
+      </c>
+      <c r="L106" t="s">
+        <v>26</v>
+      </c>
+      <c r="M106" t="s">
         <v>271</v>
       </c>
-      <c r="G91" t="s">
-[...664 lines deleted...]
-      </c>
       <c r="N106" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:15">
+        <v>413</v>
+      </c>
+      <c r="O106" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18">
       <c r="A107">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B107" t="s">
-        <v>322</v>
+        <v>135</v>
       </c>
       <c r="C107" t="s">
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="D107" t="s">
         <v>136</v>
       </c>
       <c r="E107" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="F107" t="s">
-        <v>323</v>
+        <v>414</v>
       </c>
       <c r="G107" t="s">
-        <v>323</v>
+        <v>414</v>
       </c>
       <c r="H107" t="s">
-        <v>323</v>
+        <v>414</v>
       </c>
       <c r="I107" t="s">
-        <v>324</v>
+        <v>415</v>
       </c>
       <c r="J107" t="s">
-        <v>324</v>
+        <v>415</v>
       </c>
       <c r="K107" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="L107" t="s">
-        <v>325</v>
+        <v>26</v>
       </c>
       <c r="M107" t="s">
-        <v>326</v>
+        <v>139</v>
       </c>
       <c r="N107" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:15">
+        <v>416</v>
+      </c>
+      <c r="O107" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18">
       <c r="A108">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B108" t="s">
+        <v>417</v>
+      </c>
+      <c r="C108" t="s">
+        <v>19</v>
+      </c>
+      <c r="D108" t="s">
+        <v>268</v>
+      </c>
+      <c r="E108" t="s">
+        <v>269</v>
+      </c>
+      <c r="F108" t="s">
+        <v>418</v>
+      </c>
+      <c r="G108" t="s">
+        <v>418</v>
+      </c>
+      <c r="H108" t="s">
+        <v>418</v>
+      </c>
+      <c r="I108" t="s">
+        <v>415</v>
+      </c>
+      <c r="J108" t="s">
+        <v>412</v>
+      </c>
+      <c r="K108" t="s">
+        <v>25</v>
+      </c>
+      <c r="L108" t="s">
+        <v>26</v>
+      </c>
+      <c r="M108" t="s">
+        <v>292</v>
+      </c>
+      <c r="N108" t="s">
+        <v>419</v>
+      </c>
+      <c r="O108" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18">
+      <c r="A109">
+        <v>2026</v>
+      </c>
+      <c r="B109" t="s">
+        <v>420</v>
+      </c>
+      <c r="C109" t="s">
+        <v>19</v>
+      </c>
+      <c r="D109" t="s">
+        <v>218</v>
+      </c>
+      <c r="E109" t="s">
+        <v>219</v>
+      </c>
+      <c r="F109" t="s">
+        <v>421</v>
+      </c>
+      <c r="G109" t="s">
+        <v>421</v>
+      </c>
+      <c r="H109" t="s">
+        <v>421</v>
+      </c>
+      <c r="I109" t="s">
+        <v>422</v>
+      </c>
+      <c r="J109" t="s">
+        <v>422</v>
+      </c>
+      <c r="K109" t="s">
+        <v>35</v>
+      </c>
+      <c r="L109" t="s">
+        <v>26</v>
+      </c>
+      <c r="M109" t="s">
+        <v>423</v>
+      </c>
+      <c r="N109" t="s">
+        <v>424</v>
+      </c>
+      <c r="O109" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18">
+      <c r="A110">
+        <v>2026</v>
+      </c>
+      <c r="B110" t="s">
+        <v>67</v>
+      </c>
+      <c r="C110" t="s">
+        <v>19</v>
+      </c>
+      <c r="D110" t="s">
+        <v>68</v>
+      </c>
+      <c r="E110" t="s">
+        <v>69</v>
+      </c>
+      <c r="F110" t="s">
+        <v>70</v>
+      </c>
+      <c r="G110" t="s">
+        <v>70</v>
+      </c>
+      <c r="H110" t="s">
+        <v>70</v>
+      </c>
+      <c r="I110" t="s">
+        <v>425</v>
+      </c>
+      <c r="J110" t="s">
+        <v>425</v>
+      </c>
+      <c r="K110" t="s">
+        <v>35</v>
+      </c>
+      <c r="L110" t="s">
+        <v>26</v>
+      </c>
+      <c r="M110" t="s">
+        <v>72</v>
+      </c>
+      <c r="N110" t="s">
+        <v>426</v>
+      </c>
+      <c r="O110" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18">
+      <c r="A111">
+        <v>2026</v>
+      </c>
+      <c r="B111" t="s">
+        <v>427</v>
+      </c>
+      <c r="C111" t="s">
+        <v>19</v>
+      </c>
+      <c r="D111" t="s">
+        <v>428</v>
+      </c>
+      <c r="E111" t="s">
+        <v>429</v>
+      </c>
+      <c r="F111" t="s">
+        <v>430</v>
+      </c>
+      <c r="G111" t="s">
+        <v>430</v>
+      </c>
+      <c r="H111" t="s">
+        <v>430</v>
+      </c>
+      <c r="I111" t="s">
+        <v>425</v>
+      </c>
+      <c r="J111" t="s">
+        <v>425</v>
+      </c>
+      <c r="K111" t="s">
+        <v>35</v>
+      </c>
+      <c r="L111" t="s">
+        <v>26</v>
+      </c>
+      <c r="N111" t="s">
+        <v>431</v>
+      </c>
+      <c r="O111" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18">
+      <c r="A112">
+        <v>2026</v>
+      </c>
+      <c r="B112" t="s">
+        <v>55</v>
+      </c>
+      <c r="C112" t="s">
+        <v>19</v>
+      </c>
+      <c r="D112" t="s">
+        <v>56</v>
+      </c>
+      <c r="E112" t="s">
+        <v>57</v>
+      </c>
+      <c r="F112" t="s">
+        <v>58</v>
+      </c>
+      <c r="G112" t="s">
+        <v>58</v>
+      </c>
+      <c r="H112" t="s">
+        <v>58</v>
+      </c>
+      <c r="I112" t="s">
+        <v>432</v>
+      </c>
+      <c r="J112" t="s">
+        <v>432</v>
+      </c>
+      <c r="K112" t="s">
+        <v>35</v>
+      </c>
+      <c r="L112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M112" t="s">
+        <v>60</v>
+      </c>
+      <c r="N112" t="s">
+        <v>433</v>
+      </c>
+      <c r="O112" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18">
+      <c r="A113">
+        <v>2026</v>
+      </c>
+      <c r="B113" t="s">
+        <v>333</v>
+      </c>
+      <c r="C113" t="s">
+        <v>19</v>
+      </c>
+      <c r="D113" t="s">
+        <v>157</v>
+      </c>
+      <c r="E113" t="s">
+        <v>334</v>
+      </c>
+      <c r="F113" t="s">
+        <v>340</v>
+      </c>
+      <c r="G113" t="s">
+        <v>340</v>
+      </c>
+      <c r="H113" t="s">
+        <v>340</v>
+      </c>
+      <c r="I113" t="s">
+        <v>434</v>
+      </c>
+      <c r="J113" t="s">
+        <v>434</v>
+      </c>
+      <c r="K113" t="s">
+        <v>35</v>
+      </c>
+      <c r="L113" t="s">
+        <v>337</v>
+      </c>
+      <c r="M113" t="s">
+        <v>161</v>
+      </c>
+      <c r="N113" t="s">
+        <v>435</v>
+      </c>
+      <c r="O113" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18">
+      <c r="A114">
+        <v>2026</v>
+      </c>
+      <c r="B114" t="s">
+        <v>333</v>
+      </c>
+      <c r="C114" t="s">
+        <v>19</v>
+      </c>
+      <c r="D114" t="s">
+        <v>157</v>
+      </c>
+      <c r="E114" t="s">
+        <v>334</v>
+      </c>
+      <c r="F114" t="s">
+        <v>159</v>
+      </c>
+      <c r="G114" t="s">
+        <v>159</v>
+      </c>
+      <c r="H114" t="s">
+        <v>159</v>
+      </c>
+      <c r="I114" t="s">
+        <v>434</v>
+      </c>
+      <c r="J114" t="s">
+        <v>434</v>
+      </c>
+      <c r="K114" t="s">
+        <v>35</v>
+      </c>
+      <c r="L114" t="s">
+        <v>337</v>
+      </c>
+      <c r="M114" t="s">
+        <v>161</v>
+      </c>
+      <c r="N114" t="s">
+        <v>436</v>
+      </c>
+      <c r="O114" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18">
+      <c r="A115">
+        <v>2026</v>
+      </c>
+      <c r="B115" t="s">
+        <v>333</v>
+      </c>
+      <c r="C115" t="s">
+        <v>19</v>
+      </c>
+      <c r="D115" t="s">
+        <v>157</v>
+      </c>
+      <c r="E115" t="s">
+        <v>334</v>
+      </c>
+      <c r="F115" t="s">
+        <v>214</v>
+      </c>
+      <c r="G115" t="s">
+        <v>214</v>
+      </c>
+      <c r="H115" t="s">
+        <v>214</v>
+      </c>
+      <c r="I115" t="s">
+        <v>434</v>
+      </c>
+      <c r="J115" t="s">
+        <v>434</v>
+      </c>
+      <c r="K115" t="s">
+        <v>35</v>
+      </c>
+      <c r="L115" t="s">
+        <v>337</v>
+      </c>
+      <c r="M115" t="s">
+        <v>161</v>
+      </c>
+      <c r="N115" t="s">
+        <v>437</v>
+      </c>
+      <c r="O115" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18">
+      <c r="A116">
+        <v>2026</v>
+      </c>
+      <c r="B116" t="s">
+        <v>438</v>
+      </c>
+      <c r="C116" t="s">
+        <v>19</v>
+      </c>
+      <c r="D116" t="s">
+        <v>268</v>
+      </c>
+      <c r="E116" t="s">
+        <v>269</v>
+      </c>
+      <c r="F116" t="s">
+        <v>439</v>
+      </c>
+      <c r="G116" t="s">
+        <v>439</v>
+      </c>
+      <c r="H116" t="s">
+        <v>439</v>
+      </c>
+      <c r="I116" t="s">
+        <v>440</v>
+      </c>
+      <c r="J116" t="s">
+        <v>441</v>
+      </c>
+      <c r="K116" t="s">
+        <v>35</v>
+      </c>
+      <c r="L116" t="s">
+        <v>26</v>
+      </c>
+      <c r="M116" t="s">
+        <v>271</v>
+      </c>
+      <c r="N116" t="s">
+        <v>442</v>
+      </c>
+      <c r="O116" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18">
+      <c r="A117">
+        <v>2026</v>
+      </c>
+      <c r="B117" t="s">
+        <v>443</v>
+      </c>
+      <c r="C117" t="s">
+        <v>19</v>
+      </c>
+      <c r="D117" t="s">
+        <v>268</v>
+      </c>
+      <c r="E117" t="s">
+        <v>269</v>
+      </c>
+      <c r="F117" t="s">
+        <v>444</v>
+      </c>
+      <c r="G117" t="s">
+        <v>444</v>
+      </c>
+      <c r="H117" t="s">
+        <v>444</v>
+      </c>
+      <c r="I117" t="s">
+        <v>440</v>
+      </c>
+      <c r="J117" t="s">
+        <v>441</v>
+      </c>
+      <c r="K117" t="s">
+        <v>25</v>
+      </c>
+      <c r="L117" t="s">
+        <v>26</v>
+      </c>
+      <c r="M117" t="s">
+        <v>292</v>
+      </c>
+      <c r="N117" t="s">
+        <v>445</v>
+      </c>
+      <c r="O117" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18">
+      <c r="A118">
+        <v>2026</v>
+      </c>
+      <c r="B118" t="s">
+        <v>135</v>
+      </c>
+      <c r="C118" t="s">
+        <v>19</v>
+      </c>
+      <c r="D118" t="s">
+        <v>136</v>
+      </c>
+      <c r="E118" t="s">
+        <v>137</v>
+      </c>
+      <c r="F118" t="s">
+        <v>446</v>
+      </c>
+      <c r="G118" t="s">
+        <v>446</v>
+      </c>
+      <c r="H118" t="s">
+        <v>446</v>
+      </c>
+      <c r="I118" t="s">
+        <v>447</v>
+      </c>
+      <c r="J118" t="s">
+        <v>447</v>
+      </c>
+      <c r="K118" t="s">
+        <v>25</v>
+      </c>
+      <c r="L118" t="s">
+        <v>26</v>
+      </c>
+      <c r="M118" t="s">
+        <v>139</v>
+      </c>
+      <c r="N118" t="s">
+        <v>448</v>
+      </c>
+      <c r="O118" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18">
+      <c r="A119">
+        <v>2026</v>
+      </c>
+      <c r="B119" t="s">
+        <v>55</v>
+      </c>
+      <c r="C119" t="s">
+        <v>19</v>
+      </c>
+      <c r="D119" t="s">
+        <v>56</v>
+      </c>
+      <c r="E119" t="s">
+        <v>57</v>
+      </c>
+      <c r="F119" t="s">
+        <v>58</v>
+      </c>
+      <c r="G119" t="s">
+        <v>58</v>
+      </c>
+      <c r="H119" t="s">
+        <v>58</v>
+      </c>
+      <c r="I119" t="s">
+        <v>449</v>
+      </c>
+      <c r="J119" t="s">
+        <v>449</v>
+      </c>
+      <c r="K119" t="s">
+        <v>35</v>
+      </c>
+      <c r="L119" t="s">
+        <v>26</v>
+      </c>
+      <c r="M119" t="s">
+        <v>60</v>
+      </c>
+      <c r="N119" t="s">
+        <v>450</v>
+      </c>
+      <c r="O119" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="120" spans="1:18">
+      <c r="A120">
+        <v>2026</v>
+      </c>
+      <c r="B120" t="s">
+        <v>451</v>
+      </c>
+      <c r="C120" t="s">
+        <v>19</v>
+      </c>
+      <c r="D120" t="s">
+        <v>277</v>
+      </c>
+      <c r="E120" t="s">
+        <v>278</v>
+      </c>
+      <c r="F120" t="s">
+        <v>452</v>
+      </c>
+      <c r="G120" t="s">
+        <v>452</v>
+      </c>
+      <c r="H120" t="s">
+        <v>452</v>
+      </c>
+      <c r="I120" t="s">
+        <v>449</v>
+      </c>
+      <c r="J120" t="s">
+        <v>441</v>
+      </c>
+      <c r="K120" t="s">
+        <v>35</v>
+      </c>
+      <c r="L120" t="s">
+        <v>26</v>
+      </c>
+      <c r="M120" t="s">
         <v>280</v>
       </c>
-      <c r="C108" t="s">
-[...559 lines deleted...]
-      </c>
       <c r="N120" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:15">
+        <v>453</v>
+      </c>
+      <c r="O120" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18">
       <c r="A121">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B121" t="s">
-        <v>380</v>
+        <v>454</v>
       </c>
       <c r="C121" t="s">
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="D121" t="s">
-        <v>375</v>
+        <v>277</v>
       </c>
       <c r="E121" t="s">
-        <v>18</v>
+        <v>278</v>
       </c>
       <c r="F121" t="s">
-        <v>381</v>
+        <v>455</v>
       </c>
       <c r="G121" t="s">
-        <v>381</v>
+        <v>455</v>
       </c>
       <c r="H121" t="s">
-        <v>381</v>
+        <v>455</v>
       </c>
       <c r="I121" t="s">
-        <v>377</v>
+        <v>449</v>
       </c>
       <c r="J121" t="s">
-        <v>366</v>
+        <v>441</v>
       </c>
       <c r="K121" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="L121" t="s">
-        <v>378</v>
+        <v>26</v>
       </c>
       <c r="M121" t="s">
-        <v>379</v>
+        <v>296</v>
       </c>
       <c r="N121" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:15">
+        <v>456</v>
+      </c>
+      <c r="O121" t="s">
+        <v>305</v>
+      </c>
+      <c r="P121" t="s">
+        <v>457</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18">
       <c r="A122">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B122" t="s">
-        <v>382</v>
+        <v>67</v>
       </c>
       <c r="C122" t="s">
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="D122" t="s">
-        <v>383</v>
+        <v>68</v>
       </c>
       <c r="E122" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="F122" t="s">
-        <v>384</v>
+        <v>70</v>
       </c>
       <c r="G122" t="s">
-        <v>384</v>
+        <v>70</v>
       </c>
       <c r="H122" t="s">
-        <v>384</v>
+        <v>70</v>
       </c>
       <c r="I122" t="s">
-        <v>359</v>
+        <v>458</v>
       </c>
       <c r="J122" t="s">
-        <v>385</v>
+        <v>458</v>
       </c>
       <c r="K122" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="L122" t="s">
-        <v>386</v>
+        <v>26</v>
       </c>
       <c r="M122" t="s">
-        <v>387</v>
+        <v>72</v>
       </c>
       <c r="N122" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:15">
+        <v>459</v>
+      </c>
+      <c r="O122" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18">
       <c r="A123">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B123" t="s">
-        <v>382</v>
+        <v>67</v>
       </c>
       <c r="C123" t="s">
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="D123" t="s">
-        <v>383</v>
+        <v>68</v>
       </c>
       <c r="E123" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="F123" t="s">
-        <v>384</v>
+        <v>460</v>
       </c>
       <c r="G123" t="s">
-        <v>384</v>
+        <v>460</v>
       </c>
       <c r="H123" t="s">
-        <v>384</v>
+        <v>460</v>
       </c>
       <c r="I123" t="s">
-        <v>359</v>
+        <v>461</v>
       </c>
       <c r="J123" t="s">
-        <v>385</v>
+        <v>461</v>
       </c>
       <c r="K123" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="L123" t="s">
-        <v>386</v>
+        <v>26</v>
       </c>
       <c r="M123" t="s">
-        <v>388</v>
+        <v>72</v>
       </c>
       <c r="N123" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:15">
+        <v>462</v>
+      </c>
+      <c r="O123" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18">
       <c r="A124">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B124" t="s">
-        <v>280</v>
+        <v>463</v>
       </c>
       <c r="C124" t="s">
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="D124" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E124" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="F124" t="s">
-        <v>49</v>
+        <v>464</v>
       </c>
       <c r="G124" t="s">
-        <v>49</v>
+        <v>464</v>
       </c>
       <c r="H124" t="s">
-        <v>49</v>
+        <v>464</v>
       </c>
       <c r="I124" t="s">
-        <v>352</v>
+        <v>465</v>
       </c>
       <c r="J124" t="s">
-        <v>352</v>
+        <v>465</v>
       </c>
       <c r="K124" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="L124" t="s">
-        <v>283</v>
-[...8 lines deleted...]
-    <row r="125" spans="1:15">
+        <v>26</v>
+      </c>
+      <c r="O124" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18">
       <c r="A125">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B125" t="s">
-        <v>280</v>
+        <v>55</v>
       </c>
       <c r="C125" t="s">
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="D125" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="E125" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="F125" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="G125" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H125" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="I125" t="s">
-        <v>352</v>
+        <v>466</v>
       </c>
       <c r="J125" t="s">
-        <v>352</v>
+        <v>466</v>
       </c>
       <c r="K125" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="L125" t="s">
-        <v>283</v>
+        <v>26</v>
       </c>
       <c r="M125" t="s">
-        <v>390</v>
+        <v>60</v>
       </c>
       <c r="N125" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:15">
+        <v>467</v>
+      </c>
+      <c r="O125" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18">
       <c r="A126">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B126" t="s">
-        <v>391</v>
+        <v>67</v>
       </c>
       <c r="C126" t="s">
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="D126" t="s">
-        <v>392</v>
+        <v>68</v>
       </c>
       <c r="E126" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="F126" t="s">
-        <v>393</v>
+        <v>58</v>
       </c>
       <c r="G126" t="s">
-        <v>393</v>
+        <v>58</v>
       </c>
       <c r="H126" t="s">
-        <v>393</v>
+        <v>58</v>
       </c>
       <c r="I126" t="s">
-        <v>394</v>
+        <v>466</v>
       </c>
       <c r="J126" t="s">
-        <v>395</v>
+        <v>466</v>
       </c>
       <c r="K126" t="s">
-        <v>396</v>
+        <v>35</v>
       </c>
       <c r="L126" t="s">
-        <v>397</v>
+        <v>26</v>
       </c>
       <c r="M126" t="s">
-        <v>398</v>
+        <v>72</v>
       </c>
       <c r="N126" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:15">
+        <v>462</v>
+      </c>
+      <c r="O126" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="127" spans="1:18">
       <c r="A127">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="B127" t="s">
-        <v>322</v>
+        <v>468</v>
       </c>
       <c r="C127" t="s">
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="D127" t="s">
-        <v>136</v>
+        <v>469</v>
       </c>
       <c r="E127" t="s">
-        <v>18</v>
+        <v>470</v>
       </c>
       <c r="F127" t="s">
-        <v>399</v>
+        <v>471</v>
       </c>
       <c r="G127" t="s">
-        <v>399</v>
+        <v>471</v>
       </c>
       <c r="H127" t="s">
-        <v>399</v>
+        <v>471</v>
       </c>
       <c r="I127" t="s">
-        <v>395</v>
+        <v>472</v>
       </c>
       <c r="J127" t="s">
-        <v>395</v>
+        <v>472</v>
       </c>
       <c r="K127" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="L127" t="s">
-        <v>325</v>
+        <v>26</v>
       </c>
       <c r="M127" t="s">
-        <v>400</v>
+        <v>473</v>
       </c>
       <c r="N127" t="s">
-        <v>22</v>
-[...812 lines deleted...]
-      <c r="F147" t="s">
         <v>474</v>
       </c>
-      <c r="G147" t="s">
-[...43565 lines deleted...]
-        <v>22</v>
+      <c r="O127" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>