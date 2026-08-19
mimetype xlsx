--- v1 (2026-06-20)
+++ v2 (2026-08-19)
@@ -12,305 +12,443 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Código Fiorilli</t>
   </si>
   <si>
     <t>Código Extra</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Histórico</t>
   </si>
   <si>
     <t>Sincronizado em</t>
   </si>
   <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>ISSQN</t>
+  </si>
+  <si>
+    <t>453,87</t>
+  </si>
+  <si>
+    <t>19/08/2026 04:30</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>OUTRAS RECEITAS - DEVOLUÇÃO DE ADIANTAMENTOS</t>
+  </si>
+  <si>
+    <t>656,12</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>INSS</t>
+  </si>
+  <si>
+    <t>1.114,24</t>
+  </si>
+  <si>
+    <t>CONSIGNADO - SICREDI</t>
+  </si>
+  <si>
+    <t>3.622,56</t>
+  </si>
+  <si>
+    <t>15.883,59</t>
+  </si>
+  <si>
+    <t>IRRF</t>
+  </si>
+  <si>
+    <t>14.198,29</t>
+  </si>
+  <si>
+    <t>CONSIGNADO - BANPARA</t>
+  </si>
+  <si>
+    <t>1.899,90</t>
+  </si>
+  <si>
+    <t>11.794,76</t>
+  </si>
+  <si>
+    <t>12.218,96</t>
+  </si>
+  <si>
+    <t>2.120,65</t>
+  </si>
+  <si>
+    <t>753,35</t>
+  </si>
+  <si>
+    <t>PENSÃO ALIMENTÍCIA</t>
+  </si>
+  <si>
+    <t>1.350,78</t>
+  </si>
+  <si>
+    <t>14.094,68</t>
+  </si>
+  <si>
+    <t>1.819,51</t>
+  </si>
+  <si>
+    <t>20.966,34</t>
+  </si>
+  <si>
+    <t>7.735,47</t>
+  </si>
+  <si>
+    <t>18.791,32</t>
+  </si>
+  <si>
+    <t>750,00</t>
+  </si>
+  <si>
+    <t>21.118,33</t>
+  </si>
+  <si>
+    <t>7.129,92</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>24.740,89</t>
+  </si>
+  <si>
+    <t>1.219,75</t>
+  </si>
+  <si>
+    <t>14.622,06</t>
+  </si>
+  <si>
+    <t>13.283,92</t>
+  </si>
+  <si>
+    <t>15.228,06</t>
+  </si>
+  <si>
+    <t>1.300,00</t>
+  </si>
+  <si>
+    <t>21.106,53</t>
+  </si>
+  <si>
+    <t>12.844,91</t>
+  </si>
+  <si>
+    <t>7.144,52</t>
+  </si>
+  <si>
+    <t>202,52</t>
+  </si>
+  <si>
+    <t>2.118,77</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>225,36</t>
+  </si>
+  <si>
+    <t>293,68</t>
+  </si>
+  <si>
+    <t>49,30</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>2.500,00</t>
+  </si>
+  <si>
+    <t>2.000,00</t>
+  </si>
+  <si>
+    <t>1.000,00</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>880,37</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>685,00</t>
+  </si>
+  <si>
+    <t>1.287,51</t>
+  </si>
+  <si>
     <t>30/04/2026</t>
   </si>
   <si>
-    <t>OUTRAS RECEITAS - DEVOLUÇÃO DE ADIANTAMENTOS</t>
-[...1 lines deleted...]
-  <si>
     <t>894,22</t>
   </si>
   <si>
-    <t>20/06/2026 04:30</t>
-[...1 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>SALÁRIO FAMÍLIA</t>
   </si>
   <si>
+    <t>11,26</t>
+  </si>
+  <si>
+    <t>05/06/2026 04:30</t>
+  </si>
+  <si>
+    <t>67,54</t>
+  </si>
+  <si>
+    <t>13/08/2026 04:30</t>
+  </si>
+  <si>
     <t>932,05</t>
   </si>
   <si>
-    <t>02/06/2026 04:30</t>
-[...11 lines deleted...]
-    <t>04/06/2026 04:30</t>
+    <t>15/08/2026 04:30</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
-    <t>CONSIGNADO - SICREDI</t>
-[...14 lines deleted...]
-    <t>IRRF</t>
+    <t>6.835,44</t>
+  </si>
+  <si>
+    <t>1.697,04</t>
+  </si>
+  <si>
+    <t>12.949,04</t>
+  </si>
+  <si>
+    <t>71,59</t>
+  </si>
+  <si>
+    <t>11/08/2026 04:30</t>
+  </si>
+  <si>
+    <t>82,22</t>
+  </si>
+  <si>
+    <t>12/08/2026 04:30</t>
+  </si>
+  <si>
+    <t>01/08/2026 04:30</t>
+  </si>
+  <si>
+    <t>07/08/2026 04:30</t>
+  </si>
+  <si>
+    <t>09/08/2026 04:30</t>
+  </si>
+  <si>
+    <t>29/07/2026 04:30</t>
+  </si>
+  <si>
+    <t>27/07/2026 04:30</t>
+  </si>
+  <si>
+    <t>25/07/2026 04:30</t>
+  </si>
+  <si>
+    <t>22/07/2026 04:30</t>
   </si>
   <si>
     <t>11.201,59</t>
   </si>
   <si>
-    <t>01/06/2026 04:30</t>
-[...5 lines deleted...]
-    <t>INSS</t>
+    <t>20/07/2026 04:30</t>
   </si>
   <si>
     <t>14.001,39</t>
   </si>
   <si>
-    <t>21.106,53</t>
-[...41 lines deleted...]
-    <t>1.219,75</t>
+    <t>18/07/2026 04:30</t>
+  </si>
+  <si>
+    <t>04/08/2026 05:07</t>
   </si>
   <si>
     <t>10/04/2026</t>
   </si>
   <si>
-    <t>ISSQN</t>
-[...1 lines deleted...]
-  <si>
     <t>43,93</t>
   </si>
   <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>107,76</t>
   </si>
   <si>
-    <t>14/06/2026 04:30</t>
+    <t>16/07/2026 04:30</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
+    <t>13.858,17</t>
+  </si>
+  <si>
     <t>14/05/2026 21:32</t>
   </si>
   <si>
-    <t>13.858,17</t>
+    <t>9.771,11</t>
+  </si>
+  <si>
+    <t>6.812,67</t>
   </si>
   <si>
     <t>13.529,05</t>
   </si>
   <si>
     <t>1.742,32</t>
   </si>
   <si>
     <t>52,50</t>
   </si>
   <si>
     <t>808,23</t>
   </si>
   <si>
     <t>132,83</t>
   </si>
   <si>
-    <t>6.812,67</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
+    <t>1.400,00</t>
+  </si>
+  <si>
     <t>1.495,89</t>
   </si>
   <si>
-    <t>1.400,00</t>
-[...1 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>419,15</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>800,05</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>0,29</t>
   </si>
   <si>
     <t>22/01/2026</t>
   </si>
   <si>
+    <t>10,83</t>
+  </si>
+  <si>
     <t>22,52</t>
   </si>
   <si>
     <t>787,96</t>
   </si>
   <si>
-    <t>10,83</t>
-[...1 lines deleted...]
-  <si>
     <t>20/01/2026</t>
   </si>
   <si>
+    <t>537,69</t>
+  </si>
+  <si>
+    <t>12.221,79</t>
+  </si>
+  <si>
     <t>1.265,10</t>
   </si>
   <si>
+    <t>449,74</t>
+  </si>
+  <si>
+    <t>1.533,67</t>
+  </si>
+  <si>
+    <t>1.208,37</t>
+  </si>
+  <si>
     <t>8.451,18</t>
   </si>
   <si>
-    <t>12.221,79</t>
+    <t>136,53</t>
   </si>
   <si>
     <t>6.872,06</t>
-  </si>
-[...13 lines deleted...]
-    <t>537,69</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>9,02</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>968,48</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -629,10231 +767,11289 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G442"/>
+  <dimension ref="A1:G488"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="C2">
-        <v>9009</v>
+        <v>9003</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3">
-        <v>106</v>
+        <v>155</v>
       </c>
       <c r="C3">
-        <v>9004</v>
+        <v>9009</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B4">
-        <v>105</v>
+        <v>150</v>
       </c>
       <c r="C4">
-        <v>9004</v>
+        <v>9001</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5">
-        <v>106</v>
+        <v>151</v>
       </c>
       <c r="C5">
-        <v>9004</v>
+        <v>9006</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B6">
-        <v>104</v>
+        <v>141</v>
       </c>
       <c r="C6">
-        <v>9004</v>
+        <v>9001</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G6" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B7">
-        <v>105</v>
+        <v>142</v>
       </c>
       <c r="C7">
-        <v>9004</v>
+        <v>9002</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F7" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B8">
-        <v>104</v>
+        <v>143</v>
       </c>
       <c r="C8">
-        <v>9004</v>
+        <v>9008</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F8" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B9">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="C9">
         <v>9006</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B10">
-        <v>96</v>
+        <v>145</v>
       </c>
       <c r="C10">
-        <v>9007</v>
+        <v>9001</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B11">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="C11">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B12">
-        <v>85</v>
+        <v>152</v>
       </c>
       <c r="C12">
-        <v>9002</v>
+        <v>9001</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G12" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B13">
-        <v>91</v>
+        <v>140</v>
       </c>
       <c r="C13">
         <v>9007</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B14">
-        <v>85</v>
+        <v>139</v>
       </c>
       <c r="C14">
-        <v>9002</v>
+        <v>9006</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B15">
-        <v>84</v>
+        <v>138</v>
       </c>
       <c r="C15">
-        <v>9001</v>
+        <v>9008</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F15" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B16">
-        <v>97</v>
+        <v>137</v>
       </c>
       <c r="C16">
-        <v>9006</v>
+        <v>9002</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B17">
-        <v>90</v>
+        <v>136</v>
       </c>
       <c r="C17">
-        <v>9002</v>
+        <v>9001</v>
       </c>
       <c r="D17" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F17" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B18">
-        <v>86</v>
+        <v>146</v>
       </c>
       <c r="C18">
-        <v>9006</v>
+        <v>9002</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B19">
-        <v>93</v>
+        <v>147</v>
       </c>
       <c r="C19">
-        <v>9008</v>
+        <v>9007</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F19" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="G19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B20">
-        <v>86</v>
+        <v>148</v>
       </c>
       <c r="C20">
         <v>9006</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F20" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B21">
-        <v>100</v>
+        <v>149</v>
       </c>
       <c r="C21">
-        <v>9001</v>
+        <v>9008</v>
       </c>
       <c r="D21" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F21" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B22">
-        <v>88</v>
+        <v>122</v>
       </c>
       <c r="C22">
-        <v>9001</v>
+        <v>9008</v>
       </c>
       <c r="D22" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F22" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B23">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="C23">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D23" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F23" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B24">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="C24">
-        <v>9008</v>
+        <v>9007</v>
       </c>
       <c r="D24" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F24" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="G24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B25">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="C25">
-        <v>9001</v>
+        <v>9008</v>
       </c>
       <c r="D25" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F25" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G25" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B26">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="C26">
-        <v>9001</v>
+        <v>9002</v>
       </c>
       <c r="D26" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="F26" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G26" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B27">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="C27">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D27" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F27" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G27" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B28">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="C28">
-        <v>9007</v>
+        <v>9002</v>
       </c>
       <c r="D28" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="F28" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G28" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B29">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="C29">
-        <v>9002</v>
+        <v>9001</v>
       </c>
       <c r="D29" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E29" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="F29" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B30">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="C30">
-        <v>9001</v>
+        <v>9007</v>
       </c>
       <c r="D30" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="F30" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G30" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B31">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="C31">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D31" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="F31" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B32">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="C32">
-        <v>9002</v>
+        <v>9008</v>
       </c>
       <c r="D32" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="F32" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B33">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="C33">
-        <v>9001</v>
+        <v>9002</v>
       </c>
       <c r="D33" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F33" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B34">
-        <v>92</v>
+        <v>118</v>
       </c>
       <c r="C34">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D34" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E34" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="F34" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G34" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B35">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="C35">
-        <v>9008</v>
+        <v>9001</v>
       </c>
       <c r="D35" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E35" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F35" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B36">
-        <v>94</v>
+        <v>123</v>
       </c>
       <c r="C36">
         <v>9001</v>
       </c>
       <c r="D36" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="F36" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G36" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B37">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="C37">
         <v>9001</v>
       </c>
       <c r="D37" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E37" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F37" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G37" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B38">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="C38">
-        <v>9003</v>
+        <v>9009</v>
       </c>
       <c r="D38" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F38" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="G38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B39">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="C39">
-        <v>9003</v>
+        <v>9009</v>
       </c>
       <c r="D39" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F39" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="G39" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
-        <v>83</v>
+        <v>131</v>
       </c>
       <c r="C40">
-        <v>9003</v>
+        <v>9009</v>
       </c>
       <c r="D40" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F40" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="G40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B41">
-        <v>66</v>
+        <v>124</v>
       </c>
       <c r="C41">
-        <v>9002</v>
+        <v>9009</v>
       </c>
       <c r="D41" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="F41" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G41" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B42">
-        <v>65</v>
+        <v>126</v>
       </c>
       <c r="C42">
-        <v>9001</v>
+        <v>9009</v>
       </c>
       <c r="D42" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F42" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G42" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B43">
-        <v>64</v>
+        <v>125</v>
       </c>
       <c r="C43">
-        <v>9007</v>
+        <v>9009</v>
       </c>
       <c r="D43" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="F43" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G43" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B44">
-        <v>63</v>
+        <v>130</v>
       </c>
       <c r="C44">
-        <v>9006</v>
+        <v>9009</v>
       </c>
       <c r="D44" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F44" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G44" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B45">
-        <v>62</v>
+        <v>129</v>
       </c>
       <c r="C45">
-        <v>9008</v>
+        <v>9009</v>
       </c>
       <c r="D45" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="F45" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G45" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>128</v>
+      </c>
+      <c r="C46">
+        <v>9009</v>
+      </c>
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" t="s">
         <v>61</v>
       </c>
-      <c r="C46">
-[...7 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G46" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B47">
-        <v>60</v>
+        <v>127</v>
       </c>
       <c r="C47">
-        <v>9001</v>
+        <v>9009</v>
       </c>
       <c r="D47" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E47" t="s">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="F47" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G47" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="B48">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="C48">
-        <v>9002</v>
+        <v>9009</v>
       </c>
       <c r="D48" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="F48" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G48" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="B49">
-        <v>71</v>
+        <v>105</v>
       </c>
       <c r="C49">
-        <v>9007</v>
+        <v>9004</v>
       </c>
       <c r="D49" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="E49" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="F49" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="G49" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="B50">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="C50">
-        <v>9006</v>
+        <v>9004</v>
       </c>
       <c r="D50" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="E50" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="F50" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="G50" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="B51">
-        <v>73</v>
+        <v>104</v>
       </c>
       <c r="C51">
-        <v>9008</v>
+        <v>9004</v>
       </c>
       <c r="D51" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E51" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="F51" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="G51" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="B52">
-        <v>74</v>
+        <v>106</v>
       </c>
       <c r="C52">
-        <v>9001</v>
+        <v>9004</v>
       </c>
       <c r="D52" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E52" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="F52" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="G52" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="B53">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="C53">
-        <v>9001</v>
+        <v>9004</v>
       </c>
       <c r="D53" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E53" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="F53" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="G53" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="B54">
-        <v>78</v>
+        <v>106</v>
       </c>
       <c r="C54">
         <v>9004</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="E54" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="F54" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="G54" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B55">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="C55">
         <v>9001</v>
       </c>
       <c r="D55" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E55" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="F55" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G55" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B56">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="C56">
-        <v>9004</v>
+        <v>9008</v>
       </c>
       <c r="D56" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="F56" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G56" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B57">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="C57">
-        <v>9002</v>
+        <v>9001</v>
       </c>
       <c r="D57" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E57" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
       <c r="F57" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G57" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B58">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="C58">
-        <v>9004</v>
+        <v>9001</v>
       </c>
       <c r="D58" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E58" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="F58" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B59">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="C59">
-        <v>9006</v>
+        <v>9002</v>
       </c>
       <c r="D59" t="s">
         <v>20</v>
       </c>
       <c r="E59" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="F59" t="s">
         <v>20</v>
       </c>
       <c r="G59" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B60">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="C60">
         <v>9007</v>
       </c>
       <c r="D60" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E60" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="F60" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="G60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B61">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="C61">
         <v>9001</v>
       </c>
       <c r="D61" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E61" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="F61" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G61" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B62">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="C62">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D62" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E62" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="F62" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G62" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B63">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="C63">
         <v>9002</v>
       </c>
       <c r="D63" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="F63" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G63" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B64">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="C64">
-        <v>9008</v>
+        <v>9006</v>
       </c>
       <c r="D64" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F64" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G64" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B65">
-        <v>61</v>
+        <v>96</v>
       </c>
       <c r="C65">
-        <v>9002</v>
+        <v>9007</v>
       </c>
       <c r="D65" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E65" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="F65" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G65" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B66">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="C66">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D66" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="F66" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G66" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B67">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="C67">
-        <v>9001</v>
+        <v>9002</v>
       </c>
       <c r="D67" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E67" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="F67" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G67" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B68">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="C68">
-        <v>9008</v>
+        <v>9001</v>
       </c>
       <c r="D68" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E68" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F68" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G68" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B69">
-        <v>65</v>
+        <v>88</v>
       </c>
       <c r="C69">
         <v>9001</v>
       </c>
       <c r="D69" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E69" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="F69" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G69" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B70">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="C70">
-        <v>9004</v>
+        <v>9006</v>
       </c>
       <c r="D70" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="F70" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G70" t="s">
-        <v>53</v>
+        <v>87</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B71">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="C71">
-        <v>9004</v>
+        <v>9002</v>
       </c>
       <c r="D71" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E71" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="F71" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G71" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B72">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="C72">
         <v>9001</v>
       </c>
       <c r="D72" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E72" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="F72" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G72" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B73">
-        <v>61</v>
+        <v>100</v>
       </c>
       <c r="C73">
-        <v>9002</v>
+        <v>9001</v>
       </c>
       <c r="D73" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E73" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="F73" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G73" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B74">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="C74">
-        <v>9008</v>
+        <v>9001</v>
       </c>
       <c r="D74" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E74" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="F74" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G74" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B75">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="C75">
-        <v>9006</v>
+        <v>9008</v>
       </c>
       <c r="D75" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E75" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="F75" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G75" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B76">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="C76">
-        <v>9007</v>
+        <v>9001</v>
       </c>
       <c r="D76" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E76" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="F76" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G76" t="s">
-        <v>53</v>
+        <v>92</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B77">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="C77">
-        <v>9001</v>
+        <v>9007</v>
       </c>
       <c r="D77" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E77" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="F77" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G77" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B78">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="C78">
-        <v>9002</v>
+        <v>9006</v>
       </c>
       <c r="D78" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F78" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G78" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B79">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="C79">
         <v>9001</v>
       </c>
       <c r="D79" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E79" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="F79" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G79" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B80">
-        <v>67</v>
+        <v>97</v>
       </c>
       <c r="C80">
         <v>9006</v>
       </c>
       <c r="D80" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E80" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="F80" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G80" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B81">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="C81">
-        <v>9008</v>
+        <v>9002</v>
       </c>
       <c r="D81" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="F81" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="G81" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B82">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="C82">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D82" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E82" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="F82" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G82" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B83">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C83">
-        <v>9001</v>
+        <v>9008</v>
       </c>
       <c r="D83" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E83" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F83" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G83" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>52</v>
+        <v>93</v>
       </c>
       <c r="B84">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="C84">
-        <v>9002</v>
+        <v>9003</v>
       </c>
       <c r="D84" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E84" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="F84" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="G84" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="B85">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C85">
-        <v>9008</v>
+        <v>9003</v>
       </c>
       <c r="D85" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E85" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="F85" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="G85" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="B86">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="C86">
-        <v>9006</v>
+        <v>9003</v>
       </c>
       <c r="D86" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E86" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="F86" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="G86" t="s">
-        <v>53</v>
+        <v>97</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B87">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C87">
-        <v>9007</v>
+        <v>9001</v>
       </c>
       <c r="D87" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E87" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="F87" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G87" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B88">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C88">
         <v>9001</v>
       </c>
       <c r="D88" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E88" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="F88" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G88" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B89">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="C89">
         <v>9002</v>
       </c>
       <c r="D89" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="F89" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G89" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B90">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C90">
-        <v>9006</v>
+        <v>9008</v>
       </c>
       <c r="D90" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E90" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="F90" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G90" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B91">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="C91">
-        <v>9008</v>
+        <v>9006</v>
       </c>
       <c r="D91" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F91" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G91" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B92">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C92">
-        <v>9001</v>
+        <v>9007</v>
       </c>
       <c r="D92" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="F92" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G92" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B93">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C93">
-        <v>9002</v>
+        <v>9001</v>
       </c>
       <c r="D93" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E93" t="s">
-        <v>42</v>
+        <v>99</v>
       </c>
       <c r="F93" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G93" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B94">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C94">
-        <v>9007</v>
+        <v>9002</v>
       </c>
       <c r="D94" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E94" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="F94" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G94" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B95">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="C95">
         <v>9006</v>
       </c>
       <c r="D95" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
-        <v>55</v>
+        <v>101</v>
       </c>
       <c r="F95" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G95" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B96">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C96">
         <v>9008</v>
       </c>
       <c r="D96" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E96" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F96" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G96" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B97">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C97">
         <v>9001</v>
       </c>
       <c r="D97" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E97" t="s">
-        <v>56</v>
+        <v>102</v>
       </c>
       <c r="F97" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G97" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B98">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="C98">
-        <v>9004</v>
+        <v>9002</v>
       </c>
       <c r="D98" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="F98" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G98" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B99">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="C99">
-        <v>9004</v>
+        <v>9007</v>
       </c>
       <c r="D99" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="E99" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="F99" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="G99" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B100">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C100">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D100" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="F100" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G100" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B101">
         <v>73</v>
       </c>
       <c r="C101">
         <v>9008</v>
       </c>
       <c r="D101" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E101" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="F101" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G101" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B102">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C102">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D102" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E102" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="F102" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G102" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B103">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C103">
-        <v>9007</v>
+        <v>9001</v>
       </c>
       <c r="D103" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E103" t="s">
-        <v>23</v>
+        <v>105</v>
       </c>
       <c r="F103" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G103" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B104">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C104">
-        <v>9002</v>
+        <v>9004</v>
       </c>
       <c r="D104" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="E104" t="s">
-        <v>42</v>
+        <v>106</v>
       </c>
       <c r="F104" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="G104" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B105">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C105">
         <v>9001</v>
       </c>
       <c r="D105" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E105" t="s">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="F105" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G105" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B106">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="C106">
-        <v>9008</v>
+        <v>9004</v>
       </c>
       <c r="D106" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E106" t="s">
-        <v>45</v>
+        <v>107</v>
       </c>
       <c r="F106" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="G106" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B107">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C107">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D107" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E107" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="F107" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G107" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B108">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="C108">
         <v>9002</v>
       </c>
       <c r="D108" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E108" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F108" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G108" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B109">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="C109">
-        <v>9001</v>
+        <v>9008</v>
       </c>
       <c r="D109" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E109" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="F109" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G109" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B110">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="C110">
-        <v>9008</v>
+        <v>9006</v>
       </c>
       <c r="D110" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E110" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F110" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G110" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B111">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C111">
-        <v>9006</v>
+        <v>9007</v>
       </c>
       <c r="D111" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E111" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="F111" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G111" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B112">
         <v>66</v>
       </c>
       <c r="C112">
         <v>9002</v>
       </c>
       <c r="D112" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E112" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="F112" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G112" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B113">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C113">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D113" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E113" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="F113" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G113" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B114">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C114">
-        <v>9007</v>
+        <v>9008</v>
       </c>
       <c r="D114" t="s">
         <v>22</v>
       </c>
       <c r="E114" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="F114" t="s">
         <v>22</v>
       </c>
       <c r="G114" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B115">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="C115">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D115" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E115" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="F115" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G115" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B116">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="C116">
-        <v>9008</v>
+        <v>9002</v>
       </c>
       <c r="D116" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E116" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="F116" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="G116" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B117">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="C117">
-        <v>9002</v>
+        <v>9007</v>
       </c>
       <c r="D117" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E117" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="F117" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G117" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B118">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C118">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D118" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E118" t="s">
-        <v>39</v>
+        <v>103</v>
       </c>
       <c r="F118" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G118" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B119">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="C119">
-        <v>9004</v>
+        <v>9008</v>
       </c>
       <c r="D119" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E119" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="F119" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G119" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B120">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="C120">
         <v>9001</v>
       </c>
       <c r="D120" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E120" t="s">
-        <v>39</v>
+        <v>104</v>
       </c>
       <c r="F120" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G120" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B121">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="C121">
         <v>9001</v>
       </c>
       <c r="D121" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E121" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="F121" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G121" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B122">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="C122">
-        <v>9001</v>
+        <v>9004</v>
       </c>
       <c r="D122" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E122" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="F122" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="G122" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B123">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="C123">
-        <v>9002</v>
+        <v>9004</v>
       </c>
       <c r="D123" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="E123" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="F123" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="G123" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B124">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C124">
-        <v>9008</v>
+        <v>9001</v>
       </c>
       <c r="D124" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E124" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F124" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G124" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B125">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C125">
-        <v>9006</v>
+        <v>9002</v>
       </c>
       <c r="D125" t="s">
         <v>20</v>
       </c>
       <c r="E125" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="F125" t="s">
         <v>20</v>
       </c>
       <c r="G125" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B126">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C126">
-        <v>9007</v>
+        <v>9008</v>
       </c>
       <c r="D126" t="s">
         <v>22</v>
       </c>
       <c r="E126" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
       <c r="G126" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B127">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C127">
-        <v>9002</v>
+        <v>9006</v>
       </c>
       <c r="D127" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E127" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F127" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G127" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B128">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C128">
-        <v>9006</v>
+        <v>9007</v>
       </c>
       <c r="D128" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E128" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="F128" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G128" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B129">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C129">
-        <v>9008</v>
+        <v>9001</v>
       </c>
       <c r="D129" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E129" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="F129" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G129" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B130">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C130">
-        <v>9001</v>
+        <v>9002</v>
       </c>
       <c r="D130" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E130" t="s">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="F130" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G130" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B131">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C131">
-        <v>9002</v>
+        <v>9006</v>
       </c>
       <c r="D131" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
-        <v>42</v>
+        <v>101</v>
       </c>
       <c r="F131" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G131" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B132">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C132">
-        <v>9007</v>
+        <v>9008</v>
       </c>
       <c r="D132" t="s">
         <v>22</v>
       </c>
       <c r="E132" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="F132" t="s">
         <v>22</v>
       </c>
       <c r="G132" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B133">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C133">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D133" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E133" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="F133" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G133" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B134">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C134">
-        <v>9008</v>
+        <v>9002</v>
       </c>
       <c r="D134" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E134" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="F134" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="G134" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B135">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C135">
-        <v>9001</v>
+        <v>9007</v>
       </c>
       <c r="D135" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E135" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F135" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G135" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B136">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C136">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D136" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="F136" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G136" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B137">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="C137">
-        <v>9004</v>
+        <v>9008</v>
       </c>
       <c r="D137" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E137" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="F137" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G137" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B138">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="C138">
-        <v>9004</v>
+        <v>9001</v>
       </c>
       <c r="D138" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E138" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
       <c r="F138" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G138" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B139">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="C139">
-        <v>9008</v>
+        <v>9004</v>
       </c>
       <c r="D139" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E139" t="s">
-        <v>45</v>
+        <v>106</v>
       </c>
       <c r="F139" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="G139" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B140">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="C140">
-        <v>9006</v>
+        <v>9004</v>
       </c>
       <c r="D140" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="E140" t="s">
-        <v>24</v>
+        <v>107</v>
       </c>
       <c r="F140" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="G140" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B141">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C141">
-        <v>9007</v>
+        <v>9001</v>
       </c>
       <c r="D141" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E141" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F141" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G141" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B142">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="C142">
-        <v>9004</v>
+        <v>9002</v>
       </c>
       <c r="D142" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E142" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="F142" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G142" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B143">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="C143">
-        <v>9004</v>
+        <v>9008</v>
       </c>
       <c r="D143" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E143" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="F143" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G143" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B144">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="C144">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D144" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E144" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="F144" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G144" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B145">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="C145">
-        <v>9001</v>
+        <v>9007</v>
       </c>
       <c r="D145" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E145" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="F145" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G145" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B146">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="C146">
-        <v>9008</v>
+        <v>9001</v>
       </c>
       <c r="D146" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E146" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="F146" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G146" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B147">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="C147">
-        <v>9006</v>
+        <v>9002</v>
       </c>
       <c r="D147" t="s">
         <v>20</v>
       </c>
       <c r="E147" t="s">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="F147" t="s">
         <v>20</v>
       </c>
       <c r="G147" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B148">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C148">
-        <v>9007</v>
+        <v>9006</v>
       </c>
       <c r="D148" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E148" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="F148" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G148" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="B149">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="C149">
-        <v>9009</v>
+        <v>9008</v>
       </c>
       <c r="D149" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E149" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="F149" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="G149" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="B150">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="C150">
-        <v>9009</v>
+        <v>9001</v>
       </c>
       <c r="D150" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E150" t="s">
-        <v>64</v>
+        <v>102</v>
       </c>
       <c r="F150" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G150" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="B151">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="C151">
-        <v>9009</v>
+        <v>9002</v>
       </c>
       <c r="D151" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E151" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="F151" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G151" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="B152">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="C152">
-        <v>9009</v>
+        <v>9007</v>
       </c>
       <c r="D152" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E152" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="F152" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G152" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="B153">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="C153">
-        <v>9009</v>
+        <v>9006</v>
       </c>
       <c r="D153" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E153" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="F153" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G153" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="B154">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="C154">
-        <v>9009</v>
+        <v>9008</v>
       </c>
       <c r="D154" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E154" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="F154" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="G154" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="B155">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="C155">
-        <v>9009</v>
+        <v>9001</v>
       </c>
       <c r="D155" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E155" t="s">
-        <v>64</v>
+        <v>104</v>
       </c>
       <c r="F155" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G155" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="B156">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C156">
-        <v>9009</v>
+        <v>9001</v>
       </c>
       <c r="D156" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E156" t="s">
-        <v>63</v>
+        <v>105</v>
       </c>
       <c r="F156" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G156" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="B157">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C157">
-        <v>9009</v>
+        <v>9004</v>
       </c>
       <c r="D157" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="E157" t="s">
-        <v>63</v>
+        <v>106</v>
       </c>
       <c r="F157" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="G157" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="B158">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C158">
-        <v>9009</v>
+        <v>9004</v>
       </c>
       <c r="D158" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="E158" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="F158" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="G158" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="B159">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="C159">
-        <v>9009</v>
+        <v>9001</v>
       </c>
       <c r="D159" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E159" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="F159" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G159" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="B160">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="C160">
-        <v>9009</v>
+        <v>9002</v>
       </c>
       <c r="D160" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E160" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="F160" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G160" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B161">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="C161">
-        <v>9001</v>
+        <v>9008</v>
       </c>
       <c r="D161" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E161" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="F161" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G161" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B162">
+        <v>63</v>
+      </c>
+      <c r="C162">
+        <v>9006</v>
+      </c>
+      <c r="D162" t="s">
+        <v>17</v>
+      </c>
+      <c r="E162" t="s">
         <v>39</v>
       </c>
-      <c r="C162">
-[...7 lines deleted...]
-      </c>
       <c r="F162" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G162" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B163">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="C163">
-        <v>9002</v>
+        <v>9007</v>
       </c>
       <c r="D163" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E163" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="F163" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G163" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
+        <v>98</v>
+      </c>
+      <c r="B164">
         <v>65</v>
       </c>
-      <c r="B164">
-[...1 lines deleted...]
-      </c>
       <c r="C164">
-        <v>9008</v>
+        <v>9001</v>
       </c>
       <c r="D164" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E164" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="F164" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G164" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B165">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="C165">
-        <v>9006</v>
+        <v>9002</v>
       </c>
       <c r="D165" t="s">
         <v>20</v>
       </c>
       <c r="E165" t="s">
-        <v>61</v>
+        <v>88</v>
       </c>
       <c r="F165" t="s">
         <v>20</v>
       </c>
       <c r="G165" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B166">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="C166">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D166" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E166" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="F166" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G166" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B167">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="C167">
-        <v>9002</v>
+        <v>9008</v>
       </c>
       <c r="D167" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E167" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F167" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G167" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B168">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="C168">
-        <v>9008</v>
+        <v>9001</v>
       </c>
       <c r="D168" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E168" t="s">
-        <v>38</v>
+        <v>102</v>
       </c>
       <c r="F168" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G168" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B169">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C169">
-        <v>9006</v>
+        <v>9002</v>
       </c>
       <c r="D169" t="s">
         <v>20</v>
       </c>
       <c r="E169" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="F169" t="s">
         <v>20</v>
       </c>
       <c r="G169" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B170">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="C170">
         <v>9007</v>
       </c>
       <c r="D170" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E170" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="F170" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="G170" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B171">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="C171">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D171" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E171" t="s">
-        <v>39</v>
+        <v>103</v>
       </c>
       <c r="F171" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G171" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B172">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="C172">
-        <v>9002</v>
+        <v>9008</v>
       </c>
       <c r="D172" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E172" t="s">
         <v>31</v>
       </c>
       <c r="F172" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G172" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B173">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="C173">
-        <v>9007</v>
+        <v>9001</v>
       </c>
       <c r="D173" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E173" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="F173" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G173" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B174">
-        <v>51</v>
+        <v>75</v>
       </c>
       <c r="C174">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D174" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E174" t="s">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="F174" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G174" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B175">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="C175">
-        <v>9008</v>
+        <v>9004</v>
       </c>
       <c r="D175" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E175" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="F175" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="G175" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B176">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="C176">
-        <v>9001</v>
+        <v>9004</v>
       </c>
       <c r="D176" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E176" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="F176" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="G176" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B177">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="C177">
-        <v>9001</v>
+        <v>9002</v>
       </c>
       <c r="D177" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E177" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F177" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G177" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B178">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="C178">
-        <v>9009</v>
+        <v>9001</v>
       </c>
       <c r="D178" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E178" t="s">
-        <v>66</v>
+        <v>102</v>
       </c>
       <c r="F178" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G178" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B179">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C179">
-        <v>9004</v>
+        <v>9008</v>
       </c>
       <c r="D179" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E179" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="F179" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G179" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B180">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C180">
-        <v>9004</v>
+        <v>9006</v>
       </c>
       <c r="D180" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E180" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="F180" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G180" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B181">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="C181">
-        <v>9001</v>
+        <v>9002</v>
       </c>
       <c r="D181" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E181" t="s">
-        <v>54</v>
+        <v>88</v>
       </c>
       <c r="F181" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G181" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B182">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="C182">
-        <v>9002</v>
+        <v>9006</v>
       </c>
       <c r="D182" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E182" t="s">
-        <v>26</v>
+        <v>101</v>
       </c>
       <c r="F182" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G182" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B183">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="C183">
         <v>9008</v>
       </c>
       <c r="D183" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E183" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F183" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G183" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B184">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="C184">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D184" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E184" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="F184" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G184" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B185">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="C185">
-        <v>9001</v>
+        <v>9007</v>
       </c>
       <c r="D185" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E185" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="F185" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G185" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
+        <v>98</v>
+      </c>
+      <c r="B186">
         <v>65</v>
       </c>
-      <c r="B186">
-[...1 lines deleted...]
-      </c>
       <c r="C186">
-        <v>9002</v>
+        <v>9001</v>
       </c>
       <c r="D186" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E186" t="s">
-        <v>42</v>
+        <v>99</v>
       </c>
       <c r="F186" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G186" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B187">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="C187">
-        <v>9008</v>
+        <v>9001</v>
       </c>
       <c r="D187" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E187" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="F187" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G187" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B188">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="C188">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D188" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E188" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="F188" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G188" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B189">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="C189">
-        <v>9007</v>
+        <v>9002</v>
       </c>
       <c r="D189" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E189" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="F189" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G189" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B190">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="C190">
-        <v>9001</v>
+        <v>9004</v>
       </c>
       <c r="D190" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E190" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="F190" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="G190" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B191">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="C191">
-        <v>9002</v>
+        <v>9007</v>
       </c>
       <c r="D191" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E191" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="F191" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G191" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B192">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="C192">
-        <v>9007</v>
+        <v>9006</v>
       </c>
       <c r="D192" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E192" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="F192" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G192" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B193">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="C193">
-        <v>9006</v>
+        <v>9008</v>
       </c>
       <c r="D193" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E193" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="F193" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G193" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="B194">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="C194">
-        <v>9008</v>
+        <v>9004</v>
       </c>
       <c r="D194" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E194" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="F194" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="G194" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="B195">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="C195">
-        <v>9001</v>
+        <v>9009</v>
       </c>
       <c r="D195" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E195" t="s">
-        <v>56</v>
+        <v>109</v>
       </c>
       <c r="F195" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G195" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="B196">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="C196">
         <v>9009</v>
       </c>
       <c r="D196" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E196" t="s">
-        <v>66</v>
+        <v>109</v>
       </c>
       <c r="F196" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G196" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="B197">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="C197">
-        <v>9004</v>
+        <v>9009</v>
       </c>
       <c r="D197" t="s">
         <v>12</v>
       </c>
       <c r="E197" t="s">
-        <v>59</v>
+        <v>110</v>
       </c>
       <c r="F197" t="s">
         <v>12</v>
       </c>
       <c r="G197" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="B198">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="C198">
-        <v>9004</v>
+        <v>9009</v>
       </c>
       <c r="D198" t="s">
         <v>12</v>
       </c>
       <c r="E198" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="F198" t="s">
         <v>12</v>
       </c>
       <c r="G198" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="B199">
-        <v>39</v>
+        <v>79</v>
       </c>
       <c r="C199">
-        <v>9001</v>
+        <v>9009</v>
       </c>
       <c r="D199" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E199" t="s">
-        <v>54</v>
+        <v>110</v>
       </c>
       <c r="F199" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G199" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="B200">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="C200">
-        <v>9002</v>
+        <v>9009</v>
       </c>
       <c r="D200" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E200" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="F200" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G200" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="B201">
-        <v>41</v>
+        <v>80</v>
       </c>
       <c r="C201">
-        <v>9008</v>
+        <v>9009</v>
       </c>
       <c r="D201" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E201" t="s">
-        <v>45</v>
+        <v>109</v>
       </c>
       <c r="F201" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G201" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="B202">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="C202">
-        <v>9006</v>
+        <v>9009</v>
       </c>
       <c r="D202" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E202" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="F202" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G202" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="B203">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="C203">
-        <v>9001</v>
+        <v>9009</v>
       </c>
       <c r="D203" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E203" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="F203" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G203" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="B204">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="C204">
-        <v>9002</v>
+        <v>9009</v>
       </c>
       <c r="D204" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E204" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="F204" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G204" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="B205">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="C205">
-        <v>9008</v>
+        <v>9009</v>
       </c>
       <c r="D205" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E205" t="s">
-        <v>38</v>
+        <v>110</v>
       </c>
       <c r="F205" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G205" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="B206">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="C206">
-        <v>9006</v>
+        <v>9009</v>
       </c>
       <c r="D206" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E206" t="s">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="F206" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G206" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B207">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="C207">
-        <v>9007</v>
+        <v>9002</v>
       </c>
       <c r="D207" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E207" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="F207" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G207" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B208">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="C208">
         <v>9001</v>
       </c>
       <c r="D208" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E208" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="F208" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G208" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B209">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="C209">
-        <v>9002</v>
+        <v>9008</v>
       </c>
       <c r="D209" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E209" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="F209" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G209" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B210">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="C210">
-        <v>9007</v>
+        <v>9006</v>
       </c>
       <c r="D210" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E210" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="F210" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G210" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B211">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="C211">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D211" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E211" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="F211" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G211" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B212">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="C212">
-        <v>9008</v>
+        <v>9002</v>
       </c>
       <c r="D212" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E212" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="F212" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="G212" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B213">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="C213">
-        <v>9001</v>
+        <v>9008</v>
       </c>
       <c r="D213" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E213" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="F213" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G213" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B214">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="C214">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D214" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E214" t="s">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="F214" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G214" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B215">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="C215">
-        <v>9009</v>
+        <v>9007</v>
       </c>
       <c r="D215" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E215" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="F215" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G215" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B216">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="C216">
-        <v>9004</v>
+        <v>9001</v>
       </c>
       <c r="D216" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E216" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="F216" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G216" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B217">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="C217">
-        <v>9004</v>
+        <v>9002</v>
       </c>
       <c r="D217" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E217" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="F217" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G217" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B218">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="C218">
-        <v>9001</v>
+        <v>9007</v>
       </c>
       <c r="D218" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E218" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="F218" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G218" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B219">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="C219">
-        <v>9002</v>
+        <v>9006</v>
       </c>
       <c r="D219" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E219" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F219" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G219" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B220">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="C220">
         <v>9008</v>
       </c>
       <c r="D220" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E220" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="F220" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G220" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B221">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="C221">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D221" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E221" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="F221" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G221" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B222">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="C222">
         <v>9001</v>
       </c>
       <c r="D222" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E222" t="s">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="F222" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G222" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B223">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="C223">
-        <v>9002</v>
+        <v>9009</v>
       </c>
       <c r="D223" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E223" t="s">
-        <v>42</v>
+        <v>112</v>
       </c>
       <c r="F223" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G223" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B224">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="C224">
-        <v>9008</v>
+        <v>9004</v>
       </c>
       <c r="D224" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E224" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="F224" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="G224" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B225">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="C225">
-        <v>9006</v>
+        <v>9004</v>
       </c>
       <c r="D225" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="E225" t="s">
-        <v>55</v>
+        <v>106</v>
       </c>
       <c r="F225" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="G225" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B226">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="C226">
-        <v>9007</v>
+        <v>9004</v>
       </c>
       <c r="D226" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="E226" t="s">
-        <v>23</v>
+        <v>106</v>
       </c>
       <c r="F226" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="G226" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B227">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="C227">
-        <v>9001</v>
+        <v>9004</v>
       </c>
       <c r="D227" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E227" t="s">
-        <v>39</v>
+        <v>107</v>
       </c>
       <c r="F227" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="G227" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B228">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C228">
-        <v>9002</v>
+        <v>9009</v>
       </c>
       <c r="D228" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E228" t="s">
-        <v>31</v>
+        <v>112</v>
       </c>
       <c r="F228" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G228" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B229">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C229">
-        <v>9007</v>
+        <v>9001</v>
       </c>
       <c r="D229" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E229" t="s">
-        <v>28</v>
+        <v>105</v>
       </c>
       <c r="F229" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G229" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B230">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C230">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D230" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E230" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="F230" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G230" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B231">
         <v>52</v>
       </c>
       <c r="C231">
         <v>9008</v>
       </c>
       <c r="D231" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E231" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F231" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G231" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B232">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C232">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D232" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E232" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="F232" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G232" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B233">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C233">
-        <v>9001</v>
+        <v>9007</v>
       </c>
       <c r="D233" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E233" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="F233" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G233" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B234">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C234">
-        <v>9009</v>
+        <v>9002</v>
       </c>
       <c r="D234" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E234" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="F234" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G234" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B235">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="C235">
-        <v>9004</v>
+        <v>9001</v>
       </c>
       <c r="D235" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E235" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="F235" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G235" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B236">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="C236">
-        <v>9004</v>
+        <v>9007</v>
       </c>
       <c r="D236" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="E236" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="F236" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="G236" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B237">
         <v>39</v>
       </c>
       <c r="C237">
         <v>9001</v>
       </c>
       <c r="D237" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E237" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="F237" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G237" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B238">
         <v>40</v>
       </c>
       <c r="C238">
         <v>9002</v>
       </c>
       <c r="D238" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E238" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="F238" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G238" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B239">
         <v>41</v>
       </c>
       <c r="C239">
         <v>9008</v>
       </c>
       <c r="D239" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E239" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F239" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G239" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B240">
         <v>42</v>
       </c>
       <c r="C240">
         <v>9006</v>
       </c>
       <c r="D240" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E240" t="s">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="F240" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G240" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B241">
         <v>43</v>
       </c>
       <c r="C241">
         <v>9001</v>
       </c>
       <c r="D241" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E241" t="s">
-        <v>60</v>
+        <v>102</v>
       </c>
       <c r="F241" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G241" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B242">
         <v>44</v>
       </c>
       <c r="C242">
         <v>9002</v>
       </c>
       <c r="D242" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E242" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="F242" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G242" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B243">
         <v>45</v>
       </c>
       <c r="C243">
         <v>9008</v>
       </c>
       <c r="D243" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E243" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="F243" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G243" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B244">
         <v>46</v>
       </c>
       <c r="C244">
         <v>9006</v>
       </c>
       <c r="D244" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E244" t="s">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="F244" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G244" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B245">
         <v>47</v>
       </c>
       <c r="C245">
         <v>9007</v>
       </c>
       <c r="D245" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E245" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="F245" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="G245" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B246">
         <v>48</v>
       </c>
       <c r="C246">
         <v>9001</v>
       </c>
       <c r="D246" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E246" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F246" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G246" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B247">
         <v>49</v>
       </c>
       <c r="C247">
         <v>9002</v>
       </c>
       <c r="D247" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E247" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="F247" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G247" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B248">
         <v>50</v>
       </c>
       <c r="C248">
         <v>9007</v>
       </c>
       <c r="D248" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E248" t="s">
+        <v>35</v>
+      </c>
+      <c r="F248" t="s">
         <v>28</v>
       </c>
-      <c r="F248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G248" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B249">
         <v>51</v>
       </c>
       <c r="C249">
         <v>9006</v>
       </c>
       <c r="D249" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E249" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F249" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G249" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B250">
         <v>52</v>
       </c>
       <c r="C250">
         <v>9008</v>
       </c>
       <c r="D250" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E250" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F250" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G250" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B251">
         <v>53</v>
       </c>
       <c r="C251">
         <v>9001</v>
       </c>
       <c r="D251" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E251" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="F251" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G251" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B252">
         <v>54</v>
       </c>
       <c r="C252">
         <v>9001</v>
       </c>
       <c r="D252" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E252" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="F252" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G252" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B253">
         <v>56</v>
       </c>
       <c r="C253">
         <v>9009</v>
       </c>
       <c r="D253" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E253" t="s">
-        <v>66</v>
+        <v>112</v>
       </c>
       <c r="F253" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G253" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B254">
         <v>57</v>
       </c>
       <c r="C254">
         <v>9004</v>
       </c>
       <c r="D254" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="E254" t="s">
-        <v>59</v>
+        <v>107</v>
       </c>
       <c r="F254" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="G254" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B255">
         <v>59</v>
       </c>
       <c r="C255">
         <v>9004</v>
       </c>
       <c r="D255" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="E255" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="F255" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="G255" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B256">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C256">
         <v>9006</v>
       </c>
       <c r="D256" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E256" t="s">
-        <v>61</v>
+        <v>103</v>
       </c>
       <c r="F256" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G256" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B257">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="C257">
-        <v>9001</v>
+        <v>9008</v>
       </c>
       <c r="D257" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E257" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="F257" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G257" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B258">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C258">
-        <v>9007</v>
+        <v>9002</v>
       </c>
       <c r="D258" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E258" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F258" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G258" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B259">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C259">
-        <v>9002</v>
+        <v>9001</v>
       </c>
       <c r="D259" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E259" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="F259" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G259" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B260">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C260">
-        <v>9008</v>
+        <v>9006</v>
       </c>
       <c r="D260" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E260" t="s">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="F260" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G260" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B261">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C261">
-        <v>9006</v>
+        <v>9008</v>
       </c>
       <c r="D261" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E261" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="F261" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G261" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B262">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="C262">
-        <v>9001</v>
+        <v>9002</v>
       </c>
       <c r="D262" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E262" t="s">
-        <v>39</v>
+        <v>88</v>
       </c>
       <c r="F262" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G262" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B263">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="C263">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D263" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E263" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="F263" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G263" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B264">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C264">
-        <v>9007</v>
+        <v>9001</v>
       </c>
       <c r="D264" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E264" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="F264" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G264" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B265">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C265">
-        <v>9002</v>
+        <v>9004</v>
       </c>
       <c r="D265" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="E265" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="F265" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="G265" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B266">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C266">
-        <v>9002</v>
+        <v>9006</v>
       </c>
       <c r="D266" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E266" t="s">
-        <v>42</v>
+        <v>103</v>
       </c>
       <c r="F266" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G266" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B267">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C267">
-        <v>9001</v>
+        <v>9007</v>
       </c>
       <c r="D267" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E267" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="F267" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G267" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B268">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C268">
-        <v>9001</v>
+        <v>9004</v>
       </c>
       <c r="D268" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E268" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="F268" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="G268" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B269">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="C269">
         <v>9001</v>
       </c>
       <c r="D269" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E269" t="s">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="F269" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G269" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B270">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C270">
-        <v>9009</v>
+        <v>9008</v>
       </c>
       <c r="D270" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E270" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="F270" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="G270" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B271">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="C271">
-        <v>9008</v>
+        <v>9001</v>
       </c>
       <c r="D271" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E271" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="F271" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G271" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B272">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="C272">
-        <v>9008</v>
+        <v>9006</v>
       </c>
       <c r="D272" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E272" t="s">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="F272" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G272" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B273">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="C273">
-        <v>9004</v>
+        <v>9008</v>
       </c>
       <c r="D273" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E273" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="F273" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G273" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="B274">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C274">
-        <v>9004</v>
+        <v>9009</v>
       </c>
       <c r="D274" t="s">
         <v>12</v>
       </c>
       <c r="E274" t="s">
-        <v>58</v>
+        <v>112</v>
       </c>
       <c r="F274" t="s">
         <v>12</v>
       </c>
       <c r="G274" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="B275">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C275">
-        <v>9009</v>
+        <v>9002</v>
       </c>
       <c r="D275" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E275" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="F275" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G275" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="B276">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="C276">
-        <v>9009</v>
+        <v>9002</v>
       </c>
       <c r="D276" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E276" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="F276" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G276" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="B277">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C277">
-        <v>9009</v>
+        <v>9001</v>
       </c>
       <c r="D277" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E277" t="s">
-        <v>68</v>
+        <v>102</v>
       </c>
       <c r="F277" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G277" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="B278">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="C278">
-        <v>9009</v>
+        <v>9007</v>
       </c>
       <c r="D278" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E278" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="F278" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G278" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="B279">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="C279">
-        <v>9009</v>
+        <v>9008</v>
       </c>
       <c r="D279" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E279" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="F279" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="G279" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="B280">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="C280">
-        <v>9009</v>
+        <v>9002</v>
       </c>
       <c r="D280" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E280" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="F280" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G280" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="B281">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="C281">
-        <v>9009</v>
+        <v>9001</v>
       </c>
       <c r="D281" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E281" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="F281" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G281" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="B282">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C282">
-        <v>9009</v>
+        <v>9006</v>
       </c>
       <c r="D282" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E282" t="s">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="F282" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G282" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="B283">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="C283">
-        <v>9009</v>
+        <v>9001</v>
       </c>
       <c r="D283" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E283" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="F283" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G283" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="B284">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="C284">
-        <v>9009</v>
+        <v>9007</v>
       </c>
       <c r="D284" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E284" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="F284" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G284" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="B285">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="C285">
-        <v>9009</v>
+        <v>9006</v>
       </c>
       <c r="D285" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E285" t="s">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="F285" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G285" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="B286">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C286">
-        <v>9009</v>
+        <v>9008</v>
       </c>
       <c r="D286" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E286" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="F286" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="G286" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B287">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="C287">
-        <v>9004</v>
+        <v>9002</v>
       </c>
       <c r="D287" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E287" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="F287" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G287" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B288">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="C288">
-        <v>9004</v>
+        <v>9001</v>
       </c>
       <c r="D288" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E288" t="s">
-        <v>73</v>
+        <v>102</v>
       </c>
       <c r="F288" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G288" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B289">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="C289">
-        <v>9004</v>
+        <v>9006</v>
       </c>
       <c r="D289" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E289" t="s">
-        <v>73</v>
+        <v>101</v>
       </c>
       <c r="F289" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G289" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B290">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="C290">
-        <v>9004</v>
+        <v>9002</v>
       </c>
       <c r="D290" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E290" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="F290" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G290" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B291">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="C291">
-        <v>9004</v>
+        <v>9007</v>
       </c>
       <c r="D291" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="E291" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="F291" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="G291" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B292">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="C292">
-        <v>9004</v>
+        <v>9006</v>
       </c>
       <c r="D292" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E292" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="F292" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G292" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B293">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="C293">
-        <v>9004</v>
+        <v>9008</v>
       </c>
       <c r="D293" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E293" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="F293" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G293" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B294">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="C294">
-        <v>9004</v>
+        <v>9001</v>
       </c>
       <c r="D294" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E294" t="s">
-        <v>74</v>
+        <v>104</v>
       </c>
       <c r="F294" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G294" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B295">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="C295">
-        <v>9004</v>
+        <v>9001</v>
       </c>
       <c r="D295" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E295" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="F295" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G295" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B296">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="C296">
-        <v>9004</v>
+        <v>9009</v>
       </c>
       <c r="D296" t="s">
         <v>12</v>
       </c>
       <c r="E296" t="s">
-        <v>74</v>
+        <v>112</v>
       </c>
       <c r="F296" t="s">
         <v>12</v>
       </c>
       <c r="G296" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B297">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="C297">
         <v>9004</v>
       </c>
       <c r="D297" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="E297" t="s">
-        <v>73</v>
+        <v>107</v>
       </c>
       <c r="F297" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="G297" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B298">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="C298">
         <v>9004</v>
       </c>
       <c r="D298" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="E298" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="F298" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="G298" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B299">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C299">
-        <v>9004</v>
+        <v>9008</v>
       </c>
       <c r="D299" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E299" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="F299" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G299" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B300">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C300">
-        <v>9004</v>
+        <v>9002</v>
       </c>
       <c r="D300" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E300" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="F300" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G300" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B301">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C301">
-        <v>9004</v>
+        <v>9001</v>
       </c>
       <c r="D301" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E301" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="F301" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G301" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B302">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C302">
-        <v>9004</v>
+        <v>9001</v>
       </c>
       <c r="D302" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E302" t="s">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="F302" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G302" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B303">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C303">
-        <v>9004</v>
+        <v>9002</v>
       </c>
       <c r="D303" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E303" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="F303" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G303" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B304">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C304">
-        <v>9004</v>
+        <v>9008</v>
       </c>
       <c r="D304" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E304" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="F304" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G304" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B305">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="C305">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D305" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E305" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
       <c r="F305" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G305" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B306">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="C306">
-        <v>9007</v>
+        <v>9001</v>
       </c>
       <c r="D306" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E306" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
       <c r="F306" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G306" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B307">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="C307">
-        <v>9006</v>
+        <v>9002</v>
       </c>
       <c r="D307" t="s">
         <v>20</v>
       </c>
       <c r="E307" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="F307" t="s">
         <v>20</v>
       </c>
       <c r="G307" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B308">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="C308">
         <v>9008</v>
       </c>
       <c r="D308" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E308" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F308" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G308" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B309">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="C309">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D309" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E309" t="s">
-        <v>76</v>
+        <v>103</v>
       </c>
       <c r="F309" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G309" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B310">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="C310">
-        <v>9002</v>
+        <v>9007</v>
       </c>
       <c r="D310" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E310" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="F310" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G310" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B311">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="C311">
         <v>9001</v>
       </c>
       <c r="D311" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E311" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="F311" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G311" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B312">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="C312">
-        <v>9006</v>
+        <v>9002</v>
       </c>
       <c r="D312" t="s">
         <v>20</v>
       </c>
       <c r="E312" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="F312" t="s">
         <v>20</v>
       </c>
       <c r="G312" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B313">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="C313">
-        <v>9008</v>
+        <v>9007</v>
       </c>
       <c r="D313" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E313" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="F313" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="G313" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B314">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="C314">
-        <v>9002</v>
+        <v>9006</v>
       </c>
       <c r="D314" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E314" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F314" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G314" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B315">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="C315">
-        <v>9001</v>
+        <v>9008</v>
       </c>
       <c r="D315" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E315" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="F315" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G315" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B316">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="C316">
         <v>9001</v>
       </c>
       <c r="D316" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E316" t="s">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="F316" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G316" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B317">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="C317">
-        <v>9002</v>
+        <v>9001</v>
       </c>
       <c r="D317" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E317" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="F317" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G317" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B318">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="C318">
-        <v>9001</v>
+        <v>9009</v>
       </c>
       <c r="D318" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E318" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="F318" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G318" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B319">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="C319">
-        <v>9006</v>
+        <v>9004</v>
       </c>
       <c r="D319" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="E319" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="F319" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="G319" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="B320">
-        <v>9</v>
+        <v>59</v>
       </c>
       <c r="C320">
-        <v>9007</v>
+        <v>9004</v>
       </c>
       <c r="D320" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="E320" t="s">
-        <v>23</v>
+        <v>106</v>
       </c>
       <c r="F320" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="G320" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="B321">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="C321">
-        <v>9008</v>
+        <v>9009</v>
       </c>
       <c r="D321" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E321" t="s">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="F321" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G321" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="B322">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="C322">
-        <v>9002</v>
+        <v>9009</v>
       </c>
       <c r="D322" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E322" t="s">
-        <v>31</v>
+        <v>114</v>
       </c>
       <c r="F322" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G322" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="B323">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="C323">
-        <v>9001</v>
+        <v>9009</v>
       </c>
       <c r="D323" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E323" t="s">
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="F323" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G323" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="B324">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="C324">
-        <v>9007</v>
+        <v>9009</v>
       </c>
       <c r="D324" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E324" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="F324" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G324" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="B325">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="C325">
-        <v>9006</v>
+        <v>9009</v>
       </c>
       <c r="D325" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E325" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="F325" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G325" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="B326">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="C326">
-        <v>9008</v>
+        <v>9009</v>
       </c>
       <c r="D326" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E326" t="s">
-        <v>34</v>
+        <v>114</v>
       </c>
       <c r="F326" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G326" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="B327">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="C327">
-        <v>9001</v>
+        <v>9009</v>
       </c>
       <c r="D327" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E327" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="F327" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G327" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="B328">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="C328">
-        <v>9002</v>
+        <v>9009</v>
       </c>
       <c r="D328" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E328" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
       <c r="F328" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G328" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="B329">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="C329">
-        <v>9006</v>
+        <v>9009</v>
       </c>
       <c r="D329" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E329" t="s">
-        <v>61</v>
+        <v>116</v>
       </c>
       <c r="F329" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G329" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="B330">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="C330">
-        <v>9006</v>
+        <v>9009</v>
       </c>
       <c r="D330" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E330" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="F330" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G330" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="B331">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="C331">
-        <v>9001</v>
+        <v>9009</v>
       </c>
       <c r="D331" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E331" t="s">
-        <v>39</v>
+        <v>116</v>
       </c>
       <c r="F331" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="G331" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="B332">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="C332">
-        <v>9008</v>
+        <v>9009</v>
       </c>
       <c r="D332" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E332" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
       <c r="F332" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G332" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B333">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="C333">
-        <v>9007</v>
+        <v>9004</v>
       </c>
       <c r="D333" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="E333" t="s">
-        <v>23</v>
+        <v>118</v>
       </c>
       <c r="F333" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="G333" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B334">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="C334">
-        <v>9002</v>
+        <v>9004</v>
       </c>
       <c r="D334" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="E334" t="s">
-        <v>42</v>
+        <v>119</v>
       </c>
       <c r="F334" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="G334" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B335">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="C335">
-        <v>9006</v>
+        <v>9004</v>
       </c>
       <c r="D335" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="E335" t="s">
-        <v>55</v>
+        <v>120</v>
       </c>
       <c r="F335" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="G335" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B336">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="C336">
-        <v>9006</v>
+        <v>9004</v>
       </c>
       <c r="D336" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="E336" t="s">
-        <v>55</v>
+        <v>118</v>
       </c>
       <c r="F336" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="G336" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B337">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C337">
-        <v>9001</v>
+        <v>9004</v>
       </c>
       <c r="D337" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E337" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="F337" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="G337" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B338">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="C338">
-        <v>9001</v>
+        <v>9004</v>
       </c>
       <c r="D338" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E338" t="s">
-        <v>79</v>
+        <v>118</v>
       </c>
       <c r="F338" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="G338" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B339">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="C339">
-        <v>9007</v>
+        <v>9004</v>
       </c>
       <c r="D339" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="E339" t="s">
-        <v>28</v>
+        <v>118</v>
       </c>
       <c r="F339" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="G339" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B340">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="C340">
-        <v>9001</v>
+        <v>9004</v>
       </c>
       <c r="D340" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E340" t="s">
-        <v>76</v>
+        <v>119</v>
       </c>
       <c r="F340" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="G340" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B341">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C341">
-        <v>9002</v>
+        <v>9004</v>
       </c>
       <c r="D341" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="E341" t="s">
-        <v>77</v>
+        <v>118</v>
       </c>
       <c r="F341" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="G341" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B342">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="C342">
-        <v>9001</v>
+        <v>9004</v>
       </c>
       <c r="D342" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E342" t="s">
-        <v>82</v>
+        <v>120</v>
       </c>
       <c r="F342" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="G342" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B343">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="C343">
-        <v>9008</v>
+        <v>9004</v>
       </c>
       <c r="D343" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E343" t="s">
-        <v>38</v>
+        <v>120</v>
       </c>
       <c r="F343" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="G343" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B344">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="C344">
-        <v>9001</v>
+        <v>9004</v>
       </c>
       <c r="D344" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E344" t="s">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="F344" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="G344" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B345">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="C345">
-        <v>9001</v>
+        <v>9004</v>
       </c>
       <c r="D345" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E345" t="s">
-        <v>78</v>
+        <v>119</v>
       </c>
       <c r="F345" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="G345" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B346">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="C346">
-        <v>9006</v>
+        <v>9004</v>
       </c>
       <c r="D346" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="E346" t="s">
-        <v>61</v>
+        <v>120</v>
       </c>
       <c r="F346" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="G346" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B347">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="C347">
-        <v>9008</v>
+        <v>9004</v>
       </c>
       <c r="D347" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E347" t="s">
-        <v>34</v>
+        <v>119</v>
       </c>
       <c r="F347" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="G347" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B348">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="C348">
-        <v>9008</v>
+        <v>9004</v>
       </c>
       <c r="D348" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E348" t="s">
-        <v>45</v>
+        <v>120</v>
       </c>
       <c r="F348" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="G348" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B349">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="C349">
-        <v>9008</v>
+        <v>9004</v>
       </c>
       <c r="D349" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="E349" t="s">
-        <v>45</v>
+        <v>120</v>
       </c>
       <c r="F349" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="G349" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B350">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C350">
-        <v>9002</v>
+        <v>9004</v>
       </c>
       <c r="D350" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="E350" t="s">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="F350" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="G350" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B351">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C351">
         <v>9008</v>
       </c>
       <c r="D351" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E351" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="F351" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G351" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B352">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C352">
-        <v>9002</v>
+        <v>9001</v>
       </c>
       <c r="D352" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E352" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
       <c r="F352" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G352" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B353">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C353">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D353" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E353" t="s">
-        <v>61</v>
+        <v>124</v>
       </c>
       <c r="F353" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G353" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B354">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C354">
         <v>9001</v>
       </c>
       <c r="D354" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E354" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="F354" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G354" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B355">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C355">
-        <v>9002</v>
+        <v>9008</v>
       </c>
       <c r="D355" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E355" t="s">
-        <v>77</v>
+        <v>122</v>
       </c>
       <c r="F355" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G355" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B356">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C356">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D356" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E356" t="s">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="F356" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G356" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B357">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C357">
-        <v>9008</v>
+        <v>9002</v>
       </c>
       <c r="D357" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E357" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="F357" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="G357" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B358">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C358">
-        <v>9006</v>
+        <v>9008</v>
       </c>
       <c r="D358" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E358" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
       <c r="F358" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G358" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B359">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C359">
-        <v>9007</v>
+        <v>9002</v>
       </c>
       <c r="D359" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E359" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="F359" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G359" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B360">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C360">
         <v>9001</v>
       </c>
       <c r="D360" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E360" t="s">
-        <v>39</v>
+        <v>127</v>
       </c>
       <c r="F360" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G360" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B361">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C361">
-        <v>9002</v>
+        <v>9001</v>
       </c>
       <c r="D361" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E361" t="s">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="F361" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G361" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B362">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C362">
-        <v>9008</v>
+        <v>9006</v>
       </c>
       <c r="D362" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E362" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="F362" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G362" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B363">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C363">
         <v>9006</v>
       </c>
       <c r="D363" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E363" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="F363" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G363" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B364">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C364">
-        <v>9001</v>
+        <v>9008</v>
       </c>
       <c r="D364" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E364" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="F364" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G364" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B365">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C365">
-        <v>9002</v>
+        <v>9006</v>
       </c>
       <c r="D365" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E365" t="s">
-        <v>81</v>
+        <v>101</v>
       </c>
       <c r="F365" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G365" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B366">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="C366">
         <v>9001</v>
       </c>
       <c r="D366" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E366" t="s">
-        <v>80</v>
+        <v>123</v>
       </c>
       <c r="F366" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G366" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B367">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C367">
-        <v>9001</v>
+        <v>9002</v>
       </c>
       <c r="D367" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E367" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="F367" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G367" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B368">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C368">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D368" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E368" t="s">
-        <v>61</v>
+        <v>124</v>
       </c>
       <c r="F368" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G368" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B369">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="C369">
         <v>9008</v>
       </c>
       <c r="D369" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E369" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="F369" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G369" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B370">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C370">
         <v>9006</v>
       </c>
       <c r="D370" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E370" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="F370" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G370" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B371">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C371">
-        <v>9002</v>
+        <v>9007</v>
       </c>
       <c r="D371" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E371" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F371" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G371" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B372">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C372">
         <v>9001</v>
       </c>
       <c r="D372" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E372" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="F372" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G372" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B373">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C373">
-        <v>9007</v>
+        <v>9002</v>
       </c>
       <c r="D373" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E373" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="F373" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G373" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B374">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="C374">
-        <v>9006</v>
+        <v>9008</v>
       </c>
       <c r="D374" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E374" t="s">
-        <v>55</v>
+        <v>122</v>
       </c>
       <c r="F374" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G374" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B375">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="C375">
-        <v>9008</v>
+        <v>9006</v>
       </c>
       <c r="D375" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E375" t="s">
-        <v>38</v>
+        <v>126</v>
       </c>
       <c r="F375" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G375" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B376">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C376">
         <v>9001</v>
       </c>
       <c r="D376" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E376" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="F376" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G376" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B377">
         <v>25</v>
       </c>
       <c r="C377">
         <v>9002</v>
       </c>
       <c r="D377" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E377" t="s">
-        <v>81</v>
+        <v>129</v>
       </c>
       <c r="F377" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G377" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B378">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C378">
         <v>9001</v>
       </c>
       <c r="D378" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E378" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="F378" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G378" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B379">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C379">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D379" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E379" t="s">
-        <v>83</v>
+        <v>46</v>
       </c>
       <c r="F379" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G379" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B380">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C380">
-        <v>9008</v>
+        <v>9001</v>
       </c>
       <c r="D380" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E380" t="s">
-        <v>84</v>
+        <v>124</v>
       </c>
       <c r="F380" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G380" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B381">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C381">
-        <v>9002</v>
+        <v>9007</v>
       </c>
       <c r="D381" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E381" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F381" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G381" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B382">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="C382">
-        <v>9007</v>
+        <v>9008</v>
       </c>
       <c r="D382" t="s">
         <v>22</v>
       </c>
       <c r="E382" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F382" t="s">
         <v>22</v>
       </c>
       <c r="G382" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B383">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C383">
-        <v>9006</v>
+        <v>9002</v>
       </c>
       <c r="D383" t="s">
         <v>20</v>
       </c>
       <c r="E383" t="s">
-        <v>24</v>
+        <v>129</v>
       </c>
       <c r="F383" t="s">
         <v>20</v>
       </c>
       <c r="G383" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B384">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="C384">
-        <v>9008</v>
+        <v>9007</v>
       </c>
       <c r="D384" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E384" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F384" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="G384" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B385">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C385">
         <v>9001</v>
       </c>
       <c r="D385" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E385" t="s">
-        <v>76</v>
+        <v>125</v>
       </c>
       <c r="F385" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G385" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B386">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C386">
-        <v>9002</v>
+        <v>9006</v>
       </c>
       <c r="D386" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E386" t="s">
-        <v>77</v>
+        <v>39</v>
       </c>
       <c r="F386" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G386" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B387">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C387">
-        <v>9001</v>
+        <v>9008</v>
       </c>
       <c r="D387" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E387" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="F387" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G387" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B388">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C388">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D388" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E388" t="s">
-        <v>61</v>
+        <v>130</v>
       </c>
       <c r="F388" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G388" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B389">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C389">
-        <v>9008</v>
+        <v>9001</v>
       </c>
       <c r="D389" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E389" t="s">
-        <v>45</v>
+        <v>124</v>
       </c>
       <c r="F389" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G389" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B390">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C390">
-        <v>9002</v>
+        <v>9008</v>
       </c>
       <c r="D390" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E390" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F390" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G390" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B391">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C391">
-        <v>9001</v>
+        <v>9002</v>
       </c>
       <c r="D391" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E391" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="F391" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G391" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B392">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C392">
-        <v>9007</v>
+        <v>9001</v>
       </c>
       <c r="D392" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E392" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="F392" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G392" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B393">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C393">
-        <v>9006</v>
+        <v>9007</v>
       </c>
       <c r="D393" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E393" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="F393" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G393" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B394">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C394">
-        <v>9008</v>
+        <v>9006</v>
       </c>
       <c r="D394" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E394" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="F394" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G394" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B395">
         <v>7</v>
       </c>
       <c r="C395">
         <v>9008</v>
       </c>
       <c r="D395" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E395" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="F395" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G395" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B396">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C396">
-        <v>9006</v>
+        <v>9002</v>
       </c>
       <c r="D396" t="s">
         <v>20</v>
       </c>
       <c r="E396" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="F396" t="s">
         <v>20</v>
       </c>
       <c r="G396" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B397">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C397">
-        <v>9007</v>
+        <v>9001</v>
       </c>
       <c r="D397" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E397" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="F397" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G397" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B398">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C398">
-        <v>9001</v>
+        <v>9002</v>
       </c>
       <c r="D398" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E398" t="s">
-        <v>79</v>
+        <v>128</v>
       </c>
       <c r="F398" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G398" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B399">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C399">
-        <v>9008</v>
+        <v>9001</v>
       </c>
       <c r="D399" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E399" t="s">
-        <v>45</v>
+        <v>123</v>
       </c>
       <c r="F399" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G399" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B400">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C400">
-        <v>9002</v>
+        <v>9006</v>
       </c>
       <c r="D400" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E400" t="s">
-        <v>42</v>
+        <v>101</v>
       </c>
       <c r="F400" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G400" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B401">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C401">
-        <v>9001</v>
+        <v>9007</v>
       </c>
       <c r="D401" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E401" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="F401" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G401" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B402">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C402">
-        <v>9007</v>
+        <v>9002</v>
       </c>
       <c r="D402" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E402" t="s">
-        <v>23</v>
+        <v>128</v>
       </c>
       <c r="F402" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G402" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B403">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="C403">
-        <v>9008</v>
+        <v>9006</v>
       </c>
       <c r="D403" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E403" t="s">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="F403" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G403" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B404">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="C404">
-        <v>9006</v>
+        <v>9008</v>
       </c>
       <c r="D404" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E404" t="s">
-        <v>83</v>
+        <v>31</v>
       </c>
       <c r="F404" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G404" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B405">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C405">
         <v>9001</v>
       </c>
       <c r="D405" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E405" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="F405" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G405" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B406">
         <v>25</v>
       </c>
       <c r="C406">
         <v>9002</v>
       </c>
       <c r="D406" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E406" t="s">
-        <v>81</v>
+        <v>129</v>
       </c>
       <c r="F406" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G406" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B407">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="C407">
-        <v>9001</v>
+        <v>9008</v>
       </c>
       <c r="D407" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E407" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="F407" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="G407" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B408">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C408">
-        <v>9006</v>
+        <v>9002</v>
       </c>
       <c r="D408" t="s">
         <v>20</v>
       </c>
       <c r="E408" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="F408" t="s">
         <v>20</v>
       </c>
       <c r="G408" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B409">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C409">
-        <v>9002</v>
+        <v>9001</v>
       </c>
       <c r="D409" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E409" t="s">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="F409" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G409" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B410">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C410">
-        <v>9008</v>
+        <v>9006</v>
       </c>
       <c r="D410" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E410" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="F410" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G410" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B411">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C411">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D411" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E411" t="s">
-        <v>80</v>
+        <v>126</v>
       </c>
       <c r="F411" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G411" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B412">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="C412">
-        <v>9002</v>
+        <v>9007</v>
       </c>
       <c r="D412" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E412" t="s">
-        <v>81</v>
+        <v>44</v>
       </c>
       <c r="F412" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G412" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B413">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="C413">
         <v>9001</v>
       </c>
       <c r="D413" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E413" t="s">
-        <v>82</v>
+        <v>130</v>
       </c>
       <c r="F413" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G413" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B414">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="C414">
-        <v>9006</v>
+        <v>9002</v>
       </c>
       <c r="D414" t="s">
         <v>20</v>
       </c>
       <c r="E414" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="F414" t="s">
         <v>20</v>
       </c>
       <c r="G414" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B415">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="C415">
         <v>9008</v>
       </c>
       <c r="D415" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E415" t="s">
-        <v>84</v>
+        <v>40</v>
       </c>
       <c r="F415" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G415" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B416">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C416">
-        <v>9002</v>
+        <v>9006</v>
       </c>
       <c r="D416" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E416" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="F416" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G416" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B417">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C417">
         <v>9001</v>
       </c>
       <c r="D417" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E417" t="s">
-        <v>39</v>
+        <v>123</v>
       </c>
       <c r="F417" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G417" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B418">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C418">
-        <v>9007</v>
+        <v>9002</v>
       </c>
       <c r="D418" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E418" t="s">
-        <v>28</v>
+        <v>128</v>
       </c>
       <c r="F418" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G418" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B419">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C419">
-        <v>9006</v>
+        <v>9001</v>
       </c>
       <c r="D419" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E419" t="s">
-        <v>24</v>
+        <v>124</v>
       </c>
       <c r="F419" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G419" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B420">
         <v>17</v>
       </c>
       <c r="C420">
         <v>9008</v>
       </c>
       <c r="D420" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E420" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F420" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G420" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B421">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C421">
-        <v>9001</v>
+        <v>9006</v>
       </c>
       <c r="D421" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E421" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
       <c r="F421" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G421" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B422">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C422">
-        <v>9002</v>
+        <v>9007</v>
       </c>
       <c r="D422" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E422" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="F422" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G422" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B423">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C423">
-        <v>9002</v>
+        <v>9001</v>
       </c>
       <c r="D423" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E423" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="F423" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G423" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="B424">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C424">
-        <v>9001</v>
+        <v>9007</v>
       </c>
       <c r="D424" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E424" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F424" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G424" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="B425">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C425">
-        <v>9009</v>
+        <v>9002</v>
       </c>
       <c r="D425" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E425" t="s">
-        <v>86</v>
+        <v>129</v>
       </c>
       <c r="F425" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G425" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="B426">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C426">
-        <v>9009</v>
+        <v>9001</v>
       </c>
       <c r="D426" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E426" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="F426" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G426" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="B427">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C427">
-        <v>9009</v>
+        <v>9002</v>
       </c>
       <c r="D427" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E427" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="F427" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G427" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="B428">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C428">
-        <v>9009</v>
+        <v>9002</v>
       </c>
       <c r="D428" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E428" t="s">
-        <v>87</v>
+        <v>128</v>
       </c>
       <c r="F428" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G428" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="B429">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="C429">
-        <v>9009</v>
+        <v>9008</v>
       </c>
       <c r="D429" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E429" t="s">
-        <v>86</v>
+        <v>37</v>
       </c>
       <c r="F429" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="G429" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="B430">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C430">
-        <v>9009</v>
+        <v>9006</v>
       </c>
       <c r="D430" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E430" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="F430" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G430" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="B431">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C431">
-        <v>9009</v>
+        <v>9006</v>
       </c>
       <c r="D431" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E431" t="s">
-        <v>86</v>
+        <v>126</v>
       </c>
       <c r="F431" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G431" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="B432">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C432">
-        <v>9009</v>
+        <v>9001</v>
       </c>
       <c r="D432" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E432" t="s">
-        <v>86</v>
+        <v>127</v>
       </c>
       <c r="F432" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G432" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="B433">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C433">
-        <v>9009</v>
+        <v>9002</v>
       </c>
       <c r="D433" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E433" t="s">
-        <v>86</v>
+        <v>129</v>
       </c>
       <c r="F433" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G433" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="B434">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C434">
-        <v>9009</v>
+        <v>9001</v>
       </c>
       <c r="D434" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E434" t="s">
-        <v>87</v>
+        <v>125</v>
       </c>
       <c r="F434" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G434" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="B435">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C435">
-        <v>9009</v>
+        <v>9007</v>
       </c>
       <c r="D435" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E435" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="F435" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G435" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="B436">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C436">
-        <v>9009</v>
+        <v>9006</v>
       </c>
       <c r="D436" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E436" t="s">
-        <v>87</v>
+        <v>39</v>
       </c>
       <c r="F436" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G436" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="B437">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="C437">
-        <v>9009</v>
+        <v>9008</v>
       </c>
       <c r="D437" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E437" t="s">
-        <v>89</v>
+        <v>37</v>
       </c>
       <c r="F437" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="G437" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="B438">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C438">
-        <v>9009</v>
+        <v>9001</v>
       </c>
       <c r="D438" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E438" t="s">
-        <v>89</v>
+        <v>125</v>
       </c>
       <c r="F438" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G438" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="B439">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C439">
-        <v>9009</v>
+        <v>9002</v>
       </c>
       <c r="D439" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E439" t="s">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="F439" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G439" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="B440">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C440">
-        <v>9009</v>
+        <v>9001</v>
       </c>
       <c r="D440" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E440" t="s">
-        <v>89</v>
+        <v>127</v>
       </c>
       <c r="F440" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G440" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="B441">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C441">
-        <v>9009</v>
+        <v>9008</v>
       </c>
       <c r="D441" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E441" t="s">
-        <v>89</v>
+        <v>40</v>
       </c>
       <c r="F441" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="G441" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="B442">
+        <v>7</v>
+      </c>
+      <c r="C442">
+        <v>9008</v>
+      </c>
+      <c r="D442" t="s">
+        <v>22</v>
+      </c>
+      <c r="E442" t="s">
+        <v>31</v>
+      </c>
+      <c r="F442" t="s">
+        <v>22</v>
+      </c>
+      <c r="G442" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="443" spans="1:7">
+      <c r="A443" t="s">
+        <v>121</v>
+      </c>
+      <c r="B443">
+        <v>12</v>
+      </c>
+      <c r="C443">
+        <v>9008</v>
+      </c>
+      <c r="D443" t="s">
+        <v>22</v>
+      </c>
+      <c r="E443" t="s">
+        <v>40</v>
+      </c>
+      <c r="F443" t="s">
+        <v>22</v>
+      </c>
+      <c r="G443" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="444" spans="1:7">
+      <c r="A444" t="s">
+        <v>121</v>
+      </c>
+      <c r="B444">
+        <v>13</v>
+      </c>
+      <c r="C444">
+        <v>9006</v>
+      </c>
+      <c r="D444" t="s">
+        <v>17</v>
+      </c>
+      <c r="E444" t="s">
+        <v>101</v>
+      </c>
+      <c r="F444" t="s">
+        <v>17</v>
+      </c>
+      <c r="G444" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7">
+      <c r="A445" t="s">
+        <v>121</v>
+      </c>
+      <c r="B445">
+        <v>23</v>
+      </c>
+      <c r="C445">
+        <v>9006</v>
+      </c>
+      <c r="D445" t="s">
+        <v>17</v>
+      </c>
+      <c r="E445" t="s">
+        <v>126</v>
+      </c>
+      <c r="F445" t="s">
+        <v>17</v>
+      </c>
+      <c r="G445" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7">
+      <c r="A446" t="s">
+        <v>121</v>
+      </c>
+      <c r="B446">
+        <v>11</v>
+      </c>
+      <c r="C446">
+        <v>9002</v>
+      </c>
+      <c r="D446" t="s">
+        <v>20</v>
+      </c>
+      <c r="E446" t="s">
+        <v>76</v>
+      </c>
+      <c r="F446" t="s">
+        <v>20</v>
+      </c>
+      <c r="G446" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7">
+      <c r="A447" t="s">
+        <v>121</v>
+      </c>
+      <c r="B447">
+        <v>10</v>
+      </c>
+      <c r="C447">
+        <v>9001</v>
+      </c>
+      <c r="D447" t="s">
+        <v>15</v>
+      </c>
+      <c r="E447" t="s">
+        <v>130</v>
+      </c>
+      <c r="F447" t="s">
+        <v>15</v>
+      </c>
+      <c r="G447" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7">
+      <c r="A448" t="s">
+        <v>121</v>
+      </c>
+      <c r="B448">
+        <v>14</v>
+      </c>
+      <c r="C448">
+        <v>9001</v>
+      </c>
+      <c r="D448" t="s">
+        <v>15</v>
+      </c>
+      <c r="E448" t="s">
+        <v>123</v>
+      </c>
+      <c r="F448" t="s">
+        <v>15</v>
+      </c>
+      <c r="G448" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7">
+      <c r="A449" t="s">
+        <v>121</v>
+      </c>
+      <c r="B449">
+        <v>23</v>
+      </c>
+      <c r="C449">
+        <v>9006</v>
+      </c>
+      <c r="D449" t="s">
+        <v>17</v>
+      </c>
+      <c r="E449" t="s">
+        <v>126</v>
+      </c>
+      <c r="F449" t="s">
+        <v>17</v>
+      </c>
+      <c r="G449" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7">
+      <c r="A450" t="s">
+        <v>121</v>
+      </c>
+      <c r="B450">
+        <v>22</v>
+      </c>
+      <c r="C450">
+        <v>9008</v>
+      </c>
+      <c r="D450" t="s">
+        <v>22</v>
+      </c>
+      <c r="E450" t="s">
+        <v>122</v>
+      </c>
+      <c r="F450" t="s">
+        <v>22</v>
+      </c>
+      <c r="G450" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7">
+      <c r="A451" t="s">
+        <v>121</v>
+      </c>
+      <c r="B451">
+        <v>21</v>
+      </c>
+      <c r="C451">
+        <v>9002</v>
+      </c>
+      <c r="D451" t="s">
+        <v>20</v>
+      </c>
+      <c r="E451" t="s">
+        <v>45</v>
+      </c>
+      <c r="F451" t="s">
+        <v>20</v>
+      </c>
+      <c r="G451" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7">
+      <c r="A452" t="s">
+        <v>121</v>
+      </c>
+      <c r="B452">
+        <v>9</v>
+      </c>
+      <c r="C452">
+        <v>9007</v>
+      </c>
+      <c r="D452" t="s">
+        <v>28</v>
+      </c>
+      <c r="E452" t="s">
+        <v>44</v>
+      </c>
+      <c r="F452" t="s">
+        <v>28</v>
+      </c>
+      <c r="G452" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7">
+      <c r="A453" t="s">
+        <v>121</v>
+      </c>
+      <c r="B453">
+        <v>8</v>
+      </c>
+      <c r="C453">
+        <v>9006</v>
+      </c>
+      <c r="D453" t="s">
+        <v>17</v>
+      </c>
+      <c r="E453" t="s">
+        <v>103</v>
+      </c>
+      <c r="F453" t="s">
+        <v>17</v>
+      </c>
+      <c r="G453" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7">
+      <c r="A454" t="s">
+        <v>121</v>
+      </c>
+      <c r="B454">
+        <v>20</v>
+      </c>
+      <c r="C454">
+        <v>9001</v>
+      </c>
+      <c r="D454" t="s">
+        <v>15</v>
+      </c>
+      <c r="E454" t="s">
+        <v>46</v>
+      </c>
+      <c r="F454" t="s">
+        <v>15</v>
+      </c>
+      <c r="G454" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="455" spans="1:7">
+      <c r="A455" t="s">
+        <v>121</v>
+      </c>
+      <c r="B455">
+        <v>7</v>
+      </c>
+      <c r="C455">
+        <v>9008</v>
+      </c>
+      <c r="D455" t="s">
+        <v>22</v>
+      </c>
+      <c r="E455" t="s">
+        <v>31</v>
+      </c>
+      <c r="F455" t="s">
+        <v>22</v>
+      </c>
+      <c r="G455" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="456" spans="1:7">
+      <c r="A456" t="s">
+        <v>121</v>
+      </c>
+      <c r="B456">
+        <v>8</v>
+      </c>
+      <c r="C456">
+        <v>9006</v>
+      </c>
+      <c r="D456" t="s">
+        <v>17</v>
+      </c>
+      <c r="E456" t="s">
+        <v>103</v>
+      </c>
+      <c r="F456" t="s">
+        <v>17</v>
+      </c>
+      <c r="G456" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="457" spans="1:7">
+      <c r="A457" t="s">
+        <v>121</v>
+      </c>
+      <c r="B457">
+        <v>9</v>
+      </c>
+      <c r="C457">
+        <v>9007</v>
+      </c>
+      <c r="D457" t="s">
+        <v>28</v>
+      </c>
+      <c r="E457" t="s">
+        <v>44</v>
+      </c>
+      <c r="F457" t="s">
+        <v>28</v>
+      </c>
+      <c r="G457" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="458" spans="1:7">
+      <c r="A458" t="s">
+        <v>121</v>
+      </c>
+      <c r="B458">
+        <v>10</v>
+      </c>
+      <c r="C458">
+        <v>9001</v>
+      </c>
+      <c r="D458" t="s">
+        <v>15</v>
+      </c>
+      <c r="E458" t="s">
+        <v>130</v>
+      </c>
+      <c r="F458" t="s">
+        <v>15</v>
+      </c>
+      <c r="G458" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="459" spans="1:7">
+      <c r="A459" t="s">
+        <v>121</v>
+      </c>
+      <c r="B459">
+        <v>11</v>
+      </c>
+      <c r="C459">
+        <v>9002</v>
+      </c>
+      <c r="D459" t="s">
+        <v>20</v>
+      </c>
+      <c r="E459" t="s">
+        <v>76</v>
+      </c>
+      <c r="F459" t="s">
+        <v>20</v>
+      </c>
+      <c r="G459" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="460" spans="1:7">
+      <c r="A460" t="s">
+        <v>121</v>
+      </c>
+      <c r="B460">
+        <v>12</v>
+      </c>
+      <c r="C460">
+        <v>9008</v>
+      </c>
+      <c r="D460" t="s">
+        <v>22</v>
+      </c>
+      <c r="E460" t="s">
+        <v>40</v>
+      </c>
+      <c r="F460" t="s">
+        <v>22</v>
+      </c>
+      <c r="G460" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="461" spans="1:7">
+      <c r="A461" t="s">
+        <v>121</v>
+      </c>
+      <c r="B461">
+        <v>13</v>
+      </c>
+      <c r="C461">
+        <v>9006</v>
+      </c>
+      <c r="D461" t="s">
+        <v>17</v>
+      </c>
+      <c r="E461" t="s">
+        <v>101</v>
+      </c>
+      <c r="F461" t="s">
+        <v>17</v>
+      </c>
+      <c r="G461" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="462" spans="1:7">
+      <c r="A462" t="s">
+        <v>121</v>
+      </c>
+      <c r="B462">
+        <v>14</v>
+      </c>
+      <c r="C462">
+        <v>9001</v>
+      </c>
+      <c r="D462" t="s">
+        <v>15</v>
+      </c>
+      <c r="E462" t="s">
+        <v>123</v>
+      </c>
+      <c r="F462" t="s">
+        <v>15</v>
+      </c>
+      <c r="G462" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="463" spans="1:7">
+      <c r="A463" t="s">
+        <v>121</v>
+      </c>
+      <c r="B463">
+        <v>15</v>
+      </c>
+      <c r="C463">
+        <v>9002</v>
+      </c>
+      <c r="D463" t="s">
+        <v>20</v>
+      </c>
+      <c r="E463" t="s">
+        <v>128</v>
+      </c>
+      <c r="F463" t="s">
+        <v>20</v>
+      </c>
+      <c r="G463" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7">
+      <c r="A464" t="s">
+        <v>121</v>
+      </c>
+      <c r="B464">
+        <v>16</v>
+      </c>
+      <c r="C464">
+        <v>9001</v>
+      </c>
+      <c r="D464" t="s">
+        <v>15</v>
+      </c>
+      <c r="E464" t="s">
+        <v>124</v>
+      </c>
+      <c r="F464" t="s">
+        <v>15</v>
+      </c>
+      <c r="G464" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7">
+      <c r="A465" t="s">
+        <v>121</v>
+      </c>
+      <c r="B465">
+        <v>17</v>
+      </c>
+      <c r="C465">
+        <v>9008</v>
+      </c>
+      <c r="D465" t="s">
+        <v>22</v>
+      </c>
+      <c r="E465" t="s">
+        <v>37</v>
+      </c>
+      <c r="F465" t="s">
+        <v>22</v>
+      </c>
+      <c r="G465" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7">
+      <c r="A466" t="s">
+        <v>121</v>
+      </c>
+      <c r="B466">
+        <v>18</v>
+      </c>
+      <c r="C466">
+        <v>9006</v>
+      </c>
+      <c r="D466" t="s">
+        <v>17</v>
+      </c>
+      <c r="E466" t="s">
+        <v>39</v>
+      </c>
+      <c r="F466" t="s">
+        <v>17</v>
+      </c>
+      <c r="G466" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7">
+      <c r="A467" t="s">
+        <v>121</v>
+      </c>
+      <c r="B467">
+        <v>19</v>
+      </c>
+      <c r="C467">
+        <v>9007</v>
+      </c>
+      <c r="D467" t="s">
+        <v>28</v>
+      </c>
+      <c r="E467" t="s">
+        <v>35</v>
+      </c>
+      <c r="F467" t="s">
+        <v>28</v>
+      </c>
+      <c r="G467" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7">
+      <c r="A468" t="s">
+        <v>121</v>
+      </c>
+      <c r="B468">
+        <v>20</v>
+      </c>
+      <c r="C468">
+        <v>9001</v>
+      </c>
+      <c r="D468" t="s">
+        <v>15</v>
+      </c>
+      <c r="E468" t="s">
+        <v>46</v>
+      </c>
+      <c r="F468" t="s">
+        <v>15</v>
+      </c>
+      <c r="G468" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="469" spans="1:7">
+      <c r="A469" t="s">
+        <v>121</v>
+      </c>
+      <c r="B469">
+        <v>21</v>
+      </c>
+      <c r="C469">
+        <v>9002</v>
+      </c>
+      <c r="D469" t="s">
+        <v>20</v>
+      </c>
+      <c r="E469" t="s">
+        <v>45</v>
+      </c>
+      <c r="F469" t="s">
+        <v>20</v>
+      </c>
+      <c r="G469" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7">
+      <c r="A470" t="s">
+        <v>121</v>
+      </c>
+      <c r="B470">
+        <v>22</v>
+      </c>
+      <c r="C470">
+        <v>9008</v>
+      </c>
+      <c r="D470" t="s">
+        <v>22</v>
+      </c>
+      <c r="E470" t="s">
+        <v>122</v>
+      </c>
+      <c r="F470" t="s">
+        <v>22</v>
+      </c>
+      <c r="G470" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="471" spans="1:7">
+      <c r="A471" t="s">
+        <v>131</v>
+      </c>
+      <c r="B471">
+        <v>28</v>
+      </c>
+      <c r="C471">
+        <v>9009</v>
+      </c>
+      <c r="D471" t="s">
+        <v>12</v>
+      </c>
+      <c r="E471" t="s">
+        <v>132</v>
+      </c>
+      <c r="F471" t="s">
+        <v>12</v>
+      </c>
+      <c r="G471" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="472" spans="1:7">
+      <c r="A472" t="s">
+        <v>131</v>
+      </c>
+      <c r="B472">
+        <v>28</v>
+      </c>
+      <c r="C472">
+        <v>9009</v>
+      </c>
+      <c r="D472" t="s">
+        <v>12</v>
+      </c>
+      <c r="E472" t="s">
+        <v>132</v>
+      </c>
+      <c r="F472" t="s">
+        <v>12</v>
+      </c>
+      <c r="G472" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="473" spans="1:7">
+      <c r="A473" t="s">
+        <v>131</v>
+      </c>
+      <c r="B473">
+        <v>27</v>
+      </c>
+      <c r="C473">
+        <v>9009</v>
+      </c>
+      <c r="D473" t="s">
+        <v>12</v>
+      </c>
+      <c r="E473" t="s">
+        <v>133</v>
+      </c>
+      <c r="F473" t="s">
+        <v>12</v>
+      </c>
+      <c r="G473" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="474" spans="1:7">
+      <c r="A474" t="s">
+        <v>131</v>
+      </c>
+      <c r="B474">
+        <v>28</v>
+      </c>
+      <c r="C474">
+        <v>9009</v>
+      </c>
+      <c r="D474" t="s">
+        <v>12</v>
+      </c>
+      <c r="E474" t="s">
+        <v>132</v>
+      </c>
+      <c r="F474" t="s">
+        <v>12</v>
+      </c>
+      <c r="G474" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7">
+      <c r="A475" t="s">
+        <v>131</v>
+      </c>
+      <c r="B475">
+        <v>27</v>
+      </c>
+      <c r="C475">
+        <v>9009</v>
+      </c>
+      <c r="D475" t="s">
+        <v>12</v>
+      </c>
+      <c r="E475" t="s">
+        <v>133</v>
+      </c>
+      <c r="F475" t="s">
+        <v>12</v>
+      </c>
+      <c r="G475" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="476" spans="1:7">
+      <c r="A476" t="s">
+        <v>131</v>
+      </c>
+      <c r="B476">
+        <v>28</v>
+      </c>
+      <c r="C476">
+        <v>9009</v>
+      </c>
+      <c r="D476" t="s">
+        <v>12</v>
+      </c>
+      <c r="E476" t="s">
+        <v>132</v>
+      </c>
+      <c r="F476" t="s">
+        <v>12</v>
+      </c>
+      <c r="G476" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7">
+      <c r="A477" t="s">
+        <v>131</v>
+      </c>
+      <c r="B477">
+        <v>28</v>
+      </c>
+      <c r="C477">
+        <v>9009</v>
+      </c>
+      <c r="D477" t="s">
+        <v>12</v>
+      </c>
+      <c r="E477" t="s">
+        <v>132</v>
+      </c>
+      <c r="F477" t="s">
+        <v>12</v>
+      </c>
+      <c r="G477" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="478" spans="1:7">
+      <c r="A478" t="s">
+        <v>131</v>
+      </c>
+      <c r="B478">
+        <v>27</v>
+      </c>
+      <c r="C478">
+        <v>9009</v>
+      </c>
+      <c r="D478" t="s">
+        <v>12</v>
+      </c>
+      <c r="E478" t="s">
+        <v>133</v>
+      </c>
+      <c r="F478" t="s">
+        <v>12</v>
+      </c>
+      <c r="G478" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="479" spans="1:7">
+      <c r="A479" t="s">
+        <v>131</v>
+      </c>
+      <c r="B479">
+        <v>27</v>
+      </c>
+      <c r="C479">
+        <v>9009</v>
+      </c>
+      <c r="D479" t="s">
+        <v>12</v>
+      </c>
+      <c r="E479" t="s">
+        <v>133</v>
+      </c>
+      <c r="F479" t="s">
+        <v>12</v>
+      </c>
+      <c r="G479" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="480" spans="1:7">
+      <c r="A480" t="s">
+        <v>131</v>
+      </c>
+      <c r="B480">
+        <v>27</v>
+      </c>
+      <c r="C480">
+        <v>9009</v>
+      </c>
+      <c r="D480" t="s">
+        <v>12</v>
+      </c>
+      <c r="E480" t="s">
+        <v>133</v>
+      </c>
+      <c r="F480" t="s">
+        <v>12</v>
+      </c>
+      <c r="G480" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7">
+      <c r="A481" t="s">
+        <v>131</v>
+      </c>
+      <c r="B481">
+        <v>27</v>
+      </c>
+      <c r="C481">
+        <v>9009</v>
+      </c>
+      <c r="D481" t="s">
+        <v>12</v>
+      </c>
+      <c r="E481" t="s">
+        <v>133</v>
+      </c>
+      <c r="F481" t="s">
+        <v>12</v>
+      </c>
+      <c r="G481" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7">
+      <c r="A482" t="s">
+        <v>131</v>
+      </c>
+      <c r="B482">
+        <v>28</v>
+      </c>
+      <c r="C482">
+        <v>9009</v>
+      </c>
+      <c r="D482" t="s">
+        <v>12</v>
+      </c>
+      <c r="E482" t="s">
+        <v>132</v>
+      </c>
+      <c r="F482" t="s">
+        <v>12</v>
+      </c>
+      <c r="G482" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7">
+      <c r="A483" t="s">
+        <v>134</v>
+      </c>
+      <c r="B483">
         <v>29</v>
       </c>
-      <c r="C442">
+      <c r="C483">
         <v>9009</v>
       </c>
-      <c r="D442" t="s">
-[...9 lines deleted...]
-        <v>53</v>
+      <c r="D483" t="s">
+        <v>12</v>
+      </c>
+      <c r="E483" t="s">
+        <v>135</v>
+      </c>
+      <c r="F483" t="s">
+        <v>12</v>
+      </c>
+      <c r="G483" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7">
+      <c r="A484" t="s">
+        <v>134</v>
+      </c>
+      <c r="B484">
+        <v>29</v>
+      </c>
+      <c r="C484">
+        <v>9009</v>
+      </c>
+      <c r="D484" t="s">
+        <v>12</v>
+      </c>
+      <c r="E484" t="s">
+        <v>135</v>
+      </c>
+      <c r="F484" t="s">
+        <v>12</v>
+      </c>
+      <c r="G484" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7">
+      <c r="A485" t="s">
+        <v>134</v>
+      </c>
+      <c r="B485">
+        <v>29</v>
+      </c>
+      <c r="C485">
+        <v>9009</v>
+      </c>
+      <c r="D485" t="s">
+        <v>12</v>
+      </c>
+      <c r="E485" t="s">
+        <v>135</v>
+      </c>
+      <c r="F485" t="s">
+        <v>12</v>
+      </c>
+      <c r="G485" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7">
+      <c r="A486" t="s">
+        <v>134</v>
+      </c>
+      <c r="B486">
+        <v>29</v>
+      </c>
+      <c r="C486">
+        <v>9009</v>
+      </c>
+      <c r="D486" t="s">
+        <v>12</v>
+      </c>
+      <c r="E486" t="s">
+        <v>135</v>
+      </c>
+      <c r="F486" t="s">
+        <v>12</v>
+      </c>
+      <c r="G486" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7">
+      <c r="A487" t="s">
+        <v>134</v>
+      </c>
+      <c r="B487">
+        <v>29</v>
+      </c>
+      <c r="C487">
+        <v>9009</v>
+      </c>
+      <c r="D487" t="s">
+        <v>12</v>
+      </c>
+      <c r="E487" t="s">
+        <v>135</v>
+      </c>
+      <c r="F487" t="s">
+        <v>12</v>
+      </c>
+      <c r="G487" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="488" spans="1:7">
+      <c r="A488" t="s">
+        <v>134</v>
+      </c>
+      <c r="B488">
+        <v>29</v>
+      </c>
+      <c r="C488">
+        <v>9009</v>
+      </c>
+      <c r="D488" t="s">
+        <v>12</v>
+      </c>
+      <c r="E488" t="s">
+        <v>135</v>
+      </c>
+      <c r="F488" t="s">
+        <v>12</v>
+      </c>
+      <c r="G488" t="s">
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">