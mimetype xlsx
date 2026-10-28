--- v1 (2026-08-18)
+++ v2 (2026-10-28)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Fonte/Pagador</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>Valor Recebido</t>
   </si>
   <si>
     <t>Sincronizado em</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>Repasse Duodécimo - Mês 01</t>
   </si>
   <si>
     <t>MUNICIPIO DE OURILANDIA DO NORTE</t>
   </si>
   <si>
     <t>416.762,72</t>
   </si>
   <si>
     <t>416.752,58</t>
   </si>
   <si>
-    <t>17/08/2026 04:45</t>
+    <t>25/10/2026 04:45</t>
   </si>
   <si>
     <t>01/02/2021</t>
   </si>
   <si>
     <t>Repasse Duodécimo - Mês 02</t>
   </si>
   <si>
     <t>340.535,58</t>
   </si>
   <si>
     <t>01/03/2021</t>
   </si>
   <si>
     <t>Repasse Duodécimo - Mês 03</t>
   </si>
   <si>
     <t>01/04/2021</t>
   </si>
   <si>
     <t>Repasse Duodécimo - Mês 04</t>
   </si>
   <si>
     <t>01/05/2021</t>
   </si>
@@ -254,107 +254,107 @@
   <si>
     <t>01/05/2023</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>01/10/2023</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
+    <t>103.018,70</t>
+  </si>
+  <si>
     <t>509.666,63</t>
   </si>
   <si>
-    <t>103.018,70</t>
-[...1 lines deleted...]
-  <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>565.025,57</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>640.000,00</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
     <t>01/05/2024</t>
   </si>
   <si>
     <t>01/06/2024</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>01/11/2024</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
+    <t>364.978,16</t>
+  </si>
+  <si>
     <t>565.025,53</t>
   </si>
   <si>
     <t>840.000,00</t>
   </si>
   <si>
-    <t>364.978,16</t>
-[...1 lines deleted...]
-  <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>680.053,39</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>1.041.844,30</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>840.922,15</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>840.922,16</t>
@@ -399,56 +399,62 @@
     <t>01/03/2026</t>
   </si>
   <si>
     <t>884.320,73</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>784.320,73</t>
   </si>
   <si>
     <t>01/05/2026</t>
   </si>
   <si>
     <t>150.000,00</t>
   </si>
   <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>734.320,73</t>
   </si>
   <si>
     <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -742,55 +748,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F72"/>
+  <dimension ref="A1:F74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1507,80 +1513,80 @@
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>78</v>
       </c>
       <c r="B37" t="s">
         <v>32</v>
       </c>
       <c r="C37" t="s">
         <v>39</v>
       </c>
       <c r="D37" t="s">
         <v>65</v>
       </c>
       <c r="E37" t="s">
         <v>59</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>79</v>
       </c>
       <c r="B38" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="D38" t="s">
+        <v>62</v>
+      </c>
+      <c r="E38" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="C39" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="D39" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="E39" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>82</v>
       </c>
       <c r="B40" t="s">
         <v>7</v>
       </c>
       <c r="C40" t="s">
         <v>39</v>
       </c>
       <c r="D40" t="s">
         <v>83</v>
       </c>
       <c r="E40" t="s">
         <v>59</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1767,77 +1773,77 @@
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>94</v>
       </c>
       <c r="B50" t="s">
         <v>32</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
       <c r="D50" t="s">
         <v>83</v>
       </c>
       <c r="E50" t="s">
         <v>59</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>95</v>
       </c>
       <c r="B51" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="D51" t="s">
+        <v>62</v>
+      </c>
+      <c r="E51" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>95</v>
       </c>
       <c r="B52" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="C52" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="D52" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="E52" t="s">
         <v>98</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>99</v>
       </c>
       <c r="B53" t="s">
         <v>7</v>
       </c>
       <c r="C53" t="s">
         <v>39</v>
       </c>
       <c r="D53" t="s">
         <v>100</v>
       </c>
       <c r="E53" t="s">
         <v>85</v>
       </c>
       <c r="F53" t="s">
@@ -2199,66 +2205,97 @@
       </c>
       <c r="E71" t="s">
         <v>127</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>128</v>
       </c>
       <c r="B72" t="s">
         <v>24</v>
       </c>
       <c r="C72" t="s">
         <v>39</v>
       </c>
       <c r="D72" t="s">
         <v>100</v>
       </c>
       <c r="E72" t="s">
         <v>121</v>
       </c>
       <c r="F72" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" t="s">
+        <v>129</v>
+      </c>
+      <c r="B73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73" t="s">
+        <v>100</v>
+      </c>
+      <c r="E73" t="s">
+        <v>121</v>
+      </c>
+      <c r="F73" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" t="s">
+        <v>130</v>
+      </c>
+      <c r="B74" t="s">
+        <v>28</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74" t="s">
+        <v>100</v>
+      </c>
+      <c r="E74" t="s">
+        <v>121</v>
+      </c>
+      <c r="F74" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>